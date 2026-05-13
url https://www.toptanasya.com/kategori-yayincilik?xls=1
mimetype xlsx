--- v0 (2026-03-23)
+++ v1 (2026-05-13)
@@ -214,51 +214,51 @@
         <is>
           <t>9786058224957</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Müzik Tarihi (Ciltli)</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786058224964</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Fidel'in Öyküsü - Özgürlüğün Adı Küba (Ciltli)</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>90</v>
+        <v>100</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786058278233</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Pazar Öyküleri (Ciltli)</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786058278226</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>