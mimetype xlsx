--- v0 (2026-02-07)
+++ v1 (2026-07-03)
@@ -94,246 +94,246 @@
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>9786059542913</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Pandora’nın Bohçası</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>180</v>
+        <v>270</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786059542906</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Türkiye Selçukluları</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>180</v>
+        <v>270</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786059542890</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Einstein - Bilim Nasıl Bulunur</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>140</v>
+        <v>272</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786059542876</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Büyük Baba</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>286</v>
+        <v>390</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786059542883</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Yeryüzünün İmparatoru Cengiz Han</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>260</v>
+        <v>270</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786059542814</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Mefkure 3 - Hangara Hingonga</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>135</v>
+        <v>264</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786059542791</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Türkler, Türkmenler, Yörükler: Kökleri, Göçleri, Gelenekleri Örf ve Adetleri</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>312</v>
+        <v>468</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786059542838</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Bir</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>216</v>
+        <v>324</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786059542821</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Ruhunu Özgür Bırak</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>98</v>
+        <v>146</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786059542760</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Attila Hun Güneşi</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>186</v>
+        <v>360</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786059542753</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Tuttum Aşkın Ellerinden</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>98</v>
+        <v>146</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786059542784</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Selçuklunun İzinde - Büyük Selçuklu</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>127</v>
+        <v>248</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9786059542746</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Hayvanlar Panayırı</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>156</v>
+        <v>234</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9786059542722</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Mefkure 1 - Yanlıştan Dönmek</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>156</v>
+        <v>304</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9786059542777</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Sevgilim Lynn</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9786059542807</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
@@ -349,156 +349,156 @@
         <is>
           <t>9786059542739</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Mefkure 2 - Andık Kurtları</t>
         </is>
       </c>
       <c r="C18" s="1">
         <v>104</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>9786059542685</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Popcorn Amca</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>102</v>
+        <v>154</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>9786059542661</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Katre-i Gül</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>9786059542678</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Esko</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>98</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>9786059542647</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Çaylak Evi</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>156</v>
+        <v>304</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>9786059542654</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Ters Köşe Hikayeler</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>78</v>
+        <v>154</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>9786059542203</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Mutlak Karanlığın Zirvesinde</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>44</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>9786059542302</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Suyun Gücü</t>
         </is>
       </c>
       <c r="C25" s="1">
         <v>204</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>9786059542364</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Yorgun Bir Yazdı O</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>78</v>
+        <v>154</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>9789944201049</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>146 B Celladın Dönüş Hükmü</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>7.04</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>9786059542180</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
@@ -604,261 +604,261 @@
         <is>
           <t>9786055014247</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Ego</t>
         </is>
       </c>
       <c r="C35" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>9786059542630</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Leyli Meccani Hikayeleri</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>166</v>
+        <v>248</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>9786059542623</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Tanrı'nın Sekreteri</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>70</v>
+        <v>150</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>9786059542616</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Timur</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>128</v>
+        <v>280</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>9786059542449</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Eski Güneşin Altında</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>108</v>
+        <v>300</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>9786059542548</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>Davut Değilim</t>
         </is>
       </c>
       <c r="C40" s="1">
         <v>44</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>9786059542555</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Benim Aptal Çamurum</t>
         </is>
       </c>
       <c r="C41" s="1">
         <v>44</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>9786059542586</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Egzomorfizm</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>66</v>
+        <v>170</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>9786059542579</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Büyük Kırmızı Papağan</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>50</v>
+        <v>148</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>9786059542609</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>Kaç Kaç - Gezmece Öyküler</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>78</v>
+        <v>154</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>9786059542593</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>Vuruldum Kaçın</t>
         </is>
       </c>
       <c r="C45" s="1">
         <v>44</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>9786059542494</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>Simülasyon</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>90</v>
+        <v>176</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>9786059542531</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>Tozlu Gelinlik</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>90</v>
+        <v>176</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>9786059542517</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>Aynalar, Danslar ve Gölgeler</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>66</v>
+        <v>130</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>9786059542562</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>Duvara Yazılmış Islıklar</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>44</v>
+        <v>66</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>9786059542234</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>Anzure</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>90</v>
+        <v>200</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>9786054270798</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>Yanılgılar ve Tanrı</t>
         </is>
       </c>
       <c r="C51" s="1">
         <v>118</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>9789756529959</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
@@ -1024,51 +1024,51 @@
         <is>
           <t>9786059542296</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>Darbimesel</t>
         </is>
       </c>
       <c r="C63" s="1">
         <v>18</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>9786059542425</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>Yaralı Düşler 2024</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>86</v>
+        <v>130</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>9786055014414</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>Doksandokuz</t>
         </is>
       </c>
       <c r="C65" s="1">
         <v>18</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>9789756529980</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>