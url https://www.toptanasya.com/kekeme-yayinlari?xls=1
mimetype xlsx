--- v0 (2026-02-07)
+++ v1 (2026-05-13)
@@ -85,4420 +85,4750 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786255716378</t>
+          <t>9786255716569</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Dijital Medyada Önyargıların Sosyal Algı ve Ruh Sağlığı Üzerindeki Rolü</t>
+          <t>Elçinim'e Ağıtlar</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>450</v>
+        <v>300</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786255716248</t>
+          <t>9786255716491</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Yaşlı Kadın ve Oğlaklar</t>
+          <t>Rousseau ve Çöp Toplayan Kadın</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786255716286</t>
+          <t>9786257792059</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Cam Sineği</t>
+          <t>Türcülük ve Veganlık</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786255716262</t>
+          <t>9786255716576</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Caniko ile Bambam</t>
+          <t>Hala Hala Mı Kızgınsın?</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786255716156</t>
+          <t>9786255716545</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Pedalla Mezopotamya</t>
+          <t>İncir Ağacı</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786255716255</t>
+          <t>9786255716552</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Kaçış Günü</t>
+          <t>Saksı Kuşu</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786059257916</t>
+          <t>9786255716538</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Korkunun Kokusu</t>
+          <t>Gelincikler Solmadan</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>250</v>
+        <v>450</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786255716187</t>
+          <t>9786255716316</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Bilgisayar İstiyordum</t>
+          <t>Üçlü Aşk Senfonisi</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>200</v>
+        <v>450</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786255716194</t>
+          <t>9786255716521</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Dağ Evindeki Arkadaşlar</t>
+          <t>Sinsi Gölge</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>200</v>
+        <v>500</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786255716200</t>
+          <t>9786255716323</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Fotoğrafları Ben Çektim</t>
+          <t>Küçük Prens</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786255716224</t>
+          <t>9786255716507</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Pupa</t>
+          <t>Gölgelenmiş Yaşamlar</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786255716217</t>
+          <t>9786255716422</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Virüs Yazıcıları</t>
+          <t>Zeyl</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786255716163</t>
+          <t>9786255716415</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Siyasi Yalanlar ve Demokrasi</t>
+          <t>Sahibine Ulaşmayacak Mektuplar 2</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>500</v>
+        <v>400</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786255716170</t>
+          <t>9786255716460</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Buruk Hayat</t>
+          <t>Kır Çiçeklerim</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>500</v>
+        <v>450</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786256694989</t>
+          <t>9786255716484</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Olmayan Sevgiliye Yazılmamış Mektuplar</t>
+          <t>Çocukluğun Uzak Ülkesi</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786255716057</t>
+          <t>9786255716385</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Timur ve Atatürk</t>
+          <t>Surrounded By Obstacles</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>500</v>
+        <v>350</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786255716149</t>
+          <t>9786255716453</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Zamanın Kanatlarında</t>
+          <t>Beltepro Deneyi</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786256694996</t>
+          <t>9786255716408</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Tabuta Sığmayan Sabır</t>
+          <t>Dikkat! Annem Çıkabilir</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>350</v>
+        <v>240</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786055716101</t>
+          <t>9786255716446</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Görünmeyen Güç: Uluslararası Engelli Hakları ve Mücadeleler</t>
+          <t>Bahçedeki Yıldızlar</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>400</v>
+        <v>240</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786255716095</t>
+          <t>9786255716392</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Kalbin Sırlı Odaları</t>
+          <t>Yapboz Şövalyeleri</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786255716132</t>
+          <t>9786255716361</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Cemre Hayat Işığı 2</t>
+          <t>Kelenderis'te Aşk</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>250</v>
+        <v>450</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786255716071</t>
+          <t>9786255716354</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Bir Devrin Hikayesi</t>
+          <t>Gülünü Seven Dikenler</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>350</v>
+        <v>240</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786255716064</t>
+          <t>9786255716378</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Öykü Apnesi</t>
+          <t>Dijital Medyada Önyargıların Sosyal Algı ve Ruh Sağlığı Üzerindeki Rolü</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>300</v>
+        <v>450</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786255716002</t>
+          <t>9786255716248</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Ayaz Vurdu Dut Ağacının Dallarına</t>
+          <t>Yaşlı Kadın ve Oğlaklar</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786256694910</t>
+          <t>9786255716286</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Seymen Raconu</t>
+          <t>Cam Sineği</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786256694903</t>
+          <t>9786255716262</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Bir Düşünce Bir Hayat</t>
+          <t>Caniko ile Bambam</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786256694897</t>
+          <t>9786255716156</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Hayvanların Rüyası</t>
+          <t>Pedalla Mezopotamya</t>
         </is>
       </c>
       <c r="C28" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786256694941</t>
+          <t>9786255716255</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Rüzgara Sarılmak</t>
+          <t>Kaçış Günü</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>250</v>
+        <v>220</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786256694965</t>
+          <t>9786059257916</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Güneşe Karşı Yürümek</t>
+          <t>Korkunun Kokusu</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786256694927</t>
+          <t>9786255716187</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Dört Tarafım Engel</t>
+          <t>Bilgisayar İstiyordum</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786257792781</t>
+          <t>9786255716194</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Sahibine Ulaşmayacak Mektuplar - 1</t>
+          <t>Dağ Evindeki Arkadaşlar</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786256694958</t>
+          <t>9786255716200</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>İstikbal ve İstiklal</t>
+          <t>Fotoğrafları Ben Çektim</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>280</v>
+        <v>200</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786256694934</t>
+          <t>9786255716224</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Erdemin Heybesi</t>
+          <t>Pupa</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786256694972</t>
+          <t>9786255716217</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Tahtacı Veli’nin Hikayesi</t>
+          <t>Virüs Yazıcıları</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>450</v>
+        <v>200</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786256694743</t>
+          <t>9786255716163</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Şiirden Sızan İnce Kaan</t>
+          <t>Siyasi Yalanlar ve Demokrasi</t>
         </is>
       </c>
       <c r="C36" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786256694224</t>
+          <t>9786255716170</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Güzel Tatlı Çağ</t>
+          <t>Buruk Hayat</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>1000</v>
+        <v>500</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786257792660</t>
+          <t>9786256694989</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Aşktan Öte</t>
+          <t>Olmayan Sevgiliye Yazılmamış Mektuplar</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786256694798</t>
+          <t>9786255716057</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Aşk Engelli</t>
+          <t>Timur ve Atatürk</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786256694880</t>
+          <t>9786255716149</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Sansür</t>
+          <t>Zamanın Kanatlarında</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786256694859</t>
+          <t>9786256694996</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Şeytan Kahvesi’nin Aptalları</t>
+          <t>Tabuta Sığmayan Sabır</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>450</v>
+        <v>350</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786256694873</t>
+          <t>9786055716101</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Karanfil Kokulu Şiirler</t>
+          <t>Görünmeyen Güç: Uluslararası Engelli Hakları ve Mücadeleler</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786256694866</t>
+          <t>9786255716095</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Yıldız Arkadaşlığı</t>
+          <t>Kalbin Sırlı Odaları</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786055295844</t>
+          <t>9786255716132</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Kar Çiçekleri</t>
+          <t>Cemre Hayat Işığı 2</t>
         </is>
       </c>
       <c r="C44" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786256694835</t>
+          <t>9786255716071</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Ekşi Tatlı Bağımızın Koruğu Avanos Anıları</t>
+          <t>Kayıp Bir Devrin Hikayesi</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>450</v>
+        <v>350</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786256694842</t>
+          <t>9786255716064</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>The Northern Ireland Conflict - The Troubles</t>
+          <t>Öykü Apnesi</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786256694828</t>
+          <t>9786255716002</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Katil</t>
+          <t>Ayaz Vurdu Dut Ağacının Dallarına</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786256694811</t>
+          <t>9786256694910</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Yanlızca Anılar Kalır</t>
+          <t>Seymen Raconu</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>280</v>
+        <v>400</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786052195086</t>
+          <t>9786256694903</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Tut ki Kelebeğinki Kadardı Ömrümüz</t>
+          <t>Bir Düşünce Bir Hayat</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786052195246</t>
+          <t>9786256694897</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Sen Hiç</t>
+          <t>Hayvanların Rüyası</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786257792774</t>
+          <t>9786256694941</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Sessiz Cümleler</t>
+          <t>Rüzgara Sarılmak</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786256694750</t>
+          <t>9786256694965</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Kırıklarını Sarma Kalbimin</t>
+          <t>Güneşe Karşı Yürümek</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>270</v>
+        <v>200</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786256694736</t>
+          <t>9786256694927</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Karanfil Kokulu Kadınlar</t>
+          <t>Dört Tarafım Engel</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>270</v>
+        <v>300</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786256694729</t>
+          <t>9786257792781</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Köşede ve Hala</t>
+          <t>Sahibine Ulaşmayacak Mektuplar - 1</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786256694651</t>
+          <t>9786256694958</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Çukurova’nın Yağız Delikanlısı</t>
+          <t>İstikbal ve İstiklal</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>350</v>
+        <v>280</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786052195031</t>
+          <t>9786256694934</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Zelal Yaşamlar</t>
+          <t>Erdemin Heybesi</t>
         </is>
       </c>
       <c r="C56" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786256694712</t>
+          <t>9786256694972</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Gerçek Hayattan Kesitler 1</t>
+          <t>Tahtacı Veli’nin Hikayesi</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>300</v>
+        <v>450</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786256694669</t>
+          <t>9786256694743</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Gurbet Yolcuları</t>
+          <t>Şiirden Sızan İnce Kaan</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786256694705</t>
+          <t>9786256694224</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Bulmaca Katili</t>
+          <t>Güzel Tatlı Çağ</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>250</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786256694491</t>
+          <t>9786257792660</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Bastonum Var Gül Dalı (I. Kitap: Hekimhan)</t>
+          <t>Aşktan Öte</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>750</v>
+        <v>250</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786256694507</t>
+          <t>9786256694798</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Bastonum Var Gül Dalı (II. Kitap: Yurdum)</t>
+          <t>Aşk Engelli</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>750</v>
+        <v>400</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786256694668</t>
+          <t>9786256694880</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Doğa İle İnsanın Ritüel Dansı</t>
+          <t>Sansür</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>750</v>
+        <v>300</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786256694682</t>
+          <t>9786256694859</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Sensedim</t>
+          <t>Şeytan Kahvesi’nin Aptalları</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>250</v>
+        <v>450</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786256694675</t>
+          <t>9786256694873</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Gülhatmi ve Fotoğrafçı Dede</t>
+          <t>Karanfil Kokulu Şiirler</t>
         </is>
       </c>
       <c r="C64" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786256694664</t>
+          <t>9786256694866</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Hatay Kalbimde 04.17</t>
+          <t>Yıldız Arkadaşlığı</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786256694583</t>
+          <t>9786055295844</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Uzaylı Rüya</t>
+          <t>Kar Çiçekleri</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786256694578</t>
+          <t>9786256694835</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Çisem</t>
+          <t>Ekşi Tatlı Bağımızın Koruğu Avanos Anıları</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>250</v>
+        <v>450</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786256694620</t>
+          <t>9786256694842</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Ahlak Felsefesi Bağlamında Nietzsche ve Postmodernizm</t>
+          <t>The Northern Ireland Conflict - The Troubles</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786256694613</t>
+          <t>9786256694828</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Haydi Tut Elimi</t>
+          <t>Katil</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786056694446</t>
+          <t>9786256694811</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Erken Cumhuriyet Dönemi Kent ve Kültür Politikaları Ankara Örneği</t>
+          <t>Yanlızca Anılar Kalır</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>300</v>
+        <v>280</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786256694590</t>
+          <t>9786052195086</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>En İyi Arkadaşlarım</t>
+          <t>Tut ki Kelebeğinki Kadardı Ömrümüz</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786257792725</t>
+          <t>9786052195246</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Yüzleşme</t>
+          <t>Sen Hiç</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786256694637</t>
+          <t>9786257792774</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Hikayesi Bir Türlü Bitmeyen Yazarın Istırapları</t>
+          <t>Sessiz Cümleler</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786256694606</t>
+          <t>9786256694750</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Nar Sabrı</t>
+          <t>Kırıklarını Sarma Kalbimin</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>250</v>
+        <v>270</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786257792295</t>
+          <t>9786256694736</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Kan Oturağı</t>
+          <t>Karanfil Kokulu Kadınlar</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>250</v>
+        <v>270</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786256694569</t>
+          <t>9786256694729</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Ateş ve Kuğu</t>
+          <t>Köşede ve Hala</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>450</v>
+        <v>200</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786256694538</t>
+          <t>9786256694651</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Su Kapısı</t>
+          <t>Çukurova’nın Yağız Delikanlısı</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786256694545</t>
+          <t>9786052195031</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Tombidi İle Benekli’nin Maceraları</t>
+          <t>Zelal Yaşamlar</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786256694552</t>
+          <t>9786256694712</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Merizat</t>
+          <t>Gerçek Hayattan Kesitler 1</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786256694477</t>
+          <t>9786256694669</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Karınca</t>
+          <t>Gurbet Yolcuları</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>180</v>
+        <v>300</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786256694439</t>
+          <t>9786256694705</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Zihin Haritaları</t>
+          <t>Bulmaca Katili</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>450</v>
+        <v>250</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786256694521</t>
+          <t>9786256694491</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Her Kuş Kendi Türüyle Uçar</t>
+          <t>Bastonum Var Gül Dalı (I. Kitap: Hekimhan)</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>300</v>
+        <v>750</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786256694453</t>
+          <t>9786256694507</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Hücre Kardeşliği</t>
+          <t>Bastonum Var Gül Dalı (II. Kitap: Yurdum)</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>450</v>
+        <v>750</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786256694460</t>
+          <t>9786256694668</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Ra</t>
+          <t>Doğa İle İnsanın Ritüel Dansı</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>250</v>
+        <v>750</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786055690274</t>
+          <t>9786256694682</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Japon Şemsiyeleri</t>
+          <t>Sensedim</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786256694484</t>
+          <t>9786256694675</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Tene Ağıt Ya Da Tinin Tiranlığı</t>
+          <t>Gülhatmi ve Fotoğrafçı Dede</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786256694514</t>
+          <t>9786256694664</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Cemre Hayat Işığı</t>
+          <t>Hatay Kalbimde 04.17</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786257792608</t>
+          <t>9786256694583</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Hayatın İçinden Şiirler</t>
+          <t>Uzaylı Rüya</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786257792851</t>
+          <t>9786256694578</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Mopesto</t>
+          <t>Çisem</t>
         </is>
       </c>
       <c r="C89" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786257792875</t>
+          <t>9786256694620</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Vay Be</t>
+          <t>Ahlak Felsefesi Bağlamında Nietzsche ve Postmodernizm</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786257792866</t>
+          <t>9786256694613</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Yüze Yapışan Sözcükler</t>
+          <t>Haydi Tut Elimi</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786256694415</t>
+          <t>9786056694446</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Darılma Ezop Amca</t>
+          <t>Erken Cumhuriyet Dönemi Kent ve Kültür Politikaları Ankara Örneği</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786257792684</t>
+          <t>9786256694590</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Eli Sopalı Cüceler</t>
+          <t>En İyi Arkadaşlarım</t>
         </is>
       </c>
       <c r="C93" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786256694422</t>
+          <t>9786257792725</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Kayıplara Kayıtlar</t>
+          <t>Yüzleşme</t>
         </is>
       </c>
       <c r="C94" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786257792745</t>
+          <t>9786256694637</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Düzce'den Soçi'ye</t>
+          <t>Hikayesi Bir Türlü Bitmeyen Yazarın Istırapları</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786256694392</t>
+          <t>9786256694606</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Bir Çingene Masalı</t>
+          <t>Nar Sabrı</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786256694385</t>
+          <t>9786257792295</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Rüyadaki Sel</t>
+          <t>Kan Oturağı</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786256694378</t>
+          <t>9786256694569</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Bırakın Biz De Gülelim</t>
+          <t>Ateş ve Kuğu</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>300</v>
+        <v>450</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786256694408</t>
+          <t>9786256694538</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Arhat Bir Uyanış Hikayesi</t>
+          <t>Su Kapısı</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786257792196</t>
+          <t>9786256694545</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Kır Atın Teri</t>
+          <t>Tombidi İle Benekli’nin Maceraları</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>250</v>
+        <v>180</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786257792288</t>
+          <t>9786256694552</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Saray Merdiveni &amp; Madencinin Ölümü Soma</t>
+          <t>Merizat</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786256694354</t>
+          <t>9786256694477</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Ay Dilbere</t>
+          <t>Karınca</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>400</v>
+        <v>180</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786256694361</t>
+          <t>9786256694439</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Gönül Sevdiğinin Kapısında</t>
+          <t>Zihin Haritaları</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>250</v>
+        <v>450</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786257792189</t>
+          <t>9786256694521</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>İki Adam: Ben ve Babam</t>
+          <t>Her Kuş Kendi Türüyle Uçar</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786257792035</t>
+          <t>9786256694453</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Varoluş Atlas</t>
+          <t>Hücre Kardeşliği</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>300</v>
+        <v>450</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786256694293</t>
+          <t>9786256694460</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>General Kış</t>
+          <t>Ra</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786256694323</t>
+          <t>9786055690274</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Bizim Kızlar</t>
+          <t>Japon Şemsiyeleri</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786256694347</t>
+          <t>9786256694484</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Gece Harfleri</t>
+          <t>Tene Ağıt Ya Da Tinin Tiranlığı</t>
         </is>
       </c>
       <c r="C108" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786256694309</t>
+          <t>9786256694514</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Gelincik Tarlası</t>
+          <t>Cemre Hayat Işığı</t>
         </is>
       </c>
       <c r="C109" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786256694330</t>
+          <t>9786257792608</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Burçlara Mektuplar</t>
+          <t>Hayatın İçinden Şiirler</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786257792279</t>
+          <t>9786257792851</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Işık’ın Yolu</t>
+          <t>Mopesto</t>
         </is>
       </c>
       <c r="C111" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786256694316</t>
+          <t>9786257792875</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Klaros’un Gizemi</t>
+          <t>Vay Be</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786256694255</t>
+          <t>9786257792866</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Bir Adam Bir Çocuk</t>
+          <t>Yüze Yapışan Sözcükler</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786256694248</t>
+          <t>9786256694415</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Sahtekar Doğanlar</t>
+          <t>Darılma Ezop Amca</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786256694286</t>
+          <t>9786257792684</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Casus Maymun</t>
+          <t>Eli Sopalı Cüceler</t>
         </is>
       </c>
       <c r="C115" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786256694262</t>
+          <t>9786256694422</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Dinç'ten Özlü Sözler</t>
+          <t>Kayıplara Kayıtlar</t>
         </is>
       </c>
       <c r="C116" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786256694194</t>
+          <t>9786257792745</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Tesadüf</t>
+          <t>Düzce'den Soçi'ye</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786256694094</t>
+          <t>9786256694392</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Tesadüf</t>
+          <t>Bir Çingene Masalı</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786256694217</t>
+          <t>9786256694385</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>İnsanlarda Genlerin Şifreleri</t>
+          <t>Rüyadaki Sel</t>
         </is>
       </c>
       <c r="C119" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786059257831</t>
+          <t>9786256694378</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>İşgal</t>
+          <t>Bırakın Biz De Gülelim</t>
         </is>
       </c>
       <c r="C120" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786059257930</t>
+          <t>9786256694408</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Bir Yaşam Arsızının Özgürlük Dansı</t>
+          <t>Arhat Bir Uyanış Hikayesi</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786052195598</t>
+          <t>9786257792196</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Serçeler Niçin Ağlar?</t>
+          <t>Kır Atın Teri</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786059257848</t>
+          <t>9786257792288</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Sözler ve Diğer Yükler</t>
+          <t>Saray Merdiveni &amp; Madencinin Ölümü Soma</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786052195673</t>
+          <t>9786256694354</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Kapalı Yar Korkusu</t>
+          <t>Ay Dilbere</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>60</v>
+        <v>400</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786059257374</t>
+          <t>9786256694361</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Suda Eklem Ağrısı</t>
+          <t>Gönül Sevdiğinin Kapısında</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786059257985</t>
+          <t>9786257792189</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Soframdaki Şiirler</t>
+          <t>İki Adam: Ben ve Babam</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>50</v>
+        <v>250</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786052195581</t>
+          <t>9786257792035</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Talan</t>
+          <t>Varoluş Atlas</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>100</v>
+        <v>300</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786059257435</t>
+          <t>9786256694293</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Yansımalar</t>
+          <t>General Kış</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786257792769</t>
+          <t>9786256694323</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Sevdalarımdan Uzakta</t>
+          <t>Bizim Kızlar</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786257792813</t>
+          <t>9786256694347</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Alfabenin On Sekizinci Harfi</t>
+          <t>Gece Harfleri</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786257792691</t>
+          <t>9786256694309</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Bir Şiirdir Şarkılar</t>
+          <t>Gelincik Tarlası</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786256694200</t>
+          <t>9786256694330</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Babanın Gölgesi</t>
+          <t>Burçlara Mektuplar</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786256694170</t>
+          <t>9786257792279</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Boşluğa Düşülmüş Not</t>
+          <t>Işık’ın Yolu</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786256694156</t>
+          <t>9786256694316</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Sen Yaşıyorsun Datça’da</t>
+          <t>Klaros’un Gizemi</t>
         </is>
       </c>
       <c r="C134" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786256694187</t>
+          <t>9786256694255</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Bir Gün Mardin’di Her Şey</t>
+          <t>Bir Adam Bir Çocuk</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>100</v>
+        <v>350</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786256694149</t>
+          <t>9786256694248</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Öznel Okumalar</t>
+          <t>Sahtekar Doğanlar</t>
         </is>
       </c>
       <c r="C136" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786256694118</t>
+          <t>9786256694286</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Can Pazarda</t>
+          <t>Casus Maymun</t>
         </is>
       </c>
       <c r="C137" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786052195345</t>
+          <t>9786256694262</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Müsait Zamanda Gelmiyordu Aşk</t>
+          <t>Dinç'ten Özlü Sözler</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>80</v>
+        <v>250</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786059257961</t>
+          <t>9786256694194</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Biliyorum Sonsuza Dek Sürmese De</t>
+          <t>Tesadüf</t>
         </is>
       </c>
       <c r="C139" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786059257978</t>
+          <t>9786256694094</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Ev'siz</t>
+          <t>Tesadüf</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786059257824</t>
+          <t>9786256694217</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Natrum Muriaticum İle Analitik Materia Medica</t>
+          <t>İnsanlarda Genlerin Şifreleri</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786052195024</t>
+          <t>9786059257831</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Kimliksiz Çığlıklar</t>
+          <t>İşgal</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786052195727</t>
+          <t>9786059257930</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Beni Kendinden Koru</t>
+          <t>Bir Yaşam Arsızının Özgürlük Dansı</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>60</v>
+        <v>250</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786059257954</t>
+          <t>9786052195598</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Adam ve Büyük Korku</t>
+          <t>Serçeler Niçin Ağlar?</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>250</v>
+        <v>100</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786059257312</t>
+          <t>9786059257848</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Bir Ara Uğra Sevgin Kalmış Bende</t>
+          <t>Sözler ve Diğer Yükler</t>
         </is>
       </c>
       <c r="C145" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786052195567</t>
+          <t>9786052195673</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Büyülü Küpeler</t>
+          <t>Kapalı Yar Korkusu</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>150</v>
+        <v>60</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786256694804</t>
+          <t>9786059257374</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Ölü Yıldızın 4 Yolcusu</t>
+          <t>Suda Eklem Ağrısı</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786256694040</t>
+          <t>9786059257985</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Çığlıktan Düşmüş</t>
+          <t>Soframdaki Şiirler</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>400</v>
+        <v>50</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786256694132</t>
+          <t>9786052195581</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Lokum Tarihi Asansör'de</t>
+          <t>Talan</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786256694101</t>
+          <t>9786059257435</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>İyi ki Varsın Kanka</t>
+          <t>Yansımalar</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786256694095</t>
+          <t>9786257792769</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Hep Yabancı</t>
+          <t>Sevdalarımdan Uzakta</t>
         </is>
       </c>
       <c r="C151" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786256694071</t>
+          <t>9786257792813</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Bende Yaşayanlar (Şecere)</t>
+          <t>Alfabenin On Sekizinci Harfi</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786256694057</t>
+          <t>9786257792691</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Toplu Oyunlar</t>
+          <t>Bir Şiirdir Şarkılar</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786256694064</t>
+          <t>9786256694200</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Göçek</t>
+          <t>Babanın Gölgesi</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786256694125</t>
+          <t>9786256694170</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Aynanın Dışında</t>
+          <t>Boşluğa Düşülmüş Not</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786055295325</t>
+          <t>9786256694156</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Yoksulluk ve Şiddet Kıskacında Kadın</t>
+          <t>Sen Yaşıyorsun Datça’da</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786059257909</t>
+          <t>9786256694187</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Goyimleri Beklerken</t>
+          <t>Bir Gün Mardin’di Her Şey</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>300</v>
+        <v>100</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786059257596</t>
+          <t>9786256694149</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Kum Kent Öyküleri</t>
+          <t>Öznel Okumalar</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786257792790</t>
+          <t>9786256694118</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Sefil</t>
+          <t>Can Pazarda</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>280</v>
+        <v>250</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786052195420</t>
+          <t>9786052195345</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Yalnızlık</t>
+          <t>Müsait Zamanda Gelmiyordu Aşk</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>100</v>
+        <v>80</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786052195642</t>
+          <t>9786059257961</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>40 Düğme</t>
+          <t>Biliyorum Sonsuza Dek Sürmese De</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786059257107</t>
+          <t>9786059257978</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Ağrı Eşiği; Anadolu'nun Ağrı'sı</t>
+          <t>Ev'siz</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786052195260</t>
+          <t>9786059257824</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Şiir ve Yorum</t>
+          <t>Natrum Muriaticum İle Analitik Materia Medica</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786059257473</t>
+          <t>9786052195024</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Roman : Yazar Ne Anlatır Okur Ne Anlar?</t>
+          <t>Kimliksiz Çığlıklar</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786055690427</t>
+          <t>9786052195727</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Aşk Olsun</t>
+          <t>Beni Kendinden Koru</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>350</v>
+        <v>60</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786257792935</t>
+          <t>9786059257954</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Havuç Kafalar</t>
+          <t>Beyaz Adam ve Büyük Korku</t>
         </is>
       </c>
       <c r="C166" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786256694033</t>
+          <t>9786059257312</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Mamak Bende Kalanlar</t>
+          <t>Bir Ara Uğra Sevgin Kalmış Bende</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786059257350</t>
+          <t>9786052195567</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Bellek Karası</t>
+          <t>Büyülü Küpeler</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786052195192</t>
+          <t>9786256694804</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Gitmeyecek Mektuplar</t>
+          <t>Ölü Yıldızın 4 Yolcusu</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786059257688</t>
+          <t>9786256694040</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Ankaralı Jülide</t>
+          <t>Çığlıktan Düşmüş</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786059257466</t>
+          <t>9786256694132</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Sevgilim Sevme Beni</t>
+          <t>Lokum Tarihi Asansör'de</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786257792554</t>
+          <t>9786256694101</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Dağınık Tiyatrocu</t>
+          <t>İyi ki Varsın Kanka</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786052195208</t>
+          <t>9786256694095</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Konstantin'in Yüzüğü</t>
+          <t>Hep Yabancı</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786052195703</t>
+          <t>9786256694071</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>İlkbahar Hep Çocuk Kalacak</t>
+          <t>Bende Yaşayanlar (Şecere)</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786257792776</t>
+          <t>9786256694057</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Portakal Kız</t>
+          <t>Toplu Oyunlar</t>
         </is>
       </c>
       <c r="C175" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786257792783</t>
+          <t>9786256694064</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Şiir Ülkesine Yolculuk</t>
+          <t>Göçek</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786257792981</t>
+          <t>9786256694125</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Tepedeki Adam</t>
+          <t>Aynanın Dışında</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786257792998</t>
+          <t>9786055295325</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Nar Tanem Side</t>
+          <t>Yoksulluk ve Şiddet Kıskacında Kadın</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786257792912</t>
+          <t>9786059257909</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Gafil</t>
+          <t>Goyimleri Beklerken</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786256694088</t>
+          <t>9786059257596</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Şerif Kaya, Yüreğimi Ona Bıraktım</t>
+          <t>Kum Kent Öyküleri</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786257792905</t>
+          <t>9786257792790</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Harf Dilsizi Kadınlar</t>
+          <t>Sefil</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>250</v>
+        <v>280</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786257792820</t>
+          <t>9786052195420</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Aydın Öğretmen</t>
+          <t>Beyaz Yalnızlık</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>250</v>
+        <v>100</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786052195482</t>
+          <t>9786052195642</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Ölüm Vardiyası-Soma'nın Öyküsü 2.Kitap</t>
+          <t>40 Düğme</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786052195475</t>
+          <t>9786059257107</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Ölüm Vardiyası-Soma'nın Öyküsü 1.Kitap</t>
+          <t>Ağrı Eşiği; Anadolu'nun Ağrı'sı</t>
         </is>
       </c>
       <c r="C184" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786257792943</t>
+          <t>9786052195260</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Tamirci Çırağı</t>
+          <t>Şiir ve Yorum</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786257792899</t>
+          <t>9786059257473</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Öteki Beriki</t>
+          <t>Roman : Yazar Ne Anlatır Okur Ne Anlar?</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>280</v>
+        <v>100</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786256694019</t>
+          <t>9786055690427</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Ocakbaşı</t>
+          <t>Aşk Olsun</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786257792929</t>
+          <t>9786257792935</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Ne Kadar da Benzermişiz Birbirimize - Ermenistan'dan Dost Anlatıları</t>
+          <t>Havuç Kafalar</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786257792806</t>
+          <t>9786256694033</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Aleviliğe Dair</t>
+          <t>Mamak Bende Kalanlar</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786257792844</t>
+          <t>9786059257350</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Hüznün Çığlığı</t>
+          <t>Bellek Karası</t>
         </is>
       </c>
       <c r="C190" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786256694002</t>
+          <t>9786052195192</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Ay Üssü Ata</t>
+          <t>Gitmeyecek Mektuplar</t>
         </is>
       </c>
       <c r="C191" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786257792967</t>
+          <t>9786059257688</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Beni Umutsuz Bırakma</t>
+          <t>Ankaralı Jülide</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786257792659</t>
+          <t>9786059257466</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Türcülük ve Veganlık</t>
+          <t>Sevgilim Sevme Beni</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786257792974</t>
+          <t>9786257792554</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Düşsel</t>
+          <t>Dağınık Tiyatrocu</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786257792677</t>
+          <t>9786052195208</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Bilgelik Liman</t>
+          <t>Konstantin'in Yüzüğü</t>
         </is>
       </c>
       <c r="C195" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786257792950</t>
+          <t>9786052195703</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Al Başa Bitlis Sineması</t>
+          <t>İlkbahar Hep Çocuk Kalacak</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>400</v>
+        <v>150</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786257792721</t>
+          <t>9786257792776</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Kül Tablet</t>
+          <t>Portakal Kız</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786257792882</t>
+          <t>9786257792783</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Babamın Trenleri</t>
+          <t>Şiir Ülkesine Yolculuk</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786257792837</t>
+          <t>9786257792981</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Beethoven Club</t>
+          <t>Tepedeki Adam</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786256694026</t>
+          <t>9786257792998</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Sanki - Bir Yol Hikayesi</t>
+          <t>Nar Tanem Side</t>
         </is>
       </c>
       <c r="C200" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786257792615</t>
+          <t>9786257792912</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Şehidim Halil</t>
+          <t>Gafil</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786257792646</t>
+          <t>9786256694088</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Ölüm Bugün Hasta</t>
+          <t>Şerif Kaya, Yüreğimi Ona Bıraktım</t>
         </is>
       </c>
       <c r="C202" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786257792622</t>
+          <t>9786257792905</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Saraylı</t>
+          <t>Harf Dilsizi Kadınlar</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786257792738</t>
+          <t>9786257792820</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>İçgöç</t>
+          <t>Aydın Öğretmen</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786257792653</t>
+          <t>9786052195482</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Gazap Bağları</t>
+          <t>Ölüm Vardiyası-Soma'nın Öyküsü 2.Kitap</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786257792707</t>
+          <t>9786052195475</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Sıradışı Geçit</t>
+          <t>Ölüm Vardiyası-Soma'nın Öyküsü 1.Kitap</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786257792214</t>
+          <t>9786257792943</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Görünmez Bağlar</t>
+          <t>Tamirci Çırağı</t>
         </is>
       </c>
       <c r="C207" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786257792578</t>
+          <t>9786257792899</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Esyaz - Esip Geçen İnce Yaz</t>
+          <t>Öteki Beriki</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>250</v>
+        <v>280</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786257792523</t>
+          <t>9786256694019</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>İnadına Kadınım Kadınsın Kadınız</t>
+          <t>Ocakbaşı</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786257792592</t>
+          <t>9786257792929</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Düşlerin Rengi</t>
+          <t>Ne Kadar da Benzermişiz Birbirimize - Ermenistan'dan Dost Anlatıları</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786257792547</t>
+          <t>9786257792806</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Hatıralar - Sahibini Arayan Şiirler</t>
+          <t>Aleviliğe Dair</t>
         </is>
       </c>
       <c r="C211" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786257792639</t>
+          <t>9786257792844</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Umuda Tutunmak</t>
+          <t>Hüznün Çığlığı</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786050631005</t>
+          <t>9786256694002</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Lukianos'un Horozu</t>
+          <t>Ay Üssü Ata</t>
         </is>
       </c>
       <c r="C213" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9786257792455</t>
+          <t>9786257792967</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Çoğul Hayatlar - Bir Yaşamdan Ötekine</t>
+          <t>Beni Umutsuz Bırakma</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786059257299</t>
+          <t>9786257792659</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Ütopya - Distopya</t>
+          <t>Türcülük ve Veganlık</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786257792561</t>
+          <t>9786257792974</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Siyah Bahar</t>
+          <t>Düşsel</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786050695700</t>
+          <t>9786257792677</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Geçmişin Tabutları</t>
+          <t>Bilgelik Liman</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786052195338</t>
+          <t>9786257792950</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Hamşetsnak Lizu Kidanutun</t>
+          <t>Al Başa Bitlis Sineması</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786257792585</t>
+          <t>9786257792721</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Çılgın Hayvan Maceraları - Hayvanlar Anlatıyor</t>
+          <t>Kül Tablet</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786257792530</t>
+          <t>9786257792882</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Düşpeşe - Taşların Sırrı</t>
+          <t>Babamın Trenleri</t>
         </is>
       </c>
       <c r="C220" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786257792516</t>
+          <t>9786257792837</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Vatan Toprağına Seslendim</t>
+          <t>Beethoven Club</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786257792486</t>
+          <t>9786256694026</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Ali'nin Romanı</t>
+          <t>Sanki - Bir Yol Hikayesi</t>
         </is>
       </c>
       <c r="C222" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786257792509</t>
+          <t>9786257792615</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Unutamadığım Anılar</t>
+          <t>Şehidim Halil</t>
         </is>
       </c>
       <c r="C223" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9786257792097</t>
+          <t>9786257792646</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Anksiyete Sözlüğü - Homeopatik</t>
+          <t>Ölüm Bugün Hasta</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786257792011</t>
+          <t>9786257792622</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Melek</t>
+          <t>Saraylı</t>
         </is>
       </c>
       <c r="C225" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786257792417</t>
+          <t>9786257792738</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Ankara'daysan Hala</t>
+          <t>İçgöç</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786257792493</t>
+          <t>9786257792653</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Kremlin'in Saatleri</t>
+          <t>Gazap Bağları</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786257792462</t>
+          <t>9786257792707</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Barcelona Mavisi</t>
+          <t>Sıradışı Geçit</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786257792479</t>
+          <t>9786257792214</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Platonik Sevdam</t>
+          <t>Görünmez Bağlar</t>
         </is>
       </c>
       <c r="C229" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786257792448</t>
+          <t>9786257792578</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Babamın Tatil Sürprizi</t>
+          <t>Esyaz - Esip Geçen İnce Yaz</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786257792431</t>
+          <t>9786257792523</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Sakinelerin Gizi</t>
+          <t>İnadına Kadınım Kadınsın Kadınız</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>180</v>
+        <v>350</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786257792424</t>
+          <t>9786257792592</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Sevgi Kutusu</t>
+          <t>Düşlerin Rengi</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786257792400</t>
+          <t>9786257792547</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Alaz Türklerinin (Lazlar) Tarihine Giriş</t>
+          <t>Hatıralar - Sahibini Arayan Şiirler</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9786257792363</t>
+          <t>9786257792639</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Kanlarımız Güle Durdu</t>
+          <t>Umuda Tutunmak</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9786257792387</t>
+          <t>9786050631005</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Tortul Bir Derinin Tatlısu Tarağı</t>
+          <t>Lukianos'un Horozu</t>
         </is>
       </c>
       <c r="C235" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9786257792394</t>
+          <t>9786257792455</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Küllerinden Doğanlar</t>
+          <t>Çoğul Hayatlar - Bir Yaşamdan Ötekine</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9786257792370</t>
+          <t>9786059257299</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Bir Yol İki İbrahim</t>
+          <t>Ütopya - Distopya</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9786257792356</t>
+          <t>9786257792561</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Öğretmen ve Öğrencileri</t>
+          <t>Siyah Bahar</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>270</v>
+        <v>300</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9786257792349</t>
+          <t>9786050695700</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Leylak Kokulu Rüzgarlar</t>
+          <t>Geçmişin Tabutları</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9786257792332</t>
+          <t>9786052195338</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Mavi Saksağan'dan Hayat Dersleri</t>
+          <t>Hamşetsnak Lizu Kidanutun</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9786257792325</t>
+          <t>9786257792585</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Yankı'nın Çığlığı - İçimizdeki Yaratık 2. Cilt (Ciltli)</t>
+          <t>Çılgın Hayvan Maceraları - Hayvanlar Anlatıyor</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9786257792318</t>
+          <t>9786257792530</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Metalik Ses - İçimizdeki Yaratık 1. Cilt (Ciltli)</t>
+          <t>Düşpeşe - Taşların Sırrı</t>
         </is>
       </c>
       <c r="C242" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9786257792219</t>
+          <t>9786257792516</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Mimar Sinan ve Gizemli Mektup</t>
+          <t>Vatan Toprağına Seslendim</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9786257792226</t>
+          <t>9786257792486</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Eyvah Kardeşim Olacak - Yıldız ve Kısa Kulak Tavşan</t>
+          <t>Ali'nin Romanı</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9786257792257</t>
+          <t>9786257792509</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Beş Kadın Bir Kitap</t>
+          <t>Unutamadığım Anılar</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9786257792271</t>
+          <t>9786257792097</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Olsam Olsam</t>
+          <t>Anksiyete Sözlüğü - Homeopatik</t>
         </is>
       </c>
       <c r="C246" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9786257792301</t>
+          <t>9786257792011</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Seninle Benim Aramda</t>
+          <t>Melek</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9786257792233</t>
+          <t>9786257792417</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Buzun Sıcak Yüzü - Norveç'te Türkler</t>
+          <t>Ankara'daysan Hala</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9786257792240</t>
+          <t>9786257792493</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Bir Eğitim Yuvası Şereflikoçhisar - Yatılı Bölge Okulu</t>
+          <t>Kremlin'in Saatleri</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9786257792264</t>
+          <t>9786257792462</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Selluka</t>
+          <t>Barcelona Mavisi</t>
         </is>
       </c>
       <c r="C250" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9786050695755</t>
+          <t>9786257792479</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Lekeli ile Gök Güvercin</t>
+          <t>Platonik Sevdam</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>50</v>
+        <v>250</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9786050695724</t>
+          <t>9786257792448</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Akrep ile Aslan</t>
+          <t>Babamın Tatil Sürprizi</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>50</v>
+        <v>180</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9786050695786</t>
+          <t>9786257792431</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Selamsız Karınca</t>
+          <t>Sakinelerin Gizi</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>50</v>
+        <v>180</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9786050695748</t>
+          <t>9786257792424</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Gökkuşağı</t>
+          <t>Sevgi Kutusu</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>50</v>
+        <v>180</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9786257792004</t>
+          <t>9786257792400</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Uyumsuz</t>
+          <t>Alaz Türklerinin (Lazlar) Tarihine Giriş</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9786050631074</t>
+          <t>9786257792363</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Tüneme Günleri</t>
+          <t>Kanlarımız Güle Durdu</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9786050695793</t>
+          <t>9786257792387</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Siyahkara</t>
+          <t>Tortul Bir Derinin Tatlısu Tarağı</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9786257792134</t>
+          <t>9786257792394</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Hemşinlinin Kaleminden Öznel Tarih</t>
+          <t>Küllerinden Doğanlar</t>
         </is>
       </c>
       <c r="C258" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9786257792141</t>
+          <t>9786257792370</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Mükemmel Misafir</t>
+          <t>Bir Yol İki İbrahim</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9786052195659</t>
+          <t>9786257792356</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Mor Gecenin Yalnızlığı</t>
+          <t>Öğretmen ve Öğrencileri</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>250</v>
+        <v>270</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9786050695779</t>
+          <t>9786257792349</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Menekşe</t>
+          <t>Leylak Kokulu Rüzgarlar</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>80</v>
+        <v>250</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9786050613162</t>
+          <t>9786257792332</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Men Dakka Dukka</t>
+          <t>Mavi Saksağan'dan Hayat Dersleri</t>
         </is>
       </c>
       <c r="C262" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9786050613186</t>
+          <t>9786257792325</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Leylasızım</t>
+          <t>Yankı'nın Çığlığı - İçimizdeki Yaratık 2. Cilt (Ciltli)</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9786050695702</t>
+          <t>9786257792318</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Leyla ile Oğlu</t>
+          <t>Metalik Ses - İçimizdeki Yaratık 1. Cilt (Ciltli)</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9786257792158</t>
+          <t>9786257792219</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Kurşuni Renkler</t>
+          <t>Mimar Sinan ve Gizemli Mektup</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9786050613124</t>
+          <t>9786257792226</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Kelebeğin Aşkı</t>
+          <t>Eyvah Kardeşim Olacak - Yıldız ve Kısa Kulak Tavşan</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9786050631012</t>
+          <t>9786257792257</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Kavruk</t>
+          <t>Beş Kadın Bir Kitap</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9786050613117</t>
+          <t>9786257792271</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Karnımda Uçuşan Kelebekler - Aşkist - Bir İzmir Günü Romanı</t>
+          <t>Olsam Olsam</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9786050631029</t>
+          <t>9786257792301</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Karga Mevsimi</t>
+          <t>Seninle Benim Aramda</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9786050613179</t>
+          <t>9786257792233</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>İtiraf Ediyorum Suçluyum</t>
+          <t>Buzun Sıcak Yüzü - Norveç'te Türkler</t>
         </is>
       </c>
       <c r="C270" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9786052195710</t>
+          <t>9786257792240</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>İki Gözüm</t>
+          <t>Bir Eğitim Yuvası Şereflikoçhisar - Yatılı Bölge Okulu</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9786257792066</t>
+          <t>9786257792264</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Herkes İçin Bilim 1 - Hurafeden Bilime</t>
+          <t>Selluka</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9786050631081</t>
+          <t>9786050695755</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Hiçbir Zaman Gelmeyen Kadınlar</t>
+          <t>Lekeli ile Gök Güvercin</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>300</v>
+        <v>50</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9786050631067</t>
+          <t>9786050695724</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Her Şey Çok Farklı Olabilirdi</t>
+          <t>Akrep ile Aslan</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>250</v>
+        <v>50</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9786257792080</t>
+          <t>9786050695786</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Günübirlik</t>
+          <t>Selamsız Karınca</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>250</v>
+        <v>50</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9786257792073</t>
+          <t>9786050695748</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Empat - Ruhun Sevda Titreşimleri 2</t>
+          <t>Gökkuşağı</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>400</v>
+        <v>50</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9786050613131</t>
+          <t>9786257792004</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Düş Alazı</t>
+          <t>Uyumsuz</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9786050695717</t>
+          <t>9786050631074</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Dron Aysel</t>
+          <t>Tüneme Günleri</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9786050631036</t>
+          <t>9786050695793</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>Dilimin Altındaki Gömü</t>
+          <t>Siyahkara</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9786050631043</t>
+          <t>9786257792134</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>Dem</t>
+          <t>Hemşinlinin Kaleminden Öznel Tarih</t>
         </is>
       </c>
       <c r="C280" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9786257792028</t>
+          <t>9786257792141</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>Çikolata Gibi</t>
+          <t>Mükemmel Misafir</t>
         </is>
       </c>
       <c r="C281" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9786257792127</t>
+          <t>9786052195659</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>Çekmecede Kaldı Sabah</t>
+          <t>Mor Gecenin Yalnızlığı</t>
         </is>
       </c>
       <c r="C282" s="1">
-        <v>280</v>
+        <v>250</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9786050613100</t>
+          <t>9786050695779</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Çalındı Vicdan Tutmuyor Merhametin Mayası</t>
+          <t>Menekşe</t>
         </is>
       </c>
       <c r="C283" s="1">
-        <v>300</v>
+        <v>80</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9786050613155</t>
+          <t>9786050613162</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>Cele</t>
+          <t>Men Dakka Dukka</t>
         </is>
       </c>
       <c r="C284" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9786257792165</t>
+          <t>9786050613186</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>Ben Kedim Fare Melek ve Dünya</t>
+          <t>Leylasızım</t>
         </is>
       </c>
       <c r="C285" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9786257792042</t>
+          <t>9786050695702</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>Ayaz Yarası</t>
+          <t>Leyla ile Oğlu</t>
         </is>
       </c>
       <c r="C286" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9786050613148</t>
+          <t>9786257792158</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Şiirle Dansı</t>
+          <t>Kurşuni Renkler</t>
         </is>
       </c>
       <c r="C287" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9786050631098</t>
+          <t>9786050613124</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>Arzu'hal Lekesi</t>
+          <t>Kelebeğin Aşkı</t>
         </is>
       </c>
       <c r="C288" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9786257792110</t>
+          <t>9786050631012</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>Abluka</t>
+          <t>Kavruk</t>
         </is>
       </c>
       <c r="C289" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9786050613193</t>
+          <t>9786050613117</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>1400 Yıldır Anlaşılamayan Kur’an Ve İlmi</t>
+          <t>Karnımda Uçuşan Kelebekler - Aşkist - Bir İzmir Günü Romanı</t>
         </is>
       </c>
       <c r="C290" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>9786257792202</t>
+          <t>9786050631029</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>Hayat Oyununda Rol Kapmak</t>
+          <t>Karga Mevsimi</t>
         </is>
       </c>
       <c r="C291" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>9786257792172</t>
+          <t>9786050613179</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>Üç Pembe Balon</t>
+          <t>İtiraf Ediyorum Suçluyum</t>
         </is>
       </c>
       <c r="C292" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
+          <t>9786052195710</t>
+        </is>
+      </c>
+      <c r="B293" s="1" t="inlineStr">
+        <is>
+          <t>İki Gözüm</t>
+        </is>
+      </c>
+      <c r="C293" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="294" spans="1:3">
+      <c r="A294" s="1" t="inlineStr">
+        <is>
+          <t>9786257792066</t>
+        </is>
+      </c>
+      <c r="B294" s="1" t="inlineStr">
+        <is>
+          <t>Herkes İçin Bilim 1 - Hurafeden Bilime</t>
+        </is>
+      </c>
+      <c r="C294" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="295" spans="1:3">
+      <c r="A295" s="1" t="inlineStr">
+        <is>
+          <t>9786050631081</t>
+        </is>
+      </c>
+      <c r="B295" s="1" t="inlineStr">
+        <is>
+          <t>Hiçbir Zaman Gelmeyen Kadınlar</t>
+        </is>
+      </c>
+      <c r="C295" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="296" spans="1:3">
+      <c r="A296" s="1" t="inlineStr">
+        <is>
+          <t>9786050631067</t>
+        </is>
+      </c>
+      <c r="B296" s="1" t="inlineStr">
+        <is>
+          <t>Her Şey Çok Farklı Olabilirdi</t>
+        </is>
+      </c>
+      <c r="C296" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="297" spans="1:3">
+      <c r="A297" s="1" t="inlineStr">
+        <is>
+          <t>9786257792080</t>
+        </is>
+      </c>
+      <c r="B297" s="1" t="inlineStr">
+        <is>
+          <t>Günübirlik</t>
+        </is>
+      </c>
+      <c r="C297" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="298" spans="1:3">
+      <c r="A298" s="1" t="inlineStr">
+        <is>
+          <t>9786257792073</t>
+        </is>
+      </c>
+      <c r="B298" s="1" t="inlineStr">
+        <is>
+          <t>Empat - Ruhun Sevda Titreşimleri 2</t>
+        </is>
+      </c>
+      <c r="C298" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="299" spans="1:3">
+      <c r="A299" s="1" t="inlineStr">
+        <is>
+          <t>9786050613131</t>
+        </is>
+      </c>
+      <c r="B299" s="1" t="inlineStr">
+        <is>
+          <t>Düş Alazı</t>
+        </is>
+      </c>
+      <c r="C299" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="300" spans="1:3">
+      <c r="A300" s="1" t="inlineStr">
+        <is>
+          <t>9786050695717</t>
+        </is>
+      </c>
+      <c r="B300" s="1" t="inlineStr">
+        <is>
+          <t>Dron Aysel</t>
+        </is>
+      </c>
+      <c r="C300" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="301" spans="1:3">
+      <c r="A301" s="1" t="inlineStr">
+        <is>
+          <t>9786050631036</t>
+        </is>
+      </c>
+      <c r="B301" s="1" t="inlineStr">
+        <is>
+          <t>Dilimin Altındaki Gömü</t>
+        </is>
+      </c>
+      <c r="C301" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="302" spans="1:3">
+      <c r="A302" s="1" t="inlineStr">
+        <is>
+          <t>9786050631043</t>
+        </is>
+      </c>
+      <c r="B302" s="1" t="inlineStr">
+        <is>
+          <t>Dem</t>
+        </is>
+      </c>
+      <c r="C302" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="303" spans="1:3">
+      <c r="A303" s="1" t="inlineStr">
+        <is>
+          <t>9786257792028</t>
+        </is>
+      </c>
+      <c r="B303" s="1" t="inlineStr">
+        <is>
+          <t>Çikolata Gibi</t>
+        </is>
+      </c>
+      <c r="C303" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="304" spans="1:3">
+      <c r="A304" s="1" t="inlineStr">
+        <is>
+          <t>9786257792127</t>
+        </is>
+      </c>
+      <c r="B304" s="1" t="inlineStr">
+        <is>
+          <t>Çekmecede Kaldı Sabah</t>
+        </is>
+      </c>
+      <c r="C304" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="305" spans="1:3">
+      <c r="A305" s="1" t="inlineStr">
+        <is>
+          <t>9786050613100</t>
+        </is>
+      </c>
+      <c r="B305" s="1" t="inlineStr">
+        <is>
+          <t>Çalındı Vicdan Tutmuyor Merhametin Mayası</t>
+        </is>
+      </c>
+      <c r="C305" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="306" spans="1:3">
+      <c r="A306" s="1" t="inlineStr">
+        <is>
+          <t>9786050613155</t>
+        </is>
+      </c>
+      <c r="B306" s="1" t="inlineStr">
+        <is>
+          <t>Cele</t>
+        </is>
+      </c>
+      <c r="C306" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="307" spans="1:3">
+      <c r="A307" s="1" t="inlineStr">
+        <is>
+          <t>9786257792165</t>
+        </is>
+      </c>
+      <c r="B307" s="1" t="inlineStr">
+        <is>
+          <t>Ben Kedim Fare Melek ve Dünya</t>
+        </is>
+      </c>
+      <c r="C307" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="308" spans="1:3">
+      <c r="A308" s="1" t="inlineStr">
+        <is>
+          <t>9786257792042</t>
+        </is>
+      </c>
+      <c r="B308" s="1" t="inlineStr">
+        <is>
+          <t>Ayaz Yarası</t>
+        </is>
+      </c>
+      <c r="C308" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="309" spans="1:3">
+      <c r="A309" s="1" t="inlineStr">
+        <is>
+          <t>9786050613148</t>
+        </is>
+      </c>
+      <c r="B309" s="1" t="inlineStr">
+        <is>
+          <t>Aşkın Şiirle Dansı</t>
+        </is>
+      </c>
+      <c r="C309" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="310" spans="1:3">
+      <c r="A310" s="1" t="inlineStr">
+        <is>
+          <t>9786050631098</t>
+        </is>
+      </c>
+      <c r="B310" s="1" t="inlineStr">
+        <is>
+          <t>Arzu'hal Lekesi</t>
+        </is>
+      </c>
+      <c r="C310" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="311" spans="1:3">
+      <c r="A311" s="1" t="inlineStr">
+        <is>
+          <t>9786257792110</t>
+        </is>
+      </c>
+      <c r="B311" s="1" t="inlineStr">
+        <is>
+          <t>Abluka</t>
+        </is>
+      </c>
+      <c r="C311" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="312" spans="1:3">
+      <c r="A312" s="1" t="inlineStr">
+        <is>
+          <t>9786050613193</t>
+        </is>
+      </c>
+      <c r="B312" s="1" t="inlineStr">
+        <is>
+          <t>1400 Yıldır Anlaşılamayan Kur’an Ve İlmi</t>
+        </is>
+      </c>
+      <c r="C312" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="313" spans="1:3">
+      <c r="A313" s="1" t="inlineStr">
+        <is>
+          <t>9786257792202</t>
+        </is>
+      </c>
+      <c r="B313" s="1" t="inlineStr">
+        <is>
+          <t>Hayat Oyununda Rol Kapmak</t>
+        </is>
+      </c>
+      <c r="C313" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="314" spans="1:3">
+      <c r="A314" s="1" t="inlineStr">
+        <is>
+          <t>9786257792172</t>
+        </is>
+      </c>
+      <c r="B314" s="1" t="inlineStr">
+        <is>
+          <t>Üç Pembe Balon</t>
+        </is>
+      </c>
+      <c r="C314" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="315" spans="1:3">
+      <c r="A315" s="1" t="inlineStr">
+        <is>
           <t>9786255716279</t>
         </is>
       </c>
-      <c r="B293" s="1" t="inlineStr">
+      <c r="B315" s="1" t="inlineStr">
         <is>
           <t>Kurtuluş Savaşının Manevi Reisi Mehmet Rıfat Börekçi</t>
         </is>
       </c>
-      <c r="C293" s="1">
+      <c r="C315" s="1">
         <v>700</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>