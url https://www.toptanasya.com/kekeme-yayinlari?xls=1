--- v1 (2026-05-13)
+++ v2 (2026-07-03)
@@ -85,4750 +85,4900 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786255716569</t>
+          <t>9786255716651</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Elçinim'e Ağıtlar</t>
+          <t>Bir Kuşağın Yarası</t>
         </is>
       </c>
       <c r="C2" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786255716491</t>
+          <t>9786255716675</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Rousseau ve Çöp Toplayan Kadın</t>
+          <t>Turna Başlı Gelinler</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786257792059</t>
+          <t>9786255716620</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Türcülük ve Veganlık</t>
+          <t>Son İlahi Komedya</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>300</v>
+        <v>450</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786255716576</t>
+          <t>9786255716637</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Hala Hala Mı Kızgınsın?</t>
+          <t>Nevrotik Hayatlar</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786255716545</t>
+          <t>9786255716583</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>İncir Ağacı</t>
+          <t>Küçük Mustafa</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786255716552</t>
+          <t>9786255716477</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Saksı Kuşu</t>
+          <t>Kimliğin İcadı</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786255716538</t>
+          <t>9786255716613</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Gelincikler Solmadan</t>
+          <t>Yaşamış ile Sohbet</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786255716316</t>
+          <t>9786255716664</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Üçlü Aşk Senfonisi</t>
+          <t>1901 Yılına Yolculuk</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786255716521</t>
+          <t>9786255716606</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Sinsi Gölge</t>
+          <t>Yaşamak Bu Kadar Düştü Payıma</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>500</v>
+        <v>250</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786255716323</t>
+          <t>9786255716590</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Küçük Prens</t>
+          <t>Film Analizleri - Sosyal Psikoloji İnceleme</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>350</v>
+        <v>450</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786255716507</t>
+          <t>9786255716569</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Gölgelenmiş Yaşamlar</t>
+          <t>Elçinim'e Ağıtlar</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786255716422</t>
+          <t>9786255716491</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Zeyl</t>
+          <t>Rousseau ve Çöp Toplayan Kadın</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786255716415</t>
+          <t>9786257792059</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Sahibine Ulaşmayacak Mektuplar 2</t>
+          <t>Türcülük ve Veganlık</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786255716460</t>
+          <t>9786255716576</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Kır Çiçeklerim</t>
+          <t>Hala Hala Mı Kızgınsın?</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>450</v>
+        <v>300</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786255716484</t>
+          <t>9786255716545</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Çocukluğun Uzak Ülkesi</t>
+          <t>İncir Ağacı</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786255716385</t>
+          <t>9786255716552</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Surrounded By Obstacles</t>
+          <t>Saksı Kuşu</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786255716453</t>
+          <t>9786255716538</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Beltepro Deneyi</t>
+          <t>Gelincikler Solmadan</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>350</v>
+        <v>450</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786255716408</t>
+          <t>9786255716316</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Dikkat! Annem Çıkabilir</t>
+          <t>Üçlü Aşk Senfonisi</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>240</v>
+        <v>450</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786255716446</t>
+          <t>9786255716521</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Bahçedeki Yıldızlar</t>
+          <t>Sinsi Gölge</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>240</v>
+        <v>500</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786255716392</t>
+          <t>9786255716323</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Yapboz Şövalyeleri</t>
+          <t>Küçük Prens</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786255716361</t>
+          <t>9786255716507</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Kelenderis'te Aşk</t>
+          <t>Gölgelenmiş Yaşamlar</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>450</v>
+        <v>300</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786255716354</t>
+          <t>9786255716422</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Gülünü Seven Dikenler</t>
+          <t>Zeyl</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>240</v>
+        <v>300</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786255716378</t>
+          <t>9786255716415</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Dijital Medyada Önyargıların Sosyal Algı ve Ruh Sağlığı Üzerindeki Rolü</t>
+          <t>Sahibine Ulaşmayacak Mektuplar 2</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>450</v>
+        <v>400</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786255716248</t>
+          <t>9786255716460</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Yaşlı Kadın ve Oğlaklar</t>
+          <t>Kır Çiçeklerim</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>400</v>
+        <v>450</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786255716286</t>
+          <t>9786255716484</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Cam Sineği</t>
+          <t>Çocukluğun Uzak Ülkesi</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786255716262</t>
+          <t>9786255716385</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Caniko ile Bambam</t>
+          <t>Surrounded By Obstacles</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786255716156</t>
+          <t>9786255716453</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Pedalla Mezopotamya</t>
+          <t>Beltepro Deneyi</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786255716255</t>
+          <t>9786255716408</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Kaçış Günü</t>
+          <t>Dikkat! Annem Çıkabilir</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>220</v>
+        <v>240</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786059257916</t>
+          <t>9786255716446</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Korkunun Kokusu</t>
+          <t>Bahçedeki Yıldızlar</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>250</v>
+        <v>240</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786255716187</t>
+          <t>9786255716392</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Bilgisayar İstiyordum</t>
+          <t>Yapboz Şövalyeleri</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786255716194</t>
+          <t>9786255716361</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Dağ Evindeki Arkadaşlar</t>
+          <t>Kelenderis'te Aşk</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>200</v>
+        <v>450</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786255716200</t>
+          <t>9786255716354</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Fotoğrafları Ben Çektim</t>
+          <t>Gülünü Seven Dikenler</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786255716224</t>
+          <t>9786255716378</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Pupa</t>
+          <t>Dijital Medyada Önyargıların Sosyal Algı ve Ruh Sağlığı Üzerindeki Rolü</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>200</v>
+        <v>450</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786255716217</t>
+          <t>9786255716248</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Virüs Yazıcıları</t>
+          <t>Yaşlı Kadın ve Oğlaklar</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786255716163</t>
+          <t>9786255716286</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Siyasi Yalanlar ve Demokrasi</t>
+          <t>Cam Sineği</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>500</v>
+        <v>350</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786255716170</t>
+          <t>9786255716262</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Buruk Hayat</t>
+          <t>Caniko ile Bambam</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>500</v>
+        <v>200</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786256694989</t>
+          <t>9786255716156</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Olmayan Sevgiliye Yazılmamış Mektuplar</t>
+          <t>Pedalla Mezopotamya</t>
         </is>
       </c>
       <c r="C38" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786255716057</t>
+          <t>9786255716255</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Timur ve Atatürk</t>
+          <t>Kaçış Günü</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>500</v>
+        <v>220</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786255716149</t>
+          <t>9786059257916</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Zamanın Kanatlarında</t>
+          <t>Korkunun Kokusu</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786256694996</t>
+          <t>9786255716187</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Tabuta Sığmayan Sabır</t>
+          <t>Bilgisayar İstiyordum</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786055716101</t>
+          <t>9786255716194</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Görünmeyen Güç: Uluslararası Engelli Hakları ve Mücadeleler</t>
+          <t>Dağ Evindeki Arkadaşlar</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786255716095</t>
+          <t>9786255716200</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Kalbin Sırlı Odaları</t>
+          <t>Fotoğrafları Ben Çektim</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786255716132</t>
+          <t>9786255716224</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Cemre Hayat Işığı 2</t>
+          <t>Pupa</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786255716071</t>
+          <t>9786255716217</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Bir Devrin Hikayesi</t>
+          <t>Virüs Yazıcıları</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786255716064</t>
+          <t>9786255716163</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Öykü Apnesi</t>
+          <t>Siyasi Yalanlar ve Demokrasi</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786255716002</t>
+          <t>9786255716170</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Ayaz Vurdu Dut Ağacının Dallarına</t>
+          <t>Buruk Hayat</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>200</v>
+        <v>500</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786256694910</t>
+          <t>9786256694989</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Seymen Raconu</t>
+          <t>Olmayan Sevgiliye Yazılmamış Mektuplar</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786256694903</t>
+          <t>9786255716057</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Bir Düşünce Bir Hayat</t>
+          <t>Timur ve Atatürk</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>250</v>
+        <v>500</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786256694897</t>
+          <t>9786255716149</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Hayvanların Rüyası</t>
+          <t>Zamanın Kanatlarında</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786256694941</t>
+          <t>9786256694996</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Rüzgara Sarılmak</t>
+          <t>Tabuta Sığmayan Sabır</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786256694965</t>
+          <t>9786055716101</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Güneşe Karşı Yürümek</t>
+          <t>Görünmeyen Güç: Uluslararası Engelli Hakları ve Mücadeleler</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786256694927</t>
+          <t>9786255716095</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Dört Tarafım Engel</t>
+          <t>Kalbin Sırlı Odaları</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786257792781</t>
+          <t>9786255716132</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Sahibine Ulaşmayacak Mektuplar - 1</t>
+          <t>Cemre Hayat Işığı 2</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786256694958</t>
+          <t>9786255716071</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>İstikbal ve İstiklal</t>
+          <t>Kayıp Bir Devrin Hikayesi</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>280</v>
+        <v>350</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786256694934</t>
+          <t>9786255716064</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Erdemin Heybesi</t>
+          <t>Öykü Apnesi</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786256694972</t>
+          <t>9786255716002</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Tahtacı Veli’nin Hikayesi</t>
+          <t>Ayaz Vurdu Dut Ağacının Dallarına</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>450</v>
+        <v>200</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786256694743</t>
+          <t>9786256694910</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Şiirden Sızan İnce Kaan</t>
+          <t>Seymen Raconu</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>500</v>
+        <v>400</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786256694224</t>
+          <t>9786256694903</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Güzel Tatlı Çağ</t>
+          <t>Bir Düşünce Bir Hayat</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>1000</v>
+        <v>250</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786257792660</t>
+          <t>9786256694897</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Aşktan Öte</t>
+          <t>Hayvanların Rüyası</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786256694798</t>
+          <t>9786256694941</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Aşk Engelli</t>
+          <t>Rüzgara Sarılmak</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786256694880</t>
+          <t>9786256694965</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Sansür</t>
+          <t>Güneşe Karşı Yürümek</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786256694859</t>
+          <t>9786256694927</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Şeytan Kahvesi’nin Aptalları</t>
+          <t>Dört Tarafım Engel</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>450</v>
+        <v>300</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786256694873</t>
+          <t>9786257792781</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Karanfil Kokulu Şiirler</t>
+          <t>Sahibine Ulaşmayacak Mektuplar - 1</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786256694866</t>
+          <t>9786256694958</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Yıldız Arkadaşlığı</t>
+          <t>İstikbal ve İstiklal</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>250</v>
+        <v>280</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786055295844</t>
+          <t>9786256694934</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Kar Çiçekleri</t>
+          <t>Erdemin Heybesi</t>
         </is>
       </c>
       <c r="C66" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786256694835</t>
+          <t>9786256694972</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Ekşi Tatlı Bağımızın Koruğu Avanos Anıları</t>
+          <t>Tahtacı Veli’nin Hikayesi</t>
         </is>
       </c>
       <c r="C67" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786256694842</t>
+          <t>9786256694743</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>The Northern Ireland Conflict - The Troubles</t>
+          <t>Şiirden Sızan İnce Kaan</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786256694828</t>
+          <t>9786256694224</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Katil</t>
+          <t>Güzel Tatlı Çağ</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>250</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786256694811</t>
+          <t>9786257792660</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Yanlızca Anılar Kalır</t>
+          <t>Aşktan Öte</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>280</v>
+        <v>250</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786052195086</t>
+          <t>9786256694798</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Tut ki Kelebeğinki Kadardı Ömrümüz</t>
+          <t>Aşk Engelli</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786052195246</t>
+          <t>9786256694880</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Sen Hiç</t>
+          <t>Sansür</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786257792774</t>
+          <t>9786256694859</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Sessiz Cümleler</t>
+          <t>Şeytan Kahvesi’nin Aptalları</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>200</v>
+        <v>450</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786256694750</t>
+          <t>9786256694873</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Kırıklarını Sarma Kalbimin</t>
+          <t>Karanfil Kokulu Şiirler</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>270</v>
+        <v>250</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786256694736</t>
+          <t>9786256694866</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Karanfil Kokulu Kadınlar</t>
+          <t>Yıldız Arkadaşlığı</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>270</v>
+        <v>250</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786256694729</t>
+          <t>9786055295844</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Köşede ve Hala</t>
+          <t>Kar Çiçekleri</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786256694651</t>
+          <t>9786256694835</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Çukurova’nın Yağız Delikanlısı</t>
+          <t>Ekşi Tatlı Bağımızın Koruğu Avanos Anıları</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>350</v>
+        <v>450</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786052195031</t>
+          <t>9786256694842</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Zelal Yaşamlar</t>
+          <t>The Northern Ireland Conflict - The Troubles</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786256694712</t>
+          <t>9786256694828</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Gerçek Hayattan Kesitler 1</t>
+          <t>Katil</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786256694669</t>
+          <t>9786256694811</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Gurbet Yolcuları</t>
+          <t>Yanlızca Anılar Kalır</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>300</v>
+        <v>280</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786256694705</t>
+          <t>9786052195086</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Bulmaca Katili</t>
+          <t>Tut ki Kelebeğinki Kadardı Ömrümüz</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786256694491</t>
+          <t>9786052195246</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Bastonum Var Gül Dalı (I. Kitap: Hekimhan)</t>
+          <t>Sen Hiç</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>750</v>
+        <v>200</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786256694507</t>
+          <t>9786257792774</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Bastonum Var Gül Dalı (II. Kitap: Yurdum)</t>
+          <t>Sessiz Cümleler</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>750</v>
+        <v>200</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786256694668</t>
+          <t>9786256694750</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Doğa İle İnsanın Ritüel Dansı</t>
+          <t>Kırıklarını Sarma Kalbimin</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>750</v>
+        <v>270</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786256694682</t>
+          <t>9786256694736</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Sensedim</t>
+          <t>Karanfil Kokulu Kadınlar</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>250</v>
+        <v>270</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786256694675</t>
+          <t>9786256694729</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Gülhatmi ve Fotoğrafçı Dede</t>
+          <t>Köşede ve Hala</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786256694664</t>
+          <t>9786256694651</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Hatay Kalbimde 04.17</t>
+          <t>Çukurova’nın Yağız Delikanlısı</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>150</v>
+        <v>350</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786256694583</t>
+          <t>9786052195031</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Uzaylı Rüya</t>
+          <t>Zelal Yaşamlar</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786256694578</t>
+          <t>9786256694712</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Çisem</t>
+          <t>Gerçek Hayattan Kesitler 1</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786256694620</t>
+          <t>9786256694669</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Ahlak Felsefesi Bağlamında Nietzsche ve Postmodernizm</t>
+          <t>Gurbet Yolcuları</t>
         </is>
       </c>
       <c r="C90" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786256694613</t>
+          <t>9786256694705</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Haydi Tut Elimi</t>
+          <t>Bulmaca Katili</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786056694446</t>
+          <t>9786256694491</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Erken Cumhuriyet Dönemi Kent ve Kültür Politikaları Ankara Örneği</t>
+          <t>Bastonum Var Gül Dalı (I. Kitap: Hekimhan)</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>300</v>
+        <v>750</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786256694590</t>
+          <t>9786256694507</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>En İyi Arkadaşlarım</t>
+          <t>Bastonum Var Gül Dalı (II. Kitap: Yurdum)</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>250</v>
+        <v>750</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786257792725</t>
+          <t>9786256694668</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Yüzleşme</t>
+          <t>Doğa İle İnsanın Ritüel Dansı</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>250</v>
+        <v>750</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786256694637</t>
+          <t>9786256694682</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Hikayesi Bir Türlü Bitmeyen Yazarın Istırapları</t>
+          <t>Sensedim</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786256694606</t>
+          <t>9786256694675</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Nar Sabrı</t>
+          <t>Gülhatmi ve Fotoğrafçı Dede</t>
         </is>
       </c>
       <c r="C96" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786257792295</t>
+          <t>9786256694664</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Kan Oturağı</t>
+          <t>Hatay Kalbimde 04.17</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786256694569</t>
+          <t>9786256694583</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Ateş ve Kuğu</t>
+          <t>Uzaylı Rüya</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>450</v>
+        <v>180</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786256694538</t>
+          <t>9786256694578</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Su Kapısı</t>
+          <t>Çisem</t>
         </is>
       </c>
       <c r="C99" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786256694545</t>
+          <t>9786256694620</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Tombidi İle Benekli’nin Maceraları</t>
+          <t>Ahlak Felsefesi Bağlamında Nietzsche ve Postmodernizm</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>180</v>
+        <v>300</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786256694552</t>
+          <t>9786256694613</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Merizat</t>
+          <t>Haydi Tut Elimi</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786256694477</t>
+          <t>9786056694446</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Karınca</t>
+          <t>Erken Cumhuriyet Dönemi Kent ve Kültür Politikaları Ankara Örneği</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>180</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786256694439</t>
+          <t>9786256694590</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Zihin Haritaları</t>
+          <t>En İyi Arkadaşlarım</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>450</v>
+        <v>250</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786256694521</t>
+          <t>9786257792725</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Her Kuş Kendi Türüyle Uçar</t>
+          <t>Yüzleşme</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786256694453</t>
+          <t>9786256694637</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Hücre Kardeşliği</t>
+          <t>Hikayesi Bir Türlü Bitmeyen Yazarın Istırapları</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>450</v>
+        <v>300</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786256694460</t>
+          <t>9786256694606</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Ra</t>
+          <t>Nar Sabrı</t>
         </is>
       </c>
       <c r="C106" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786055690274</t>
+          <t>9786257792295</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Japon Şemsiyeleri</t>
+          <t>Kan Oturağı</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786256694484</t>
+          <t>9786256694569</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Tene Ağıt Ya Da Tinin Tiranlığı</t>
+          <t>Ateş ve Kuğu</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>300</v>
+        <v>450</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786256694514</t>
+          <t>9786256694538</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Cemre Hayat Işığı</t>
+          <t>Su Kapısı</t>
         </is>
       </c>
       <c r="C109" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786257792608</t>
+          <t>9786256694545</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Hayatın İçinden Şiirler</t>
+          <t>Tombidi İle Benekli’nin Maceraları</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786257792851</t>
+          <t>9786256694552</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Mopesto</t>
+          <t>Merizat</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786257792875</t>
+          <t>9786256694477</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Vay Be</t>
+          <t>Karınca</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786257792866</t>
+          <t>9786256694439</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Yüze Yapışan Sözcükler</t>
+          <t>Zihin Haritaları</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>200</v>
+        <v>450</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786256694415</t>
+          <t>9786256694521</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Darılma Ezop Amca</t>
+          <t>Her Kuş Kendi Türüyle Uçar</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786257792684</t>
+          <t>9786256694453</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Eli Sopalı Cüceler</t>
+          <t>Hücre Kardeşliği</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>250</v>
+        <v>450</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786256694422</t>
+          <t>9786256694460</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Kayıplara Kayıtlar</t>
+          <t>Ra</t>
         </is>
       </c>
       <c r="C116" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786257792745</t>
+          <t>9786055690274</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Düzce'den Soçi'ye</t>
+          <t>Japon Şemsiyeleri</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786256694392</t>
+          <t>9786256694484</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Bir Çingene Masalı</t>
+          <t>Tene Ağıt Ya Da Tinin Tiranlığı</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786256694385</t>
+          <t>9786256694514</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Rüyadaki Sel</t>
+          <t>Cemre Hayat Işığı</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786256694378</t>
+          <t>9786257792608</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Bırakın Biz De Gülelim</t>
+          <t>Hayatın İçinden Şiirler</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786256694408</t>
+          <t>9786257792851</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Arhat Bir Uyanış Hikayesi</t>
+          <t>Mopesto</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786257792196</t>
+          <t>9786257792875</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Kır Atın Teri</t>
+          <t>Vay Be</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786257792288</t>
+          <t>9786257792866</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Saray Merdiveni &amp; Madencinin Ölümü Soma</t>
+          <t>Yüze Yapışan Sözcükler</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786256694354</t>
+          <t>9786256694415</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Ay Dilbere</t>
+          <t>Darılma Ezop Amca</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786256694361</t>
+          <t>9786257792684</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Gönül Sevdiğinin Kapısında</t>
+          <t>Eli Sopalı Cüceler</t>
         </is>
       </c>
       <c r="C125" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786257792189</t>
+          <t>9786256694422</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>İki Adam: Ben ve Babam</t>
+          <t>Kayıplara Kayıtlar</t>
         </is>
       </c>
       <c r="C126" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786257792035</t>
+          <t>9786257792745</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Varoluş Atlas</t>
+          <t>Düzce'den Soçi'ye</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786256694293</t>
+          <t>9786256694392</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>General Kış</t>
+          <t>Bir Çingene Masalı</t>
         </is>
       </c>
       <c r="C128" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786256694323</t>
+          <t>9786256694385</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Bizim Kızlar</t>
+          <t>Rüyadaki Sel</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786256694347</t>
+          <t>9786256694378</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Gece Harfleri</t>
+          <t>Bırakın Biz De Gülelim</t>
         </is>
       </c>
       <c r="C130" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786256694309</t>
+          <t>9786256694408</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Gelincik Tarlası</t>
+          <t>Arhat Bir Uyanış Hikayesi</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786256694330</t>
+          <t>9786257792196</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Burçlara Mektuplar</t>
+          <t>Kır Atın Teri</t>
         </is>
       </c>
       <c r="C132" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786257792279</t>
+          <t>9786257792288</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Işık’ın Yolu</t>
+          <t>Saray Merdiveni &amp; Madencinin Ölümü Soma</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786256694316</t>
+          <t>9786256694354</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Klaros’un Gizemi</t>
+          <t>Ay Dilbere</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786256694255</t>
+          <t>9786256694361</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Bir Adam Bir Çocuk</t>
+          <t>Gönül Sevdiğinin Kapısında</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786256694248</t>
+          <t>9786257792189</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Sahtekar Doğanlar</t>
+          <t>İki Adam: Ben ve Babam</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786256694286</t>
+          <t>9786257792035</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Casus Maymun</t>
+          <t>Varoluş Atlas</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786256694262</t>
+          <t>9786256694293</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Dinç'ten Özlü Sözler</t>
+          <t>General Kış</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786256694194</t>
+          <t>9786256694323</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Tesadüf</t>
+          <t>Bizim Kızlar</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786256694094</t>
+          <t>9786256694347</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Tesadüf</t>
+          <t>Gece Harfleri</t>
         </is>
       </c>
       <c r="C140" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786256694217</t>
+          <t>9786256694309</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>İnsanlarda Genlerin Şifreleri</t>
+          <t>Gelincik Tarlası</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786059257831</t>
+          <t>9786256694330</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>İşgal</t>
+          <t>Burçlara Mektuplar</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786059257930</t>
+          <t>9786257792279</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Bir Yaşam Arsızının Özgürlük Dansı</t>
+          <t>Işık’ın Yolu</t>
         </is>
       </c>
       <c r="C143" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786052195598</t>
+          <t>9786256694316</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Serçeler Niçin Ağlar?</t>
+          <t>Klaros’un Gizemi</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786059257848</t>
+          <t>9786256694255</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Sözler ve Diğer Yükler</t>
+          <t>Bir Adam Bir Çocuk</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786052195673</t>
+          <t>9786256694248</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Kapalı Yar Korkusu</t>
+          <t>Sahtekar Doğanlar</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>60</v>
+        <v>350</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786059257374</t>
+          <t>9786256694286</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Suda Eklem Ağrısı</t>
+          <t>Casus Maymun</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786059257985</t>
+          <t>9786256694262</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Soframdaki Şiirler</t>
+          <t>Dinç'ten Özlü Sözler</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>50</v>
+        <v>250</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786052195581</t>
+          <t>9786256694194</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Talan</t>
+          <t>Tesadüf</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786059257435</t>
+          <t>9786256694094</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Yansımalar</t>
+          <t>Tesadüf</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786257792769</t>
+          <t>9786256694217</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Sevdalarımdan Uzakta</t>
+          <t>İnsanlarda Genlerin Şifreleri</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786257792813</t>
+          <t>9786059257831</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Alfabenin On Sekizinci Harfi</t>
+          <t>İşgal</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786257792691</t>
+          <t>9786059257930</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Bir Şiirdir Şarkılar</t>
+          <t>Bir Yaşam Arsızının Özgürlük Dansı</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786256694200</t>
+          <t>9786052195598</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Babanın Gölgesi</t>
+          <t>Serçeler Niçin Ağlar?</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>300</v>
+        <v>100</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786256694170</t>
+          <t>9786059257848</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Boşluğa Düşülmüş Not</t>
+          <t>Sözler ve Diğer Yükler</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786256694156</t>
+          <t>9786052195673</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Sen Yaşıyorsun Datça’da</t>
+          <t>Kapalı Yar Korkusu</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>250</v>
+        <v>60</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786256694187</t>
+          <t>9786059257374</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Bir Gün Mardin’di Her Şey</t>
+          <t>Suda Eklem Ağrısı</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786256694149</t>
+          <t>9786059257985</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Öznel Okumalar</t>
+          <t>Soframdaki Şiirler</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>350</v>
+        <v>50</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786256694118</t>
+          <t>9786052195581</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Can Pazarda</t>
+          <t>Talan</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>250</v>
+        <v>100</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786052195345</t>
+          <t>9786059257435</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Müsait Zamanda Gelmiyordu Aşk</t>
+          <t>Yansımalar</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>80</v>
+        <v>200</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786059257961</t>
+          <t>9786257792769</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Biliyorum Sonsuza Dek Sürmese De</t>
+          <t>Sevdalarımdan Uzakta</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786059257978</t>
+          <t>9786257792813</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Ev'siz</t>
+          <t>Alfabenin On Sekizinci Harfi</t>
         </is>
       </c>
       <c r="C162" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786059257824</t>
+          <t>9786257792691</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Natrum Muriaticum İle Analitik Materia Medica</t>
+          <t>Bir Şiirdir Şarkılar</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786052195024</t>
+          <t>9786256694200</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Kimliksiz Çığlıklar</t>
+          <t>Babanın Gölgesi</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786052195727</t>
+          <t>9786256694170</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Beni Kendinden Koru</t>
+          <t>Boşluğa Düşülmüş Not</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>60</v>
+        <v>300</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786059257954</t>
+          <t>9786256694156</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Adam ve Büyük Korku</t>
+          <t>Sen Yaşıyorsun Datça’da</t>
         </is>
       </c>
       <c r="C166" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786059257312</t>
+          <t>9786256694187</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Bir Ara Uğra Sevgin Kalmış Bende</t>
+          <t>Bir Gün Mardin’di Her Şey</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786052195567</t>
+          <t>9786256694149</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Büyülü Küpeler</t>
+          <t>Öznel Okumalar</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>150</v>
+        <v>350</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786256694804</t>
+          <t>9786256694118</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Ölü Yıldızın 4 Yolcusu</t>
+          <t>Can Pazarda</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786256694040</t>
+          <t>9786052195345</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Çığlıktan Düşmüş</t>
+          <t>Müsait Zamanda Gelmiyordu Aşk</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>400</v>
+        <v>80</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786256694132</t>
+          <t>9786059257961</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Lokum Tarihi Asansör'de</t>
+          <t>Biliyorum Sonsuza Dek Sürmese De</t>
         </is>
       </c>
       <c r="C171" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786256694101</t>
+          <t>9786059257978</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>İyi ki Varsın Kanka</t>
+          <t>Ev'siz</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786256694095</t>
+          <t>9786059257824</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Hep Yabancı</t>
+          <t>Natrum Muriaticum İle Analitik Materia Medica</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786256694071</t>
+          <t>9786052195024</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Bende Yaşayanlar (Şecere)</t>
+          <t>Kimliksiz Çığlıklar</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786256694057</t>
+          <t>9786052195727</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Toplu Oyunlar</t>
+          <t>Beni Kendinden Koru</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>250</v>
+        <v>60</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786256694064</t>
+          <t>9786059257954</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Göçek</t>
+          <t>Beyaz Adam ve Büyük Korku</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786256694125</t>
+          <t>9786059257312</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Aynanın Dışında</t>
+          <t>Bir Ara Uğra Sevgin Kalmış Bende</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786055295325</t>
+          <t>9786052195567</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Yoksulluk ve Şiddet Kıskacında Kadın</t>
+          <t>Büyülü Küpeler</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786059257909</t>
+          <t>9786256694804</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Goyimleri Beklerken</t>
+          <t>Ölü Yıldızın 4 Yolcusu</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786059257596</t>
+          <t>9786256694040</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Kum Kent Öyküleri</t>
+          <t>Çığlıktan Düşmüş</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786257792790</t>
+          <t>9786256694132</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Sefil</t>
+          <t>Lokum Tarihi Asansör'de</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>280</v>
+        <v>200</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786052195420</t>
+          <t>9786256694101</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Yalnızlık</t>
+          <t>İyi ki Varsın Kanka</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>100</v>
+        <v>300</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786052195642</t>
+          <t>9786256694095</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>40 Düğme</t>
+          <t>Hep Yabancı</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786059257107</t>
+          <t>9786256694071</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Ağrı Eşiği; Anadolu'nun Ağrı'sı</t>
+          <t>Bende Yaşayanlar (Şecere)</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786052195260</t>
+          <t>9786256694057</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Şiir ve Yorum</t>
+          <t>Toplu Oyunlar</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786059257473</t>
+          <t>9786256694064</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Roman : Yazar Ne Anlatır Okur Ne Anlar?</t>
+          <t>Göçek</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>100</v>
+        <v>350</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786055690427</t>
+          <t>9786256694125</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Aşk Olsun</t>
+          <t>Aynanın Dışında</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786257792935</t>
+          <t>9786055295325</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Havuç Kafalar</t>
+          <t>Yoksulluk ve Şiddet Kıskacında Kadın</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786256694033</t>
+          <t>9786059257909</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Mamak Bende Kalanlar</t>
+          <t>Goyimleri Beklerken</t>
         </is>
       </c>
       <c r="C189" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786059257350</t>
+          <t>9786059257596</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Bellek Karası</t>
+          <t>Kum Kent Öyküleri</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786052195192</t>
+          <t>9786257792790</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Gitmeyecek Mektuplar</t>
+          <t>Sefil</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>250</v>
+        <v>280</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786059257688</t>
+          <t>9786052195420</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Ankaralı Jülide</t>
+          <t>Beyaz Yalnızlık</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786059257466</t>
+          <t>9786052195642</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Sevgilim Sevme Beni</t>
+          <t>40 Düğme</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786257792554</t>
+          <t>9786059257107</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Dağınık Tiyatrocu</t>
+          <t>Ağrı Eşiği; Anadolu'nun Ağrı'sı</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786052195208</t>
+          <t>9786052195260</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Konstantin'in Yüzüğü</t>
+          <t>Şiir ve Yorum</t>
         </is>
       </c>
       <c r="C195" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786052195703</t>
+          <t>9786059257473</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>İlkbahar Hep Çocuk Kalacak</t>
+          <t>Roman : Yazar Ne Anlatır Okur Ne Anlar?</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786257792776</t>
+          <t>9786055690427</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Portakal Kız</t>
+          <t>Aşk Olsun</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786257792783</t>
+          <t>9786257792935</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Şiir Ülkesine Yolculuk</t>
+          <t>Havuç Kafalar</t>
         </is>
       </c>
       <c r="C198" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786257792981</t>
+          <t>9786256694033</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Tepedeki Adam</t>
+          <t>Mamak Bende Kalanlar</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786257792998</t>
+          <t>9786059257350</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Nar Tanem Side</t>
+          <t>Bellek Karası</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786257792912</t>
+          <t>9786052195192</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Gafil</t>
+          <t>Gitmeyecek Mektuplar</t>
         </is>
       </c>
       <c r="C201" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786256694088</t>
+          <t>9786059257688</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Şerif Kaya, Yüreğimi Ona Bıraktım</t>
+          <t>Ankaralı Jülide</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786257792905</t>
+          <t>9786059257466</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Harf Dilsizi Kadınlar</t>
+          <t>Sevgilim Sevme Beni</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786257792820</t>
+          <t>9786257792554</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Aydın Öğretmen</t>
+          <t>Dağınık Tiyatrocu</t>
         </is>
       </c>
       <c r="C204" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786052195482</t>
+          <t>9786052195208</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Ölüm Vardiyası-Soma'nın Öyküsü 2.Kitap</t>
+          <t>Konstantin'in Yüzüğü</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786052195475</t>
+          <t>9786052195703</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Ölüm Vardiyası-Soma'nın Öyküsü 1.Kitap</t>
+          <t>İlkbahar Hep Çocuk Kalacak</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>350</v>
+        <v>150</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786257792943</t>
+          <t>9786257792776</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Tamirci Çırağı</t>
+          <t>Portakal Kız</t>
         </is>
       </c>
       <c r="C207" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786257792899</t>
+          <t>9786257792783</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Öteki Beriki</t>
+          <t>Şiir Ülkesine Yolculuk</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>280</v>
+        <v>250</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786256694019</t>
+          <t>9786257792981</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Ocakbaşı</t>
+          <t>Tepedeki Adam</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786257792929</t>
+          <t>9786257792998</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Ne Kadar da Benzermişiz Birbirimize - Ermenistan'dan Dost Anlatıları</t>
+          <t>Nar Tanem Side</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786257792806</t>
+          <t>9786257792912</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Aleviliğe Dair</t>
+          <t>Gafil</t>
         </is>
       </c>
       <c r="C211" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786257792844</t>
+          <t>9786256694088</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Hüznün Çığlığı</t>
+          <t>Şerif Kaya, Yüreğimi Ona Bıraktım</t>
         </is>
       </c>
       <c r="C212" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786256694002</t>
+          <t>9786257792905</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Ay Üssü Ata</t>
+          <t>Harf Dilsizi Kadınlar</t>
         </is>
       </c>
       <c r="C213" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9786257792967</t>
+          <t>9786257792820</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Beni Umutsuz Bırakma</t>
+          <t>Aydın Öğretmen</t>
         </is>
       </c>
       <c r="C214" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786257792659</t>
+          <t>9786052195482</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Türcülük ve Veganlık</t>
+          <t>Ölüm Vardiyası-Soma'nın Öyküsü 2.Kitap</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786257792974</t>
+          <t>9786052195475</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Düşsel</t>
+          <t>Ölüm Vardiyası-Soma'nın Öyküsü 1.Kitap</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786257792677</t>
+          <t>9786257792943</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Bilgelik Liman</t>
+          <t>Tamirci Çırağı</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786257792950</t>
+          <t>9786257792899</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Al Başa Bitlis Sineması</t>
+          <t>Öteki Beriki</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>400</v>
+        <v>280</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786257792721</t>
+          <t>9786256694019</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Kül Tablet</t>
+          <t>Ocakbaşı</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786257792882</t>
+          <t>9786257792929</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Babamın Trenleri</t>
+          <t>Ne Kadar da Benzermişiz Birbirimize - Ermenistan'dan Dost Anlatıları</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786257792837</t>
+          <t>9786257792806</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Beethoven Club</t>
+          <t>Aleviliğe Dair</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786256694026</t>
+          <t>9786257792844</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Sanki - Bir Yol Hikayesi</t>
+          <t>Hüznün Çığlığı</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786257792615</t>
+          <t>9786256694002</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Şehidim Halil</t>
+          <t>Ay Üssü Ata</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9786257792646</t>
+          <t>9786257792967</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Ölüm Bugün Hasta</t>
+          <t>Beni Umutsuz Bırakma</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786257792622</t>
+          <t>9786257792659</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Saraylı</t>
+          <t>Türcülük ve Veganlık</t>
         </is>
       </c>
       <c r="C225" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786257792738</t>
+          <t>9786257792974</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>İçgöç</t>
+          <t>Düşsel</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786257792653</t>
+          <t>9786257792677</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Gazap Bağları</t>
+          <t>Bilgelik Liman</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786257792707</t>
+          <t>9786257792950</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Sıradışı Geçit</t>
+          <t>Al Başa Bitlis Sineması</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786257792214</t>
+          <t>9786257792721</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Görünmez Bağlar</t>
+          <t>Kül Tablet</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786257792578</t>
+          <t>9786257792882</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Esyaz - Esip Geçen İnce Yaz</t>
+          <t>Babamın Trenleri</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786257792523</t>
+          <t>9786257792837</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>İnadına Kadınım Kadınsın Kadınız</t>
+          <t>Beethoven Club</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786257792592</t>
+          <t>9786256694026</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Düşlerin Rengi</t>
+          <t>Sanki - Bir Yol Hikayesi</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786257792547</t>
+          <t>9786257792615</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Hatıralar - Sahibini Arayan Şiirler</t>
+          <t>Şehidim Halil</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9786257792639</t>
+          <t>9786257792646</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Umuda Tutunmak</t>
+          <t>Ölüm Bugün Hasta</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9786050631005</t>
+          <t>9786257792622</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Lukianos'un Horozu</t>
+          <t>Saraylı</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9786257792455</t>
+          <t>9786257792738</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Çoğul Hayatlar - Bir Yaşamdan Ötekine</t>
+          <t>İçgöç</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9786059257299</t>
+          <t>9786257792653</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Ütopya - Distopya</t>
+          <t>Gazap Bağları</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9786257792561</t>
+          <t>9786257792707</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Siyah Bahar</t>
+          <t>Sıradışı Geçit</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9786050695700</t>
+          <t>9786257792214</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Geçmişin Tabutları</t>
+          <t>Görünmez Bağlar</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9786052195338</t>
+          <t>9786257792578</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Hamşetsnak Lizu Kidanutun</t>
+          <t>Esyaz - Esip Geçen İnce Yaz</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9786257792585</t>
+          <t>9786257792523</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Çılgın Hayvan Maceraları - Hayvanlar Anlatıyor</t>
+          <t>İnadına Kadınım Kadınsın Kadınız</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9786257792530</t>
+          <t>9786257792592</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Düşpeşe - Taşların Sırrı</t>
+          <t>Düşlerin Rengi</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9786257792516</t>
+          <t>9786257792547</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Vatan Toprağına Seslendim</t>
+          <t>Hatıralar - Sahibini Arayan Şiirler</t>
         </is>
       </c>
       <c r="C243" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9786257792486</t>
+          <t>9786257792639</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Ali'nin Romanı</t>
+          <t>Umuda Tutunmak</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9786257792509</t>
+          <t>9786050631005</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Unutamadığım Anılar</t>
+          <t>Lukianos'un Horozu</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9786257792097</t>
+          <t>9786257792455</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Anksiyete Sözlüğü - Homeopatik</t>
+          <t>Çoğul Hayatlar - Bir Yaşamdan Ötekine</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9786257792011</t>
+          <t>9786059257299</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Melek</t>
+          <t>Ütopya - Distopya</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9786257792417</t>
+          <t>9786257792561</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Ankara'daysan Hala</t>
+          <t>Siyah Bahar</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9786257792493</t>
+          <t>9786050695700</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Kremlin'in Saatleri</t>
+          <t>Geçmişin Tabutları</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9786257792462</t>
+          <t>9786052195338</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Barcelona Mavisi</t>
+          <t>Hamşetsnak Lizu Kidanutun</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9786257792479</t>
+          <t>9786257792585</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Platonik Sevdam</t>
+          <t>Çılgın Hayvan Maceraları - Hayvanlar Anlatıyor</t>
         </is>
       </c>
       <c r="C251" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9786257792448</t>
+          <t>9786257792530</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Babamın Tatil Sürprizi</t>
+          <t>Düşpeşe - Taşların Sırrı</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>180</v>
+        <v>350</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9786257792431</t>
+          <t>9786257792516</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Sakinelerin Gizi</t>
+          <t>Vatan Toprağına Seslendim</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9786257792424</t>
+          <t>9786257792486</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Sevgi Kutusu</t>
+          <t>Ali'nin Romanı</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>180</v>
+        <v>350</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9786257792400</t>
+          <t>9786257792509</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Alaz Türklerinin (Lazlar) Tarihine Giriş</t>
+          <t>Unutamadığım Anılar</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9786257792363</t>
+          <t>9786257792097</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Kanlarımız Güle Durdu</t>
+          <t>Anksiyete Sözlüğü - Homeopatik</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9786257792387</t>
+          <t>9786257792011</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Tortul Bir Derinin Tatlısu Tarağı</t>
+          <t>Melek</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9786257792394</t>
+          <t>9786257792417</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Küllerinden Doğanlar</t>
+          <t>Ankara'daysan Hala</t>
         </is>
       </c>
       <c r="C258" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9786257792370</t>
+          <t>9786257792493</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Bir Yol İki İbrahim</t>
+          <t>Kremlin'in Saatleri</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9786257792356</t>
+          <t>9786257792462</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Öğretmen ve Öğrencileri</t>
+          <t>Barcelona Mavisi</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>270</v>
+        <v>350</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9786257792349</t>
+          <t>9786257792479</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Leylak Kokulu Rüzgarlar</t>
+          <t>Platonik Sevdam</t>
         </is>
       </c>
       <c r="C261" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9786257792332</t>
+          <t>9786257792448</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Mavi Saksağan'dan Hayat Dersleri</t>
+          <t>Babamın Tatil Sürprizi</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>250</v>
+        <v>180</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9786257792325</t>
+          <t>9786257792431</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Yankı'nın Çığlığı - İçimizdeki Yaratık 2. Cilt (Ciltli)</t>
+          <t>Sakinelerin Gizi</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>350</v>
+        <v>180</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9786257792318</t>
+          <t>9786257792424</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Metalik Ses - İçimizdeki Yaratık 1. Cilt (Ciltli)</t>
+          <t>Sevgi Kutusu</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>350</v>
+        <v>180</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9786257792219</t>
+          <t>9786257792400</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Mimar Sinan ve Gizemli Mektup</t>
+          <t>Alaz Türklerinin (Lazlar) Tarihine Giriş</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9786257792226</t>
+          <t>9786257792363</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Eyvah Kardeşim Olacak - Yıldız ve Kısa Kulak Tavşan</t>
+          <t>Kanlarımız Güle Durdu</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9786257792257</t>
+          <t>9786257792387</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Beş Kadın Bir Kitap</t>
+          <t>Tortul Bir Derinin Tatlısu Tarağı</t>
         </is>
       </c>
       <c r="C267" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9786257792271</t>
+          <t>9786257792394</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Olsam Olsam</t>
+          <t>Küllerinden Doğanlar</t>
         </is>
       </c>
       <c r="C268" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9786257792301</t>
+          <t>9786257792370</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Seninle Benim Aramda</t>
+          <t>Bir Yol İki İbrahim</t>
         </is>
       </c>
       <c r="C269" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9786257792233</t>
+          <t>9786257792356</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Buzun Sıcak Yüzü - Norveç'te Türkler</t>
+          <t>Öğretmen ve Öğrencileri</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>350</v>
+        <v>270</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9786257792240</t>
+          <t>9786257792349</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Bir Eğitim Yuvası Şereflikoçhisar - Yatılı Bölge Okulu</t>
+          <t>Leylak Kokulu Rüzgarlar</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9786257792264</t>
+          <t>9786257792332</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Selluka</t>
+          <t>Mavi Saksağan'dan Hayat Dersleri</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9786050695755</t>
+          <t>9786257792325</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Lekeli ile Gök Güvercin</t>
+          <t>Yankı'nın Çığlığı - İçimizdeki Yaratık 2. Cilt (Ciltli)</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>50</v>
+        <v>350</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9786050695724</t>
+          <t>9786257792318</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Akrep ile Aslan</t>
+          <t>Metalik Ses - İçimizdeki Yaratık 1. Cilt (Ciltli)</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>50</v>
+        <v>350</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9786050695786</t>
+          <t>9786257792219</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Selamsız Karınca</t>
+          <t>Mimar Sinan ve Gizemli Mektup</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>50</v>
+        <v>200</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9786050695748</t>
+          <t>9786257792226</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Gökkuşağı</t>
+          <t>Eyvah Kardeşim Olacak - Yıldız ve Kısa Kulak Tavşan</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>50</v>
+        <v>200</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9786257792004</t>
+          <t>9786257792257</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Uyumsuz</t>
+          <t>Beş Kadın Bir Kitap</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9786050631074</t>
+          <t>9786257792271</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Tüneme Günleri</t>
+          <t>Olsam Olsam</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9786050695793</t>
+          <t>9786257792301</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>Siyahkara</t>
+          <t>Seninle Benim Aramda</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9786257792134</t>
+          <t>9786257792233</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>Hemşinlinin Kaleminden Öznel Tarih</t>
+          <t>Buzun Sıcak Yüzü - Norveç'te Türkler</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9786257792141</t>
+          <t>9786257792240</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>Mükemmel Misafir</t>
+          <t>Bir Eğitim Yuvası Şereflikoçhisar - Yatılı Bölge Okulu</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9786052195659</t>
+          <t>9786257792264</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>Mor Gecenin Yalnızlığı</t>
+          <t>Selluka</t>
         </is>
       </c>
       <c r="C282" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9786050695779</t>
+          <t>9786050695755</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Menekşe</t>
+          <t>Lekeli ile Gök Güvercin</t>
         </is>
       </c>
       <c r="C283" s="1">
-        <v>80</v>
+        <v>50</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9786050613162</t>
+          <t>9786050695724</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>Men Dakka Dukka</t>
+          <t>Akrep ile Aslan</t>
         </is>
       </c>
       <c r="C284" s="1">
-        <v>250</v>
+        <v>50</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9786050613186</t>
+          <t>9786050695786</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>Leylasızım</t>
+          <t>Selamsız Karınca</t>
         </is>
       </c>
       <c r="C285" s="1">
-        <v>400</v>
+        <v>50</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9786050695702</t>
+          <t>9786050695748</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>Leyla ile Oğlu</t>
+          <t>Gökkuşağı</t>
         </is>
       </c>
       <c r="C286" s="1">
-        <v>300</v>
+        <v>50</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9786257792158</t>
+          <t>9786257792004</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>Kurşuni Renkler</t>
+          <t>Uyumsuz</t>
         </is>
       </c>
       <c r="C287" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9786050613124</t>
+          <t>9786050631074</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>Kelebeğin Aşkı</t>
+          <t>Tüneme Günleri</t>
         </is>
       </c>
       <c r="C288" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9786050631012</t>
+          <t>9786050695793</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>Kavruk</t>
+          <t>Siyahkara</t>
         </is>
       </c>
       <c r="C289" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9786050613117</t>
+          <t>9786257792134</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>Karnımda Uçuşan Kelebekler - Aşkist - Bir İzmir Günü Romanı</t>
+          <t>Hemşinlinin Kaleminden Öznel Tarih</t>
         </is>
       </c>
       <c r="C290" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>9786050631029</t>
+          <t>9786257792141</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>Karga Mevsimi</t>
+          <t>Mükemmel Misafir</t>
         </is>
       </c>
       <c r="C291" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>9786050613179</t>
+          <t>9786052195659</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>İtiraf Ediyorum Suçluyum</t>
+          <t>Mor Gecenin Yalnızlığı</t>
         </is>
       </c>
       <c r="C292" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>9786052195710</t>
+          <t>9786050695779</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>İki Gözüm</t>
+          <t>Menekşe</t>
         </is>
       </c>
       <c r="C293" s="1">
-        <v>200</v>
+        <v>80</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>9786257792066</t>
+          <t>9786050613162</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>Herkes İçin Bilim 1 - Hurafeden Bilime</t>
+          <t>Men Dakka Dukka</t>
         </is>
       </c>
       <c r="C294" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>9786050631081</t>
+          <t>9786050613186</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>Hiçbir Zaman Gelmeyen Kadınlar</t>
+          <t>Leylasızım</t>
         </is>
       </c>
       <c r="C295" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>9786050631067</t>
+          <t>9786050695702</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>Her Şey Çok Farklı Olabilirdi</t>
+          <t>Leyla ile Oğlu</t>
         </is>
       </c>
       <c r="C296" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>9786257792080</t>
+          <t>9786257792158</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>Günübirlik</t>
+          <t>Kurşuni Renkler</t>
         </is>
       </c>
       <c r="C297" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>9786257792073</t>
+          <t>9786050613124</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>Empat - Ruhun Sevda Titreşimleri 2</t>
+          <t>Kelebeğin Aşkı</t>
         </is>
       </c>
       <c r="C298" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>9786050613131</t>
+          <t>9786050631012</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>Düş Alazı</t>
+          <t>Kavruk</t>
         </is>
       </c>
       <c r="C299" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>9786050695717</t>
+          <t>9786050613117</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>Dron Aysel</t>
+          <t>Karnımda Uçuşan Kelebekler - Aşkist - Bir İzmir Günü Romanı</t>
         </is>
       </c>
       <c r="C300" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>9786050631036</t>
+          <t>9786050631029</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>Dilimin Altındaki Gömü</t>
+          <t>Karga Mevsimi</t>
         </is>
       </c>
       <c r="C301" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>9786050631043</t>
+          <t>9786050613179</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>Dem</t>
+          <t>İtiraf Ediyorum Suçluyum</t>
         </is>
       </c>
       <c r="C302" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>9786257792028</t>
+          <t>9786052195710</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>Çikolata Gibi</t>
+          <t>İki Gözüm</t>
         </is>
       </c>
       <c r="C303" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>9786257792127</t>
+          <t>9786257792066</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>Çekmecede Kaldı Sabah</t>
+          <t>Herkes İçin Bilim 1 - Hurafeden Bilime</t>
         </is>
       </c>
       <c r="C304" s="1">
-        <v>280</v>
+        <v>300</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>9786050613100</t>
+          <t>9786050631081</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>Çalındı Vicdan Tutmuyor Merhametin Mayası</t>
+          <t>Hiçbir Zaman Gelmeyen Kadınlar</t>
         </is>
       </c>
       <c r="C305" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>9786050613155</t>
+          <t>9786050631067</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>Cele</t>
+          <t>Her Şey Çok Farklı Olabilirdi</t>
         </is>
       </c>
       <c r="C306" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>9786257792165</t>
+          <t>9786257792080</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>Ben Kedim Fare Melek ve Dünya</t>
+          <t>Günübirlik</t>
         </is>
       </c>
       <c r="C307" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>9786257792042</t>
+          <t>9786257792073</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>Ayaz Yarası</t>
+          <t>Empat - Ruhun Sevda Titreşimleri 2</t>
         </is>
       </c>
       <c r="C308" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>9786050613148</t>
+          <t>9786050613131</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Şiirle Dansı</t>
+          <t>Düş Alazı</t>
         </is>
       </c>
       <c r="C309" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>9786050631098</t>
+          <t>9786050695717</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>Arzu'hal Lekesi</t>
+          <t>Dron Aysel</t>
         </is>
       </c>
       <c r="C310" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>9786257792110</t>
+          <t>9786050631036</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>Abluka</t>
+          <t>Dilimin Altındaki Gömü</t>
         </is>
       </c>
       <c r="C311" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>9786050613193</t>
+          <t>9786050631043</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>1400 Yıldır Anlaşılamayan Kur’an Ve İlmi</t>
+          <t>Dem</t>
         </is>
       </c>
       <c r="C312" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>9786257792202</t>
+          <t>9786257792028</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>Hayat Oyununda Rol Kapmak</t>
+          <t>Çikolata Gibi</t>
         </is>
       </c>
       <c r="C313" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>9786257792172</t>
+          <t>9786257792127</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>Üç Pembe Balon</t>
+          <t>Çekmecede Kaldı Sabah</t>
         </is>
       </c>
       <c r="C314" s="1">
-        <v>250</v>
+        <v>280</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
+          <t>9786050613100</t>
+        </is>
+      </c>
+      <c r="B315" s="1" t="inlineStr">
+        <is>
+          <t>Çalındı Vicdan Tutmuyor Merhametin Mayası</t>
+        </is>
+      </c>
+      <c r="C315" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="316" spans="1:3">
+      <c r="A316" s="1" t="inlineStr">
+        <is>
+          <t>9786050613155</t>
+        </is>
+      </c>
+      <c r="B316" s="1" t="inlineStr">
+        <is>
+          <t>Cele</t>
+        </is>
+      </c>
+      <c r="C316" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="317" spans="1:3">
+      <c r="A317" s="1" t="inlineStr">
+        <is>
+          <t>9786257792165</t>
+        </is>
+      </c>
+      <c r="B317" s="1" t="inlineStr">
+        <is>
+          <t>Ben Kedim Fare Melek ve Dünya</t>
+        </is>
+      </c>
+      <c r="C317" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="318" spans="1:3">
+      <c r="A318" s="1" t="inlineStr">
+        <is>
+          <t>9786257792042</t>
+        </is>
+      </c>
+      <c r="B318" s="1" t="inlineStr">
+        <is>
+          <t>Ayaz Yarası</t>
+        </is>
+      </c>
+      <c r="C318" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="319" spans="1:3">
+      <c r="A319" s="1" t="inlineStr">
+        <is>
+          <t>9786050613148</t>
+        </is>
+      </c>
+      <c r="B319" s="1" t="inlineStr">
+        <is>
+          <t>Aşkın Şiirle Dansı</t>
+        </is>
+      </c>
+      <c r="C319" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="320" spans="1:3">
+      <c r="A320" s="1" t="inlineStr">
+        <is>
+          <t>9786050631098</t>
+        </is>
+      </c>
+      <c r="B320" s="1" t="inlineStr">
+        <is>
+          <t>Arzu'hal Lekesi</t>
+        </is>
+      </c>
+      <c r="C320" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="321" spans="1:3">
+      <c r="A321" s="1" t="inlineStr">
+        <is>
+          <t>9786257792110</t>
+        </is>
+      </c>
+      <c r="B321" s="1" t="inlineStr">
+        <is>
+          <t>Abluka</t>
+        </is>
+      </c>
+      <c r="C321" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="322" spans="1:3">
+      <c r="A322" s="1" t="inlineStr">
+        <is>
+          <t>9786050613193</t>
+        </is>
+      </c>
+      <c r="B322" s="1" t="inlineStr">
+        <is>
+          <t>1400 Yıldır Anlaşılamayan Kur’an Ve İlmi</t>
+        </is>
+      </c>
+      <c r="C322" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="323" spans="1:3">
+      <c r="A323" s="1" t="inlineStr">
+        <is>
+          <t>9786257792202</t>
+        </is>
+      </c>
+      <c r="B323" s="1" t="inlineStr">
+        <is>
+          <t>Hayat Oyununda Rol Kapmak</t>
+        </is>
+      </c>
+      <c r="C323" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="324" spans="1:3">
+      <c r="A324" s="1" t="inlineStr">
+        <is>
+          <t>9786257792172</t>
+        </is>
+      </c>
+      <c r="B324" s="1" t="inlineStr">
+        <is>
+          <t>Üç Pembe Balon</t>
+        </is>
+      </c>
+      <c r="C324" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="325" spans="1:3">
+      <c r="A325" s="1" t="inlineStr">
+        <is>
           <t>9786255716279</t>
         </is>
       </c>
-      <c r="B315" s="1" t="inlineStr">
+      <c r="B325" s="1" t="inlineStr">
         <is>
           <t>Kurtuluş Savaşının Manevi Reisi Mehmet Rıfat Börekçi</t>
         </is>
       </c>
-      <c r="C315" s="1">
+      <c r="C325" s="1">
         <v>700</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>