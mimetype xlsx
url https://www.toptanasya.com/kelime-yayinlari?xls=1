--- v1 (2026-02-07)
+++ v2 (2026-05-13)
@@ -85,1720 +85,2545 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786054435487</t>
+          <t>9786258051674</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Hayal Hırsızı</t>
+          <t>Din Sosyolojisi Araştırmaları - II</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>180</v>
+        <v>280</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786054969234</t>
+          <t>9789944343756</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Cherub 14 - Koruyucu Güç</t>
+          <t>Düşünceler Sözleşince</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>125</v>
+        <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786054435746</t>
+          <t>9799944343076</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Cherub 11 - Haydutlar</t>
+          <t>Tales From My Grandmothers Level 3</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>125</v>
+        <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786054435586</t>
+          <t>9799944343083</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Cherub 7 - Düşüş</t>
+          <t>The Life Of An English Family Level 1</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>125</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9789944343862</t>
+          <t>9789944343527</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Cherub - A Sınıfı</t>
+          <t>Selected Short Plays</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>120</v>
+        <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786054435739</t>
+          <t>9786054435302</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Cherub 10 - Savaş Oyunu</t>
+          <t>Rose ve Gümüş Hayalet</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>125</v>
+        <v>25</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786054969210</t>
+          <t>9786054435074</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Mucize Torbaları</t>
+          <t>Rose ve Büyücünün Maskesi</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>70</v>
+        <v>25</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786054969104</t>
+          <t>9789944343961</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Alis Çeşnici Tuşlar Diyarında</t>
+          <t>Rose</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>45</v>
+        <v>25</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786054969371</t>
+          <t>9799944343038</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Kanatlı Sayfalar</t>
+          <t>La Collana Dei Libri İtaliano La Vita Di Una Famig</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>46</v>
+        <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786054435999</t>
+          <t>9789944343022</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Tilki Toni 1 - Arkadaşlık Puding Gibidir</t>
+          <t>İki Büyükannenin Masalları</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>44</v>
+        <v>25</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9789944343916</t>
+          <t>9799944343045</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>İmparator 4. Patates</t>
+          <t>Dictionnaire Illustre Français</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>20</v>
+        <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786054969203</t>
+          <t>9786054435623</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Efsane Futbolcu!</t>
+          <t>Orta Çağın Ortasında</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>35</v>
+        <v>25</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786054969098</t>
+          <t>9786054969326</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Çalısüpürgesi 5 - Ateşböceklerinin Gecesi</t>
+          <t>Kafası Karışık Meloş Hanım</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>20</v>
+        <v>37.5</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786054435913</t>
+          <t>9786054435401</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Çalısüpürgesi 4 - Serseri Kral</t>
+          <t>Taş Devrinde Bir Gün</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>35</v>
+        <v>34.5</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786054435784</t>
+          <t>9786054435654</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Çalısüpürgesi 3 - Denemeye Cesaretin Var mı?</t>
+          <t>Son Kurşun Kalem</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>50</v>
+        <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786054435722</t>
+          <t>9786054969142</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Çalısüpürgesi 2 - Tavukla Bedava Uçuş</t>
+          <t>Çamsakız ve Hareketli Sakızlar</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786054969548</t>
+          <t>9786054435944</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Bitmeyen Mitoloji - Baklanbaus Anlatıyor</t>
+          <t>Cin Atı</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786054969272</t>
+          <t>9786054969319</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Dev Uzay Canavarının Kahraman Battaniyeyle İmtihanı</t>
+          <t>Masallar Ülkesi'nde</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>18</v>
+        <v>20</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786054435364</t>
+          <t>9786054435388</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>7. Sınıf İngilizce Hikaye Seti</t>
+          <t>Renkli Eldivenler ve Küçük Kar Tanesi</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786054435104</t>
+          <t>9786054435555</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Gizemli Hayvanat Bahçesi 2 - Sırlar ve Gölgeler</t>
+          <t>Buz Devrinde</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>16</v>
+        <v>25</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9789944343404</t>
+          <t>9786054969418</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Benim Atatürk Kitabım</t>
+          <t>Boş Ders İtirafları</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786054435081</t>
+          <t>9786054969296</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Çirkin Ördek Yavrusu</t>
+          <t>Cherub 16 - Yalnız Kurt</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>12</v>
+        <v>35</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9789944343800</t>
+          <t>9786054435371</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Bremen Mızıkacıları</t>
+          <t>8. Sınıflar İçin İngilizce Hikaye</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>12</v>
+        <v>18</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786054969470</t>
+          <t>9786054435296</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Penga ile Menga</t>
+          <t>Cherub 6 - Yaratık</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>10</v>
+        <v>120</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786054435791</t>
+          <t>9786054969197</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Ağlayamayan Bulut</t>
+          <t>Cherub 13 - Tuzak</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>15</v>
+        <v>125</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786054969722</t>
+          <t>9789944343879</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Zaman Bekçileri</t>
+          <t>Cherub 3 - Maksimum Güvenlik</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>240</v>
+        <v>120</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786054435470</t>
+          <t>9789944343848</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Kontrol Z</t>
+          <t>Öyküler Anlatsın</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>240</v>
+        <v>35</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9789944343725</t>
+          <t>9786054969241</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Mecit'in Maceraları - 1</t>
+          <t>Cherub 15 - Kara Cuma</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>240</v>
+        <v>35</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786054969111</t>
+          <t>9789944343855</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Kirpi Sivriburun'un Düğünü</t>
+          <t>Cherub 1 - Çaylak</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>275</v>
+        <v>125</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786256741089</t>
+          <t>9786054435234</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Doğum Günüme Davetlisin!</t>
+          <t>Cherub 5 - İlahi Çılgınlık</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>240</v>
+        <v>125</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786256741065</t>
+          <t>9786054969340</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Bir Tanecik Oğlum</t>
+          <t>Cherub 17 - Çok Gizli Görev</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>240</v>
+        <v>60</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786256741072</t>
+          <t>9789944343886</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Edebiyatın Çocuk Hali Söyleşiler</t>
+          <t>Cherub - Cinayet</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>460</v>
+        <v>120</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786258051681</t>
+          <t>9786054435906</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Mehdilik ve Çağdaş İran Toplumu</t>
+          <t>Mary Poppins Parkta</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>280</v>
+        <v>180</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786054969173</t>
+          <t>9786054435692</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Küçük Evlerin Büyük Ağacı</t>
+          <t>Cherub 9 - Uyurgezer</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>240</v>
+        <v>125</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786256741058</t>
+          <t>9786054969227</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Gün Gün Atatürk</t>
+          <t>Nick ve Tesla'nın Casus Oyunları</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>330</v>
+        <v>180</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786256741041</t>
+          <t>9786054435937</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Zıpzıp Dada</t>
+          <t>Nick ve Tesla'nın Olağanüstü Heyecanlı Bilim Laboratuvarı</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>340</v>
+        <v>180</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786256741034</t>
+          <t>9786054435456</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı: Bir Pastel Boyanın Hikayesi</t>
+          <t>Mary Poppins - Gökten İnen Dadı</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>340</v>
+        <v>65</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786256741027</t>
+          <t>9786054435982</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Dev Şapka</t>
+          <t>Genç Kaşifler 1 - Adamyutan Kanyonu'ndaki Hazine</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>260</v>
+        <v>90</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786054969678</t>
+          <t>9786054969364</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Yedi Kere Varmış</t>
+          <t>Pembe Flamingoların Beyaz Grevi</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>240</v>
+        <v>46</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786054969623</t>
+          <t>9786054969357</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Gökler Üstünde Yirmi Bin Fersah</t>
+          <t>Gizemli Labirent</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>210</v>
+        <v>80</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786054969654</t>
+          <t>9786054969180</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Hepevet ile Hephayır-Komşu</t>
+          <t>Çok Komik Bir Salgın</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>340</v>
+        <v>46</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786054969661</t>
+          <t>9786054969333</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Hepevet ile Hephayır</t>
+          <t>Bitmemiş Hikayeler Kütüphanesi</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>340</v>
+        <v>46</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786054969715</t>
+          <t>9786054969135</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>İsim Kavanozu</t>
+          <t>Bir Pekin Ördeğinin Tam 15 Yıl 5 Ay Süren Yolculuğu</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>340</v>
+        <v>46</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786054969685</t>
+          <t>9786054435425</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Kivibik</t>
+          <t>Arkadaşlar</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>260</v>
+        <v>60</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786054969708</t>
+          <t>9786054435241</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Kıvırcık Kate</t>
+          <t>Yaprakları Hep Yeşil Kalan Ağaç</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>340</v>
+        <v>100</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786054969692</t>
+          <t>9789944343909</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>İnsanlar Güzeldir</t>
+          <t>Gökyüzünden Yeryüzüne Öyküler</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>340</v>
+        <v>100</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786054969630</t>
+          <t>9789944343893</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Sadece Sor - Farklı Ol, Cesur Ol, Kendin Ol</t>
+          <t>Charlotte'nin Müzikli Maceraları</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>340</v>
+        <v>30</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786054969647</t>
+          <t>9789944343466</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Atatürk, Karıncalar ve Çocuk</t>
+          <t>Benim Çevre Kitabım</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>340</v>
+        <v>43</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786054969616</t>
+          <t>9786054435005</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Doğa ile Doğa</t>
+          <t>Beş Duyu, Zaman Dipsiz Bir Kuyu!</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>180</v>
+        <v>70</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786054969555</t>
+          <t>9786054969289</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Kendi Yolunda</t>
+          <t>Okumayı Çok Seven Fare ve Bir Dostluk Hikayesi</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>210</v>
+        <v>55</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786054969487</t>
+          <t>9786054969029</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Polisiye Öyküler</t>
+          <t>En İyi Arkadaşım</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>220</v>
+        <v>35</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786054969463</t>
+          <t>9786054435708</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Ayı Masalı</t>
+          <t>Çalısüpürgesi 1 - Nehir Böcüğü</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>170</v>
+        <v>35</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786054969449</t>
+          <t>9786054435449</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Cherub - Karanlık Güneş</t>
+          <t>Müzikli Masal Sepeti - 3</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>120</v>
+        <v>35</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786054969432</t>
+          <t>9786054435012</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Tilki Toni 3 - Bir Dilek Tut!</t>
+          <t>Müzikli Masal Sepeti - 2</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>70</v>
+        <v>35</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786054969425</t>
+          <t>9786054435678</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Park Canavarı</t>
+          <t>Nasreddin Hoca ile Düşünmek - 1</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>170</v>
+        <v>28</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786054969395</t>
+          <t>9786054435487</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Nick ve Tesla'nın Olağanüstü Özel Efekt Macerası</t>
+          <t>Hayal Hırsızı</t>
         </is>
       </c>
       <c r="C57" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786054969388</t>
+          <t>9786054969234</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Aslan'ın Doğum Günü</t>
+          <t>Cherub 14 - Koruyucu Güç</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>170</v>
+        <v>125</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786054969302</t>
+          <t>9786054435746</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Bir Dakikalık Öykücükler</t>
+          <t>Cherub 11 - Haydutlar</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>260</v>
+        <v>125</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786054969128</t>
+          <t>9786054435586</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Evim, Evim, Güzel Evim</t>
+          <t>Cherub 7 - Düşüş</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>340</v>
+        <v>125</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786054969166</t>
+          <t>9789944343862</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Nick ve Tesla'nın Esrarengiz Robot Macerası</t>
+          <t>Cherub - A Sınıfı</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>180</v>
+        <v>120</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786054435968</t>
+          <t>9786054435739</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>İyi Günler Pembe Burun</t>
+          <t>Cherub 10 - Savaş Oyunu</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>210</v>
+        <v>125</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9789944343732</t>
+          <t>9786054969210</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Mecit'in Maceraları - 2: Okul Günleri</t>
+          <t>Mucize Torbaları</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>260</v>
+        <v>70</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786054969265</t>
+          <t>9786054969104</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Yıldız Kapısı</t>
+          <t>Alis Çeşnici Tuşlar Diyarında</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>260</v>
+        <v>45</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786054435876</t>
+          <t>9786054969371</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Kaplancık için Dev Parti</t>
+          <t>Kanatlı Sayfalar</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>160</v>
+        <v>46</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9789944343947</t>
+          <t>9786054435999</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Palavracı Lari Fari</t>
+          <t>Tilki Toni 1 - Arkadaşlık Puding Gibidir</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>100</v>
+        <v>44</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786054969258</t>
+          <t>9789944343916</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Nick ve Tesla'nın Süper Sayborg Eldiveni</t>
+          <t>İmparator 4. Patates</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>180</v>
+        <v>20</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786054435975</t>
+          <t>9786054969203</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Akila 2</t>
+          <t>Efsane Futbolcu!</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>240</v>
+        <v>35</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786054435883</t>
+          <t>9786054969098</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Kaplancık'a Mektup Var</t>
+          <t>Çalısüpürgesi 5 - Ateşböceklerinin Gecesi</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>210</v>
+        <v>20</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786054435951</t>
+          <t>9786054435913</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Haydi Gel Hazine Bulalım</t>
+          <t>Çalısüpürgesi 4 - Serseri Kral</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>210</v>
+        <v>35</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786054435845</t>
+          <t>9786054435784</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Seni İyileştireceğim Dedi Ayıcık</t>
+          <t>Çalısüpürgesi 3 - Denemeye Cesaretin Var mı?</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>210</v>
+        <v>50</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9789944343831</t>
+          <t>9786054435722</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Tandır - Koca Karga'dan Öyküler</t>
+          <t>Çalısüpürgesi 2 - Tavukla Bedava Uçuş</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>240</v>
+        <v>20</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786054435050</t>
+          <t>9786054969548</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Şekiller Ülkesi</t>
+          <t>Bitmeyen Mitoloji - Baklanbaus Anlatıyor</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>55</v>
+        <v>20</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786054435043</t>
+          <t>9786054969272</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Renkler Ülkesi</t>
+          <t>Dev Uzay Canavarının Kahraman Battaniyeyle İmtihanı</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>55</v>
+        <v>18</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9789944343671</t>
+          <t>9786054435364</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Reçel Kavanozu</t>
+          <t>7. Sınıf İngilizce Hikaye Seti</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>210</v>
+        <v>18</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786054435616</t>
+          <t>9786054435104</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Cherub - Çılgın Köpekler</t>
+          <t>Gizemli Hayvanat Bahçesi 2 - Sırlar ve Gölgeler</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>125</v>
+        <v>16</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786054435838</t>
+          <t>9789944343404</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Cherub 12 - Hayalet Dalga</t>
+          <t>Benim Atatürk Kitabım</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>120</v>
+        <v>15</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786054435852</t>
+          <t>9786054435081</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Baykuş Evde Tek Başına</t>
+          <t>Çirkin Ördek Yavrusu</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>210</v>
+        <v>12</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786054435869</t>
+          <t>9789944343800</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Fil Amca</t>
+          <t>Bremen Mızıkacıları</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>210</v>
+        <v>12</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786054435890</t>
+          <t>9786054969470</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Çekirge'nin Yolculuğu</t>
+          <t>Penga ile Menga</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>210</v>
+        <v>10</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786054435920</t>
+          <t>9786054435791</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Genç Kaşifler 2 - Kral Triton Sığınağı'nın Gizemi</t>
+          <t>Ağlayamayan Bulut</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>200</v>
+        <v>15</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786054435760</t>
+          <t>9786054969722</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Mary Poppins Kiraz Ağacı Sokağında</t>
+          <t>Zaman Bekçileri</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>140</v>
+        <v>240</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9789944343992</t>
+          <t>9786054435470</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Vaay, Panama Ne Güzelmiş</t>
+          <t>Kontrol Z</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>210</v>
+        <v>240</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9789944343978</t>
+          <t>9789944343725</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Testi - Bir Yardımlaşma Örneği</t>
+          <t>Mecit'in Maceraları - 1</t>
         </is>
       </c>
       <c r="C84" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9789944343817</t>
+          <t>9786054969111</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Sihirli İstanbul</t>
+          <t>Kirpi Sivriburun'un Düğünü</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>100</v>
+        <v>275</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786054435258</t>
+          <t>9786256741089</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Kurbağa ve Murbağa - Sıkı Dostlar</t>
+          <t>Doğum Günüme Davetlisin!</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>210</v>
+        <v>240</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786054435036</t>
+          <t>9786256741065</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Sayılar Ülkesi</t>
+          <t>Bir Tanecik Oğlum</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>55</v>
+        <v>240</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786054435494</t>
+          <t>9786256741072</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Sanatçı Öyküler</t>
+          <t>Edebiyatın Çocuk Hali Söyleşiler</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>140</v>
+        <v>460</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9799944343014</t>
+          <t>9786258051681</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Nasreddin Hoca Semin e Emanuela a Istanbul e a Rom</t>
+          <t>Mehdilik ve Çağdaş İran Toplumu</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>25</v>
+        <v>280</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786054435685</t>
+          <t>9786054969173</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Nasreddin Hoca ile Düşünmek - 2</t>
+          <t>Küçük Evlerin Büyük Ağacı</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>28</v>
+        <v>240</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9799944343069</t>
+          <t>9786256741058</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Mother Nature's Children</t>
+          <t>Gün Gün Atatürk</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>22</v>
+        <v>330</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9789944343824</t>
+          <t>9786256741041</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Mecit'in Maceraları 3 - Yazarlık Yolunda</t>
+          <t>Zıpzıp Dada</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>290</v>
+        <v>340</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786054435630</t>
+          <t>9786256741034</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Mary Poppins - Kapıyı Açıyor!</t>
+          <t>Kırmızı: Bir Pastel Boyanın Hikayesi</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>160</v>
+        <v>340</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786054435098</t>
+          <t>9786256741027</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Mary Poppins - Geri Dönüyor</t>
+          <t>Dev Şapka</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>160</v>
+        <v>260</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9799944343007</t>
+          <t>9786054969678</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Le Avventure di Pinocchio Romanzo di Carlo Collodi</t>
+          <t>Yedi Kere Varmış</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>25</v>
+        <v>240</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9789944343787</t>
+          <t>9786054969623</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Küçük Dedektif Daniel - Sivrisinekler Dikiş Dikebilir</t>
+          <t>Gökler Üstünde Yirmi Bin Fersah</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>100</v>
+        <v>210</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9789944343794</t>
+          <t>9786054969654</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Küçük Dedektif Daniel - Nefes Alan Yağmurluk</t>
+          <t>Hepevet ile Hephayır-Komşu</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>100</v>
+        <v>340</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9789944343770</t>
+          <t>9786054969661</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Küçük Dedektif Daniel - Ay'ın Pili Bitmiş</t>
+          <t>Hepevet ile Hephayır</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>100</v>
+        <v>340</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786054435289</t>
+          <t>9786054969715</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Kurbağa ve Murbağa ile Eğlenceli Günler</t>
+          <t>İsim Kavanozu</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>210</v>
+        <v>340</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786054435272</t>
+          <t>9786054969685</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Kurbağa ve Murbağayla Dört Mevsim</t>
+          <t>Kivibik</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>210</v>
+        <v>260</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786054435326</t>
+          <t>9786054969708</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Kitapkurdu Lily</t>
+          <t>Kıvırcık Kate</t>
         </is>
       </c>
       <c r="C101" s="1">
         <v>340</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786054435319</t>
+          <t>9786054969692</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Haydi Konuş Artık!</t>
+          <t>İnsanlar Güzeldir</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>100</v>
+        <v>340</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9789944343510</t>
+          <t>9786054969630</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Ben de Şiir Yazabilirim</t>
+          <t>Sadece Sor - Farklı Ol, Cesur Ol, Kendin Ol</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>30</v>
+        <v>340</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786054435333</t>
+          <t>9786054969647</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Bebek Aşağı, Bebek Yukarı!</t>
+          <t>Atatürk, Karıncalar ve Çocuk</t>
         </is>
       </c>
       <c r="C104" s="1">
         <v>340</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9789944343923</t>
+          <t>9786054969616</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Balıklara Yüzmeyi Öğreten Deniz</t>
+          <t>Doğa ile Doğa</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>100</v>
+        <v>180</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786054435265</t>
+          <t>9786054969555</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Kurbağa ve Murbağa - Ayrılmaz İkili</t>
+          <t>Kendi Yolunda</t>
         </is>
       </c>
       <c r="C106" s="1">
         <v>210</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9789944343664</t>
+          <t>9786054969487</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Ayın On Dördü Gibi</t>
+          <t>Polisiye Öyküler</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>160</v>
+        <v>220</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786054435029</t>
+          <t>9786054969463</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Alfabe Ülkesi</t>
+          <t>Ayı Masalı</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>55</v>
+        <v>170</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786054435753</t>
+          <t>9786054969449</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Akila 1</t>
+          <t>Cherub - Karanlık Güneş</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>240</v>
+        <v>120</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9789944343633</t>
+          <t>9786054969432</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Okul Çok da Sıkıcı Değilmiş</t>
+          <t>Tilki Toni 3 - Bir Dilek Tut!</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>100</v>
+        <v>70</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9789944343640</t>
+          <t>9786054969425</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Kuşların Başka Şarkılar Söylediği Ülke</t>
+          <t>Park Canavarı</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>100</v>
+        <v>170</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9789944343626</t>
+          <t>9786054969395</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Kardeşimi Birazcık Seviyorum</t>
+          <t>Nick ve Tesla'nın Olağanüstü Özel Efekt Macerası</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>100</v>
+        <v>180</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
+          <t>9786054969388</t>
+        </is>
+      </c>
+      <c r="B113" s="1" t="inlineStr">
+        <is>
+          <t>Aslan'ın Doğum Günü</t>
+        </is>
+      </c>
+      <c r="C113" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="114" spans="1:3">
+      <c r="A114" s="1" t="inlineStr">
+        <is>
+          <t>9786054969302</t>
+        </is>
+      </c>
+      <c r="B114" s="1" t="inlineStr">
+        <is>
+          <t>Bir Dakikalık Öykücükler</t>
+        </is>
+      </c>
+      <c r="C114" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="115" spans="1:3">
+      <c r="A115" s="1" t="inlineStr">
+        <is>
+          <t>9786054969128</t>
+        </is>
+      </c>
+      <c r="B115" s="1" t="inlineStr">
+        <is>
+          <t>Evim, Evim, Güzel Evim</t>
+        </is>
+      </c>
+      <c r="C115" s="1">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="116" spans="1:3">
+      <c r="A116" s="1" t="inlineStr">
+        <is>
+          <t>9786054969166</t>
+        </is>
+      </c>
+      <c r="B116" s="1" t="inlineStr">
+        <is>
+          <t>Nick ve Tesla'nın Esrarengiz Robot Macerası</t>
+        </is>
+      </c>
+      <c r="C116" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="117" spans="1:3">
+      <c r="A117" s="1" t="inlineStr">
+        <is>
+          <t>9786054435968</t>
+        </is>
+      </c>
+      <c r="B117" s="1" t="inlineStr">
+        <is>
+          <t>İyi Günler Pembe Burun</t>
+        </is>
+      </c>
+      <c r="C117" s="1">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="118" spans="1:3">
+      <c r="A118" s="1" t="inlineStr">
+        <is>
+          <t>9789944343732</t>
+        </is>
+      </c>
+      <c r="B118" s="1" t="inlineStr">
+        <is>
+          <t>Mecit'in Maceraları - 2: Okul Günleri</t>
+        </is>
+      </c>
+      <c r="C118" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="119" spans="1:3">
+      <c r="A119" s="1" t="inlineStr">
+        <is>
+          <t>9786054969265</t>
+        </is>
+      </c>
+      <c r="B119" s="1" t="inlineStr">
+        <is>
+          <t>Yıldız Kapısı</t>
+        </is>
+      </c>
+      <c r="C119" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="120" spans="1:3">
+      <c r="A120" s="1" t="inlineStr">
+        <is>
+          <t>9786054435876</t>
+        </is>
+      </c>
+      <c r="B120" s="1" t="inlineStr">
+        <is>
+          <t>Kaplancık için Dev Parti</t>
+        </is>
+      </c>
+      <c r="C120" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="121" spans="1:3">
+      <c r="A121" s="1" t="inlineStr">
+        <is>
+          <t>9789944343947</t>
+        </is>
+      </c>
+      <c r="B121" s="1" t="inlineStr">
+        <is>
+          <t>Palavracı Lari Fari</t>
+        </is>
+      </c>
+      <c r="C121" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="122" spans="1:3">
+      <c r="A122" s="1" t="inlineStr">
+        <is>
+          <t>9786054969258</t>
+        </is>
+      </c>
+      <c r="B122" s="1" t="inlineStr">
+        <is>
+          <t>Nick ve Tesla'nın Süper Sayborg Eldiveni</t>
+        </is>
+      </c>
+      <c r="C122" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="123" spans="1:3">
+      <c r="A123" s="1" t="inlineStr">
+        <is>
+          <t>9786054435975</t>
+        </is>
+      </c>
+      <c r="B123" s="1" t="inlineStr">
+        <is>
+          <t>Akila 2</t>
+        </is>
+      </c>
+      <c r="C123" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="124" spans="1:3">
+      <c r="A124" s="1" t="inlineStr">
+        <is>
+          <t>9786054435883</t>
+        </is>
+      </c>
+      <c r="B124" s="1" t="inlineStr">
+        <is>
+          <t>Kaplancık'a Mektup Var</t>
+        </is>
+      </c>
+      <c r="C124" s="1">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="125" spans="1:3">
+      <c r="A125" s="1" t="inlineStr">
+        <is>
+          <t>9786054435951</t>
+        </is>
+      </c>
+      <c r="B125" s="1" t="inlineStr">
+        <is>
+          <t>Haydi Gel Hazine Bulalım</t>
+        </is>
+      </c>
+      <c r="C125" s="1">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="126" spans="1:3">
+      <c r="A126" s="1" t="inlineStr">
+        <is>
+          <t>9786054435845</t>
+        </is>
+      </c>
+      <c r="B126" s="1" t="inlineStr">
+        <is>
+          <t>Seni İyileştireceğim Dedi Ayıcık</t>
+        </is>
+      </c>
+      <c r="C126" s="1">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="127" spans="1:3">
+      <c r="A127" s="1" t="inlineStr">
+        <is>
+          <t>9789944343831</t>
+        </is>
+      </c>
+      <c r="B127" s="1" t="inlineStr">
+        <is>
+          <t>Tandır - Koca Karga'dan Öyküler</t>
+        </is>
+      </c>
+      <c r="C127" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="128" spans="1:3">
+      <c r="A128" s="1" t="inlineStr">
+        <is>
+          <t>9786054435050</t>
+        </is>
+      </c>
+      <c r="B128" s="1" t="inlineStr">
+        <is>
+          <t>Şekiller Ülkesi</t>
+        </is>
+      </c>
+      <c r="C128" s="1">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="129" spans="1:3">
+      <c r="A129" s="1" t="inlineStr">
+        <is>
+          <t>9786054435043</t>
+        </is>
+      </c>
+      <c r="B129" s="1" t="inlineStr">
+        <is>
+          <t>Renkler Ülkesi</t>
+        </is>
+      </c>
+      <c r="C129" s="1">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="130" spans="1:3">
+      <c r="A130" s="1" t="inlineStr">
+        <is>
+          <t>9789944343671</t>
+        </is>
+      </c>
+      <c r="B130" s="1" t="inlineStr">
+        <is>
+          <t>Reçel Kavanozu</t>
+        </is>
+      </c>
+      <c r="C130" s="1">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="131" spans="1:3">
+      <c r="A131" s="1" t="inlineStr">
+        <is>
+          <t>9786054435616</t>
+        </is>
+      </c>
+      <c r="B131" s="1" t="inlineStr">
+        <is>
+          <t>Cherub - Çılgın Köpekler</t>
+        </is>
+      </c>
+      <c r="C131" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="132" spans="1:3">
+      <c r="A132" s="1" t="inlineStr">
+        <is>
+          <t>9786054435838</t>
+        </is>
+      </c>
+      <c r="B132" s="1" t="inlineStr">
+        <is>
+          <t>Cherub 12 - Hayalet Dalga</t>
+        </is>
+      </c>
+      <c r="C132" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="133" spans="1:3">
+      <c r="A133" s="1" t="inlineStr">
+        <is>
+          <t>9786054435852</t>
+        </is>
+      </c>
+      <c r="B133" s="1" t="inlineStr">
+        <is>
+          <t>Baykuş Evde Tek Başına</t>
+        </is>
+      </c>
+      <c r="C133" s="1">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="134" spans="1:3">
+      <c r="A134" s="1" t="inlineStr">
+        <is>
+          <t>9786054435869</t>
+        </is>
+      </c>
+      <c r="B134" s="1" t="inlineStr">
+        <is>
+          <t>Fil Amca</t>
+        </is>
+      </c>
+      <c r="C134" s="1">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="135" spans="1:3">
+      <c r="A135" s="1" t="inlineStr">
+        <is>
+          <t>9786054435890</t>
+        </is>
+      </c>
+      <c r="B135" s="1" t="inlineStr">
+        <is>
+          <t>Çekirge'nin Yolculuğu</t>
+        </is>
+      </c>
+      <c r="C135" s="1">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="136" spans="1:3">
+      <c r="A136" s="1" t="inlineStr">
+        <is>
+          <t>9786054435920</t>
+        </is>
+      </c>
+      <c r="B136" s="1" t="inlineStr">
+        <is>
+          <t>Genç Kaşifler 2 - Kral Triton Sığınağı'nın Gizemi</t>
+        </is>
+      </c>
+      <c r="C136" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="137" spans="1:3">
+      <c r="A137" s="1" t="inlineStr">
+        <is>
+          <t>9786054435760</t>
+        </is>
+      </c>
+      <c r="B137" s="1" t="inlineStr">
+        <is>
+          <t>Mary Poppins Kiraz Ağacı Sokağında</t>
+        </is>
+      </c>
+      <c r="C137" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="138" spans="1:3">
+      <c r="A138" s="1" t="inlineStr">
+        <is>
+          <t>9789944343992</t>
+        </is>
+      </c>
+      <c r="B138" s="1" t="inlineStr">
+        <is>
+          <t>Vaay, Panama Ne Güzelmiş</t>
+        </is>
+      </c>
+      <c r="C138" s="1">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="139" spans="1:3">
+      <c r="A139" s="1" t="inlineStr">
+        <is>
+          <t>9789944343978</t>
+        </is>
+      </c>
+      <c r="B139" s="1" t="inlineStr">
+        <is>
+          <t>Testi - Bir Yardımlaşma Örneği</t>
+        </is>
+      </c>
+      <c r="C139" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="140" spans="1:3">
+      <c r="A140" s="1" t="inlineStr">
+        <is>
+          <t>9789944343817</t>
+        </is>
+      </c>
+      <c r="B140" s="1" t="inlineStr">
+        <is>
+          <t>Sihirli İstanbul</t>
+        </is>
+      </c>
+      <c r="C140" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="141" spans="1:3">
+      <c r="A141" s="1" t="inlineStr">
+        <is>
+          <t>9786054435258</t>
+        </is>
+      </c>
+      <c r="B141" s="1" t="inlineStr">
+        <is>
+          <t>Kurbağa ve Murbağa - Sıkı Dostlar</t>
+        </is>
+      </c>
+      <c r="C141" s="1">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="142" spans="1:3">
+      <c r="A142" s="1" t="inlineStr">
+        <is>
+          <t>9786054435036</t>
+        </is>
+      </c>
+      <c r="B142" s="1" t="inlineStr">
+        <is>
+          <t>Sayılar Ülkesi</t>
+        </is>
+      </c>
+      <c r="C142" s="1">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="143" spans="1:3">
+      <c r="A143" s="1" t="inlineStr">
+        <is>
+          <t>9786054435494</t>
+        </is>
+      </c>
+      <c r="B143" s="1" t="inlineStr">
+        <is>
+          <t>Sanatçı Öyküler</t>
+        </is>
+      </c>
+      <c r="C143" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="144" spans="1:3">
+      <c r="A144" s="1" t="inlineStr">
+        <is>
+          <t>9799944343014</t>
+        </is>
+      </c>
+      <c r="B144" s="1" t="inlineStr">
+        <is>
+          <t>Nasreddin Hoca Semin e Emanuela a Istanbul e a Rom</t>
+        </is>
+      </c>
+      <c r="C144" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="145" spans="1:3">
+      <c r="A145" s="1" t="inlineStr">
+        <is>
+          <t>9786054435685</t>
+        </is>
+      </c>
+      <c r="B145" s="1" t="inlineStr">
+        <is>
+          <t>Nasreddin Hoca ile Düşünmek - 2</t>
+        </is>
+      </c>
+      <c r="C145" s="1">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="146" spans="1:3">
+      <c r="A146" s="1" t="inlineStr">
+        <is>
+          <t>9799944343069</t>
+        </is>
+      </c>
+      <c r="B146" s="1" t="inlineStr">
+        <is>
+          <t>Mother Nature's Children</t>
+        </is>
+      </c>
+      <c r="C146" s="1">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="147" spans="1:3">
+      <c r="A147" s="1" t="inlineStr">
+        <is>
+          <t>9789944343824</t>
+        </is>
+      </c>
+      <c r="B147" s="1" t="inlineStr">
+        <is>
+          <t>Mecit'in Maceraları 3 - Yazarlık Yolunda</t>
+        </is>
+      </c>
+      <c r="C147" s="1">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="148" spans="1:3">
+      <c r="A148" s="1" t="inlineStr">
+        <is>
+          <t>9786054435630</t>
+        </is>
+      </c>
+      <c r="B148" s="1" t="inlineStr">
+        <is>
+          <t>Mary Poppins - Kapıyı Açıyor!</t>
+        </is>
+      </c>
+      <c r="C148" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="149" spans="1:3">
+      <c r="A149" s="1" t="inlineStr">
+        <is>
+          <t>9786054435098</t>
+        </is>
+      </c>
+      <c r="B149" s="1" t="inlineStr">
+        <is>
+          <t>Mary Poppins - Geri Dönüyor</t>
+        </is>
+      </c>
+      <c r="C149" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="150" spans="1:3">
+      <c r="A150" s="1" t="inlineStr">
+        <is>
+          <t>9799944343007</t>
+        </is>
+      </c>
+      <c r="B150" s="1" t="inlineStr">
+        <is>
+          <t>Le Avventure di Pinocchio Romanzo di Carlo Collodi</t>
+        </is>
+      </c>
+      <c r="C150" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="151" spans="1:3">
+      <c r="A151" s="1" t="inlineStr">
+        <is>
+          <t>9789944343787</t>
+        </is>
+      </c>
+      <c r="B151" s="1" t="inlineStr">
+        <is>
+          <t>Küçük Dedektif Daniel - Sivrisinekler Dikiş Dikebilir</t>
+        </is>
+      </c>
+      <c r="C151" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="152" spans="1:3">
+      <c r="A152" s="1" t="inlineStr">
+        <is>
+          <t>9789944343794</t>
+        </is>
+      </c>
+      <c r="B152" s="1" t="inlineStr">
+        <is>
+          <t>Küçük Dedektif Daniel - Nefes Alan Yağmurluk</t>
+        </is>
+      </c>
+      <c r="C152" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="153" spans="1:3">
+      <c r="A153" s="1" t="inlineStr">
+        <is>
+          <t>9789944343770</t>
+        </is>
+      </c>
+      <c r="B153" s="1" t="inlineStr">
+        <is>
+          <t>Küçük Dedektif Daniel - Ay'ın Pili Bitmiş</t>
+        </is>
+      </c>
+      <c r="C153" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="154" spans="1:3">
+      <c r="A154" s="1" t="inlineStr">
+        <is>
+          <t>9786054435289</t>
+        </is>
+      </c>
+      <c r="B154" s="1" t="inlineStr">
+        <is>
+          <t>Kurbağa ve Murbağa ile Eğlenceli Günler</t>
+        </is>
+      </c>
+      <c r="C154" s="1">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="155" spans="1:3">
+      <c r="A155" s="1" t="inlineStr">
+        <is>
+          <t>9786054435272</t>
+        </is>
+      </c>
+      <c r="B155" s="1" t="inlineStr">
+        <is>
+          <t>Kurbağa ve Murbağayla Dört Mevsim</t>
+        </is>
+      </c>
+      <c r="C155" s="1">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="156" spans="1:3">
+      <c r="A156" s="1" t="inlineStr">
+        <is>
+          <t>9786054435326</t>
+        </is>
+      </c>
+      <c r="B156" s="1" t="inlineStr">
+        <is>
+          <t>Kitapkurdu Lily</t>
+        </is>
+      </c>
+      <c r="C156" s="1">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="157" spans="1:3">
+      <c r="A157" s="1" t="inlineStr">
+        <is>
+          <t>9786054435319</t>
+        </is>
+      </c>
+      <c r="B157" s="1" t="inlineStr">
+        <is>
+          <t>Haydi Konuş Artık!</t>
+        </is>
+      </c>
+      <c r="C157" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="158" spans="1:3">
+      <c r="A158" s="1" t="inlineStr">
+        <is>
+          <t>9789944343510</t>
+        </is>
+      </c>
+      <c r="B158" s="1" t="inlineStr">
+        <is>
+          <t>Ben de Şiir Yazabilirim</t>
+        </is>
+      </c>
+      <c r="C158" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="159" spans="1:3">
+      <c r="A159" s="1" t="inlineStr">
+        <is>
+          <t>9786054435333</t>
+        </is>
+      </c>
+      <c r="B159" s="1" t="inlineStr">
+        <is>
+          <t>Bebek Aşağı, Bebek Yukarı!</t>
+        </is>
+      </c>
+      <c r="C159" s="1">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="160" spans="1:3">
+      <c r="A160" s="1" t="inlineStr">
+        <is>
+          <t>9789944343923</t>
+        </is>
+      </c>
+      <c r="B160" s="1" t="inlineStr">
+        <is>
+          <t>Balıklara Yüzmeyi Öğreten Deniz</t>
+        </is>
+      </c>
+      <c r="C160" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="161" spans="1:3">
+      <c r="A161" s="1" t="inlineStr">
+        <is>
+          <t>9786054435265</t>
+        </is>
+      </c>
+      <c r="B161" s="1" t="inlineStr">
+        <is>
+          <t>Kurbağa ve Murbağa - Ayrılmaz İkili</t>
+        </is>
+      </c>
+      <c r="C161" s="1">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="162" spans="1:3">
+      <c r="A162" s="1" t="inlineStr">
+        <is>
+          <t>9789944343664</t>
+        </is>
+      </c>
+      <c r="B162" s="1" t="inlineStr">
+        <is>
+          <t>Ayın On Dördü Gibi</t>
+        </is>
+      </c>
+      <c r="C162" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="163" spans="1:3">
+      <c r="A163" s="1" t="inlineStr">
+        <is>
+          <t>9786054435029</t>
+        </is>
+      </c>
+      <c r="B163" s="1" t="inlineStr">
+        <is>
+          <t>Alfabe Ülkesi</t>
+        </is>
+      </c>
+      <c r="C163" s="1">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="164" spans="1:3">
+      <c r="A164" s="1" t="inlineStr">
+        <is>
+          <t>9786054435753</t>
+        </is>
+      </c>
+      <c r="B164" s="1" t="inlineStr">
+        <is>
+          <t>Akila 1</t>
+        </is>
+      </c>
+      <c r="C164" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="165" spans="1:3">
+      <c r="A165" s="1" t="inlineStr">
+        <is>
+          <t>9789944343633</t>
+        </is>
+      </c>
+      <c r="B165" s="1" t="inlineStr">
+        <is>
+          <t>Okul Çok da Sıkıcı Değilmiş</t>
+        </is>
+      </c>
+      <c r="C165" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="166" spans="1:3">
+      <c r="A166" s="1" t="inlineStr">
+        <is>
+          <t>9789944343640</t>
+        </is>
+      </c>
+      <c r="B166" s="1" t="inlineStr">
+        <is>
+          <t>Kuşların Başka Şarkılar Söylediği Ülke</t>
+        </is>
+      </c>
+      <c r="C166" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="167" spans="1:3">
+      <c r="A167" s="1" t="inlineStr">
+        <is>
+          <t>9789944343626</t>
+        </is>
+      </c>
+      <c r="B167" s="1" t="inlineStr">
+        <is>
+          <t>Kardeşimi Birazcık Seviyorum</t>
+        </is>
+      </c>
+      <c r="C167" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="168" spans="1:3">
+      <c r="A168" s="1" t="inlineStr">
+        <is>
           <t>9786054435432</t>
         </is>
       </c>
-      <c r="B113" s="1" t="inlineStr">
+      <c r="B168" s="1" t="inlineStr">
         <is>
           <t>Acı Çikolata</t>
         </is>
       </c>
-      <c r="C113" s="1">
+      <c r="C168" s="1">
         <v>100</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>