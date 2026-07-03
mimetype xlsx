--- v2 (2026-05-13)
+++ v3 (2026-07-03)
@@ -1339,51 +1339,51 @@
         <is>
           <t>9789944343725</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
           <t>Mecit'in Maceraları - 1</t>
         </is>
       </c>
       <c r="C84" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
           <t>9786054969111</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
           <t>Kirpi Sivriburun'un Düğünü</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>275</v>
+        <v>325</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
           <t>9786256741089</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
           <t>Doğum Günüme Davetlisin!</t>
         </is>
       </c>
       <c r="C86" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
           <t>9786256741065</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>