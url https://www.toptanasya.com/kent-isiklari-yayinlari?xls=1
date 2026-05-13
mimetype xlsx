--- v0 (2025-10-30)
+++ v1 (2026-05-13)
@@ -85,640 +85,820 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786055053567</t>
+          <t>9786059413152</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Zor Olanı Başarmak Anılar ve Hikayeler</t>
+          <t>Uygarlık Tarihinde Çermik</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>165</v>
+        <v>350</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9789944360692</t>
+          <t>9786055053031</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Bediüzzaman'ın Hayatın</t>
+          <t>Nuh Peygamber Tufanı ve Cudi Dağı</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>140</v>
+        <v>330</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>3990000012918</t>
+          <t>9789944360333</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Vadedilen Günler</t>
+          <t>Çığır Açan Şark Alimleri</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>190</v>
+        <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9789944360340</t>
+          <t>9789750005336</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Babam Molla Ramazan El-Buti</t>
+          <t>Urfa Efsaneleri</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>210</v>
+        <v>120</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786055402785</t>
+          <t>9786055402358</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Gönüle Akan Damlalar (Ciltli)</t>
+          <t>Tarihsiz ve Talihsiz Şiirler</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>280</v>
+        <v>250</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9789944360326</t>
+          <t>9789944360029</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Urfa ve Çevresi Eyyubiler Tarihi</t>
+          <t>Çığlığa Duran Sözler</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>190</v>
+        <v>70</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9789944360784</t>
+          <t>9789944360357</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>İtirafçı</t>
+          <t>İnsanlığın Ortak Aklı (Ciltli)</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>125</v>
+        <v>160</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9789944360005</t>
+          <t>9786055402402</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Süryaniler ve Diyarbakır</t>
+          <t>Uluslararası İmam Şafii Sempozyumu (Ciltli)</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>250</v>
+        <v>60</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9789944360036</t>
+          <t>9789944360401</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Mem u Zin</t>
+          <t>Mazideki Suruç</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>170</v>
+        <v>22</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9789944360272</t>
+          <t>9786055402501</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Kendi Kendine Kolay Farsça</t>
+          <t>Hayat İlmihali (Ciltli)</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>350</v>
+        <v>550</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9789944360791</t>
+          <t>9786055402174</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Duru Su Rüyası</t>
+          <t>Tarih, Kültür ve Cizre</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>220</v>
+        <v>40</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9789944360043</t>
+          <t>9786059413404</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Siyamend u Xece</t>
+          <t>Coğrafya Kaderdir</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>170</v>
+        <v>20</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786055402273</t>
+          <t>9786055053567</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Zembilfiroş</t>
+          <t>Zor Olanı Başarmak Anılar ve Hikayeler</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>170</v>
+        <v>250</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786059413879</t>
+          <t>9789944360692</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Adab-ı Tarikat-ı Nakşibendiyye</t>
+          <t>Bediüzzaman'ın Hayatın</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>155</v>
+        <v>200</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786059413688</t>
+          <t>3990000012918</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Yaşayıp Gördükçe</t>
+          <t>Vadedilen Günler</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>175</v>
+        <v>190</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786059413657</t>
+          <t>9789944360340</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Naum Faik ve Süryani Rönesansı</t>
+          <t>Babam Molla Ramazan El-Buti</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>170</v>
+        <v>210</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786059413374</t>
+          <t>9786055402785</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Keldaniler ve Diyarbakır</t>
+          <t>Gönüle Akan Damlalar (Ciltli)</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>245</v>
+        <v>280</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786055053994</t>
+          <t>9789944360326</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Nurculuğu Biraz Da Benden Dinleğin</t>
+          <t>Urfa ve Çevresi Eyyubiler Tarihi</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>240</v>
+        <v>280</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786059413053</t>
+          <t>9789944360784</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Karabasan</t>
+          <t>İtirafçı</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>270</v>
+        <v>125</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786055053673</t>
+          <t>9789944360005</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Gönülden Kaleme</t>
+          <t>Süryaniler ve Diyarbakır</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>235</v>
+        <v>440</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786055053666</t>
+          <t>9789944360036</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Çöl ve Yolcu</t>
+          <t>Mem u Zin</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786055053642</t>
+          <t>9789944360272</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Bini Aşan Hasret</t>
+          <t>Kendi Kendine Kolay Farsça</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>140</v>
+        <v>440</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786055402723</t>
+          <t>9789944360791</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Cizreli İsmail Ebul-İz</t>
+          <t>Duru Su Rüyası</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>150</v>
+        <v>330</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9789750005350</t>
+          <t>9789944360043</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Amid'den Diyarbekir'e Eğitim Tarihi</t>
+          <t>Siyamend u Xece</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>165</v>
+        <v>250</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9789750005398</t>
+          <t>9786055402273</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Medreseden Meclis'e Meclis'ten Yassıada'ya</t>
+          <t>Zembilfiroş</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>260</v>
+        <v>250</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786055402976</t>
+          <t>9786059413879</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Kaçış</t>
+          <t>Adab-ı Tarikat-ı Nakşibendiyye</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>140</v>
+        <v>240</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9789944360487</t>
+          <t>9786059413688</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyet Öncesi Diyarbekir’de Maarif</t>
+          <t>Yaşayıp Gördükçe</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>210</v>
+        <v>260</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786055402242</t>
+          <t>9786059413657</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Ali Emiri’nin Gözüyle Diyarbakırlı Şairler</t>
+          <t>Naum Faik ve Süryani Rönesansı</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>190</v>
+        <v>260</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786055402617</t>
+          <t>9786059413374</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Yazılı Kaynaklarda Çermik</t>
+          <t>Keldaniler ve Diyarbakır</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>210</v>
+        <v>370</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>3990000002292</t>
+          <t>9786055053994</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Efsaneler ve Gerçekler</t>
+          <t>Nurculuğu Biraz Da Benden Dinleğin</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>270</v>
+        <v>360</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9789944360777</t>
+          <t>9786059413053</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Son Kapı</t>
+          <t>Karabasan</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>150</v>
+        <v>440</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786055402396</t>
+          <t>9786055053673</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Nasihatname</t>
+          <t>Gönülden Kaleme</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>270</v>
+        <v>350</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9789944360708</t>
+          <t>9786055053666</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Muhafazakar Kürt Yoksullar Beyaz Kadın ve Muska</t>
+          <t>Çöl ve Yolcu</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>135</v>
+        <v>150</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9789944360319</t>
+          <t>9786055053642</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Botan Müderrislerinin Piri Molla Muhammed Zıvıngi</t>
+          <t>Bini Aşan Hasret</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>140</v>
+        <v>200</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9789944360531</t>
+          <t>9786055402723</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>İslam Aleminde Vakıf Kütüphaneciliği</t>
+          <t>Cizreli İsmail Ebul-İz</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>220</v>
+        <v>150</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9789944360562</t>
+          <t>9789750005350</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>İlk Vatandan Gelen Sürgün</t>
+          <t>Amid'den Diyarbekir'e Eğitim Tarihi</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786055402839</t>
+          <t>9789750005398</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Gülbaran’ın Gülleri</t>
+          <t>Medreseden Meclis'e Meclis'ten Yassıada'ya</t>
         </is>
       </c>
       <c r="C38" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9789944360302</t>
+          <t>9786055402976</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Elma Kokusu</t>
+          <t>Kaçış</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>140</v>
+        <v>220</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786055402495</t>
+          <t>9789944360487</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Eftelya</t>
+          <t>Cumhuriyet Öncesi Diyarbekir’de Maarif</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>290</v>
+        <v>300</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
+          <t>9786055402242</t>
+        </is>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Ali Emiri’nin Gözüyle Diyarbakırlı Şairler</t>
+        </is>
+      </c>
+      <c r="C41" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3">
+      <c r="A42" s="1" t="inlineStr">
+        <is>
+          <t>9786055402617</t>
+        </is>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Yazılı Kaynaklarda Çermik</t>
+        </is>
+      </c>
+      <c r="C42" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3">
+      <c r="A43" s="1" t="inlineStr">
+        <is>
+          <t>3990000002292</t>
+        </is>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>Efsaneler ve Gerçekler</t>
+        </is>
+      </c>
+      <c r="C43" s="1">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3">
+      <c r="A44" s="1" t="inlineStr">
+        <is>
+          <t>9789944360777</t>
+        </is>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Son Kapı</t>
+        </is>
+      </c>
+      <c r="C44" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3">
+      <c r="A45" s="1" t="inlineStr">
+        <is>
+          <t>9786055402396</t>
+        </is>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Nasihatname</t>
+        </is>
+      </c>
+      <c r="C45" s="1">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3">
+      <c r="A46" s="1" t="inlineStr">
+        <is>
+          <t>9789944360708</t>
+        </is>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Muhafazakar Kürt Yoksullar Beyaz Kadın ve Muska</t>
+        </is>
+      </c>
+      <c r="C46" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3">
+      <c r="A47" s="1" t="inlineStr">
+        <is>
+          <t>9789944360319</t>
+        </is>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Botan Müderrislerinin Piri Molla Muhammed Zıvıngi</t>
+        </is>
+      </c>
+      <c r="C47" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3">
+      <c r="A48" s="1" t="inlineStr">
+        <is>
+          <t>9789944360531</t>
+        </is>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>İslam Aleminde Vakıf Kütüphaneciliği</t>
+        </is>
+      </c>
+      <c r="C48" s="1">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3">
+      <c r="A49" s="1" t="inlineStr">
+        <is>
+          <t>9789944360562</t>
+        </is>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>İlk Vatandan Gelen Sürgün</t>
+        </is>
+      </c>
+      <c r="C49" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3">
+      <c r="A50" s="1" t="inlineStr">
+        <is>
+          <t>9786055402839</t>
+        </is>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Gülbaran’ın Gülleri</t>
+        </is>
+      </c>
+      <c r="C50" s="1">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3">
+      <c r="A51" s="1" t="inlineStr">
+        <is>
+          <t>9789944360302</t>
+        </is>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Elma Kokusu</t>
+        </is>
+      </c>
+      <c r="C51" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3">
+      <c r="A52" s="1" t="inlineStr">
+        <is>
+          <t>9786055402495</t>
+        </is>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Eftelya</t>
+        </is>
+      </c>
+      <c r="C52" s="1">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3">
+      <c r="A53" s="1" t="inlineStr">
+        <is>
           <t>9789944360463</t>
         </is>
       </c>
-      <c r="B41" s="1" t="inlineStr">
+      <c r="B53" s="1" t="inlineStr">
         <is>
           <t>Sonsuzluk Histerisi</t>
         </is>
       </c>
-      <c r="C41" s="1">
-        <v>125</v>
+      <c r="C53" s="1">
+        <v>160</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>