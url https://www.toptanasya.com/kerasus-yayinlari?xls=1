--- v0 (2026-02-14)
+++ v1 (2026-05-13)
@@ -85,2605 +85,2620 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786057914989</t>
+          <t>9786258706024</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Gölgenin Rahatına Bak</t>
+          <t>Yol Kenarında Bir Hayat</t>
         </is>
       </c>
       <c r="C2" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786057914972</t>
+          <t>9786057914989</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Tüm Günahlarıma Bir Anıt</t>
+          <t>Gölgenin Rahatına Bak</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>450</v>
+        <v>350</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786057914934</t>
+          <t>9786057914972</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Serdar Güner’in Panik Atak Tedavisi</t>
+          <t>Tüm Günahlarıma Bir Anıt</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>490</v>
+        <v>450</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786057914927</t>
+          <t>9786057914934</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>İlişki Rehberi</t>
+          <t>Serdar Güner’in Panik Atak Tedavisi</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>320</v>
+        <v>490</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786057914910</t>
+          <t>9786057914927</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>İnsan ve Nefis</t>
+          <t>İlişki Rehberi</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>650</v>
+        <v>320</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786057914897</t>
+          <t>9786057914910</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı'dan Günümüze Trabzon Eğitim Tarihi</t>
+          <t>İnsan ve Nefis</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>250</v>
+        <v>650</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786057914880</t>
+          <t>9786057914897</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Nervıan 1.1</t>
+          <t>Osmanlı'dan Günümüze Trabzon Eğitim Tarihi</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>550</v>
+        <v>250</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786057914859</t>
+          <t>9786057914880</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>This Is Tradition</t>
+          <t>Nervıan 1.1</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>240</v>
+        <v>550</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786057914866</t>
+          <t>9786057914859</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Flew Too Close To The Sun</t>
+          <t>This Is Tradition</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>250</v>
+        <v>240</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786057914842</t>
+          <t>9786057914866</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Dibi Tutmuş Şiirler</t>
+          <t>Flew Too Close To The Sun</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>140</v>
+        <v>250</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786057914804</t>
+          <t>9786057914842</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Enerjinizi Nasıl Alırsınız</t>
+          <t>Dibi Tutmuş Şiirler</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>110</v>
+        <v>140</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786057914774</t>
+          <t>9786057914804</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Düş Pazarı</t>
+          <t>Enerjinizi Nasıl Alırsınız</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>72</v>
+        <v>110</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786057914781</t>
+          <t>9786057914774</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Beni Anlamadınız</t>
+          <t>Düş Pazarı</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>80</v>
+        <v>72</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786057914736</t>
+          <t>9786057914781</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Oysa Umutları Maviydi</t>
+          <t>Beni Anlamadınız</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>50</v>
+        <v>80</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786057914729</t>
+          <t>9786057914736</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Kelebekten Sonra</t>
+          <t>Oysa Umutları Maviydi</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>55</v>
+        <v>50</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786057914682</t>
+          <t>9786057914729</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Dededen Toruna Bir Varoluş Öyküsü</t>
+          <t>Kelebekten Sonra</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>96</v>
+        <v>55</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786057914453</t>
+          <t>9786057914682</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Torus Nefesi</t>
+          <t>Dededen Toruna Bir Varoluş Öyküsü</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>190</v>
+        <v>96</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786057914446</t>
+          <t>9786057914453</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Yasak Bölge Taksim</t>
+          <t>Torus Nefesi</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>96</v>
+        <v>190</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786057914316</t>
+          <t>9786057914446</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Avuçlarımda İzin Var</t>
+          <t>Yasak Bölge Taksim</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>100</v>
+        <v>96</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786057914071</t>
+          <t>9786057914316</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Zamanlar</t>
+          <t>Avuçlarımda İzin Var</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>96</v>
+        <v>100</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786057914019</t>
+          <t>9786057914071</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Aşk ve Ceza</t>
+          <t>Kayıp Zamanlar</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>149</v>
+        <v>96</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786057914064</t>
+          <t>9786057914019</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyet Dönemi (1923 - 1950) Türk Eğitim Sistemi İçinde Resim Sanatı ve Resim Dersleri</t>
+          <t>Aşk ve Ceza</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>120</v>
+        <v>149</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>3990000030471</t>
+          <t>9786057914064</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Sıfırdan Sonsuza</t>
+          <t>Cumhuriyet Dönemi (1923 - 1950) Türk Eğitim Sistemi İçinde Resim Sanatı ve Resim Dersleri</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>21</v>
+        <v>120</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786057914088</t>
+          <t>3990000030471</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Radika'nın Perisi</t>
+          <t>Sıfırdan Sonsuza</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>56</v>
+        <v>21</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786055225759</t>
+          <t>9786057914088</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>İzdüşüm</t>
+          <t>Radika'nın Perisi</t>
         </is>
       </c>
       <c r="C26" s="1">
         <v>56</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786055225858</t>
+          <t>9786055225759</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Kıyıya Vuran Öyküler - Aylan Bebek</t>
+          <t>İzdüşüm</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>15</v>
+        <v>56</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786055225841</t>
+          <t>9786055225858</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Kırık Bastonda Saka Kuşları</t>
+          <t>Kıyıya Vuran Öyküler - Aylan Bebek</t>
         </is>
       </c>
       <c r="C28" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786055225360</t>
+          <t>9786055225841</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Elma Kurdu</t>
+          <t>Kırık Bastonda Saka Kuşları</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>70</v>
+        <v>15</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786055225872</t>
+          <t>9786055225360</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Soğuk Bir Kış Güncesi</t>
+          <t>Elma Kurdu</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>15</v>
+        <v>70</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786055225865</t>
+          <t>9786055225872</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Sarı Buğday Mavi Umut</t>
+          <t>Soğuk Bir Kış Güncesi</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786055225377</t>
+          <t>9786055225865</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Babama Mektup</t>
+          <t>Sarı Buğday Mavi Umut</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>96</v>
+        <v>20</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786057914194</t>
+          <t>9786055225377</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Bu Güzellikleri Doğadan Mı Aldın Aşkım?</t>
+          <t>Babama Mektup</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>15</v>
+        <v>96</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786057914200</t>
+          <t>9786057914194</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Bağımlısı Oldum Aşkın</t>
+          <t>Bu Güzellikleri Doğadan Mı Aldın Aşkım?</t>
         </is>
       </c>
       <c r="C34" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786055225810</t>
+          <t>9786057914200</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Çocuklarla İş Sağlığı Ve Güvenliği</t>
+          <t>Bağımlısı Oldum Aşkın</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>80</v>
+        <v>15</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786055225827</t>
+          <t>9786055225810</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Değerli Masallar</t>
+          <t>Çocuklarla İş Sağlığı Ve Güvenliği</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>56</v>
+        <v>80</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786055225438</t>
+          <t>9786055225827</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Tesadüf Yoktur</t>
+          <t>Değerli Masallar</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>16</v>
+        <v>56</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786055225582</t>
+          <t>9786055225438</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Aşka Eylül Düştü</t>
+          <t>Tesadüf Yoktur</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>96</v>
+        <v>16</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786055225339</t>
+          <t>9786055225582</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Aklımın Darağacı</t>
+          <t>Aşka Eylül Düştü</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>15</v>
+        <v>96</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786055225469</t>
+          <t>9786055225339</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Derine Gel</t>
+          <t>Aklımın Darağacı</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>24</v>
+        <v>15</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786055225421</t>
+          <t>9786055225469</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Aşkı Nara Atarak Anlatma Kılavuzudur</t>
+          <t>Derine Gel</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>70</v>
+        <v>24</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786055225889</t>
+          <t>9786055225421</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Ümit Hep Vardı</t>
+          <t>Aşkı Nara Atarak Anlatma Kılavuzudur</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>15</v>
+        <v>70</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786055225414</t>
+          <t>9786055225889</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Mentorluk</t>
+          <t>Ümit Hep Vardı</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>110</v>
+        <v>15</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786055225391</t>
+          <t>9786055225414</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Söz Verdim</t>
+          <t>Mentorluk</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>96</v>
+        <v>110</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786057914057</t>
+          <t>9786055225391</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Tamu</t>
+          <t>Söz Verdim</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>149</v>
+        <v>96</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786055225681</t>
+          <t>9786057914057</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Gençler İçin Nutuk</t>
+          <t>Tamu</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>110</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786055225933</t>
+          <t>9786055225681</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Korkmuyorum</t>
+          <t>Gençler İçin Nutuk</t>
         </is>
       </c>
       <c r="C47" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786055225148</t>
+          <t>9786055225933</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Modelist Kalıp Çıkartmanın Püf Noktaları</t>
+          <t>Korkmuyorum</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>650</v>
+        <v>110</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786055225179</t>
+          <t>9786055225148</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Tohumdaki Kan</t>
+          <t>Modelist Kalıp Çıkartmanın Püf Noktaları</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>70</v>
+        <v>650</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786055225131</t>
+          <t>9786055225179</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Modanın Tarihi</t>
+          <t>Tohumdaki Kan</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>900</v>
+        <v>70</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786055225124</t>
+          <t>9786055225131</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Moda Tasarımı</t>
+          <t>Modanın Tarihi</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>490</v>
+        <v>900</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786055225193</t>
+          <t>9786055225124</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Hayat ve Nefes</t>
+          <t>Moda Tasarımı</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>45</v>
+        <v>490</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786057914040</t>
+          <t>9786055225193</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Siyahlar İçinde Gelen</t>
+          <t>Hayat ve Nefes</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>149</v>
+        <v>45</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786057914033</t>
+          <t>9786057914040</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Mihrican</t>
+          <t>Siyahlar İçinde Gelen</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>70</v>
+        <v>149</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786055225919</t>
+          <t>9786057914033</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Gümüşlük Meleği</t>
+          <t>Mihrican</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>149</v>
+        <v>70</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786055225407</t>
+          <t>9786055225919</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Gölge</t>
+          <t>Gümüşlük Meleği</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>96</v>
+        <v>149</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786055225728</t>
+          <t>9786055225407</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Enişte Bey Diyeceksiniz</t>
+          <t>Gölge</t>
         </is>
       </c>
       <c r="C57" s="1">
         <v>96</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>3990000029458</t>
+          <t>9786055225728</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Ballı Yumurta</t>
+          <t>Enişte Bey Diyeceksiniz</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>16</v>
+        <v>96</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786055225643</t>
+          <t>3990000029458</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Solmayan Hayaller Ressamı</t>
+          <t>Ballı Yumurta</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>26</v>
+        <v>16</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786055225636</t>
+          <t>9786055225643</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Altın Saz</t>
+          <t>Solmayan Hayaller Ressamı</t>
         </is>
       </c>
       <c r="C60" s="1">
         <v>26</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786055225261</t>
+          <t>9786055225636</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Hoş Geldin Sınav</t>
+          <t>Altın Saz</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>17</v>
+        <v>26</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786055225957</t>
+          <t>9786055225261</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Hangi Aşk Değdi Yüreğine</t>
+          <t>Hoş Geldin Sınav</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>96</v>
+        <v>17</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786055225742</t>
+          <t>9786055225957</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Refakatçi</t>
+          <t>Hangi Aşk Değdi Yüreğine</t>
         </is>
       </c>
       <c r="C63" s="1">
         <v>96</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>3990000095746</t>
+          <t>9786055225742</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Yok Bişeyim</t>
+          <t>Refakatçi</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>70</v>
+        <v>96</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786055225551</t>
+          <t>3990000095746</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Akdeniz Yemekleri (Ciltli)</t>
+          <t>Yok Bişeyim</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>34</v>
+        <v>70</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786055225544</t>
+          <t>9786055225551</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Çıkmazdaki Kadın</t>
+          <t>Akdeniz Yemekleri (Ciltli)</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>96</v>
+        <v>34</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786055225520</t>
+          <t>9786055225544</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Biz Seninle Ayrılmadık</t>
+          <t>Çıkmazdaki Kadın</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>149</v>
+        <v>96</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786055225384</t>
+          <t>9786055225520</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>İki Duvar</t>
+          <t>Biz Seninle Ayrılmadık</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>96</v>
+        <v>149</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786057914002</t>
+          <t>9786055225384</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Üzgün Perşembe</t>
+          <t>İki Duvar</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>149</v>
+        <v>96</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786055225995</t>
+          <t>9786057914002</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Rabbin Seni Duyar</t>
+          <t>Üzgün Perşembe</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>96</v>
+        <v>149</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786055225285</t>
+          <t>9786055225995</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>İç Ağrısı</t>
+          <t>Rabbin Seni Duyar</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>59</v>
+        <v>96</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786055225292</t>
+          <t>9786055225285</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Melek Girmez Şehir</t>
+          <t>İç Ağrısı</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>70</v>
+        <v>59</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786055225223</t>
+          <t>9786055225292</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Paylaşacak Kimsen Yok</t>
+          <t>Melek Girmez Şehir</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>12</v>
+        <v>70</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786055225698</t>
+          <t>9786055225223</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>64 Karenin Sırları</t>
+          <t>Paylaşacak Kimsen Yok</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>96</v>
+        <v>12</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>3990000029454</t>
+          <t>9786055225698</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Sandıkçı</t>
+          <t>64 Karenin Sırları</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>70</v>
+        <v>96</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786055225513</t>
+          <t>3990000029454</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Minik Kanatlar</t>
+          <t>Sandıkçı</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>45</v>
+        <v>70</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786055225254</t>
+          <t>9786055225513</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Bir Yıldız Kaydı Bir Aşk Sonsuz Oldu</t>
+          <t>Minik Kanatlar</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>11</v>
+        <v>45</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786055225902</t>
+          <t>9786055225254</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Kader</t>
+          <t>Bir Yıldız Kaydı Bir Aşk Sonsuz Oldu</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>33</v>
+        <v>11</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786055225896</t>
+          <t>9786055225902</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Benimle Başla</t>
+          <t>Kader</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>149</v>
+        <v>33</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>3990000030437</t>
+          <t>9786055225896</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Balkan - Çanakkale ve Kurtuluş'ta Bedelsizler</t>
+          <t>Benimle Başla</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>70</v>
+        <v>149</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786055225667</t>
+          <t>3990000030437</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>İnsan Hayatı - İş Sağlığı ve Güvenliği</t>
+          <t>Balkan - Çanakkale ve Kurtuluş'ta Bedelsizler</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>149</v>
+        <v>70</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786055225612</t>
+          <t>9786055225667</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Teorik Çerçevede Geçmişten Günümüze Türkiye Dış Politası</t>
+          <t>İnsan Hayatı - İş Sağlığı ve Güvenliği</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>96</v>
+        <v>149</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786055225506</t>
+          <t>9786055225612</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Affeder Mi İnsan Çok Severken?</t>
+          <t>Teorik Çerçevede Geçmişten Günümüze Türkiye Dış Politası</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>32</v>
+        <v>96</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786055225988</t>
+          <t>9786055225506</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Büyük Adamlar Küçük Aşklar</t>
+          <t>Affeder Mi İnsan Çok Severken?</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>56</v>
+        <v>32</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786055225971</t>
+          <t>9786055225988</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Mor Beyaz Yıllar</t>
+          <t>Büyük Adamlar Küçük Aşklar</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>96</v>
+        <v>56</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786055225964</t>
+          <t>9786055225971</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Vaveyla</t>
+          <t>Mor Beyaz Yıllar</t>
         </is>
       </c>
       <c r="C86" s="1">
         <v>96</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786055225766</t>
+          <t>9786055225964</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Kuantumun Gücü</t>
+          <t>Vaveyla</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>149</v>
+        <v>96</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786055225322</t>
+          <t>9786055225766</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Peynir Deyip Geçmeyin</t>
+          <t>Kuantumun Gücü</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>80</v>
+        <v>149</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786055225278</t>
+          <t>9786055225322</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Kış Sürgünü</t>
+          <t>Peynir Deyip Geçmeyin</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>96</v>
+        <v>80</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>3990000097563</t>
+          <t>9786055225278</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Ahras</t>
+          <t>Kış Sürgünü</t>
         </is>
       </c>
       <c r="C90" s="1">
         <v>96</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>3990000030560</t>
+          <t>3990000097563</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Kimsesizlik</t>
+          <t>Ahras</t>
         </is>
       </c>
       <c r="C91" s="1">
         <v>96</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786055225568</t>
+          <t>3990000030560</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Yeniden Başla</t>
+          <t>Kimsesizlik</t>
         </is>
       </c>
       <c r="C92" s="1">
         <v>96</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786055225247</t>
+          <t>9786055225568</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Ah/Sen</t>
+          <t>Yeniden Başla</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>14</v>
+        <v>96</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786056511721</t>
+          <t>9786055225247</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Seni Tertemiz Bir Geceye Gömdüm</t>
+          <t>Ah/Sen</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>11</v>
+        <v>14</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786055225476</t>
+          <t>9786056511721</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Kadınlar Mezarı Karakuş</t>
+          <t>Seni Tertemiz Bir Geceye Gömdüm</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>96</v>
+        <v>11</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786055225537</t>
+          <t>9786055225476</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Kavin</t>
+          <t>Kadınlar Mezarı Karakuş</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>210</v>
+        <v>96</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786055225308</t>
+          <t>9786055225537</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Konstantinopolis</t>
+          <t>Kavin</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>220</v>
+        <v>210</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786055225230</t>
+          <t>9786055225308</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Yalnızlığa Çikolata</t>
+          <t>Konstantinopolis</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>15</v>
+        <v>220</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786055225629</t>
+          <t>9786055225230</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>129</t>
+          <t>Yalnızlığa Çikolata</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786055225087</t>
+          <t>9786055225629</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Promises Made Promises Kept</t>
+          <t>129</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>200</v>
+        <v>21</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786055225070</t>
+          <t>9786055225087</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Söke 1930</t>
+          <t>Promises Made Promises Kept</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>40</v>
+        <v>200</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786055225483</t>
+          <t>9786055225070</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Şizofren</t>
+          <t>Söke 1930</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>13</v>
+        <v>40</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786055225490</t>
+          <t>9786055225483</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Masal Şehrinin Kayıp Aşkları</t>
+          <t>Şizofren</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>96</v>
+        <v>13</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786055225452</t>
+          <t>9786055225490</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>İnsan İnsandan Beslenir</t>
+          <t>Masal Şehrinin Kayıp Aşkları</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>12</v>
+        <v>96</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786055225445</t>
+          <t>9786055225452</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Her Resmin Bir Hikayesi Var</t>
+          <t>İnsan İnsandan Beslenir</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>96</v>
+        <v>12</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786055225315</t>
+          <t>9786055225445</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>La Influencia De Dos Figuras Maestras En Espana:Ruben Dario Y Pablo Neruda</t>
+          <t>Her Resmin Bir Hikayesi Var</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>22</v>
+        <v>96</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786055225117</t>
+          <t>9786055225315</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Moda Tasarım Çizimleri</t>
+          <t>La Influencia De Dos Figuras Maestras En Espana:Ruben Dario Y Pablo Neruda</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>1400</v>
+        <v>22</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>3990000030495</t>
+          <t>9786055225117</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Yaşam Sofrasından Gelen Sağlık</t>
+          <t>Moda Tasarım Çizimleri</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>96</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786055225018</t>
+          <t>3990000030495</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Kızıl Dosya</t>
+          <t>Yaşam Sofrasından Gelen Sağlık</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>110</v>
+        <v>96</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786056174568</t>
+          <t>9786055225018</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Pisikolojik Öyküler</t>
+          <t>Kızıl Dosya</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>8</v>
+        <v>110</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786056238772</t>
+          <t>9786056174568</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Keman Öğreniyorum - 1</t>
+          <t>Pisikolojik Öyküler</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>96</v>
+        <v>8</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>3990000001820</t>
+          <t>9786056238772</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Gölge Hapishanesi</t>
+          <t>Keman Öğreniyorum - 1</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>56</v>
+        <v>96</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786056238789</t>
+          <t>3990000001820</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Etiketin Arka Yüzü</t>
+          <t>Gölge Hapishanesi</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>96</v>
+        <v>56</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786056238710</t>
+          <t>9786056238789</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Çizim Teknikleri</t>
+          <t>Etiketin Arka Yüzü</t>
         </is>
       </c>
       <c r="C114" s="1">
         <v>96</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786056238758</t>
+          <t>9786056238710</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Cavidan</t>
+          <t>Çizim Teknikleri</t>
         </is>
       </c>
       <c r="C115" s="1">
         <v>96</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>3990000001819</t>
+          <t>9786056238758</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Bozkırın Oğlu Cengiz Han</t>
+          <t>Cavidan</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>150</v>
+        <v>96</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786055225056</t>
+          <t>3990000001819</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Bizans’ın Gonca Gülü</t>
+          <t>Bozkırın Oğlu Cengiz Han</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>96</v>
+        <v>150</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786056174599</t>
+          <t>9786055225056</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Babür</t>
+          <t>Bizans’ın Gonca Gülü</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>56</v>
+        <v>96</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786055225001</t>
+          <t>9786056174599</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>İfrit</t>
+          <t>Babür</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>15</v>
+        <v>56</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786055225025</t>
+          <t>9786055225001</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Hercani Çiçeğim Anastasya</t>
+          <t>İfrit</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>56</v>
+        <v>15</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786056174520</t>
+          <t>9786055225025</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Hazır Giyimde Kullanılan Malzeme ve Aksesuarlar</t>
+          <t>Hercani Çiçeğim Anastasya</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>15</v>
+        <v>56</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786056238796</t>
+          <t>9786056174520</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>İtibar Yönetimi</t>
+          <t>Hazır Giyimde Kullanılan Malzeme ve Aksesuarlar</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>70</v>
+        <v>15</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786055225353</t>
+          <t>9786056238796</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Derin Veda</t>
+          <t>İtibar Yönetimi</t>
         </is>
       </c>
       <c r="C123" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786055225162</t>
+          <t>9786055225353</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Siz Hangi Çizgidesiniz?</t>
+          <t>Derin Veda</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>9</v>
+        <v>70</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786055225216</t>
+          <t>9786055225162</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Yarım Kalanlara Rağmen Beni Çok Sev</t>
+          <t>Siz Hangi Çizgidesiniz?</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>56</v>
+        <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786057914583</t>
+          <t>9786055225216</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Taklamakan</t>
+          <t>Yarım Kalanlara Rağmen Beni Çok Sev</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>70</v>
+        <v>56</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786057914668</t>
+          <t>9786057914583</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Kadınların Haykırışı</t>
+          <t>Taklamakan</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>75</v>
+        <v>70</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786057914613</t>
+          <t>9786057914668</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Yüreğimdeki Derin Sızı'm</t>
+          <t>Kadınların Haykırışı</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>70</v>
+        <v>75</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786057914637</t>
+          <t>9786057914613</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>İnsan Kuyusu</t>
+          <t>Yüreğimdeki Derin Sızı'm</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>190</v>
+        <v>70</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786057914606</t>
+          <t>9786057914637</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Ceren</t>
+          <t>İnsan Kuyusu</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>70</v>
+        <v>190</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786057914408</t>
+          <t>9786057914606</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Kayra</t>
+          <t>Ceren</t>
         </is>
       </c>
       <c r="C131" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786057914552</t>
+          <t>9786057914408</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Mahallenin Delisi</t>
+          <t>Kayra</t>
         </is>
       </c>
       <c r="C132" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786057914439</t>
+          <t>9786057914552</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Son Siyah</t>
+          <t>Mahallenin Delisi</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>259</v>
+        <v>70</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786057914347</t>
+          <t>9786057914439</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Yasak Bölge Taksim</t>
+          <t>Son Siyah</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>120</v>
+        <v>259</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786057914354</t>
+          <t>9786057914347</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Sevda Yarları</t>
+          <t>Yasak Bölge Taksim</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>56</v>
+        <v>120</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786057914392</t>
+          <t>9786057914354</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Göçtürk</t>
+          <t>Sevda Yarları</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>149</v>
+        <v>56</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786057914422</t>
+          <t>9786057914392</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Ekşi Karamel</t>
+          <t>Göçtürk</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>96</v>
+        <v>149</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786057914415</t>
+          <t>9786057914422</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Aşk ve Ceza 2</t>
+          <t>Ekşi Karamel</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>149</v>
+        <v>96</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786050649123</t>
+          <t>9786057914415</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Aynaların Adaleti</t>
+          <t>Aşk ve Ceza 2</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>59</v>
+        <v>149</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786057914385</t>
+          <t>9786050649123</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Aşkı Dağlara Yazdılar</t>
+          <t>Aynaların Adaleti</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>96</v>
+        <v>59</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786057914378</t>
+          <t>9786057914385</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Kalbimi Oku</t>
+          <t>Aşkı Dağlara Yazdılar</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>90</v>
+        <v>96</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786057914330</t>
+          <t>9786057914378</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Şiirimin Sesi</t>
+          <t>Kalbimi Oku</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>56</v>
+        <v>90</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786057914361</t>
+          <t>9786057914330</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Saye'nde</t>
+          <t>Şiirimin Sesi</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>96</v>
+        <v>56</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786057914132</t>
+          <t>9786057914361</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Kürk Mantolu Madonna</t>
+          <t>Saye'nde</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>70</v>
+        <v>96</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786057914262</t>
+          <t>9786057914132</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Tehlikeli Tutsak</t>
+          <t>Kürk Mantolu Madonna</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>96</v>
+        <v>70</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786057914279</t>
+          <t>9786057914262</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Geçmişin Yarınında</t>
+          <t>Tehlikeli Tutsak</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>56</v>
+        <v>96</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786057914477</t>
+          <t>9786057914279</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Meleküt (Ciltli)</t>
+          <t>Geçmişin Yarınında</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>45</v>
+        <v>56</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786057914460</t>
+          <t>9786057914477</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Bu Gün Bir Gün (Ciltli)</t>
+          <t>Meleküt (Ciltli)</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>75</v>
+        <v>45</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786057914323</t>
+          <t>9786057914460</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Hayat Kırıkları</t>
+          <t>Bu Gün Bir Gün (Ciltli)</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>96</v>
+        <v>75</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786057914217</t>
+          <t>9786057914323</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Kayadibi Mahallesi</t>
+          <t>Hayat Kırıkları</t>
         </is>
       </c>
       <c r="C150" s="1">
         <v>96</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786057914491</t>
+          <t>9786057914217</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Artık Yaz</t>
+          <t>Kayadibi Mahallesi</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>190</v>
+        <v>96</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786057914255</t>
+          <t>9786057914491</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Utanç</t>
+          <t>Artık Yaz</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>70</v>
+        <v>190</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786057914118</t>
+          <t>9786057914255</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Aşkımın Bestesi</t>
+          <t>Utanç</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>120</v>
+        <v>70</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786055225940</t>
+          <t>9786057914118</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Derviş'in Kavalı ve Felsefe Dersleri</t>
+          <t>Aşkımın Bestesi</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>190</v>
+        <v>120</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786055225674</t>
+          <t>9786055225940</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Sana Yolladım Tüm Özlemlerimi</t>
+          <t>Derviş'in Kavalı ve Felsefe Dersleri</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>96</v>
+        <v>190</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786055225834</t>
+          <t>9786055225674</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Kelebek Apartmanı</t>
+          <t>Sana Yolladım Tüm Özlemlerimi</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>56</v>
+        <v>96</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786055225803</t>
+          <t>9786055225834</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>İhanet</t>
+          <t>Kelebek Apartmanı</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>96</v>
+        <v>56</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786057914644</t>
+          <t>9786055225803</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Gelibolu</t>
+          <t>İhanet</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>190</v>
+        <v>96</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786057914569</t>
+          <t>9786057914644</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Islak Düşler</t>
+          <t>Gelibolu</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>240</v>
+        <v>190</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786057914514</t>
+          <t>9786057914569</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Yitik Düşler Geçidi</t>
+          <t>Islak Düşler</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>45</v>
+        <v>240</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786057914576</t>
+          <t>9786057914514</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Bioenerji İle Şifa</t>
+          <t>Yitik Düşler Geçidi</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>240</v>
+        <v>45</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786057914231</t>
+          <t>9786057914576</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Sandıklı Şehir ve Gölgeler Krallığı</t>
+          <t>Bioenerji İle Şifa</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>32</v>
+        <v>240</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786057914163</t>
+          <t>9786057914231</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Yarım Kalan Şiirler</t>
+          <t>Sandıklı Şehir ve Gölgeler Krallığı</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>70</v>
+        <v>32</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786057914101</t>
+          <t>9786057914163</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Şeytan Köprüsü</t>
+          <t>Yarım Kalan Şiirler</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>149</v>
+        <v>70</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786057914187</t>
+          <t>9786057914101</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Elveda Manastır</t>
+          <t>Şeytan Köprüsü</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>96</v>
+        <v>149</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786057914156</t>
+          <t>9786057914187</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>İmbat Rüzgarı</t>
+          <t>Elveda Manastır</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>36</v>
+        <v>96</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786057914248</t>
+          <t>9786057914156</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Üstümde Güneşin Ebrusu</t>
+          <t>İmbat Rüzgarı</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>56</v>
+        <v>36</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786057914309</t>
+          <t>9786057914248</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Pıt Sesi</t>
+          <t>Üstümde Güneşin Ebrusu</t>
         </is>
       </c>
       <c r="C168" s="1">
         <v>56</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786057914293</t>
+          <t>9786057914309</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Bölünmüş Heceler</t>
+          <t>Pıt Sesi</t>
         </is>
       </c>
       <c r="C169" s="1">
         <v>56</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786057914286</t>
+          <t>9786057914293</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Bu Da mı Gol Değil</t>
+          <t>Bölünmüş Heceler</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>149</v>
+        <v>56</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786057914590</t>
+          <t>9786057914286</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Şikayeler</t>
+          <t>Bu Da mı Gol Değil</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>45</v>
+        <v>149</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
+          <t>9786057914590</t>
+        </is>
+      </c>
+      <c r="B172" s="1" t="inlineStr">
+        <is>
+          <t>Şikayeler</t>
+        </is>
+      </c>
+      <c r="C172" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="173" spans="1:3">
+      <c r="A173" s="1" t="inlineStr">
+        <is>
           <t>9786258706000</t>
         </is>
       </c>
-      <c r="B172" s="1" t="inlineStr">
+      <c r="B173" s="1" t="inlineStr">
         <is>
           <t>Serdar Güner’in Agorafobi Tedavisi</t>
         </is>
       </c>
-      <c r="C172" s="1">
+      <c r="C173" s="1">
         <v>590</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>