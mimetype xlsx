--- v0 (2026-02-07)
+++ v1 (2026-05-13)
@@ -85,3100 +85,4480 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786255805539</t>
+          <t>9786258561333</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Sustuğumuz Yerler</t>
+          <t>İçimdeki Sis</t>
         </is>
       </c>
       <c r="C2" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786255805683</t>
+          <t>9786258561203</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Geleceğe Mektuplar</t>
+          <t>Gizemli Mağara ve Kayıp Köylüler</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786255805690</t>
+          <t>9786258561357</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Semt-i Hamuşan Izdırapları</t>
+          <t>Yine de Güzeldir Yaşamak</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786255805768</t>
+          <t>9786258561302</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Umut Bahçesi</t>
+          <t>Yürek Zemheriye Dönmeden</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786255805652</t>
+          <t>9786258561296</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>99 Esma-ül Hüsna</t>
+          <t>Kariyer Pusulası</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786255805447</t>
+          <t>9786258561289</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Çınarın Maceraları - Uçurtma Şenliği</t>
+          <t>F.A.R.K.E.T</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>200</v>
+        <v>500</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786255805577</t>
+          <t>9786258561241</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Karakter Güçleri Temelli Hikayeler 5 - Balık Macerası: Aşkınlık</t>
+          <t>Çırpınış - Vatan ve Milletin Bekası Adına</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>150</v>
+        <v>600</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786255805379</t>
+          <t>9786258561234</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Sükût-u İsyan</t>
+          <t>Köklerden Göklere – Ötüken’e Yolculuk</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786255805522</t>
+          <t>9786258561265</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Camdan Kafes</t>
+          <t>Malatya Hikayeleri</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786255805348</t>
+          <t>9786258561227</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Hedefe Adım Adım - Sınava Dair Her Şey</t>
+          <t>Hepsi Tesadüf Mü?</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>1000</v>
+        <v>500</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786255805553</t>
+          <t>9786258561197</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Sesler ve Yanılsamalar 1 - Kırık Zamanlar</t>
+          <t>Dikkat! Karınca Geçebilir</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786255805515</t>
+          <t>9786258561272</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Simya’nın Laneti</t>
+          <t>Diksiyon – Hitabet-sunuculuk Mikrofon Sanatı Tanımlamaları ve Araştırma Metinleri</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>250</v>
+        <v>500</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786255805409</t>
+          <t>9786258561258</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Zahir</t>
+          <t>Türk'ün Çuvalla İmtihanı</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>300</v>
+        <v>550</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786255805416</t>
+          <t>9786258561142</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Ya Bir Gün Gidersen Benden</t>
+          <t>Bilge Dede ve Sorular Treni 2 - İnsanı Tanıyorum</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>270</v>
+        <v>250</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786255805560</t>
+          <t>9786258561135</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Karakter Güçleri Temelli Hikayeler 4 - Okul Projesi: İhsaniye</t>
+          <t>Bilge Dede ve Sorular Treni 1 - Kendimi Tanıyorum</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786255805331</t>
+          <t>9786255861159</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Karakter Güçleri Temelli Hikayeler 3 - Emir ve Takımı: Adalet</t>
+          <t>Bilge Dede ve Sorular Treni 3 - Rabbimi Tanıyorum</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786255805256</t>
+          <t>9786258561166</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Bir Zamanlar Çocuk Olmak</t>
+          <t>Bilge Dede ve Sorular Treni 4 - Akıl Değilse Ne</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786255805393</t>
+          <t>9786258561173</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Leben Im Altenheim</t>
+          <t>Bilge Dede ve Sorular Treni 5 - İyiliğin Etkisi</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786255805461</t>
+          <t>9786258561104</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Sihirli Kitap</t>
+          <t>Böğürtlen İle Bebek Eşek</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786255805317</t>
+          <t>9786255805546</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Sahaf Ajanı Efe Payidar</t>
+          <t>Bir Kalp İki Beden</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786255555861</t>
+          <t>9786258561098</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Harf Masallar</t>
+          <t>Babam Peri Olup Bacadan Çıktı</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786255555908</t>
+          <t>9786255805942</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Karakter Güçleri Temelli Hikayeler 2 - Bilge'nin Oyunları: Bilgelik</t>
+          <t>Ay Sanrıları</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786255805386</t>
+          <t>9786258561074</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Kör Nokta</t>
+          <t>Sihirli Çiçeğin Sırrı Kalbin Odaları</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786255805300</t>
+          <t>9786258561067</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Mor Ayı</t>
+          <t>Küçük Kahramanlar Kulübü Sevgi Maması</t>
         </is>
       </c>
       <c r="C25" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786255805362</t>
+          <t>9786258561111</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>İlhamın İzinde</t>
+          <t>Kuş Kanadında Yaşamak</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786255805423</t>
+          <t>9786255805959</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Kuyu</t>
+          <t>Bizim Hikayemiz-2</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786255805232</t>
+          <t>9786258561050</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Kalbimde Kaldın</t>
+          <t>Bir Başkadır Benim Memleketim</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786255805430</t>
+          <t>9786258561180</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Kalbimdeki Yerin</t>
+          <t>Sihirbaz Sincap – Gerçek Arkadaşlık</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786255805249</t>
+          <t>9786258561036</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Kuzey’in Kızından Seçmeler</t>
+          <t>Müzler'in Yolculuğu</t>
         </is>
       </c>
       <c r="C30" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786255805225</t>
+          <t>9786258561043</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Sen Benim Mihrabımsın</t>
+          <t>2033 - İçimizdeki Bir Yer Hep Mavi</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786255805324</t>
+          <t>9786255805812</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Fay Hattı</t>
+          <t>Ozzy And Bazzy Open A Bakery</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786255805294</t>
+          <t>9786255805850</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Nörobilim Notlarım</t>
+          <t>Spinosun Maceraları 1 - Spinos’un Mısır Krizi</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786255805195</t>
+          <t>9786255805867</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Kanatsız Melekler</t>
+          <t>Spinosun Maceraları 2 - Ekran Canavarı Spinos</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>500</v>
+        <v>250</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786255805263</t>
+          <t>9786258561081</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Kraliçe Annem Müzeyyen Çildemir-1</t>
+          <t>Fısıldayan Musluk</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786255805287</t>
+          <t>9786255805898</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Kraliçe Annem Müzeyyen Çildemir-3</t>
+          <t>Spinosun Maceraları 5 - Minik Dino Büyük Mü Oldu?</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786255805270</t>
+          <t>9786258561005</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Kraliçe Annem Müzeyyen Çildemir-2</t>
+          <t>Bayramımız Bayram Olsun</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786255805041</t>
+          <t>9786255805805</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Yuyi ile Öğreniyorum 6 - Yuyi ve Sihirli Kolye</t>
+          <t>Ozzy And Bazzy Go Camping</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786255808003</t>
+          <t>9786255805874</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Yuyi ile Öğreniyorum 1 - Yuyi’nin Aile Ağacı</t>
+          <t>Spinosun Maceraları 3 - Spinos'un Hapşu Macerası</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786255805058</t>
+          <t>9786258561029</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Yuyi ile Öğreniyorum 5 - Yuyi ve Uçan Yatak</t>
+          <t>Bir Kova Dolusu Dilek</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786255805010</t>
+          <t>9786255805799</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Yuyi ile Öğreniyorum 3 - Yuyi’nin Sihirli Ispanak Bahçesi</t>
+          <t>Ozzy And Bazzy Find a Lost Kitten</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786255805096</t>
+          <t>9786255805881</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Yunus Adası</t>
+          <t>Spinosun Maceraları - Spinos ve İnatçı Pedallar 4</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786255805027</t>
+          <t>9786258561012</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Yuyi ile Öğreniyorum 4 - Yuyi Okula Başlıyor</t>
+          <t>Işık Bekçisi</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786255805072</t>
+          <t>9786255805928</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Yuyi ile Öğreniyorum 8 - Yuyi Pırıltılı Dişler</t>
+          <t>Hadi ile Öğreniyorum - Mustafa Kemal Atatürk</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786255805089</t>
+          <t>9786255805973</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Yuyi ile Öğreniyorum 9 - Yuyi ve Korkusu</t>
+          <t>Noel Ağaçlarını Kurtarmak</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786255805065</t>
+          <t>9786255805744</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Yuyi ile Öğreniyorum 7 - Yuyi ve Kayıp Saati</t>
+          <t>Cümle Mühendisleri 6</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786255555915</t>
+          <t>9786255805997</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>İyilikle Büyüyen Nesiller</t>
+          <t>Bahar Güneşi</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786255555977</t>
+          <t>9786255805904</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Hayal Kumbarası</t>
+          <t>Rüzgara Karşı Küllerimden Ben</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786255805218</t>
+          <t>9786255805935</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Bu Bir Yeşilçam Filmi Değildir</t>
+          <t>Karmakarışık Duygular 2</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786255555809</t>
+          <t>9786255805843</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Okulda Akademik Gelişim</t>
+          <t>The Helpfull Princess And The Dinosaur</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>160</v>
+        <v>250</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786255805157</t>
+          <t>9786255805836</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Ayrılık Güzergahı</t>
+          <t>Yardımsever Prenses ve Dinazor</t>
         </is>
       </c>
       <c r="C51" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786255805188</t>
+          <t>9786255805911</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Ahenkli Satırlar</t>
+          <t>Pozitif Psikoloji Temelli Hikayeler</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786255555953</t>
+          <t>9786255805829</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Sessiz Çığlıklarım</t>
+          <t>Pufi Panda İle Kendini Sevmenin Sırrı</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786255555984</t>
+          <t>9786255805966</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Ayda’ki Öğretmen - Gezegenler Arası Keşif</t>
+          <t>Ezgiden Sezgiye</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786255805119</t>
+          <t>9786255805706</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Solmadan Sararan Hayatlar</t>
+          <t>Yankıya Düşmüş Lal</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786255805164</t>
+          <t>9786255805751</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Cümle Mühendisleri 5</t>
+          <t>Zamanın İzleri 4 - Türk Dili ve Edebiyatında Önemli Yazarlar</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786255805126</t>
+          <t>9786255805485</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Sağ Mı? Sol Mu?</t>
+          <t>Teber Mafyan</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786255555960</t>
+          <t>9786255805638</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Gecenin İnsanları</t>
+          <t>Kalbinizin Sesi</t>
         </is>
       </c>
       <c r="C58" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786255805102</t>
+          <t>9786255805645</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Adı Anılmayanların Günlüğü</t>
+          <t>İnadına Gülümse</t>
         </is>
       </c>
       <c r="C59" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786255555939</t>
+          <t>9786255805591</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Köşe Bucak Babakale</t>
+          <t>Gizemli Orman</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>320</v>
+        <v>250</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786255555991</t>
+          <t>9786255805508</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Bitkiler Kraliçesi Kızarsa</t>
+          <t>Şipşak 10</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786255555878</t>
+          <t>9786255805676</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Bir Şair Bir Şiir 2</t>
+          <t>Kırık Daktilo Dönüm Noktası</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786255555793</t>
+          <t>9786255805614</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Tülpansızlık Yarası</t>
+          <t>Han'e-dan 2 - Unutulanların Sesi</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786255555786</t>
+          <t>9786255805607</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Gönlümdeki Mısra</t>
+          <t>Lisa'nın Sırrı</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786255555779</t>
+          <t>9786255805355</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Gül Bakalım</t>
+          <t>Anka Kuşu</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786255555731</t>
+          <t>9786255805584</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Olmayacak Duaya Amin</t>
+          <t>Karakter Güçleri Temelli Hikayeler 6 - Burak ve Kuzenleri</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786255555557</t>
+          <t>9786255805454</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Aral Gibi</t>
+          <t>Gökyüzü Kimin?</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786255555762</t>
+          <t>9786255805492</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Gölgeler</t>
+          <t>Hakkari'de Üç Yıl</t>
         </is>
       </c>
       <c r="C68" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786255555540</t>
+          <t>9786255805133</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Patron Çıldırdı</t>
+          <t>Çınar’ın Maceraları - Çınar Öfkesiyle Baş Etmeyi Öğreniyor</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786255555458</t>
+          <t>9786255805140</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Deniz Esintisi</t>
+          <t>Çınar’ın Maceraları - Kartal Vatoz</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786255555717</t>
+          <t>9786255555816</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Tıstıs Bilgitos Okulunda</t>
+          <t>Yıldız Hayvanlar Serisi - Çita Mı Hızlı Tezcan Mı?</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786255555502</t>
+          <t>9786255555755</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Küçük Bubi'nin Büyük Yolculuğu</t>
+          <t>İçimdeki Enkazlar</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786255555625</t>
+          <t>9786255555830</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Ezgi'nin Dünyası Mutluluk Dükkanı</t>
+          <t>Yıldız Hayvanlar Serisi - Renkli Deniz Topu, Mona’yı Nereye Götürüyor?</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786255555663</t>
+          <t>9786255555847</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Leyla’yı Görmeyen Mevlayı Görür Mü?</t>
+          <t>Yıldız Hayvanlar Serisi - Van Gölünün Gözlüklü Kedisi</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786255555649</t>
+          <t>9786255555823</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Gökyüzünde Uçan Renkli Balonlar</t>
+          <t>Yıldız Hayvanlar Serisi - Kurdelesi Uçan Angora</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>550</v>
+        <v>250</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786255555694</t>
+          <t>9786255555946</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Han’e-dan</t>
+          <t>Çınar'ın Maceraları - Kıbrıs Seyahati</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786255555687</t>
+          <t>9786255555854</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Kırık Kanatlar</t>
+          <t>Çınar'ın Maceraları - Doğayı Koruyan Bekçi</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786255555724</t>
+          <t>9786255555892</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Sare’nin Göz Kamaştıran Rüyaları</t>
+          <t>Yıldız Hayvanlar Serisi - Yavru Alageyikler de Hayal Kurar</t>
         </is>
       </c>
       <c r="C78" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786255555656</t>
+          <t>9786255805201</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Hadi İle Öğreniyorum - Piri Reis</t>
+          <t>Dostlar Apartmanı</t>
         </is>
       </c>
       <c r="C79" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786255555601</t>
+          <t>9786255805171</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Benim İlk Maceram</t>
+          <t>Babaların İzinde</t>
         </is>
       </c>
       <c r="C80" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786255555526</t>
+          <t>9786255555922</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Heybemden Hikayeler</t>
+          <t>Zamanın İzleri 3 - Filozoflar</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>250</v>
+        <v>500</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786255555533</t>
+          <t>9786255555885</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Sınır Ötesi</t>
+          <t>Şipşak 9</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786255555434</t>
+          <t>9786255555748</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Kızıl Hilal Destanı</t>
+          <t>Edebiyat Kırıntıları</t>
         </is>
       </c>
       <c r="C83" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786255555519</t>
+          <t>9786255555700</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Kırık Daktilo-İz Bırakan Şehirler</t>
+          <t>Ruhun Dizeleri</t>
         </is>
       </c>
       <c r="C84" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786255555427</t>
+          <t>9786255555632</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Huzur Evi</t>
+          <t>Kalemden Satırlara</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786255555472</t>
+          <t>9786255555441</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Çocuklardan Çocuklara Yaşamak Hakkında</t>
+          <t>Çıkmaz Sokak</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786255555489</t>
+          <t>9786255555496</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Pozitif Zihinle Yeni Bir Başlangıç</t>
+          <t>Ulusal Ve Yerel Basımda Ayancık - Ayancık Belleği 1</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786255555465</t>
+          <t>9786255555380</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Unutulmaz 6 Şubat – Sesimi Duyan Var Mı?</t>
+          <t>Zamanın İzleri 2 - Yabancı Bilim İnsanları</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786255555328</t>
+          <t>9786255555311</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Dikkat ve Odaklanma Kitabı 6-7 Yaş</t>
+          <t>Sadece Merhaba</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>500</v>
+        <v>250</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786255555359</t>
+          <t>9786255555151</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Dünya Ne Renk?</t>
+          <t>Hür Mektep 8</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786255555403</t>
+          <t>9786255555168</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Kıyıya Vuran Hayaller</t>
+          <t>Şipşak 8</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786255555342</t>
+          <t>9786259537634</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Fil Yumurtası</t>
+          <t>Ayasofya’da Gün Doğarken</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786255555298</t>
+          <t>9786259743844</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Marteniçka'ya Ne Oldu?</t>
+          <t>Gizemli Makine</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>150</v>
+        <v>350</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786255555373</t>
+          <t>9786255805539</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Bilinmezlikten Gizeme Robirahizm</t>
+          <t>Sustuğumuz Yerler</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786255555267</t>
+          <t>9786255805683</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Bir Kadının Azmi Elif</t>
+          <t>Geleceğe Mektuplar</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786255555335</t>
+          <t>9786255805690</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Ser Hafiye Ahmet Fehim Paşa</t>
+          <t>Semt-i Hamuşan Izdırapları</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>270</v>
+        <v>400</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786255555274</t>
+          <t>9786255805768</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Ruhun Aynası</t>
+          <t>Umut Bahçesi</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786255555113</t>
+          <t>9786255805652</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>İz Bırakanlar Güncesi</t>
+          <t>99 Esma-ül Hüsna</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786255555144</t>
+          <t>9786255805447</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Renklerden Bir Deniz</t>
+          <t>Çınarın Maceraları - Uçurtma Şenliği</t>
         </is>
       </c>
       <c r="C99" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786255555366</t>
+          <t>9786255805577</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Cümle Mühendisleri 4</t>
+          <t>Karakter Güçleri Temelli Hikayeler 5 - Balık Macerası: Aşkınlık</t>
         </is>
       </c>
       <c r="C100" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786255555410</t>
+          <t>9786255805379</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Çengel</t>
+          <t>Sükût-u İsyan</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786255555281</t>
+          <t>9786255805522</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Birlikte Büyüyen Kalpler</t>
+          <t>Camdan Kafes</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786255555250</t>
+          <t>9786255805348</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Sihirli Bahçe</t>
+          <t>Hedefe Adım Adım - Sınava Dair Her Şey</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>150</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786255555229</t>
+          <t>9786255805553</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Gizemli Harita</t>
+          <t>Sesler ve Yanılsamalar 1 - Kırık Zamanlar</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786255555212</t>
+          <t>9786255805515</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Hadi İle Öğreniyorum: Mehmet Akif Ersoy</t>
+          <t>Simya’nın Laneti</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786255555236</t>
+          <t>9786255805409</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Pencereden Bacadan</t>
+          <t>Zahir</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786255555304</t>
+          <t>9786255805416</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Karakter Güçleri Temelli Hikayeler 1 - Doğruluk Zamanı: Cesaret</t>
+          <t>Ya Bir Gün Gidersen Benden</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786255555205</t>
+          <t>9786255805560</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Hadi İle Öğreniyorum: Hekim Sinan</t>
+          <t>Karakter Güçleri Temelli Hikayeler 4 - Okul Projesi: İhsaniye</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786255555199</t>
+          <t>9786255805331</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Engin Denizlerin Sultanı Piri Hatun ve Kayıp Kıta Mu</t>
+          <t>Karakter Güçleri Temelli Hikayeler 3 - Emir ve Takımı: Adalet</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786255555243</t>
+          <t>9786255805256</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Am’Erika</t>
+          <t>Bir Zamanlar Çocuk Olmak</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>440</v>
+        <v>250</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786255555137</t>
+          <t>9786255805393</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Çiğ</t>
+          <t>Leben Im Altenheim</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786255555182</t>
+          <t>9786255805461</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Her Güne Bir Çocukça Merak</t>
+          <t>Sihirli Kitap</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>600</v>
+        <v>250</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786255555120</t>
+          <t>9786255805317</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Huzurun Hantallığı</t>
+          <t>Sahaf Ajanı Efe Payidar</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786259743875</t>
+          <t>9786255555861</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Kristal Şehrin Çocukları</t>
+          <t>Harf Masallar</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786259558899</t>
+          <t>9786255555908</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Mucizarı</t>
+          <t>Karakter Güçleri Temelli Hikayeler 2 - Bilge'nin Oyunları: Bilgelik</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786255555090</t>
+          <t>9786255805386</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Mucize Gözlüğün Yanında Mı?</t>
+          <t>Kör Nokta</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786259753980</t>
+          <t>9786255805300</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Kalbiyle Büyük Hayaller - Ömer Halis’in Macerası</t>
+          <t>Mor Ayı</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786259751696</t>
+          <t>9786255805362</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Sevgili Çocuk Bir Mesajın Var</t>
+          <t>İlhamın İzinde</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>150</v>
+        <v>400</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786259743820</t>
+          <t>9786255805423</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Tengu – Son Kıyı</t>
+          <t>Kuyu</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>270</v>
+        <v>250</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786259558882</t>
+          <t>9786255805232</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Uğur’un Karavan Kütüphanesi</t>
+          <t>Kalbimde Kaldın</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>270</v>
+        <v>300</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786259743806</t>
+          <t>9786255805430</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Umut Oyuncak Müzesinde</t>
+          <t>Kalbimdeki Yerin</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786255555045</t>
+          <t>9786255805249</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Anne Vapurda Tırtıl Var</t>
+          <t>Kuzey’in Kızından Seçmeler</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786255555106</t>
+          <t>9786255805225</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Balli’nin Sihirli Turşusu</t>
+          <t>Sen Benim Mihrabımsın</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>150</v>
+        <v>350</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786259743868</t>
+          <t>9786255805324</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Beyin Deneyi</t>
+          <t>Fay Hattı</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>150</v>
+        <v>350</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786255555175</t>
+          <t>9786255805294</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Bir Fincan Mucize Kış Çayı</t>
+          <t>Nörobilim Notlarım</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786259743813</t>
+          <t>9786255805195</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Kıyamete Karşı</t>
+          <t>Kanatsız Melekler</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786259743882</t>
+          <t>9786255805263</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Gezgin Ayraç</t>
+          <t>Kraliçe Annem Müzeyyen Çildemir-1</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>150</v>
+        <v>400</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786259743837</t>
+          <t>9786255805287</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Dört Kafadar</t>
+          <t>Kraliçe Annem Müzeyyen Çildemir-3</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>150</v>
+        <v>400</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786259753928</t>
+          <t>9786255805270</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Sürgün</t>
+          <t>Kraliçe Annem Müzeyyen Çildemir-2</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786259751658</t>
+          <t>9786255805041</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>İstila</t>
+          <t>Yuyi ile Öğreniyorum 6 - Yuyi ve Sihirli Kolye</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786255555083</t>
+          <t>9786255808003</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Uzun Prens</t>
+          <t>Yuyi ile Öğreniyorum 1 - Yuyi’nin Aile Ağacı</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786255555014</t>
+          <t>9786255805058</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Aşk ve İletişim Sanatı</t>
+          <t>Yuyi ile Öğreniyorum 5 - Yuyi ve Uçan Yatak</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786259751634</t>
+          <t>9786255805010</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Savatra</t>
+          <t>Yuyi ile Öğreniyorum 3 - Yuyi’nin Sihirli Ispanak Bahçesi</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786259751641</t>
+          <t>9786255805096</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Mucitler Okulu</t>
+          <t>Yunus Adası</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>270</v>
+        <v>250</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786255555038</t>
+          <t>9786255805027</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Sürgün Yürek</t>
+          <t>Yuyi ile Öğreniyorum 4 - Yuyi Okula Başlıyor</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786255555076</t>
+          <t>9786255805072</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Bendeyim</t>
+          <t>Yuyi ile Öğreniyorum 8 - Yuyi Pırıltılı Dişler</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786255555021</t>
+          <t>9786255805089</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Ateşin Karanlık Ruhu</t>
+          <t>Yuyi ile Öğreniyorum 9 - Yuyi ve Korkusu</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>220</v>
+        <v>250</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786255555052</t>
+          <t>9786255805065</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Kendine Yol Ver</t>
+          <t>Yuyi ile Öğreniyorum 7 - Yuyi ve Kayıp Saati</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786259558837</t>
+          <t>9786255555915</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Köklerimin İzinde Babakale Köyceğiz</t>
+          <t>İyilikle Büyüyen Nesiller</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786259558851</t>
+          <t>9786255555977</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Hangi Timsah Yüzmek İstemez Ki?</t>
+          <t>Hayal Kumbarası</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786259558820</t>
+          <t>9786255805218</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Ejderhamın Dişi Nerede?</t>
+          <t>Bu Bir Yeşilçam Filmi Değildir</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>150</v>
+        <v>350</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786259558844</t>
+          <t>9786255555809</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Geleceğe Düşen Patpat</t>
+          <t>Okulda Akademik Gelişim</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786259558813</t>
+          <t>9786255805157</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Babakale Altınkum Öyküleri</t>
+          <t>Ayrılık Güzergahı</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786259558875</t>
+          <t>9786255805188</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Mihri</t>
+          <t>Ahenkli Satırlar</t>
         </is>
       </c>
       <c r="C144" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786255555007</t>
+          <t>9786255555953</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın En İyi Şakası</t>
+          <t>Sessiz Çığlıklarım</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786259753966</t>
+          <t>9786255555984</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Bazı Kızların Ruhu Yarım Kalır</t>
+          <t>Ayda’ki Öğretmen - Gezegenler Arası Keşif</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786259558868</t>
+          <t>9786255805119</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Örgü Oğul</t>
+          <t>Solmadan Sararan Hayatlar</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786259558806</t>
+          <t>9786255805164</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Noksan</t>
+          <t>Cümle Mühendisleri 5</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>180</v>
+        <v>350</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786259753911</t>
+          <t>9786255805126</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Laodicea - Sihirli Işık 1</t>
+          <t>Sağ Mı? Sol Mu?</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786259751689</t>
+          <t>9786255555960</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Hierapolis - Sihirli Işık 2</t>
+          <t>Gecenin İnsanları</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786259753973</t>
+          <t>9786255805102</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Filistin’e Özgürlük</t>
+          <t>Adı Anılmayanların Günlüğü</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786259537696</t>
+          <t>9786255555939</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Bir Şair Bir Şiir</t>
+          <t>Köşe Bucak Babakale</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786259743899</t>
+          <t>9786255555991</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Hadi İle Öğreniyorum-Mimar Sinan</t>
+          <t>Bitkiler Kraliçesi Kızarsa</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786259751672</t>
+          <t>9786255555878</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Öp Beni Kalbimden</t>
+          <t>Bir Şair Bir Şiir 2</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786259743851</t>
+          <t>9786255555793</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>İkiz Aşkına 1 – Bayram Parası</t>
+          <t>Tülpansızlık Yarası</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786259751665</t>
+          <t>9786255555786</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Yaramaz Keni</t>
+          <t>Gönlümdeki Mısra</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786259753942</t>
+          <t>9786255555779</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Solar Güller Bir Gün</t>
+          <t>Gül Bakalım</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786259751627</t>
+          <t>9786255555731</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Gizemli Kumanda</t>
+          <t>Olmayacak Duaya Amin</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>150</v>
+        <v>400</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786259506203</t>
+          <t>9786255555557</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Zamansızlık</t>
+          <t>Aral Gibi</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786259537689</t>
+          <t>9786255555762</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Sevgili Emily</t>
+          <t>Gölgeler</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786259753935</t>
+          <t>9786255555540</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>İçindeki En İyi Sen</t>
+          <t>Patron Çıldırdı</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786259753959</t>
+          <t>9786255555458</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Tilki Minik</t>
+          <t>Deniz Esintisi</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786259751603</t>
+          <t>9786255555717</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Kağıttan Düşlerim Var</t>
+          <t>Tıstıs Bilgitos Okulunda</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786259751610</t>
+          <t>9786255555502</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Aybayyu</t>
+          <t>Küçük Bubi'nin Büyük Yolculuğu</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786259537641</t>
+          <t>9786255555625</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Tırtıllar Ne Zaman Kanguru Olur?</t>
+          <t>Ezgi'nin Dünyası Mutluluk Dükkanı</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786259753997</t>
+          <t>9786255555663</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Beklenmedik Bir Yolculuk</t>
+          <t>Leyla’yı Görmeyen Mevlayı Görür Mü?</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786259537603</t>
+          <t>9786255555649</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Umut Düş Kırıklığına Uğratmaz</t>
+          <t>Gökyüzünde Uçan Renkli Balonlar</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>200</v>
+        <v>550</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786259537672</t>
+          <t>9786255555694</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>10 Kasım - Atatürk</t>
+          <t>Han’e-dan</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786259753904</t>
+          <t>9786255555687</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Kılıçarslan</t>
+          <t>Kırık Kanatlar</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>180</v>
+        <v>350</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786259778389</t>
+          <t>9786255555724</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Yaşasın Cumhuriyet</t>
+          <t>Sare’nin Göz Kamaştıran Rüyaları</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786259537665</t>
+          <t>9786255555656</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>İkilem</t>
+          <t>Hadi İle Öğreniyorum - Piri Reis</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786259537658</t>
+          <t>9786255555601</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Yağmursuz Toprak - Edebiyatın Susuzluğu</t>
+          <t>Benim İlk Maceram</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>200</v>
+        <v>500</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786259778396</t>
+          <t>9786255555526</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Zamanın İzleri 1 - Müslüman Bilim İnsanları</t>
+          <t>Heybemden Hikayeler</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786259537627</t>
+          <t>9786255555533</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Uyumak İstemeyen Ayışığı</t>
+          <t>Sınır Ötesi</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786259537610</t>
+          <t>9786255555434</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Hale’nin Hayali Dejavu</t>
+          <t>Kızıl Hilal Destanı</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786259778372</t>
+          <t>9786255555519</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Dem</t>
+          <t>Kırık Daktilo-İz Bırakan Şehirler</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>140</v>
+        <v>350</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786259778334</t>
+          <t>9786255555427</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Deliliğin Kitabını Yazdım</t>
+          <t>Huzur Evi</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786259778341</t>
+          <t>9786255555472</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>İris- İyiliğin Gücü</t>
+          <t>Çocuklardan Çocuklara Yaşamak Hakkında</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786259778303</t>
+          <t>9786255555489</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Meyveleri Öğreniyorum</t>
+          <t>Pozitif Zihinle Yeni Bir Başlangıç</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786259778327</t>
+          <t>9786255555465</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Düşler Ülkesi-4</t>
+          <t>Unutulmaz 6 Şubat – Sesimi Duyan Var Mı?</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786259778358</t>
+          <t>9786255555328</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Edebiyat Kalesi</t>
+          <t>Dikkat ve Odaklanma Kitabı 6-7 Yaş</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>200</v>
+        <v>500</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786259788593</t>
+          <t>9786255555359</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Edebiyat Çırağı</t>
+          <t>Dünya Ne Renk?</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>170</v>
+        <v>250</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786259506227</t>
+          <t>9786255555403</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Kendi Kendine Hipnoz</t>
+          <t>Kıyıya Vuran Hayaller</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>170</v>
+        <v>250</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786259788579</t>
+          <t>9786255555342</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Kur’an Mesajını Doğru Anlamak</t>
+          <t>Fil Yumurtası</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786259788586</t>
+          <t>9786255555298</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Benim İkonum</t>
+          <t>Marteniçka'ya Ne Oldu?</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786259778310</t>
+          <t>9786255555373</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Moniler İle Doli’nin Arkadaşlığı</t>
+          <t>Bilinmezlikten Gizeme Robirahizm</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>150</v>
+        <v>350</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786259788500</t>
+          <t>9786255555267</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Bizim Hikayemiz Otizm</t>
+          <t>Bir Kadının Azmi Elif</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>170</v>
+        <v>250</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786259506258</t>
+          <t>9786255555335</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Kitapsız Aşk</t>
+          <t>Ser Hafiye Ahmet Fehim Paşa</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>180</v>
+        <v>300</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786259788548</t>
+          <t>9786255555274</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Didaktik Daktilo</t>
+          <t>Ruhun Aynası</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786259788562</t>
+          <t>9786255555113</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Fikrimin Karesi</t>
+          <t>İz Bırakanlar Güncesi</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>140</v>
+        <v>250</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786259788531</t>
+          <t>9786255555144</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Parmak Uçlarındaki Renkler</t>
+          <t>Renklerden Bir Deniz</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786259506296</t>
+          <t>9786255555366</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>0-36 Ay Çocuk Gelişim Takip Defteri</t>
+          <t>Cümle Mühendisleri 4</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786259788555</t>
+          <t>9786255555410</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Müzeyyen</t>
+          <t>Çengel</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>160</v>
+        <v>300</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786259506210</t>
+          <t>9786255555281</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Dalgasız Deniz - Edebiyatın Sonsuzluğu</t>
+          <t>Birlikte Büyüyen Kalpler</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>170</v>
+        <v>300</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786259506234</t>
+          <t>9786255555250</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Edebiyat Köşesi</t>
+          <t>Sihirli Bahçe</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>170</v>
+        <v>250</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786259788524</t>
+          <t>9786255555229</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Antika</t>
+          <t>Gizemli Harita</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>170</v>
+        <v>300</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786259788517</t>
+          <t>9786255555212</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Hisli Kelimeler</t>
+          <t>Hadi İle Öğreniyorum: Mehmet Akif Ersoy</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>170</v>
+        <v>250</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786259506289</t>
+          <t>9786255555236</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Tohumdan Meyveye</t>
+          <t>Pencereden Bacadan</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>140</v>
+        <v>250</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786259506272</t>
+          <t>9786255555304</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Fani 2</t>
+          <t>Karakter Güçleri Temelli Hikayeler 1 - Doğruluk Zamanı: Cesaret</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786259506265</t>
+          <t>9786255555205</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>İçimdeki Karanlığın Gece Lambası</t>
+          <t>Hadi İle Öğreniyorum: Hekim Sinan</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>160</v>
+        <v>250</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786259506241</t>
+          <t>9786255555199</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>İçimdeki Ruh</t>
+          <t>Engin Denizlerin Sultanı Piri Hatun ve Kayıp Kıta Mu</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786255805621</t>
+          <t>9786255555243</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Hayal Gezginleri</t>
+          <t>Am’Erika</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>250</v>
+        <v>500</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786255805720</t>
+          <t>9786255555137</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Uçurumun Renkleri</t>
+          <t>Çiğ</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786255805782</t>
+          <t>9786255555182</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Morven - Kayıp Renkler</t>
+          <t>Her Güne Bir Çocukça Merak</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>250</v>
+        <v>600</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
+          <t>9786255555120</t>
+        </is>
+      </c>
+      <c r="B205" s="1" t="inlineStr">
+        <is>
+          <t>Huzurun Hantallığı</t>
+        </is>
+      </c>
+      <c r="C205" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="206" spans="1:3">
+      <c r="A206" s="1" t="inlineStr">
+        <is>
+          <t>9786259743875</t>
+        </is>
+      </c>
+      <c r="B206" s="1" t="inlineStr">
+        <is>
+          <t>Kristal Şehrin Çocukları</t>
+        </is>
+      </c>
+      <c r="C206" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="207" spans="1:3">
+      <c r="A207" s="1" t="inlineStr">
+        <is>
+          <t>9786259558899</t>
+        </is>
+      </c>
+      <c r="B207" s="1" t="inlineStr">
+        <is>
+          <t>Mucizarı</t>
+        </is>
+      </c>
+      <c r="C207" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="208" spans="1:3">
+      <c r="A208" s="1" t="inlineStr">
+        <is>
+          <t>9786255555090</t>
+        </is>
+      </c>
+      <c r="B208" s="1" t="inlineStr">
+        <is>
+          <t>Mucize Gözlüğün Yanında Mı?</t>
+        </is>
+      </c>
+      <c r="C208" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="209" spans="1:3">
+      <c r="A209" s="1" t="inlineStr">
+        <is>
+          <t>9786259753980</t>
+        </is>
+      </c>
+      <c r="B209" s="1" t="inlineStr">
+        <is>
+          <t>Çocuk Kalbiyle Büyük Hayaller - Ömer Halis’in Macerası</t>
+        </is>
+      </c>
+      <c r="C209" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="210" spans="1:3">
+      <c r="A210" s="1" t="inlineStr">
+        <is>
+          <t>9786259751696</t>
+        </is>
+      </c>
+      <c r="B210" s="1" t="inlineStr">
+        <is>
+          <t>Sevgili Çocuk Bir Mesajın Var</t>
+        </is>
+      </c>
+      <c r="C210" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="211" spans="1:3">
+      <c r="A211" s="1" t="inlineStr">
+        <is>
+          <t>9786259743820</t>
+        </is>
+      </c>
+      <c r="B211" s="1" t="inlineStr">
+        <is>
+          <t>Tengu – Son Kıyı</t>
+        </is>
+      </c>
+      <c r="C211" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="212" spans="1:3">
+      <c r="A212" s="1" t="inlineStr">
+        <is>
+          <t>9786259558882</t>
+        </is>
+      </c>
+      <c r="B212" s="1" t="inlineStr">
+        <is>
+          <t>Uğur’un Karavan Kütüphanesi</t>
+        </is>
+      </c>
+      <c r="C212" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="213" spans="1:3">
+      <c r="A213" s="1" t="inlineStr">
+        <is>
+          <t>9786259743806</t>
+        </is>
+      </c>
+      <c r="B213" s="1" t="inlineStr">
+        <is>
+          <t>Umut Oyuncak Müzesinde</t>
+        </is>
+      </c>
+      <c r="C213" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="214" spans="1:3">
+      <c r="A214" s="1" t="inlineStr">
+        <is>
+          <t>9786255555045</t>
+        </is>
+      </c>
+      <c r="B214" s="1" t="inlineStr">
+        <is>
+          <t>Anne Vapurda Tırtıl Var</t>
+        </is>
+      </c>
+      <c r="C214" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="215" spans="1:3">
+      <c r="A215" s="1" t="inlineStr">
+        <is>
+          <t>9786255555106</t>
+        </is>
+      </c>
+      <c r="B215" s="1" t="inlineStr">
+        <is>
+          <t>Balli’nin Sihirli Turşusu</t>
+        </is>
+      </c>
+      <c r="C215" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="216" spans="1:3">
+      <c r="A216" s="1" t="inlineStr">
+        <is>
+          <t>9786259743868</t>
+        </is>
+      </c>
+      <c r="B216" s="1" t="inlineStr">
+        <is>
+          <t>Beyin Deneyi</t>
+        </is>
+      </c>
+      <c r="C216" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="217" spans="1:3">
+      <c r="A217" s="1" t="inlineStr">
+        <is>
+          <t>9786255555175</t>
+        </is>
+      </c>
+      <c r="B217" s="1" t="inlineStr">
+        <is>
+          <t>Bir Fincan Mucize Kış Çayı</t>
+        </is>
+      </c>
+      <c r="C217" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="218" spans="1:3">
+      <c r="A218" s="1" t="inlineStr">
+        <is>
+          <t>9786259743813</t>
+        </is>
+      </c>
+      <c r="B218" s="1" t="inlineStr">
+        <is>
+          <t>Kıyamete Karşı</t>
+        </is>
+      </c>
+      <c r="C218" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="219" spans="1:3">
+      <c r="A219" s="1" t="inlineStr">
+        <is>
+          <t>9786259743882</t>
+        </is>
+      </c>
+      <c r="B219" s="1" t="inlineStr">
+        <is>
+          <t>Gezgin Ayraç</t>
+        </is>
+      </c>
+      <c r="C219" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="220" spans="1:3">
+      <c r="A220" s="1" t="inlineStr">
+        <is>
+          <t>9786259743837</t>
+        </is>
+      </c>
+      <c r="B220" s="1" t="inlineStr">
+        <is>
+          <t>Dört Kafadar</t>
+        </is>
+      </c>
+      <c r="C220" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="221" spans="1:3">
+      <c r="A221" s="1" t="inlineStr">
+        <is>
+          <t>9786259753928</t>
+        </is>
+      </c>
+      <c r="B221" s="1" t="inlineStr">
+        <is>
+          <t>Sürgün</t>
+        </is>
+      </c>
+      <c r="C221" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="222" spans="1:3">
+      <c r="A222" s="1" t="inlineStr">
+        <is>
+          <t>9786259751658</t>
+        </is>
+      </c>
+      <c r="B222" s="1" t="inlineStr">
+        <is>
+          <t>İstila</t>
+        </is>
+      </c>
+      <c r="C222" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="223" spans="1:3">
+      <c r="A223" s="1" t="inlineStr">
+        <is>
+          <t>9786255555083</t>
+        </is>
+      </c>
+      <c r="B223" s="1" t="inlineStr">
+        <is>
+          <t>Uzun Prens</t>
+        </is>
+      </c>
+      <c r="C223" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="224" spans="1:3">
+      <c r="A224" s="1" t="inlineStr">
+        <is>
+          <t>9786255555014</t>
+        </is>
+      </c>
+      <c r="B224" s="1" t="inlineStr">
+        <is>
+          <t>Aşk ve İletişim Sanatı</t>
+        </is>
+      </c>
+      <c r="C224" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="225" spans="1:3">
+      <c r="A225" s="1" t="inlineStr">
+        <is>
+          <t>9786259751634</t>
+        </is>
+      </c>
+      <c r="B225" s="1" t="inlineStr">
+        <is>
+          <t>Savatra</t>
+        </is>
+      </c>
+      <c r="C225" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="226" spans="1:3">
+      <c r="A226" s="1" t="inlineStr">
+        <is>
+          <t>9786259751641</t>
+        </is>
+      </c>
+      <c r="B226" s="1" t="inlineStr">
+        <is>
+          <t>Mucitler Okulu</t>
+        </is>
+      </c>
+      <c r="C226" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="227" spans="1:3">
+      <c r="A227" s="1" t="inlineStr">
+        <is>
+          <t>9786255555038</t>
+        </is>
+      </c>
+      <c r="B227" s="1" t="inlineStr">
+        <is>
+          <t>Sürgün Yürek</t>
+        </is>
+      </c>
+      <c r="C227" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="228" spans="1:3">
+      <c r="A228" s="1" t="inlineStr">
+        <is>
+          <t>9786255555076</t>
+        </is>
+      </c>
+      <c r="B228" s="1" t="inlineStr">
+        <is>
+          <t>Bendeyim</t>
+        </is>
+      </c>
+      <c r="C228" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="229" spans="1:3">
+      <c r="A229" s="1" t="inlineStr">
+        <is>
+          <t>9786255555021</t>
+        </is>
+      </c>
+      <c r="B229" s="1" t="inlineStr">
+        <is>
+          <t>Ateşin Karanlık Ruhu</t>
+        </is>
+      </c>
+      <c r="C229" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="230" spans="1:3">
+      <c r="A230" s="1" t="inlineStr">
+        <is>
+          <t>9786255555052</t>
+        </is>
+      </c>
+      <c r="B230" s="1" t="inlineStr">
+        <is>
+          <t>Kendine Yol Ver</t>
+        </is>
+      </c>
+      <c r="C230" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="231" spans="1:3">
+      <c r="A231" s="1" t="inlineStr">
+        <is>
+          <t>9786259558837</t>
+        </is>
+      </c>
+      <c r="B231" s="1" t="inlineStr">
+        <is>
+          <t>Köklerimin İzinde Babakale Köyceğiz</t>
+        </is>
+      </c>
+      <c r="C231" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="232" spans="1:3">
+      <c r="A232" s="1" t="inlineStr">
+        <is>
+          <t>9786259558851</t>
+        </is>
+      </c>
+      <c r="B232" s="1" t="inlineStr">
+        <is>
+          <t>Hangi Timsah Yüzmek İstemez Ki?</t>
+        </is>
+      </c>
+      <c r="C232" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="233" spans="1:3">
+      <c r="A233" s="1" t="inlineStr">
+        <is>
+          <t>9786259558820</t>
+        </is>
+      </c>
+      <c r="B233" s="1" t="inlineStr">
+        <is>
+          <t>Ejderhamın Dişi Nerede?</t>
+        </is>
+      </c>
+      <c r="C233" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="234" spans="1:3">
+      <c r="A234" s="1" t="inlineStr">
+        <is>
+          <t>9786259558844</t>
+        </is>
+      </c>
+      <c r="B234" s="1" t="inlineStr">
+        <is>
+          <t>Geleceğe Düşen Patpat</t>
+        </is>
+      </c>
+      <c r="C234" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="235" spans="1:3">
+      <c r="A235" s="1" t="inlineStr">
+        <is>
+          <t>9786259558813</t>
+        </is>
+      </c>
+      <c r="B235" s="1" t="inlineStr">
+        <is>
+          <t>Babakale Altınkum Öyküleri</t>
+        </is>
+      </c>
+      <c r="C235" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="236" spans="1:3">
+      <c r="A236" s="1" t="inlineStr">
+        <is>
+          <t>9786259558875</t>
+        </is>
+      </c>
+      <c r="B236" s="1" t="inlineStr">
+        <is>
+          <t>Mihri</t>
+        </is>
+      </c>
+      <c r="C236" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="237" spans="1:3">
+      <c r="A237" s="1" t="inlineStr">
+        <is>
+          <t>9786255555007</t>
+        </is>
+      </c>
+      <c r="B237" s="1" t="inlineStr">
+        <is>
+          <t>Dünyanın En İyi Şakası</t>
+        </is>
+      </c>
+      <c r="C237" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="238" spans="1:3">
+      <c r="A238" s="1" t="inlineStr">
+        <is>
+          <t>9786259753966</t>
+        </is>
+      </c>
+      <c r="B238" s="1" t="inlineStr">
+        <is>
+          <t>Bazı Kızların Ruhu Yarım Kalır</t>
+        </is>
+      </c>
+      <c r="C238" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="239" spans="1:3">
+      <c r="A239" s="1" t="inlineStr">
+        <is>
+          <t>9786259558868</t>
+        </is>
+      </c>
+      <c r="B239" s="1" t="inlineStr">
+        <is>
+          <t>Örgü Oğul</t>
+        </is>
+      </c>
+      <c r="C239" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="240" spans="1:3">
+      <c r="A240" s="1" t="inlineStr">
+        <is>
+          <t>9786259558806</t>
+        </is>
+      </c>
+      <c r="B240" s="1" t="inlineStr">
+        <is>
+          <t>Noksan</t>
+        </is>
+      </c>
+      <c r="C240" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="241" spans="1:3">
+      <c r="A241" s="1" t="inlineStr">
+        <is>
+          <t>9786259753911</t>
+        </is>
+      </c>
+      <c r="B241" s="1" t="inlineStr">
+        <is>
+          <t>Laodicea - Sihirli Işık 1</t>
+        </is>
+      </c>
+      <c r="C241" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="242" spans="1:3">
+      <c r="A242" s="1" t="inlineStr">
+        <is>
+          <t>9786259751689</t>
+        </is>
+      </c>
+      <c r="B242" s="1" t="inlineStr">
+        <is>
+          <t>Hierapolis - Sihirli Işık 2</t>
+        </is>
+      </c>
+      <c r="C242" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="243" spans="1:3">
+      <c r="A243" s="1" t="inlineStr">
+        <is>
+          <t>9786259753973</t>
+        </is>
+      </c>
+      <c r="B243" s="1" t="inlineStr">
+        <is>
+          <t>Filistin’e Özgürlük</t>
+        </is>
+      </c>
+      <c r="C243" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="244" spans="1:3">
+      <c r="A244" s="1" t="inlineStr">
+        <is>
+          <t>9786259537696</t>
+        </is>
+      </c>
+      <c r="B244" s="1" t="inlineStr">
+        <is>
+          <t>Bir Şair Bir Şiir</t>
+        </is>
+      </c>
+      <c r="C244" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="245" spans="1:3">
+      <c r="A245" s="1" t="inlineStr">
+        <is>
+          <t>9786259743899</t>
+        </is>
+      </c>
+      <c r="B245" s="1" t="inlineStr">
+        <is>
+          <t>Hadi İle Öğreniyorum-Mimar Sinan</t>
+        </is>
+      </c>
+      <c r="C245" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="246" spans="1:3">
+      <c r="A246" s="1" t="inlineStr">
+        <is>
+          <t>9786259751672</t>
+        </is>
+      </c>
+      <c r="B246" s="1" t="inlineStr">
+        <is>
+          <t>Öp Beni Kalbimden</t>
+        </is>
+      </c>
+      <c r="C246" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="247" spans="1:3">
+      <c r="A247" s="1" t="inlineStr">
+        <is>
+          <t>9786259743851</t>
+        </is>
+      </c>
+      <c r="B247" s="1" t="inlineStr">
+        <is>
+          <t>İkiz Aşkına 1 – Bayram Parası</t>
+        </is>
+      </c>
+      <c r="C247" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="248" spans="1:3">
+      <c r="A248" s="1" t="inlineStr">
+        <is>
+          <t>9786259751665</t>
+        </is>
+      </c>
+      <c r="B248" s="1" t="inlineStr">
+        <is>
+          <t>Yaramaz Keni</t>
+        </is>
+      </c>
+      <c r="C248" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="249" spans="1:3">
+      <c r="A249" s="1" t="inlineStr">
+        <is>
+          <t>9786259753942</t>
+        </is>
+      </c>
+      <c r="B249" s="1" t="inlineStr">
+        <is>
+          <t>Solar Güller Bir Gün</t>
+        </is>
+      </c>
+      <c r="C249" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="250" spans="1:3">
+      <c r="A250" s="1" t="inlineStr">
+        <is>
+          <t>9786259751627</t>
+        </is>
+      </c>
+      <c r="B250" s="1" t="inlineStr">
+        <is>
+          <t>Gizemli Kumanda</t>
+        </is>
+      </c>
+      <c r="C250" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="251" spans="1:3">
+      <c r="A251" s="1" t="inlineStr">
+        <is>
+          <t>9786259506203</t>
+        </is>
+      </c>
+      <c r="B251" s="1" t="inlineStr">
+        <is>
+          <t>Zamansızlık</t>
+        </is>
+      </c>
+      <c r="C251" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="252" spans="1:3">
+      <c r="A252" s="1" t="inlineStr">
+        <is>
+          <t>9786259537689</t>
+        </is>
+      </c>
+      <c r="B252" s="1" t="inlineStr">
+        <is>
+          <t>Sevgili Emily</t>
+        </is>
+      </c>
+      <c r="C252" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="253" spans="1:3">
+      <c r="A253" s="1" t="inlineStr">
+        <is>
+          <t>9786259753935</t>
+        </is>
+      </c>
+      <c r="B253" s="1" t="inlineStr">
+        <is>
+          <t>İçindeki En İyi Sen</t>
+        </is>
+      </c>
+      <c r="C253" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="254" spans="1:3">
+      <c r="A254" s="1" t="inlineStr">
+        <is>
+          <t>9786259753959</t>
+        </is>
+      </c>
+      <c r="B254" s="1" t="inlineStr">
+        <is>
+          <t>Tilki Minik</t>
+        </is>
+      </c>
+      <c r="C254" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="255" spans="1:3">
+      <c r="A255" s="1" t="inlineStr">
+        <is>
+          <t>9786259751603</t>
+        </is>
+      </c>
+      <c r="B255" s="1" t="inlineStr">
+        <is>
+          <t>Kağıttan Düşlerim Var</t>
+        </is>
+      </c>
+      <c r="C255" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="256" spans="1:3">
+      <c r="A256" s="1" t="inlineStr">
+        <is>
+          <t>9786259751610</t>
+        </is>
+      </c>
+      <c r="B256" s="1" t="inlineStr">
+        <is>
+          <t>Aybayyu</t>
+        </is>
+      </c>
+      <c r="C256" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="257" spans="1:3">
+      <c r="A257" s="1" t="inlineStr">
+        <is>
+          <t>9786259537641</t>
+        </is>
+      </c>
+      <c r="B257" s="1" t="inlineStr">
+        <is>
+          <t>Tırtıllar Ne Zaman Kanguru Olur?</t>
+        </is>
+      </c>
+      <c r="C257" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="258" spans="1:3">
+      <c r="A258" s="1" t="inlineStr">
+        <is>
+          <t>9786259753997</t>
+        </is>
+      </c>
+      <c r="B258" s="1" t="inlineStr">
+        <is>
+          <t>Beklenmedik Bir Yolculuk</t>
+        </is>
+      </c>
+      <c r="C258" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="259" spans="1:3">
+      <c r="A259" s="1" t="inlineStr">
+        <is>
+          <t>9786259537603</t>
+        </is>
+      </c>
+      <c r="B259" s="1" t="inlineStr">
+        <is>
+          <t>Umut Düş Kırıklığına Uğratmaz</t>
+        </is>
+      </c>
+      <c r="C259" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="260" spans="1:3">
+      <c r="A260" s="1" t="inlineStr">
+        <is>
+          <t>9786259537672</t>
+        </is>
+      </c>
+      <c r="B260" s="1" t="inlineStr">
+        <is>
+          <t>10 Kasım - Atatürk</t>
+        </is>
+      </c>
+      <c r="C260" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="261" spans="1:3">
+      <c r="A261" s="1" t="inlineStr">
+        <is>
+          <t>9786259753904</t>
+        </is>
+      </c>
+      <c r="B261" s="1" t="inlineStr">
+        <is>
+          <t>Kılıçarslan</t>
+        </is>
+      </c>
+      <c r="C261" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="262" spans="1:3">
+      <c r="A262" s="1" t="inlineStr">
+        <is>
+          <t>9786259778389</t>
+        </is>
+      </c>
+      <c r="B262" s="1" t="inlineStr">
+        <is>
+          <t>Yaşasın Cumhuriyet</t>
+        </is>
+      </c>
+      <c r="C262" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="263" spans="1:3">
+      <c r="A263" s="1" t="inlineStr">
+        <is>
+          <t>9786259537665</t>
+        </is>
+      </c>
+      <c r="B263" s="1" t="inlineStr">
+        <is>
+          <t>İkilem</t>
+        </is>
+      </c>
+      <c r="C263" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="264" spans="1:3">
+      <c r="A264" s="1" t="inlineStr">
+        <is>
+          <t>9786259537658</t>
+        </is>
+      </c>
+      <c r="B264" s="1" t="inlineStr">
+        <is>
+          <t>Yağmursuz Toprak - Edebiyatın Susuzluğu</t>
+        </is>
+      </c>
+      <c r="C264" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="265" spans="1:3">
+      <c r="A265" s="1" t="inlineStr">
+        <is>
+          <t>9786259778396</t>
+        </is>
+      </c>
+      <c r="B265" s="1" t="inlineStr">
+        <is>
+          <t>Zamanın İzleri 1 - Müslüman Bilim İnsanları</t>
+        </is>
+      </c>
+      <c r="C265" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="266" spans="1:3">
+      <c r="A266" s="1" t="inlineStr">
+        <is>
+          <t>9786259537627</t>
+        </is>
+      </c>
+      <c r="B266" s="1" t="inlineStr">
+        <is>
+          <t>Uyumak İstemeyen Ayışığı</t>
+        </is>
+      </c>
+      <c r="C266" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="267" spans="1:3">
+      <c r="A267" s="1" t="inlineStr">
+        <is>
+          <t>9786259537610</t>
+        </is>
+      </c>
+      <c r="B267" s="1" t="inlineStr">
+        <is>
+          <t>Hale’nin Hayali Dejavu</t>
+        </is>
+      </c>
+      <c r="C267" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="268" spans="1:3">
+      <c r="A268" s="1" t="inlineStr">
+        <is>
+          <t>9786259778372</t>
+        </is>
+      </c>
+      <c r="B268" s="1" t="inlineStr">
+        <is>
+          <t>Dem</t>
+        </is>
+      </c>
+      <c r="C268" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="269" spans="1:3">
+      <c r="A269" s="1" t="inlineStr">
+        <is>
+          <t>9786259778334</t>
+        </is>
+      </c>
+      <c r="B269" s="1" t="inlineStr">
+        <is>
+          <t>Deliliğin Kitabını Yazdım</t>
+        </is>
+      </c>
+      <c r="C269" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="270" spans="1:3">
+      <c r="A270" s="1" t="inlineStr">
+        <is>
+          <t>9786259778341</t>
+        </is>
+      </c>
+      <c r="B270" s="1" t="inlineStr">
+        <is>
+          <t>İris- İyiliğin Gücü</t>
+        </is>
+      </c>
+      <c r="C270" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="271" spans="1:3">
+      <c r="A271" s="1" t="inlineStr">
+        <is>
+          <t>9786259778303</t>
+        </is>
+      </c>
+      <c r="B271" s="1" t="inlineStr">
+        <is>
+          <t>Meyveleri Öğreniyorum</t>
+        </is>
+      </c>
+      <c r="C271" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="272" spans="1:3">
+      <c r="A272" s="1" t="inlineStr">
+        <is>
+          <t>9786259778327</t>
+        </is>
+      </c>
+      <c r="B272" s="1" t="inlineStr">
+        <is>
+          <t>Düşler Ülkesi-4</t>
+        </is>
+      </c>
+      <c r="C272" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="273" spans="1:3">
+      <c r="A273" s="1" t="inlineStr">
+        <is>
+          <t>9786259778358</t>
+        </is>
+      </c>
+      <c r="B273" s="1" t="inlineStr">
+        <is>
+          <t>Edebiyat Kalesi</t>
+        </is>
+      </c>
+      <c r="C273" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="274" spans="1:3">
+      <c r="A274" s="1" t="inlineStr">
+        <is>
+          <t>9786259788593</t>
+        </is>
+      </c>
+      <c r="B274" s="1" t="inlineStr">
+        <is>
+          <t>Edebiyat Çırağı</t>
+        </is>
+      </c>
+      <c r="C274" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="275" spans="1:3">
+      <c r="A275" s="1" t="inlineStr">
+        <is>
+          <t>9786259506227</t>
+        </is>
+      </c>
+      <c r="B275" s="1" t="inlineStr">
+        <is>
+          <t>Kendi Kendine Hipnoz</t>
+        </is>
+      </c>
+      <c r="C275" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="276" spans="1:3">
+      <c r="A276" s="1" t="inlineStr">
+        <is>
+          <t>9786259788579</t>
+        </is>
+      </c>
+      <c r="B276" s="1" t="inlineStr">
+        <is>
+          <t>Kur’an Mesajını Doğru Anlamak</t>
+        </is>
+      </c>
+      <c r="C276" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="277" spans="1:3">
+      <c r="A277" s="1" t="inlineStr">
+        <is>
+          <t>9786259788586</t>
+        </is>
+      </c>
+      <c r="B277" s="1" t="inlineStr">
+        <is>
+          <t>Benim İkonum</t>
+        </is>
+      </c>
+      <c r="C277" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="278" spans="1:3">
+      <c r="A278" s="1" t="inlineStr">
+        <is>
+          <t>9786259778310</t>
+        </is>
+      </c>
+      <c r="B278" s="1" t="inlineStr">
+        <is>
+          <t>Moniler İle Doli’nin Arkadaşlığı</t>
+        </is>
+      </c>
+      <c r="C278" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="279" spans="1:3">
+      <c r="A279" s="1" t="inlineStr">
+        <is>
+          <t>9786259788500</t>
+        </is>
+      </c>
+      <c r="B279" s="1" t="inlineStr">
+        <is>
+          <t>Bizim Hikayemiz Otizm</t>
+        </is>
+      </c>
+      <c r="C279" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="280" spans="1:3">
+      <c r="A280" s="1" t="inlineStr">
+        <is>
+          <t>9786259506258</t>
+        </is>
+      </c>
+      <c r="B280" s="1" t="inlineStr">
+        <is>
+          <t>Kitapsız Aşk</t>
+        </is>
+      </c>
+      <c r="C280" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="281" spans="1:3">
+      <c r="A281" s="1" t="inlineStr">
+        <is>
+          <t>9786259788548</t>
+        </is>
+      </c>
+      <c r="B281" s="1" t="inlineStr">
+        <is>
+          <t>Didaktik Daktilo</t>
+        </is>
+      </c>
+      <c r="C281" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="282" spans="1:3">
+      <c r="A282" s="1" t="inlineStr">
+        <is>
+          <t>9786259788562</t>
+        </is>
+      </c>
+      <c r="B282" s="1" t="inlineStr">
+        <is>
+          <t>Fikrimin Karesi</t>
+        </is>
+      </c>
+      <c r="C282" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="283" spans="1:3">
+      <c r="A283" s="1" t="inlineStr">
+        <is>
+          <t>9786259788531</t>
+        </is>
+      </c>
+      <c r="B283" s="1" t="inlineStr">
+        <is>
+          <t>Parmak Uçlarındaki Renkler</t>
+        </is>
+      </c>
+      <c r="C283" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="284" spans="1:3">
+      <c r="A284" s="1" t="inlineStr">
+        <is>
+          <t>9786259506296</t>
+        </is>
+      </c>
+      <c r="B284" s="1" t="inlineStr">
+        <is>
+          <t>0-36 Ay Çocuk Gelişim Takip Defteri</t>
+        </is>
+      </c>
+      <c r="C284" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="285" spans="1:3">
+      <c r="A285" s="1" t="inlineStr">
+        <is>
+          <t>9786259788555</t>
+        </is>
+      </c>
+      <c r="B285" s="1" t="inlineStr">
+        <is>
+          <t>Müzeyyen</t>
+        </is>
+      </c>
+      <c r="C285" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="286" spans="1:3">
+      <c r="A286" s="1" t="inlineStr">
+        <is>
+          <t>9786259506210</t>
+        </is>
+      </c>
+      <c r="B286" s="1" t="inlineStr">
+        <is>
+          <t>Dalgasız Deniz - Edebiyatın Sonsuzluğu</t>
+        </is>
+      </c>
+      <c r="C286" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="287" spans="1:3">
+      <c r="A287" s="1" t="inlineStr">
+        <is>
+          <t>9786259506234</t>
+        </is>
+      </c>
+      <c r="B287" s="1" t="inlineStr">
+        <is>
+          <t>Edebiyat Köşesi</t>
+        </is>
+      </c>
+      <c r="C287" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="288" spans="1:3">
+      <c r="A288" s="1" t="inlineStr">
+        <is>
+          <t>9786259788524</t>
+        </is>
+      </c>
+      <c r="B288" s="1" t="inlineStr">
+        <is>
+          <t>Antika</t>
+        </is>
+      </c>
+      <c r="C288" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="289" spans="1:3">
+      <c r="A289" s="1" t="inlineStr">
+        <is>
+          <t>9786259788517</t>
+        </is>
+      </c>
+      <c r="B289" s="1" t="inlineStr">
+        <is>
+          <t>Hisli Kelimeler</t>
+        </is>
+      </c>
+      <c r="C289" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="290" spans="1:3">
+      <c r="A290" s="1" t="inlineStr">
+        <is>
+          <t>9786259506289</t>
+        </is>
+      </c>
+      <c r="B290" s="1" t="inlineStr">
+        <is>
+          <t>Tohumdan Meyveye</t>
+        </is>
+      </c>
+      <c r="C290" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="291" spans="1:3">
+      <c r="A291" s="1" t="inlineStr">
+        <is>
+          <t>9786259506272</t>
+        </is>
+      </c>
+      <c r="B291" s="1" t="inlineStr">
+        <is>
+          <t>Fani 2</t>
+        </is>
+      </c>
+      <c r="C291" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="292" spans="1:3">
+      <c r="A292" s="1" t="inlineStr">
+        <is>
+          <t>9786259506265</t>
+        </is>
+      </c>
+      <c r="B292" s="1" t="inlineStr">
+        <is>
+          <t>İçimdeki Karanlığın Gece Lambası</t>
+        </is>
+      </c>
+      <c r="C292" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="293" spans="1:3">
+      <c r="A293" s="1" t="inlineStr">
+        <is>
+          <t>9786259506241</t>
+        </is>
+      </c>
+      <c r="B293" s="1" t="inlineStr">
+        <is>
+          <t>İçimdeki Ruh</t>
+        </is>
+      </c>
+      <c r="C293" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="294" spans="1:3">
+      <c r="A294" s="1" t="inlineStr">
+        <is>
+          <t>9786255805621</t>
+        </is>
+      </c>
+      <c r="B294" s="1" t="inlineStr">
+        <is>
+          <t>Hayal Gezginleri</t>
+        </is>
+      </c>
+      <c r="C294" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="295" spans="1:3">
+      <c r="A295" s="1" t="inlineStr">
+        <is>
+          <t>9786255805720</t>
+        </is>
+      </c>
+      <c r="B295" s="1" t="inlineStr">
+        <is>
+          <t>Uçurumun Renkleri</t>
+        </is>
+      </c>
+      <c r="C295" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="296" spans="1:3">
+      <c r="A296" s="1" t="inlineStr">
+        <is>
+          <t>9786255805782</t>
+        </is>
+      </c>
+      <c r="B296" s="1" t="inlineStr">
+        <is>
+          <t>Morven - Kayıp Renkler</t>
+        </is>
+      </c>
+      <c r="C296" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="297" spans="1:3">
+      <c r="A297" s="1" t="inlineStr">
+        <is>
           <t>9786255805775</t>
         </is>
       </c>
-      <c r="B205" s="1" t="inlineStr">
+      <c r="B297" s="1" t="inlineStr">
         <is>
           <t>Gökyüzüne Asılan Hikayeler</t>
         </is>
       </c>
-      <c r="C205" s="1">
+      <c r="C297" s="1">
         <v>250</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>