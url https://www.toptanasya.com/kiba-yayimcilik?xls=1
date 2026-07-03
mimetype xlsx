--- v1 (2026-05-13)
+++ v2 (2026-07-03)
@@ -85,4480 +85,5005 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786258561333</t>
+          <t>9786258561715</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>İçimdeki Sis</t>
+          <t>Fiyona'nın Büyülü Dünyası</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786258561203</t>
+          <t>9786258561609</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Gizemli Mağara ve Kayıp Köylüler</t>
+          <t>İçimdeki Çığlığın Yankısı</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786258561357</t>
+          <t>9786258561586</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Yine de Güzeldir Yaşamak</t>
+          <t>Haycanlarla Maceraya Koşuyorum</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786258561302</t>
+          <t>9786258561456</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Yürek Zemheriye Dönmeden</t>
+          <t>Ezginin Dünyası Fındık Nerede?</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786258561296</t>
+          <t>9786258561647</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Kariyer Pusulası</t>
+          <t>Yalnızlığın Çoğul Hali</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786258561289</t>
+          <t>9786258561654</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>F.A.R.K.E.T</t>
+          <t>Hiç Kırık</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>500</v>
+        <v>400</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786258561241</t>
+          <t>9786258561579</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Çırpınış - Vatan ve Milletin Bekası Adına</t>
+          <t>Sabırsız Hula</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>600</v>
+        <v>500</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786258561234</t>
+          <t>9786258561685</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Köklerden Göklere – Ötüken’e Yolculuk</t>
+          <t>Doktor Uzun Kulak ve Sihirli Bant</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786258561265</t>
+          <t>9786258561500</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Malatya Hikayeleri</t>
+          <t>Kalbe Dokunan Zamanlar – Şifa Veren Satırlar</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786258561227</t>
+          <t>9786258561616</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Hepsi Tesadüf Mü?</t>
+          <t>Bir Zarif Hayat</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>500</v>
+        <v>400</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786258561197</t>
+          <t>9786258561449</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Dikkat! Karınca Geçebilir</t>
+          <t>Bizim Mahalle</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>250</v>
+        <v>500</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786258561272</t>
+          <t>9786258561692</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Diksiyon – Hitabet-sunuculuk Mikrofon Sanatı Tanımlamaları ve Araştırma Metinleri</t>
+          <t>Vadedilmemiş Yarınlar</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>500</v>
+        <v>400</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786258561258</t>
+          <t>9786258561548</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Türk'ün Çuvalla İmtihanı</t>
+          <t>Prenses Nerede?</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>550</v>
+        <v>500</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786258561142</t>
+          <t>9786258561395</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Bilge Dede ve Sorular Treni 2 - İnsanı Tanıyorum</t>
+          <t>Kek Canavarı Pofuduk Sincap</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>250</v>
+        <v>500</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786258561135</t>
+          <t>9786258561425</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Bilge Dede ve Sorular Treni 1 - Kendimi Tanıyorum</t>
+          <t>Orkide Çiçeğinin Doğuşu</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>250</v>
+        <v>500</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786255861159</t>
+          <t>9786258561401</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Bilge Dede ve Sorular Treni 3 - Rabbimi Tanıyorum</t>
+          <t>Kırık Kanat</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786258561166</t>
+          <t>9786258561562</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Bilge Dede ve Sorular Treni 4 - Akıl Değilse Ne</t>
+          <t>Boyacı Köpükler</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>250</v>
+        <v>500</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786258561173</t>
+          <t>9786258561418</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Bilge Dede ve Sorular Treni 5 - İyiliğin Etkisi</t>
+          <t>Luna ve Köpük</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>250</v>
+        <v>500</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786258561104</t>
+          <t>9786258561463</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Böğürtlen İle Bebek Eşek</t>
+          <t>Katharsis - 365 Günde Aydınlanma Yolculuğu</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>250</v>
+        <v>500</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786255805546</t>
+          <t>9786258561555</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Bir Kalp İki Beden</t>
+          <t>Gölgeler Ülkesindeki Lale</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786258561098</t>
+          <t>9786258561494</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Babam Peri Olup Bacadan Çıktı</t>
+          <t>Zamana Yenilmeyen Şiirler</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>250</v>
+        <v>600</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786255805942</t>
+          <t>9786258561487</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Ay Sanrıları</t>
+          <t>Zamana Yenilemeyen Hikayeler</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786258561074</t>
+          <t>9786258561470</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Sihirli Çiçeğin Sırrı Kalbin Odaları</t>
+          <t>Zamana Yenilmeyen Araştırmalar</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>250</v>
+        <v>500</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786258561067</t>
+          <t>9786258561319</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Küçük Kahramanlar Kulübü Sevgi Maması</t>
+          <t>Heybemizden Süzülen Satırlar</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>250</v>
+        <v>500</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786258561111</t>
+          <t>9786258561593</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Kuş Kanadında Yaşamak</t>
+          <t>Minik Kalplerde Saklı Büyük Dünyalar</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>250</v>
+        <v>500</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786255805959</t>
+          <t>9786258561326</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Bizim Hikayemiz-2</t>
+          <t>Sıfır Noktası</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786258561050</t>
+          <t>9786258561371</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Bir Başkadır Benim Memleketim</t>
+          <t>Cümle Mühendisleri 7</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786258561180</t>
+          <t>9786258561364</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Sihirbaz Sincap – Gerçek Arkadaşlık</t>
+          <t>Kadınlara Ses Ol</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786258561036</t>
+          <t>9786258561340</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Müzler'in Yolculuğu</t>
+          <t>Asar-ı Kalb</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786258561043</t>
+          <t>9786258561517</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>2033 - İçimizdeki Bir Yer Hep Mavi</t>
+          <t>Göl</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786255805812</t>
+          <t>9786258561432</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Ozzy And Bazzy Open A Bakery</t>
+          <t>Yitik Taşların Muhafızı</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786255805850</t>
+          <t>9786258561210</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Spinosun Maceraları 1 - Spinos’un Mısır Krizi</t>
+          <t>Hikayenin Sırrı İnananlarda</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786255805867</t>
+          <t>9786258561524</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Spinosun Maceraları 2 - Ekran Canavarı Spinos</t>
+          <t>Ta Ta Taam İşte Karşınızda Her Şeyi Bilen Küçük Adam</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>250</v>
+        <v>500</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786258561081</t>
+          <t>9786258561388</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Fısıldayan Musluk</t>
+          <t>Şipşak - 11</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>250</v>
+        <v>500</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786255805898</t>
+          <t>9786258561531</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Spinosun Maceraları 5 - Minik Dino Büyük Mü Oldu?</t>
+          <t>In Yunus Voetsporen Stap Voor Stap</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786258561005</t>
+          <t>9786258561333</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Bayramımız Bayram Olsun</t>
+          <t>İçimdeki Sis</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786255805805</t>
+          <t>9786258561203</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Ozzy And Bazzy Go Camping</t>
+          <t>Gizemli Mağara ve Kayıp Köylüler</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786255805874</t>
+          <t>9786258561357</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Spinosun Maceraları 3 - Spinos'un Hapşu Macerası</t>
+          <t>Yine de Güzeldir Yaşamak</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786258561029</t>
+          <t>9786258561302</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Bir Kova Dolusu Dilek</t>
+          <t>Yürek Zemheriye Dönmeden</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786255805799</t>
+          <t>9786258561296</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Ozzy And Bazzy Find a Lost Kitten</t>
+          <t>Kariyer Pusulası</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786255805881</t>
+          <t>9786258561289</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Spinosun Maceraları - Spinos ve İnatçı Pedallar 4</t>
+          <t>F.A.R.K.E.T</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>250</v>
+        <v>500</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786258561012</t>
+          <t>9786258561241</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Işık Bekçisi</t>
+          <t>Çırpınış - Vatan ve Milletin Bekası Adına</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>250</v>
+        <v>600</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786255805928</t>
+          <t>9786258561234</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Hadi ile Öğreniyorum - Mustafa Kemal Atatürk</t>
+          <t>Köklerden Göklere – Ötüken’e Yolculuk</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786255805973</t>
+          <t>9786258561265</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Noel Ağaçlarını Kurtarmak</t>
+          <t>Malatya Hikayeleri</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786255805744</t>
+          <t>9786258561227</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Cümle Mühendisleri 6</t>
+          <t>Hepsi Tesadüf Mü?</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786255805997</t>
+          <t>9786258561197</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Bahar Güneşi</t>
+          <t>Dikkat! Karınca Geçebilir</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786255805904</t>
+          <t>9786258561272</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Rüzgara Karşı Küllerimden Ben</t>
+          <t>Diksiyon – Hitabet-sunuculuk Mikrofon Sanatı Tanımlamaları ve Araştırma Metinleri</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>250</v>
+        <v>500</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786255805935</t>
+          <t>9786258561258</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Karmakarışık Duygular 2</t>
+          <t>Türk'ün Çuvalla İmtihanı</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>250</v>
+        <v>550</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786255805843</t>
+          <t>9786258561142</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>The Helpfull Princess And The Dinosaur</t>
+          <t>Bilge Dede ve Sorular Treni 2 - İnsanı Tanıyorum</t>
         </is>
       </c>
       <c r="C50" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786255805836</t>
+          <t>9786258561135</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Yardımsever Prenses ve Dinazor</t>
+          <t>Bilge Dede ve Sorular Treni 1 - Kendimi Tanıyorum</t>
         </is>
       </c>
       <c r="C51" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786255805911</t>
+          <t>9786255861159</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Pozitif Psikoloji Temelli Hikayeler</t>
+          <t>Bilge Dede ve Sorular Treni 3 - Rabbimi Tanıyorum</t>
         </is>
       </c>
       <c r="C52" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786255805829</t>
+          <t>9786258561166</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Pufi Panda İle Kendini Sevmenin Sırrı</t>
+          <t>Bilge Dede ve Sorular Treni 4 - Akıl Değilse Ne</t>
         </is>
       </c>
       <c r="C53" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786255805966</t>
+          <t>9786258561173</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Ezgiden Sezgiye</t>
+          <t>Bilge Dede ve Sorular Treni 5 - İyiliğin Etkisi</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786255805706</t>
+          <t>9786258561104</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Yankıya Düşmüş Lal</t>
+          <t>Böğürtlen İle Bebek Eşek</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786255805751</t>
+          <t>9786255805546</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Zamanın İzleri 4 - Türk Dili ve Edebiyatında Önemli Yazarlar</t>
+          <t>Bir Kalp İki Beden</t>
         </is>
       </c>
       <c r="C56" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786255805485</t>
+          <t>9786258561098</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Teber Mafyan</t>
+          <t>Babam Peri Olup Bacadan Çıktı</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786255805638</t>
+          <t>9786255805942</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Kalbinizin Sesi</t>
+          <t>Ay Sanrıları</t>
         </is>
       </c>
       <c r="C58" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786255805645</t>
+          <t>9786258561074</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>İnadına Gülümse</t>
+          <t>Sihirli Çiçeğin Sırrı Kalbin Odaları</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786255805591</t>
+          <t>9786258561067</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Gizemli Orman</t>
+          <t>Küçük Kahramanlar Kulübü Sevgi Maması</t>
         </is>
       </c>
       <c r="C60" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786255805508</t>
+          <t>9786258561111</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Şipşak 10</t>
+          <t>Kuş Kanadında Yaşamak</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786255805676</t>
+          <t>9786255805959</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Kırık Daktilo Dönüm Noktası</t>
+          <t>Bizim Hikayemiz-2</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>500</v>
+        <v>400</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786255805614</t>
+          <t>9786258561050</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Han'e-dan 2 - Unutulanların Sesi</t>
+          <t>Bir Başkadır Benim Memleketim</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786255805607</t>
+          <t>9786258561180</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Lisa'nın Sırrı</t>
+          <t>Sihirbaz Sincap – Gerçek Arkadaşlık</t>
         </is>
       </c>
       <c r="C64" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786255805355</t>
+          <t>9786258561036</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Anka Kuşu</t>
+          <t>Müzler'in Yolculuğu</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786255805584</t>
+          <t>9786258561043</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Karakter Güçleri Temelli Hikayeler 6 - Burak ve Kuzenleri</t>
+          <t>2033 - İçimizdeki Bir Yer Hep Mavi</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786255805454</t>
+          <t>9786255805812</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Gökyüzü Kimin?</t>
+          <t>Ozzy And Bazzy Open A Bakery</t>
         </is>
       </c>
       <c r="C67" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786255805492</t>
+          <t>9786255805850</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Hakkari'de Üç Yıl</t>
+          <t>Spinosun Maceraları 1 - Spinos’un Mısır Krizi</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786255805133</t>
+          <t>9786255805867</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Çınar’ın Maceraları - Çınar Öfkesiyle Baş Etmeyi Öğreniyor</t>
+          <t>Spinosun Maceraları 2 - Ekran Canavarı Spinos</t>
         </is>
       </c>
       <c r="C69" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786255805140</t>
+          <t>9786258561081</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Çınar’ın Maceraları - Kartal Vatoz</t>
+          <t>Fısıldayan Musluk</t>
         </is>
       </c>
       <c r="C70" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786255555816</t>
+          <t>9786255805898</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Yıldız Hayvanlar Serisi - Çita Mı Hızlı Tezcan Mı?</t>
+          <t>Spinosun Maceraları 5 - Minik Dino Büyük Mü Oldu?</t>
         </is>
       </c>
       <c r="C71" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786255555755</t>
+          <t>9786258561005</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>İçimdeki Enkazlar</t>
+          <t>Bayramımız Bayram Olsun</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786255555830</t>
+          <t>9786255805805</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Yıldız Hayvanlar Serisi - Renkli Deniz Topu, Mona’yı Nereye Götürüyor?</t>
+          <t>Ozzy And Bazzy Go Camping</t>
         </is>
       </c>
       <c r="C73" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786255555847</t>
+          <t>9786255805874</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Yıldız Hayvanlar Serisi - Van Gölünün Gözlüklü Kedisi</t>
+          <t>Spinosun Maceraları 3 - Spinos'un Hapşu Macerası</t>
         </is>
       </c>
       <c r="C74" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786255555823</t>
+          <t>9786258561029</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Yıldız Hayvanlar Serisi - Kurdelesi Uçan Angora</t>
+          <t>Bir Kova Dolusu Dilek</t>
         </is>
       </c>
       <c r="C75" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786255555946</t>
+          <t>9786255805799</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Çınar'ın Maceraları - Kıbrıs Seyahati</t>
+          <t>Ozzy And Bazzy Find a Lost Kitten</t>
         </is>
       </c>
       <c r="C76" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786255555854</t>
+          <t>9786255805881</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Çınar'ın Maceraları - Doğayı Koruyan Bekçi</t>
+          <t>Spinosun Maceraları - Spinos ve İnatçı Pedallar 4</t>
         </is>
       </c>
       <c r="C77" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786255555892</t>
+          <t>9786258561012</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Yıldız Hayvanlar Serisi - Yavru Alageyikler de Hayal Kurar</t>
+          <t>Işık Bekçisi</t>
         </is>
       </c>
       <c r="C78" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786255805201</t>
+          <t>9786255805928</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Dostlar Apartmanı</t>
+          <t>Hadi ile Öğreniyorum - Mustafa Kemal Atatürk</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786255805171</t>
+          <t>9786255805973</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Babaların İzinde</t>
+          <t>Noel Ağaçlarını Kurtarmak</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>500</v>
+        <v>350</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786255555922</t>
+          <t>9786255805744</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Zamanın İzleri 3 - Filozoflar</t>
+          <t>Cümle Mühendisleri 6</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>500</v>
+        <v>400</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786255555885</t>
+          <t>9786255805997</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Şipşak 9</t>
+          <t>Bahar Güneşi</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786255555748</t>
+          <t>9786255805904</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Edebiyat Kırıntıları</t>
+          <t>Rüzgara Karşı Küllerimden Ben</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786255555700</t>
+          <t>9786255805935</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Ruhun Dizeleri</t>
+          <t>Karmakarışık Duygular 2</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786255555632</t>
+          <t>9786255805843</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Kalemden Satırlara</t>
+          <t>The Helpfull Princess And The Dinosaur</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786255555441</t>
+          <t>9786255805836</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Çıkmaz Sokak</t>
+          <t>Yardımsever Prenses ve Dinazor</t>
         </is>
       </c>
       <c r="C86" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786255555496</t>
+          <t>9786255805911</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Ulusal Ve Yerel Basımda Ayancık - Ayancık Belleği 1</t>
+          <t>Pozitif Psikoloji Temelli Hikayeler</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786255555380</t>
+          <t>9786255805829</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Zamanın İzleri 2 - Yabancı Bilim İnsanları</t>
+          <t>Pufi Panda İle Kendini Sevmenin Sırrı</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786255555311</t>
+          <t>9786255805966</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Sadece Merhaba</t>
+          <t>Ezgiden Sezgiye</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786255555151</t>
+          <t>9786255805706</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Hür Mektep 8</t>
+          <t>Yankıya Düşmüş Lal</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786255555168</t>
+          <t>9786255805751</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Şipşak 8</t>
+          <t>Zamanın İzleri 4 - Türk Dili ve Edebiyatında Önemli Yazarlar</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786259537634</t>
+          <t>9786255805485</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Ayasofya’da Gün Doğarken</t>
+          <t>Teber Mafyan</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786259743844</t>
+          <t>9786255805638</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Gizemli Makine</t>
+          <t>Kalbinizin Sesi</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786255805539</t>
+          <t>9786255805645</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Sustuğumuz Yerler</t>
+          <t>İnadına Gülümse</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786255805683</t>
+          <t>9786255805591</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Geleceğe Mektuplar</t>
+          <t>Gizemli Orman</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786255805690</t>
+          <t>9786255805508</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Semt-i Hamuşan Izdırapları</t>
+          <t>Şipşak 10</t>
         </is>
       </c>
       <c r="C96" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786255805768</t>
+          <t>9786255805676</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Umut Bahçesi</t>
+          <t>Kırık Daktilo Dönüm Noktası</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786255805652</t>
+          <t>9786255805614</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>99 Esma-ül Hüsna</t>
+          <t>Han'e-dan 2 - Unutulanların Sesi</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786255805447</t>
+          <t>9786255805607</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Çınarın Maceraları - Uçurtma Şenliği</t>
+          <t>Lisa'nın Sırrı</t>
         </is>
       </c>
       <c r="C99" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786255805577</t>
+          <t>9786255805355</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Karakter Güçleri Temelli Hikayeler 5 - Balık Macerası: Aşkınlık</t>
+          <t>Anka Kuşu</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786255805379</t>
+          <t>9786255805584</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Sükût-u İsyan</t>
+          <t>Karakter Güçleri Temelli Hikayeler 6 - Burak ve Kuzenleri</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786255805522</t>
+          <t>9786255805454</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Camdan Kafes</t>
+          <t>Gökyüzü Kimin?</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786255805348</t>
+          <t>9786255805492</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Hedefe Adım Adım - Sınava Dair Her Şey</t>
+          <t>Hakkari'de Üç Yıl</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>1000</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786255805553</t>
+          <t>9786255805133</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Sesler ve Yanılsamalar 1 - Kırık Zamanlar</t>
+          <t>Çınar’ın Maceraları - Çınar Öfkesiyle Baş Etmeyi Öğreniyor</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786255805515</t>
+          <t>9786255805140</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Simya’nın Laneti</t>
+          <t>Çınar’ın Maceraları - Kartal Vatoz</t>
         </is>
       </c>
       <c r="C105" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786255805409</t>
+          <t>9786255555816</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Zahir</t>
+          <t>Yıldız Hayvanlar Serisi - Çita Mı Hızlı Tezcan Mı?</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786255805416</t>
+          <t>9786255555755</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Ya Bir Gün Gidersen Benden</t>
+          <t>İçimdeki Enkazlar</t>
         </is>
       </c>
       <c r="C107" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786255805560</t>
+          <t>9786255555830</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Karakter Güçleri Temelli Hikayeler 4 - Okul Projesi: İhsaniye</t>
+          <t>Yıldız Hayvanlar Serisi - Renkli Deniz Topu, Mona’yı Nereye Götürüyor?</t>
         </is>
       </c>
       <c r="C108" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786255805331</t>
+          <t>9786255555847</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Karakter Güçleri Temelli Hikayeler 3 - Emir ve Takımı: Adalet</t>
+          <t>Yıldız Hayvanlar Serisi - Van Gölünün Gözlüklü Kedisi</t>
         </is>
       </c>
       <c r="C109" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786255805256</t>
+          <t>9786255555823</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Bir Zamanlar Çocuk Olmak</t>
+          <t>Yıldız Hayvanlar Serisi - Kurdelesi Uçan Angora</t>
         </is>
       </c>
       <c r="C110" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786255805393</t>
+          <t>9786255555946</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Leben Im Altenheim</t>
+          <t>Çınar'ın Maceraları - Kıbrıs Seyahati</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786255805461</t>
+          <t>9786255555854</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Sihirli Kitap</t>
+          <t>Çınar'ın Maceraları - Doğayı Koruyan Bekçi</t>
         </is>
       </c>
       <c r="C112" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786255805317</t>
+          <t>9786255555892</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Sahaf Ajanı Efe Payidar</t>
+          <t>Yıldız Hayvanlar Serisi - Yavru Alageyikler de Hayal Kurar</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786255555861</t>
+          <t>9786255805201</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Harf Masallar</t>
+          <t>Dostlar Apartmanı</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786255555908</t>
+          <t>9786255805171</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Karakter Güçleri Temelli Hikayeler 2 - Bilge'nin Oyunları: Bilgelik</t>
+          <t>Babaların İzinde</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>250</v>
+        <v>500</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786255805386</t>
+          <t>9786255555922</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Kör Nokta</t>
+          <t>Zamanın İzleri 3 - Filozoflar</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>250</v>
+        <v>500</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786255805300</t>
+          <t>9786255555885</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Mor Ayı</t>
+          <t>Şipşak 9</t>
         </is>
       </c>
       <c r="C117" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786255805362</t>
+          <t>9786255555748</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>İlhamın İzinde</t>
+          <t>Edebiyat Kırıntıları</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786255805423</t>
+          <t>9786255555700</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Kuyu</t>
+          <t>Ruhun Dizeleri</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786255805232</t>
+          <t>9786255555632</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Kalbimde Kaldın</t>
+          <t>Kalemden Satırlara</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786255805430</t>
+          <t>9786255555441</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Kalbimdeki Yerin</t>
+          <t>Çıkmaz Sokak</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786255805249</t>
+          <t>9786255555496</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Kuzey’in Kızından Seçmeler</t>
+          <t>Ulusal Ve Yerel Basımda Ayancık - Ayancık Belleği 1</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786255805225</t>
+          <t>9786255555380</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Sen Benim Mihrabımsın</t>
+          <t>Zamanın İzleri 2 - Yabancı Bilim İnsanları</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786255805324</t>
+          <t>9786255555311</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Fay Hattı</t>
+          <t>Sadece Merhaba</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786255805294</t>
+          <t>9786255555151</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Nörobilim Notlarım</t>
+          <t>Hür Mektep 8</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786255805195</t>
+          <t>9786255555168</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Kanatsız Melekler</t>
+          <t>Şipşak 8</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>500</v>
+        <v>250</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786255805263</t>
+          <t>9786259537634</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Kraliçe Annem Müzeyyen Çildemir-1</t>
+          <t>Ayasofya’da Gün Doğarken</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786255805287</t>
+          <t>9786259743844</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Kraliçe Annem Müzeyyen Çildemir-3</t>
+          <t>Gizemli Makine</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786255805270</t>
+          <t>9786255805539</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Kraliçe Annem Müzeyyen Çildemir-2</t>
+          <t>Sustuğumuz Yerler</t>
         </is>
       </c>
       <c r="C129" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786255805041</t>
+          <t>9786255805683</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Yuyi ile Öğreniyorum 6 - Yuyi ve Sihirli Kolye</t>
+          <t>Geleceğe Mektuplar</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786255808003</t>
+          <t>9786255805690</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Yuyi ile Öğreniyorum 1 - Yuyi’nin Aile Ağacı</t>
+          <t>Semt-i Hamuşan Izdırapları</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786255805058</t>
+          <t>9786255805768</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Yuyi ile Öğreniyorum 5 - Yuyi ve Uçan Yatak</t>
+          <t>Umut Bahçesi</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786255805010</t>
+          <t>9786255805652</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Yuyi ile Öğreniyorum 3 - Yuyi’nin Sihirli Ispanak Bahçesi</t>
+          <t>99 Esma-ül Hüsna</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786255805096</t>
+          <t>9786255805447</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Yunus Adası</t>
+          <t>Çınarın Maceraları - Uçurtma Şenliği</t>
         </is>
       </c>
       <c r="C134" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786255805027</t>
+          <t>9786255805577</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Yuyi ile Öğreniyorum 4 - Yuyi Okula Başlıyor</t>
+          <t>Karakter Güçleri Temelli Hikayeler 5 - Balık Macerası: Aşkınlık</t>
         </is>
       </c>
       <c r="C135" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786255805072</t>
+          <t>9786255805379</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Yuyi ile Öğreniyorum 8 - Yuyi Pırıltılı Dişler</t>
+          <t>Sükût-u İsyan</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786255805089</t>
+          <t>9786255805522</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Yuyi ile Öğreniyorum 9 - Yuyi ve Korkusu</t>
+          <t>Camdan Kafes</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786255805065</t>
+          <t>9786255805348</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Yuyi ile Öğreniyorum 7 - Yuyi ve Kayıp Saati</t>
+          <t>Hedefe Adım Adım - Sınava Dair Her Şey</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>250</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786255555915</t>
+          <t>9786255805553</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>İyilikle Büyüyen Nesiller</t>
+          <t>Sesler ve Yanılsamalar 1 - Kırık Zamanlar</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786255555977</t>
+          <t>9786255805515</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Hayal Kumbarası</t>
+          <t>Simya’nın Laneti</t>
         </is>
       </c>
       <c r="C140" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786255805218</t>
+          <t>9786255805409</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Bu Bir Yeşilçam Filmi Değildir</t>
+          <t>Zahir</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786255555809</t>
+          <t>9786255805416</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Okulda Akademik Gelişim</t>
+          <t>Ya Bir Gün Gidersen Benden</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786255805157</t>
+          <t>9786255805560</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Ayrılık Güzergahı</t>
+          <t>Karakter Güçleri Temelli Hikayeler 4 - Okul Projesi: İhsaniye</t>
         </is>
       </c>
       <c r="C143" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786255805188</t>
+          <t>9786255805331</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Ahenkli Satırlar</t>
+          <t>Karakter Güçleri Temelli Hikayeler 3 - Emir ve Takımı: Adalet</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786255555953</t>
+          <t>9786255805256</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Sessiz Çığlıklarım</t>
+          <t>Bir Zamanlar Çocuk Olmak</t>
         </is>
       </c>
       <c r="C145" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786255555984</t>
+          <t>9786255805393</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Ayda’ki Öğretmen - Gezegenler Arası Keşif</t>
+          <t>Leben Im Altenheim</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786255805119</t>
+          <t>9786255805461</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Solmadan Sararan Hayatlar</t>
+          <t>Sihirli Kitap</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786255805164</t>
+          <t>9786255805317</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Cümle Mühendisleri 5</t>
+          <t>Sahaf Ajanı Efe Payidar</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786255805126</t>
+          <t>9786255555861</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Sağ Mı? Sol Mu?</t>
+          <t>Harf Masallar</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786255555960</t>
+          <t>9786255555908</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Gecenin İnsanları</t>
+          <t>Karakter Güçleri Temelli Hikayeler 2 - Bilge'nin Oyunları: Bilgelik</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786255805102</t>
+          <t>9786255805386</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Adı Anılmayanların Günlüğü</t>
+          <t>Kör Nokta</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786255555939</t>
+          <t>9786255805300</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Köşe Bucak Babakale</t>
+          <t>Mor Ayı</t>
         </is>
       </c>
       <c r="C152" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786255555991</t>
+          <t>9786255805362</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Bitkiler Kraliçesi Kızarsa</t>
+          <t>İlhamın İzinde</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786255555878</t>
+          <t>9786255805423</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Bir Şair Bir Şiir 2</t>
+          <t>Kuyu</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786255555793</t>
+          <t>9786255805232</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Tülpansızlık Yarası</t>
+          <t>Kalbimde Kaldın</t>
         </is>
       </c>
       <c r="C155" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786255555786</t>
+          <t>9786255805430</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Gönlümdeki Mısra</t>
+          <t>Kalbimdeki Yerin</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786255555779</t>
+          <t>9786255805249</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Gül Bakalım</t>
+          <t>Kuzey’in Kızından Seçmeler</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786255555731</t>
+          <t>9786255805225</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Olmayacak Duaya Amin</t>
+          <t>Sen Benim Mihrabımsın</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786255555557</t>
+          <t>9786255805324</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Aral Gibi</t>
+          <t>Fay Hattı</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786255555762</t>
+          <t>9786255805294</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Gölgeler</t>
+          <t>Nörobilim Notlarım</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786255555540</t>
+          <t>9786255805195</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Patron Çıldırdı</t>
+          <t>Kanatsız Melekler</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>350</v>
+        <v>500</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786255555458</t>
+          <t>9786255805263</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Deniz Esintisi</t>
+          <t>Kraliçe Annem Müzeyyen Çildemir-1</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786255555717</t>
+          <t>9786255805287</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Tıstıs Bilgitos Okulunda</t>
+          <t>Kraliçe Annem Müzeyyen Çildemir-3</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786255555502</t>
+          <t>9786255805270</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Küçük Bubi'nin Büyük Yolculuğu</t>
+          <t>Kraliçe Annem Müzeyyen Çildemir-2</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786255555625</t>
+          <t>9786255805041</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Ezgi'nin Dünyası Mutluluk Dükkanı</t>
+          <t>Yuyi ile Öğreniyorum 6 - Yuyi ve Sihirli Kolye</t>
         </is>
       </c>
       <c r="C165" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786255555663</t>
+          <t>9786255808003</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Leyla’yı Görmeyen Mevlayı Görür Mü?</t>
+          <t>Yuyi ile Öğreniyorum 1 - Yuyi’nin Aile Ağacı</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786255555649</t>
+          <t>9786255805058</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Gökyüzünde Uçan Renkli Balonlar</t>
+          <t>Yuyi ile Öğreniyorum 5 - Yuyi ve Uçan Yatak</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>550</v>
+        <v>250</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786255555694</t>
+          <t>9786255805010</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Han’e-dan</t>
+          <t>Yuyi ile Öğreniyorum 3 - Yuyi’nin Sihirli Ispanak Bahçesi</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786255555687</t>
+          <t>9786255805096</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Kırık Kanatlar</t>
+          <t>Yunus Adası</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786255555724</t>
+          <t>9786255805027</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Sare’nin Göz Kamaştıran Rüyaları</t>
+          <t>Yuyi ile Öğreniyorum 4 - Yuyi Okula Başlıyor</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786255555656</t>
+          <t>9786255805072</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Hadi İle Öğreniyorum - Piri Reis</t>
+          <t>Yuyi ile Öğreniyorum 8 - Yuyi Pırıltılı Dişler</t>
         </is>
       </c>
       <c r="C171" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786255555601</t>
+          <t>9786255805089</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Benim İlk Maceram</t>
+          <t>Yuyi ile Öğreniyorum 9 - Yuyi ve Korkusu</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>500</v>
+        <v>250</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786255555526</t>
+          <t>9786255805065</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Heybemden Hikayeler</t>
+          <t>Yuyi ile Öğreniyorum 7 - Yuyi ve Kayıp Saati</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786255555533</t>
+          <t>9786255555915</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Sınır Ötesi</t>
+          <t>İyilikle Büyüyen Nesiller</t>
         </is>
       </c>
       <c r="C174" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786255555434</t>
+          <t>9786255555977</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Kızıl Hilal Destanı</t>
+          <t>Hayal Kumbarası</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786255555519</t>
+          <t>9786255805218</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Kırık Daktilo-İz Bırakan Şehirler</t>
+          <t>Bu Bir Yeşilçam Filmi Değildir</t>
         </is>
       </c>
       <c r="C176" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786255555427</t>
+          <t>9786255555809</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Huzur Evi</t>
+          <t>Okulda Akademik Gelişim</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786255555472</t>
+          <t>9786255805157</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Çocuklardan Çocuklara Yaşamak Hakkında</t>
+          <t>Ayrılık Güzergahı</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786255555489</t>
+          <t>9786255805188</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Pozitif Zihinle Yeni Bir Başlangıç</t>
+          <t>Ahenkli Satırlar</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786255555465</t>
+          <t>9786255555953</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Unutulmaz 6 Şubat – Sesimi Duyan Var Mı?</t>
+          <t>Sessiz Çığlıklarım</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786255555328</t>
+          <t>9786255555984</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Dikkat ve Odaklanma Kitabı 6-7 Yaş</t>
+          <t>Ayda’ki Öğretmen - Gezegenler Arası Keşif</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>500</v>
+        <v>250</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786255555359</t>
+          <t>9786255805119</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Dünya Ne Renk?</t>
+          <t>Solmadan Sararan Hayatlar</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786255555403</t>
+          <t>9786255805164</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Kıyıya Vuran Hayaller</t>
+          <t>Cümle Mühendisleri 5</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786255555342</t>
+          <t>9786255805126</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Fil Yumurtası</t>
+          <t>Sağ Mı? Sol Mu?</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786255555298</t>
+          <t>9786255555960</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Marteniçka'ya Ne Oldu?</t>
+          <t>Gecenin İnsanları</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786255555373</t>
+          <t>9786255805102</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Bilinmezlikten Gizeme Robirahizm</t>
+          <t>Adı Anılmayanların Günlüğü</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786255555267</t>
+          <t>9786255555939</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Bir Kadının Azmi Elif</t>
+          <t>Köşe Bucak Babakale</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786255555335</t>
+          <t>9786255555991</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Ser Hafiye Ahmet Fehim Paşa</t>
+          <t>Bitkiler Kraliçesi Kızarsa</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786255555274</t>
+          <t>9786255555878</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Ruhun Aynası</t>
+          <t>Bir Şair Bir Şiir 2</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786255555113</t>
+          <t>9786255555793</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>İz Bırakanlar Güncesi</t>
+          <t>Tülpansızlık Yarası</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786255555144</t>
+          <t>9786255555786</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Renklerden Bir Deniz</t>
+          <t>Gönlümdeki Mısra</t>
         </is>
       </c>
       <c r="C191" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786255555366</t>
+          <t>9786255555779</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Cümle Mühendisleri 4</t>
+          <t>Gül Bakalım</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786255555410</t>
+          <t>9786255555731</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Çengel</t>
+          <t>Olmayacak Duaya Amin</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786255555281</t>
+          <t>9786255555557</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Birlikte Büyüyen Kalpler</t>
+          <t>Aral Gibi</t>
         </is>
       </c>
       <c r="C194" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786255555250</t>
+          <t>9786255555762</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Sihirli Bahçe</t>
+          <t>Gölgeler</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786255555229</t>
+          <t>9786255555540</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Gizemli Harita</t>
+          <t>Patron Çıldırdı</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786255555212</t>
+          <t>9786255555458</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Hadi İle Öğreniyorum: Mehmet Akif Ersoy</t>
+          <t>Deniz Esintisi</t>
         </is>
       </c>
       <c r="C197" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786255555236</t>
+          <t>9786255555717</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Pencereden Bacadan</t>
+          <t>Tıstıs Bilgitos Okulunda</t>
         </is>
       </c>
       <c r="C198" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786255555304</t>
+          <t>9786255555502</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Karakter Güçleri Temelli Hikayeler 1 - Doğruluk Zamanı: Cesaret</t>
+          <t>Küçük Bubi'nin Büyük Yolculuğu</t>
         </is>
       </c>
       <c r="C199" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786255555205</t>
+          <t>9786255555625</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Hadi İle Öğreniyorum: Hekim Sinan</t>
+          <t>Ezgi'nin Dünyası Mutluluk Dükkanı</t>
         </is>
       </c>
       <c r="C200" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786255555199</t>
+          <t>9786255555663</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Engin Denizlerin Sultanı Piri Hatun ve Kayıp Kıta Mu</t>
+          <t>Leyla’yı Görmeyen Mevlayı Görür Mü?</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786255555243</t>
+          <t>9786255555649</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Am’Erika</t>
+          <t>Gökyüzünde Uçan Renkli Balonlar</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>500</v>
+        <v>550</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786255555137</t>
+          <t>9786255555694</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Çiğ</t>
+          <t>Han’e-dan</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786255555182</t>
+          <t>9786255555687</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Her Güne Bir Çocukça Merak</t>
+          <t>Kırık Kanatlar</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>600</v>
+        <v>350</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786255555120</t>
+          <t>9786255555724</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Huzurun Hantallığı</t>
+          <t>Sare’nin Göz Kamaştıran Rüyaları</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786259743875</t>
+          <t>9786255555656</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Kristal Şehrin Çocukları</t>
+          <t>Hadi İle Öğreniyorum - Piri Reis</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786259558899</t>
+          <t>9786255555601</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Mucizarı</t>
+          <t>Benim İlk Maceram</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>250</v>
+        <v>500</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786255555090</t>
+          <t>9786255555526</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Mucize Gözlüğün Yanında Mı?</t>
+          <t>Heybemden Hikayeler</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786259753980</t>
+          <t>9786255555533</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Kalbiyle Büyük Hayaller - Ömer Halis’in Macerası</t>
+          <t>Sınır Ötesi</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786259751696</t>
+          <t>9786255555434</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Sevgili Çocuk Bir Mesajın Var</t>
+          <t>Kızıl Hilal Destanı</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786259743820</t>
+          <t>9786255555519</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Tengu – Son Kıyı</t>
+          <t>Kırık Daktilo-İz Bırakan Şehirler</t>
         </is>
       </c>
       <c r="C211" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786259558882</t>
+          <t>9786255555427</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Uğur’un Karavan Kütüphanesi</t>
+          <t>Huzur Evi</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786259743806</t>
+          <t>9786255555472</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Umut Oyuncak Müzesinde</t>
+          <t>Çocuklardan Çocuklara Yaşamak Hakkında</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9786255555045</t>
+          <t>9786255555489</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Anne Vapurda Tırtıl Var</t>
+          <t>Pozitif Zihinle Yeni Bir Başlangıç</t>
         </is>
       </c>
       <c r="C214" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786255555106</t>
+          <t>9786255555465</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Balli’nin Sihirli Turşusu</t>
+          <t>Unutulmaz 6 Şubat – Sesimi Duyan Var Mı?</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786259743868</t>
+          <t>9786255555328</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Beyin Deneyi</t>
+          <t>Dikkat ve Odaklanma Kitabı 6-7 Yaş</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>250</v>
+        <v>500</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786255555175</t>
+          <t>9786255555359</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Bir Fincan Mucize Kış Çayı</t>
+          <t>Dünya Ne Renk?</t>
         </is>
       </c>
       <c r="C217" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786259743813</t>
+          <t>9786255555403</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Kıyamete Karşı</t>
+          <t>Kıyıya Vuran Hayaller</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786259743882</t>
+          <t>9786255555342</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Gezgin Ayraç</t>
+          <t>Fil Yumurtası</t>
         </is>
       </c>
       <c r="C219" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786259743837</t>
+          <t>9786255555298</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Dört Kafadar</t>
+          <t>Marteniçka'ya Ne Oldu?</t>
         </is>
       </c>
       <c r="C220" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786259753928</t>
+          <t>9786255555373</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Sürgün</t>
+          <t>Bilinmezlikten Gizeme Robirahizm</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786259751658</t>
+          <t>9786255555267</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>İstila</t>
+          <t>Bir Kadının Azmi Elif</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786255555083</t>
+          <t>9786255555335</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Uzun Prens</t>
+          <t>Ser Hafiye Ahmet Fehim Paşa</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9786255555014</t>
+          <t>9786255555274</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Aşk ve İletişim Sanatı</t>
+          <t>Ruhun Aynası</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786259751634</t>
+          <t>9786255555113</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Savatra</t>
+          <t>İz Bırakanlar Güncesi</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786259751641</t>
+          <t>9786255555144</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Mucitler Okulu</t>
+          <t>Renklerden Bir Deniz</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786255555038</t>
+          <t>9786255555366</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Sürgün Yürek</t>
+          <t>Cümle Mühendisleri 4</t>
         </is>
       </c>
       <c r="C227" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786255555076</t>
+          <t>9786255555410</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Bendeyim</t>
+          <t>Çengel</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786255555021</t>
+          <t>9786255555281</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Ateşin Karanlık Ruhu</t>
+          <t>Birlikte Büyüyen Kalpler</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786255555052</t>
+          <t>9786255555250</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Kendine Yol Ver</t>
+          <t>Sihirli Bahçe</t>
         </is>
       </c>
       <c r="C230" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786259558837</t>
+          <t>9786255555229</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Köklerimin İzinde Babakale Köyceğiz</t>
+          <t>Gizemli Harita</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786259558851</t>
+          <t>9786255555212</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Hangi Timsah Yüzmek İstemez Ki?</t>
+          <t>Hadi İle Öğreniyorum: Mehmet Akif Ersoy</t>
         </is>
       </c>
       <c r="C232" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786259558820</t>
+          <t>9786255555236</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Ejderhamın Dişi Nerede?</t>
+          <t>Pencereden Bacadan</t>
         </is>
       </c>
       <c r="C233" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9786259558844</t>
+          <t>9786255555304</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Geleceğe Düşen Patpat</t>
+          <t>Karakter Güçleri Temelli Hikayeler 1 - Doğruluk Zamanı: Cesaret</t>
         </is>
       </c>
       <c r="C234" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9786259558813</t>
+          <t>9786255555205</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Babakale Altınkum Öyküleri</t>
+          <t>Hadi İle Öğreniyorum: Hekim Sinan</t>
         </is>
       </c>
       <c r="C235" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9786259558875</t>
+          <t>9786255555199</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Mihri</t>
+          <t>Engin Denizlerin Sultanı Piri Hatun ve Kayıp Kıta Mu</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9786255555007</t>
+          <t>9786255555243</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın En İyi Şakası</t>
+          <t>Am’Erika</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>250</v>
+        <v>500</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9786259753966</t>
+          <t>9786255555137</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Bazı Kızların Ruhu Yarım Kalır</t>
+          <t>Çiğ</t>
         </is>
       </c>
       <c r="C238" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9786259558868</t>
+          <t>9786255555182</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Örgü Oğul</t>
+          <t>Her Güne Bir Çocukça Merak</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>500</v>
+        <v>600</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9786259558806</t>
+          <t>9786255555120</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Noksan</t>
+          <t>Huzurun Hantallığı</t>
         </is>
       </c>
       <c r="C240" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9786259753911</t>
+          <t>9786259743875</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Laodicea - Sihirli Işık 1</t>
+          <t>Kristal Şehrin Çocukları</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9786259751689</t>
+          <t>9786259558899</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Hierapolis - Sihirli Işık 2</t>
+          <t>Mucizarı</t>
         </is>
       </c>
       <c r="C242" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9786259753973</t>
+          <t>9786255555090</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Filistin’e Özgürlük</t>
+          <t>Mucize Gözlüğün Yanında Mı?</t>
         </is>
       </c>
       <c r="C243" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9786259537696</t>
+          <t>9786259753980</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Bir Şair Bir Şiir</t>
+          <t>Çocuk Kalbiyle Büyük Hayaller - Ömer Halis’in Macerası</t>
         </is>
       </c>
       <c r="C244" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9786259743899</t>
+          <t>9786259751696</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Hadi İle Öğreniyorum-Mimar Sinan</t>
+          <t>Sevgili Çocuk Bir Mesajın Var</t>
         </is>
       </c>
       <c r="C245" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9786259751672</t>
+          <t>9786259743820</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Öp Beni Kalbimden</t>
+          <t>Tengu – Son Kıyı</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9786259743851</t>
+          <t>9786259558882</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>İkiz Aşkına 1 – Bayram Parası</t>
+          <t>Uğur’un Karavan Kütüphanesi</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9786259751665</t>
+          <t>9786259743806</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Yaramaz Keni</t>
+          <t>Umut Oyuncak Müzesinde</t>
         </is>
       </c>
       <c r="C248" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9786259753942</t>
+          <t>9786255555045</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Solar Güller Bir Gün</t>
+          <t>Anne Vapurda Tırtıl Var</t>
         </is>
       </c>
       <c r="C249" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9786259751627</t>
+          <t>9786255555106</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Gizemli Kumanda</t>
+          <t>Balli’nin Sihirli Turşusu</t>
         </is>
       </c>
       <c r="C250" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9786259506203</t>
+          <t>9786259743868</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Zamansızlık</t>
+          <t>Beyin Deneyi</t>
         </is>
       </c>
       <c r="C251" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9786259537689</t>
+          <t>9786255555175</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Sevgili Emily</t>
+          <t>Bir Fincan Mucize Kış Çayı</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9786259753935</t>
+          <t>9786259743813</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>İçindeki En İyi Sen</t>
+          <t>Kıyamete Karşı</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9786259753959</t>
+          <t>9786259743882</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Tilki Minik</t>
+          <t>Gezgin Ayraç</t>
         </is>
       </c>
       <c r="C254" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9786259751603</t>
+          <t>9786259743837</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Kağıttan Düşlerim Var</t>
+          <t>Dört Kafadar</t>
         </is>
       </c>
       <c r="C255" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9786259751610</t>
+          <t>9786259753928</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Aybayyu</t>
+          <t>Sürgün</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9786259537641</t>
+          <t>9786259751658</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Tırtıllar Ne Zaman Kanguru Olur?</t>
+          <t>İstila</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9786259753997</t>
+          <t>9786255555083</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Beklenmedik Bir Yolculuk</t>
+          <t>Uzun Prens</t>
         </is>
       </c>
       <c r="C258" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9786259537603</t>
+          <t>9786255555014</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Umut Düş Kırıklığına Uğratmaz</t>
+          <t>Aşk ve İletişim Sanatı</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9786259537672</t>
+          <t>9786259751634</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>10 Kasım - Atatürk</t>
+          <t>Savatra</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9786259753904</t>
+          <t>9786259751641</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Kılıçarslan</t>
+          <t>Mucitler Okulu</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9786259778389</t>
+          <t>9786255555038</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Yaşasın Cumhuriyet</t>
+          <t>Sürgün Yürek</t>
         </is>
       </c>
       <c r="C262" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9786259537665</t>
+          <t>9786255555076</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>İkilem</t>
+          <t>Bendeyim</t>
         </is>
       </c>
       <c r="C263" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9786259537658</t>
+          <t>9786255555021</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Yağmursuz Toprak - Edebiyatın Susuzluğu</t>
+          <t>Ateşin Karanlık Ruhu</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9786259778396</t>
+          <t>9786255555052</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Zamanın İzleri 1 - Müslüman Bilim İnsanları</t>
+          <t>Kendine Yol Ver</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9786259537627</t>
+          <t>9786259558837</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Uyumak İstemeyen Ayışığı</t>
+          <t>Köklerimin İzinde Babakale Köyceğiz</t>
         </is>
       </c>
       <c r="C266" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9786259537610</t>
+          <t>9786259558851</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Hale’nin Hayali Dejavu</t>
+          <t>Hangi Timsah Yüzmek İstemez Ki?</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9786259778372</t>
+          <t>9786259558820</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Dem</t>
+          <t>Ejderhamın Dişi Nerede?</t>
         </is>
       </c>
       <c r="C268" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9786259778334</t>
+          <t>9786259558844</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Deliliğin Kitabını Yazdım</t>
+          <t>Geleceğe Düşen Patpat</t>
         </is>
       </c>
       <c r="C269" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9786259778341</t>
+          <t>9786259558813</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>İris- İyiliğin Gücü</t>
+          <t>Babakale Altınkum Öyküleri</t>
         </is>
       </c>
       <c r="C270" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9786259778303</t>
+          <t>9786259558875</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Meyveleri Öğreniyorum</t>
+          <t>Mihri</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9786259778327</t>
+          <t>9786255555007</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Düşler Ülkesi-4</t>
+          <t>Dünyanın En İyi Şakası</t>
         </is>
       </c>
       <c r="C272" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9786259778358</t>
+          <t>9786259753966</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Edebiyat Kalesi</t>
+          <t>Bazı Kızların Ruhu Yarım Kalır</t>
         </is>
       </c>
       <c r="C273" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9786259788593</t>
+          <t>9786259558868</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Edebiyat Çırağı</t>
+          <t>Örgü Oğul</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>250</v>
+        <v>500</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9786259506227</t>
+          <t>9786259558806</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Kendi Kendine Hipnoz</t>
+          <t>Noksan</t>
         </is>
       </c>
       <c r="C275" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9786259788579</t>
+          <t>9786259753911</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Kur’an Mesajını Doğru Anlamak</t>
+          <t>Laodicea - Sihirli Işık 1</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>500</v>
+        <v>250</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9786259788586</t>
+          <t>9786259751689</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Benim İkonum</t>
+          <t>Hierapolis - Sihirli Işık 2</t>
         </is>
       </c>
       <c r="C277" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9786259778310</t>
+          <t>9786259753973</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Moniler İle Doli’nin Arkadaşlığı</t>
+          <t>Filistin’e Özgürlük</t>
         </is>
       </c>
       <c r="C278" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9786259788500</t>
+          <t>9786259537696</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>Bizim Hikayemiz Otizm</t>
+          <t>Bir Şair Bir Şiir</t>
         </is>
       </c>
       <c r="C279" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9786259506258</t>
+          <t>9786259743899</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>Kitapsız Aşk</t>
+          <t>Hadi İle Öğreniyorum-Mimar Sinan</t>
         </is>
       </c>
       <c r="C280" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9786259788548</t>
+          <t>9786259751672</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>Didaktik Daktilo</t>
+          <t>Öp Beni Kalbimden</t>
         </is>
       </c>
       <c r="C281" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9786259788562</t>
+          <t>9786259743851</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>Fikrimin Karesi</t>
+          <t>İkiz Aşkına 1 – Bayram Parası</t>
         </is>
       </c>
       <c r="C282" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9786259788531</t>
+          <t>9786259751665</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Parmak Uçlarındaki Renkler</t>
+          <t>Yaramaz Keni</t>
         </is>
       </c>
       <c r="C283" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9786259506296</t>
+          <t>9786259753942</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>0-36 Ay Çocuk Gelişim Takip Defteri</t>
+          <t>Solar Güller Bir Gün</t>
         </is>
       </c>
       <c r="C284" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9786259788555</t>
+          <t>9786259751627</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>Müzeyyen</t>
+          <t>Gizemli Kumanda</t>
         </is>
       </c>
       <c r="C285" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9786259506210</t>
+          <t>9786259506203</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>Dalgasız Deniz - Edebiyatın Sonsuzluğu</t>
+          <t>Zamansızlık</t>
         </is>
       </c>
       <c r="C286" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9786259506234</t>
+          <t>9786259537689</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>Edebiyat Köşesi</t>
+          <t>Sevgili Emily</t>
         </is>
       </c>
       <c r="C287" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9786259788524</t>
+          <t>9786259753935</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>Antika</t>
+          <t>İçindeki En İyi Sen</t>
         </is>
       </c>
       <c r="C288" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9786259788517</t>
+          <t>9786259753959</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>Hisli Kelimeler</t>
+          <t>Tilki Minik</t>
         </is>
       </c>
       <c r="C289" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9786259506289</t>
+          <t>9786259751603</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>Tohumdan Meyveye</t>
+          <t>Kağıttan Düşlerim Var</t>
         </is>
       </c>
       <c r="C290" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>9786259506272</t>
+          <t>9786259751610</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>Fani 2</t>
+          <t>Aybayyu</t>
         </is>
       </c>
       <c r="C291" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>9786259506265</t>
+          <t>9786259537641</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>İçimdeki Karanlığın Gece Lambası</t>
+          <t>Tırtıllar Ne Zaman Kanguru Olur?</t>
         </is>
       </c>
       <c r="C292" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>9786259506241</t>
+          <t>9786259753997</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>İçimdeki Ruh</t>
+          <t>Beklenmedik Bir Yolculuk</t>
         </is>
       </c>
       <c r="C293" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>9786255805621</t>
+          <t>9786259537603</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>Hayal Gezginleri</t>
+          <t>Umut Düş Kırıklığına Uğratmaz</t>
         </is>
       </c>
       <c r="C294" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>9786255805720</t>
+          <t>9786259537672</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>Uçurumun Renkleri</t>
+          <t>10 Kasım - Atatürk</t>
         </is>
       </c>
       <c r="C295" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>9786255805782</t>
+          <t>9786259753904</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>Morven - Kayıp Renkler</t>
+          <t>Kılıçarslan</t>
         </is>
       </c>
       <c r="C296" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
+          <t>9786259778389</t>
+        </is>
+      </c>
+      <c r="B297" s="1" t="inlineStr">
+        <is>
+          <t>Yaşasın Cumhuriyet</t>
+        </is>
+      </c>
+      <c r="C297" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="298" spans="1:3">
+      <c r="A298" s="1" t="inlineStr">
+        <is>
+          <t>9786259537665</t>
+        </is>
+      </c>
+      <c r="B298" s="1" t="inlineStr">
+        <is>
+          <t>İkilem</t>
+        </is>
+      </c>
+      <c r="C298" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="299" spans="1:3">
+      <c r="A299" s="1" t="inlineStr">
+        <is>
+          <t>9786259537658</t>
+        </is>
+      </c>
+      <c r="B299" s="1" t="inlineStr">
+        <is>
+          <t>Yağmursuz Toprak - Edebiyatın Susuzluğu</t>
+        </is>
+      </c>
+      <c r="C299" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="300" spans="1:3">
+      <c r="A300" s="1" t="inlineStr">
+        <is>
+          <t>9786259778396</t>
+        </is>
+      </c>
+      <c r="B300" s="1" t="inlineStr">
+        <is>
+          <t>Zamanın İzleri 1 - Müslüman Bilim İnsanları</t>
+        </is>
+      </c>
+      <c r="C300" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="301" spans="1:3">
+      <c r="A301" s="1" t="inlineStr">
+        <is>
+          <t>9786259537627</t>
+        </is>
+      </c>
+      <c r="B301" s="1" t="inlineStr">
+        <is>
+          <t>Uyumak İstemeyen Ayışığı</t>
+        </is>
+      </c>
+      <c r="C301" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="302" spans="1:3">
+      <c r="A302" s="1" t="inlineStr">
+        <is>
+          <t>9786259537610</t>
+        </is>
+      </c>
+      <c r="B302" s="1" t="inlineStr">
+        <is>
+          <t>Hale’nin Hayali Dejavu</t>
+        </is>
+      </c>
+      <c r="C302" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="303" spans="1:3">
+      <c r="A303" s="1" t="inlineStr">
+        <is>
+          <t>9786259778372</t>
+        </is>
+      </c>
+      <c r="B303" s="1" t="inlineStr">
+        <is>
+          <t>Dem</t>
+        </is>
+      </c>
+      <c r="C303" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="304" spans="1:3">
+      <c r="A304" s="1" t="inlineStr">
+        <is>
+          <t>9786259778334</t>
+        </is>
+      </c>
+      <c r="B304" s="1" t="inlineStr">
+        <is>
+          <t>Deliliğin Kitabını Yazdım</t>
+        </is>
+      </c>
+      <c r="C304" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="305" spans="1:3">
+      <c r="A305" s="1" t="inlineStr">
+        <is>
+          <t>9786259778341</t>
+        </is>
+      </c>
+      <c r="B305" s="1" t="inlineStr">
+        <is>
+          <t>İris- İyiliğin Gücü</t>
+        </is>
+      </c>
+      <c r="C305" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="306" spans="1:3">
+      <c r="A306" s="1" t="inlineStr">
+        <is>
+          <t>9786259778303</t>
+        </is>
+      </c>
+      <c r="B306" s="1" t="inlineStr">
+        <is>
+          <t>Meyveleri Öğreniyorum</t>
+        </is>
+      </c>
+      <c r="C306" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="307" spans="1:3">
+      <c r="A307" s="1" t="inlineStr">
+        <is>
+          <t>9786259778327</t>
+        </is>
+      </c>
+      <c r="B307" s="1" t="inlineStr">
+        <is>
+          <t>Düşler Ülkesi-4</t>
+        </is>
+      </c>
+      <c r="C307" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="308" spans="1:3">
+      <c r="A308" s="1" t="inlineStr">
+        <is>
+          <t>9786259778358</t>
+        </is>
+      </c>
+      <c r="B308" s="1" t="inlineStr">
+        <is>
+          <t>Edebiyat Kalesi</t>
+        </is>
+      </c>
+      <c r="C308" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="309" spans="1:3">
+      <c r="A309" s="1" t="inlineStr">
+        <is>
+          <t>9786259788593</t>
+        </is>
+      </c>
+      <c r="B309" s="1" t="inlineStr">
+        <is>
+          <t>Edebiyat Çırağı</t>
+        </is>
+      </c>
+      <c r="C309" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="310" spans="1:3">
+      <c r="A310" s="1" t="inlineStr">
+        <is>
+          <t>9786259506227</t>
+        </is>
+      </c>
+      <c r="B310" s="1" t="inlineStr">
+        <is>
+          <t>Kendi Kendine Hipnoz</t>
+        </is>
+      </c>
+      <c r="C310" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="311" spans="1:3">
+      <c r="A311" s="1" t="inlineStr">
+        <is>
+          <t>9786259788579</t>
+        </is>
+      </c>
+      <c r="B311" s="1" t="inlineStr">
+        <is>
+          <t>Kur’an Mesajını Doğru Anlamak</t>
+        </is>
+      </c>
+      <c r="C311" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="312" spans="1:3">
+      <c r="A312" s="1" t="inlineStr">
+        <is>
+          <t>9786259788586</t>
+        </is>
+      </c>
+      <c r="B312" s="1" t="inlineStr">
+        <is>
+          <t>Benim İkonum</t>
+        </is>
+      </c>
+      <c r="C312" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="313" spans="1:3">
+      <c r="A313" s="1" t="inlineStr">
+        <is>
+          <t>9786259778310</t>
+        </is>
+      </c>
+      <c r="B313" s="1" t="inlineStr">
+        <is>
+          <t>Moniler İle Doli’nin Arkadaşlığı</t>
+        </is>
+      </c>
+      <c r="C313" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="314" spans="1:3">
+      <c r="A314" s="1" t="inlineStr">
+        <is>
+          <t>9786259788500</t>
+        </is>
+      </c>
+      <c r="B314" s="1" t="inlineStr">
+        <is>
+          <t>Bizim Hikayemiz Otizm</t>
+        </is>
+      </c>
+      <c r="C314" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="315" spans="1:3">
+      <c r="A315" s="1" t="inlineStr">
+        <is>
+          <t>9786259506258</t>
+        </is>
+      </c>
+      <c r="B315" s="1" t="inlineStr">
+        <is>
+          <t>Kitapsız Aşk</t>
+        </is>
+      </c>
+      <c r="C315" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="316" spans="1:3">
+      <c r="A316" s="1" t="inlineStr">
+        <is>
+          <t>9786259788548</t>
+        </is>
+      </c>
+      <c r="B316" s="1" t="inlineStr">
+        <is>
+          <t>Didaktik Daktilo</t>
+        </is>
+      </c>
+      <c r="C316" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="317" spans="1:3">
+      <c r="A317" s="1" t="inlineStr">
+        <is>
+          <t>9786259788562</t>
+        </is>
+      </c>
+      <c r="B317" s="1" t="inlineStr">
+        <is>
+          <t>Fikrimin Karesi</t>
+        </is>
+      </c>
+      <c r="C317" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="318" spans="1:3">
+      <c r="A318" s="1" t="inlineStr">
+        <is>
+          <t>9786259788531</t>
+        </is>
+      </c>
+      <c r="B318" s="1" t="inlineStr">
+        <is>
+          <t>Parmak Uçlarındaki Renkler</t>
+        </is>
+      </c>
+      <c r="C318" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="319" spans="1:3">
+      <c r="A319" s="1" t="inlineStr">
+        <is>
+          <t>9786259506296</t>
+        </is>
+      </c>
+      <c r="B319" s="1" t="inlineStr">
+        <is>
+          <t>0-36 Ay Çocuk Gelişim Takip Defteri</t>
+        </is>
+      </c>
+      <c r="C319" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="320" spans="1:3">
+      <c r="A320" s="1" t="inlineStr">
+        <is>
+          <t>9786259788555</t>
+        </is>
+      </c>
+      <c r="B320" s="1" t="inlineStr">
+        <is>
+          <t>Müzeyyen</t>
+        </is>
+      </c>
+      <c r="C320" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="321" spans="1:3">
+      <c r="A321" s="1" t="inlineStr">
+        <is>
+          <t>9786259506210</t>
+        </is>
+      </c>
+      <c r="B321" s="1" t="inlineStr">
+        <is>
+          <t>Dalgasız Deniz - Edebiyatın Sonsuzluğu</t>
+        </is>
+      </c>
+      <c r="C321" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="322" spans="1:3">
+      <c r="A322" s="1" t="inlineStr">
+        <is>
+          <t>9786259506234</t>
+        </is>
+      </c>
+      <c r="B322" s="1" t="inlineStr">
+        <is>
+          <t>Edebiyat Köşesi</t>
+        </is>
+      </c>
+      <c r="C322" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="323" spans="1:3">
+      <c r="A323" s="1" t="inlineStr">
+        <is>
+          <t>9786259788524</t>
+        </is>
+      </c>
+      <c r="B323" s="1" t="inlineStr">
+        <is>
+          <t>Antika</t>
+        </is>
+      </c>
+      <c r="C323" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="324" spans="1:3">
+      <c r="A324" s="1" t="inlineStr">
+        <is>
+          <t>9786259788517</t>
+        </is>
+      </c>
+      <c r="B324" s="1" t="inlineStr">
+        <is>
+          <t>Hisli Kelimeler</t>
+        </is>
+      </c>
+      <c r="C324" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="325" spans="1:3">
+      <c r="A325" s="1" t="inlineStr">
+        <is>
+          <t>9786259506289</t>
+        </is>
+      </c>
+      <c r="B325" s="1" t="inlineStr">
+        <is>
+          <t>Tohumdan Meyveye</t>
+        </is>
+      </c>
+      <c r="C325" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="326" spans="1:3">
+      <c r="A326" s="1" t="inlineStr">
+        <is>
+          <t>9786259506272</t>
+        </is>
+      </c>
+      <c r="B326" s="1" t="inlineStr">
+        <is>
+          <t>Fani 2</t>
+        </is>
+      </c>
+      <c r="C326" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="327" spans="1:3">
+      <c r="A327" s="1" t="inlineStr">
+        <is>
+          <t>9786259506265</t>
+        </is>
+      </c>
+      <c r="B327" s="1" t="inlineStr">
+        <is>
+          <t>İçimdeki Karanlığın Gece Lambası</t>
+        </is>
+      </c>
+      <c r="C327" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="328" spans="1:3">
+      <c r="A328" s="1" t="inlineStr">
+        <is>
+          <t>9786259506241</t>
+        </is>
+      </c>
+      <c r="B328" s="1" t="inlineStr">
+        <is>
+          <t>İçimdeki Ruh</t>
+        </is>
+      </c>
+      <c r="C328" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="329" spans="1:3">
+      <c r="A329" s="1" t="inlineStr">
+        <is>
+          <t>9786255805621</t>
+        </is>
+      </c>
+      <c r="B329" s="1" t="inlineStr">
+        <is>
+          <t>Hayal Gezginleri</t>
+        </is>
+      </c>
+      <c r="C329" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="330" spans="1:3">
+      <c r="A330" s="1" t="inlineStr">
+        <is>
+          <t>9786255805720</t>
+        </is>
+      </c>
+      <c r="B330" s="1" t="inlineStr">
+        <is>
+          <t>Uçurumun Renkleri</t>
+        </is>
+      </c>
+      <c r="C330" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="331" spans="1:3">
+      <c r="A331" s="1" t="inlineStr">
+        <is>
+          <t>9786255805782</t>
+        </is>
+      </c>
+      <c r="B331" s="1" t="inlineStr">
+        <is>
+          <t>Morven - Kayıp Renkler</t>
+        </is>
+      </c>
+      <c r="C331" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="332" spans="1:3">
+      <c r="A332" s="1" t="inlineStr">
+        <is>
           <t>9786255805775</t>
         </is>
       </c>
-      <c r="B297" s="1" t="inlineStr">
+      <c r="B332" s="1" t="inlineStr">
         <is>
           <t>Gökyüzüne Asılan Hikayeler</t>
         </is>
       </c>
-      <c r="C297" s="1">
+      <c r="C332" s="1">
         <v>250</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>