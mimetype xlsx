--- v0 (2025-10-30)
+++ v1 (2026-05-13)
@@ -85,1060 +85,1405 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259745541</t>
+          <t>9786259647883</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Kanatlı Kapı</t>
+          <t>Sürgünler Adası</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>250</v>
+        <v>500</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259703107</t>
+          <t>9786259647876</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Karantinamın Kara Kutusu</t>
+          <t>Yaşam ve Ölüm</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>225</v>
+        <v>400</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259745596</t>
+          <t>9786259647852</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Kuş Yağmuru</t>
+          <t>Goril ve İnsan</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>200</v>
+        <v>225</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259745565</t>
+          <t>9786259647807</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Yüreği Serçe Çocuk</t>
+          <t>Allah'ım Ben Nerede Yanlış Yaptım?</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>175</v>
+        <v>400</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259745572</t>
+          <t>9786259745589</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Tezatlar Ülkesi Hindistan</t>
+          <t>Adalet Hanımın Suçu Ne?</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259745534</t>
+          <t>9786259703121</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Uzun Sap Bağlama Metodu</t>
+          <t>Çırağın Manifestosu</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259745527</t>
+          <t>9786259647821</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Kısa Sap Bağlama Metodu</t>
+          <t>İzmir’de İz Bırakan Kadınların Hikayesi</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>250</v>
+        <v>650</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259745510</t>
+          <t>9786259647845</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Dağların Şairi Ahmed Arif</t>
+          <t>Mem ile Zin</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259516493</t>
+          <t>9786259703183</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Özgürlük Çiçeği</t>
+          <t>Uzun Olur Ayrılıkların Temrini</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>300</v>
+        <v>225</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259536200</t>
+          <t>9786259703145</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Otuz Üç Gün</t>
+          <t>Homa'da Aşk'ı Koma</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>170</v>
+        <v>350</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259745503</t>
+          <t>9786259647814</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Aşk ve Acı</t>
+          <t>Rasim Efendi</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>170</v>
+        <v>200</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259516455</t>
+          <t>9786259703169</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Sultan Vuruldu</t>
+          <t>Lafçı Kerim</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>300</v>
+        <v>225</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259834870</t>
+          <t>9786259703152</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Tanrı'yı Bilmek</t>
+          <t>Bir Pazar Günü Ölmemek</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259516448</t>
+          <t>9786259703190</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Dut Ağacı</t>
+          <t>Kırık Zamanlara Ağıt</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259516479</t>
+          <t>9786259703176</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Bir Türk Sevdim</t>
+          <t>Ne Tuhaf</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>250</v>
+        <v>230</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259516417</t>
+          <t>9786259834832</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Sende Buldum Kendimi</t>
+          <t>Sözcükler - 1</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259516400</t>
+          <t>9786259971438</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Kalıntı</t>
+          <t>Aşka Dair Alıntılar</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259516424</t>
+          <t>9786057258045</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Okyanusu Aşmak</t>
+          <t>Hiç Kimseller Yokken O Vardı</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>275</v>
+        <v>200</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259834887</t>
+          <t>9786057351951</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Civar Köyler</t>
+          <t>Güneşi Emziren Kadınlar</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>140</v>
+        <v>200</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259834863</t>
+          <t>9786057351944</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Hasankeyf Perileri</t>
+          <t>Çınar Ağacı</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>250</v>
+        <v>50</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259834849</t>
+          <t>9786059017947</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Giresunlu Rumlar ve Göçer Çepniler</t>
+          <t>Yağmurun Melodisi</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>200</v>
+        <v>70</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259834856</t>
+          <t>9786059017749</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Kuş Yuvasına Düşen Kedicik Pito</t>
+          <t>Gözlerinde Sürme Olsam</t>
         </is>
       </c>
       <c r="C23" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259437972</t>
+          <t>9786059017732</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Çatlayan Zehir</t>
+          <t>Reyhan</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>330</v>
+        <v>10</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259437941</t>
+          <t>9786259745541</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Avgonun Kızı</t>
+          <t>Kanatlı Kapı</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259834801</t>
+          <t>9786259703107</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Kristalin Gizemi</t>
+          <t>Karantinamın Kara Kutusu</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259437996</t>
+          <t>9786259745596</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Yağmurayak</t>
+          <t>Kuş Yağmuru</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786259834825</t>
+          <t>9786259745565</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Ejdarha Orbisi</t>
+          <t>Yüreği Serçe Çocuk</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>250</v>
+        <v>225</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786259834818</t>
+          <t>9786259745572</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>İki Yürek Bir Kitap</t>
+          <t>Tezatlar Ülkesi Hindistan</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>250</v>
+        <v>500</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786259437958</t>
+          <t>9786259745534</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Namlı Kabadaylılar Gezegeni</t>
+          <t>Uzun Sap Bağlama Metodu</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786259437934</t>
+          <t>9786259745527</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Bir Tutam Çiğdem</t>
+          <t>Kısa Sap Bağlama Metodu</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786259437989</t>
+          <t>9786259745510</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Alevi Tahtacı İzleri</t>
+          <t>Dağların Şairi Ahmed Arif</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>170</v>
+        <v>250</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786259437910</t>
+          <t>9786259516493</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Güller Ağlıyordu!</t>
+          <t>Özgürlük Çiçeği</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>180</v>
+        <v>300</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786259971483</t>
+          <t>9786259536200</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Bir Kadın Sevdim</t>
+          <t>Otuz Üç Gün</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>150</v>
+        <v>225</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786259971469</t>
+          <t>9786259745503</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Gecenin İzi</t>
+          <t>Aşk ve Acı</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>140</v>
+        <v>200</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786259951508</t>
+          <t>9786259516455</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Kar Bulutları</t>
+          <t>Sultan Vuruldu</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>140</v>
+        <v>350</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786259971452</t>
+          <t>9786259834870</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Aziz Nesin’den Kızıma Mektuplar</t>
+          <t>Tanrı'yı Bilmek</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786259971476</t>
+          <t>9786259516448</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Ortadoğu Mitolojisi</t>
+          <t>Dut Ağacı</t>
         </is>
       </c>
       <c r="C38" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786057258090</t>
+          <t>9786259516479</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Sanrılar</t>
+          <t>Bir Türk Sevdim</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>120</v>
+        <v>300</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786259971421</t>
+          <t>9786259516417</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Güle Güle Gebermek</t>
+          <t>Sende Buldum Kendimi</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786259971414</t>
+          <t>9786259516400</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Bir Dil Hikayesi</t>
+          <t>Kalıntı</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>140</v>
+        <v>200</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786259971407</t>
+          <t>9786259516424</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Eylül Gökkuşağı Ülkesinde</t>
+          <t>Okyanusu Aşmak</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786057258069</t>
+          <t>9786259834887</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Akordu Bozuk Sevda</t>
+          <t>Civar Köyler</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>130</v>
+        <v>200</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786057258038</t>
+          <t>9786259834863</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Bekir’in Diyarındaki Ben Miydim?</t>
+          <t>Hasankeyf Perileri</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>170</v>
+        <v>300</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786057258021</t>
+          <t>9786259834849</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Dramafon</t>
+          <t>Giresunlu Rumlar ve Göçer Çepniler</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>120</v>
+        <v>250</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786057258007</t>
+          <t>9786259834856</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Kristalin Gizemi</t>
+          <t>Kuş Yuvasına Düşen Kedicik Pito</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786057351982</t>
+          <t>9786259437972</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Jinevin</t>
+          <t>Çatlayan Zehir</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>150</v>
+        <v>400</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786057351968</t>
+          <t>9786259437941</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Alköy'ün Batan Güneşi</t>
+          <t>Avgonun Kızı</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786057351999</t>
+          <t>9786259834801</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Yağmurayak</t>
+          <t>Kristalin Gizemi</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786057351906</t>
+          <t>9786259437996</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Bir Deniz Tanıdım</t>
+          <t>Yağmurayak</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>120</v>
+        <v>250</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786257085490</t>
+          <t>9786259834825</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Sel ve Sonrası</t>
+          <t>Ejdarha Orbisi</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786057471178</t>
+          <t>9786259834818</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Qumarçi</t>
+          <t>İki Yürek Bir Kitap</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>130</v>
+        <v>300</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786057471185</t>
+          <t>9786259437958</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>27 Niviskaren Edebiyata Cihane</t>
+          <t>Namlı Kabadaylılar Gezegeni</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>250</v>
+        <v>225</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786057471130</t>
+          <t>9786259437934</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Rojbüna Azad</t>
+          <t>Bir Tutam Çiğdem</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>100</v>
+        <v>225</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786057471147</t>
+          <t>9786259437989</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Rindo Werek Bü</t>
+          <t>Alevi Tahtacı İzleri</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786057471154</t>
+          <t>9786259437910</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Hırç Ü Mışk</t>
+          <t>Kırmızı Güller Ağlıyordu!</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786057351913</t>
+          <t>9786259971483</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Etar</t>
+          <t>Bir Kadın Sevdim</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786057351937</t>
+          <t>9786259971469</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Üç Kuşak Kadın</t>
+          <t>Gecenin İzi</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786057471123</t>
+          <t>9786259951508</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Düşler Mavide Kalır</t>
+          <t>Kar Bulutları</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>130</v>
+        <v>140</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786259516486</t>
+          <t>9786259971452</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>İmparator Kedi</t>
+          <t>Aziz Nesin’den Kızıma Mektuplar</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786057471161</t>
+          <t>9786259971476</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Asmiram</t>
+          <t>Ortadoğu Mitolojisi</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786057471116</t>
+          <t>9786057258090</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>İnançların Buluştuğu Yer</t>
+          <t>Sanrılar</t>
         </is>
       </c>
       <c r="C62" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786057471109</t>
+          <t>9786259971421</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Zannedersin Tartaros</t>
+          <t>Güle Güle Gebermek</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786257085236</t>
+          <t>9786259971414</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Li Çiyaye Helgurde Şere Ronahi U Tariye</t>
+          <t>Bir Dil Hikayesi</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>140</v>
+        <v>225</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786257085038</t>
+          <t>9786259971407</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Yalnızlığa Şiirler</t>
+          <t>Eylül Gökkuşağı Ülkesinde</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786059017893</t>
+          <t>9786057258069</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Çifte Gamzelerden Buse Dermanım</t>
+          <t>Akordu Bozuk Sevda</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786059017572</t>
+          <t>9786057258038</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Bıçak Kesiği - Işık Demeti</t>
+          <t>Bekir’in Diyarındaki Ben Miydim?</t>
         </is>
       </c>
       <c r="C67" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786059017794</t>
+          <t>9786057258021</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Tadımlık Espriler</t>
+          <t>Dramafon</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
+          <t>9786057258007</t>
+        </is>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>Kristalin Gizemi</t>
+        </is>
+      </c>
+      <c r="C69" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3">
+      <c r="A70" s="1" t="inlineStr">
+        <is>
+          <t>9786057351982</t>
+        </is>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>Jinevin</t>
+        </is>
+      </c>
+      <c r="C70" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3">
+      <c r="A71" s="1" t="inlineStr">
+        <is>
+          <t>9786057351968</t>
+        </is>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>Alköy'ün Batan Güneşi</t>
+        </is>
+      </c>
+      <c r="C71" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3">
+      <c r="A72" s="1" t="inlineStr">
+        <is>
+          <t>9786057351999</t>
+        </is>
+      </c>
+      <c r="B72" s="1" t="inlineStr">
+        <is>
+          <t>Yağmurayak</t>
+        </is>
+      </c>
+      <c r="C72" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="73" spans="1:3">
+      <c r="A73" s="1" t="inlineStr">
+        <is>
+          <t>9786057351906</t>
+        </is>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>Bir Deniz Tanıdım</t>
+        </is>
+      </c>
+      <c r="C73" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="74" spans="1:3">
+      <c r="A74" s="1" t="inlineStr">
+        <is>
+          <t>9786257085490</t>
+        </is>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>Sel ve Sonrası</t>
+        </is>
+      </c>
+      <c r="C74" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3">
+      <c r="A75" s="1" t="inlineStr">
+        <is>
+          <t>9786057471178</t>
+        </is>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>Qumarçi</t>
+        </is>
+      </c>
+      <c r="C75" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="76" spans="1:3">
+      <c r="A76" s="1" t="inlineStr">
+        <is>
+          <t>9786057471185</t>
+        </is>
+      </c>
+      <c r="B76" s="1" t="inlineStr">
+        <is>
+          <t>27 Niviskaren Edebiyata Cihane</t>
+        </is>
+      </c>
+      <c r="C76" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="77" spans="1:3">
+      <c r="A77" s="1" t="inlineStr">
+        <is>
+          <t>9786057471130</t>
+        </is>
+      </c>
+      <c r="B77" s="1" t="inlineStr">
+        <is>
+          <t>Rojbüna Azad</t>
+        </is>
+      </c>
+      <c r="C77" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="78" spans="1:3">
+      <c r="A78" s="1" t="inlineStr">
+        <is>
+          <t>9786057471147</t>
+        </is>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>Rindo Werek Bü</t>
+        </is>
+      </c>
+      <c r="C78" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="79" spans="1:3">
+      <c r="A79" s="1" t="inlineStr">
+        <is>
+          <t>9786057471154</t>
+        </is>
+      </c>
+      <c r="B79" s="1" t="inlineStr">
+        <is>
+          <t>Hırç Ü Mışk</t>
+        </is>
+      </c>
+      <c r="C79" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="80" spans="1:3">
+      <c r="A80" s="1" t="inlineStr">
+        <is>
+          <t>9786057351913</t>
+        </is>
+      </c>
+      <c r="B80" s="1" t="inlineStr">
+        <is>
+          <t>Etar</t>
+        </is>
+      </c>
+      <c r="C80" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="81" spans="1:3">
+      <c r="A81" s="1" t="inlineStr">
+        <is>
+          <t>9786057351937</t>
+        </is>
+      </c>
+      <c r="B81" s="1" t="inlineStr">
+        <is>
+          <t>Üç Kuşak Kadın</t>
+        </is>
+      </c>
+      <c r="C81" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="82" spans="1:3">
+      <c r="A82" s="1" t="inlineStr">
+        <is>
+          <t>9786057471123</t>
+        </is>
+      </c>
+      <c r="B82" s="1" t="inlineStr">
+        <is>
+          <t>Düşler Mavide Kalır</t>
+        </is>
+      </c>
+      <c r="C82" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="83" spans="1:3">
+      <c r="A83" s="1" t="inlineStr">
+        <is>
+          <t>9786259516486</t>
+        </is>
+      </c>
+      <c r="B83" s="1" t="inlineStr">
+        <is>
+          <t>İmparator Kedi</t>
+        </is>
+      </c>
+      <c r="C83" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="84" spans="1:3">
+      <c r="A84" s="1" t="inlineStr">
+        <is>
+          <t>9786057471161</t>
+        </is>
+      </c>
+      <c r="B84" s="1" t="inlineStr">
+        <is>
+          <t>Asmiram</t>
+        </is>
+      </c>
+      <c r="C84" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="85" spans="1:3">
+      <c r="A85" s="1" t="inlineStr">
+        <is>
+          <t>9786057471116</t>
+        </is>
+      </c>
+      <c r="B85" s="1" t="inlineStr">
+        <is>
+          <t>İnançların Buluştuğu Yer</t>
+        </is>
+      </c>
+      <c r="C85" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="86" spans="1:3">
+      <c r="A86" s="1" t="inlineStr">
+        <is>
+          <t>9786057471109</t>
+        </is>
+      </c>
+      <c r="B86" s="1" t="inlineStr">
+        <is>
+          <t>Zannedersin Tartaros</t>
+        </is>
+      </c>
+      <c r="C86" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="87" spans="1:3">
+      <c r="A87" s="1" t="inlineStr">
+        <is>
+          <t>9786257085236</t>
+        </is>
+      </c>
+      <c r="B87" s="1" t="inlineStr">
+        <is>
+          <t>Li Çiyaye Helgurde Şere Ronahi U Tariye</t>
+        </is>
+      </c>
+      <c r="C87" s="1">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="88" spans="1:3">
+      <c r="A88" s="1" t="inlineStr">
+        <is>
+          <t>9786257085038</t>
+        </is>
+      </c>
+      <c r="B88" s="1" t="inlineStr">
+        <is>
+          <t>Yalnızlığa Şiirler</t>
+        </is>
+      </c>
+      <c r="C88" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="89" spans="1:3">
+      <c r="A89" s="1" t="inlineStr">
+        <is>
+          <t>9786059017893</t>
+        </is>
+      </c>
+      <c r="B89" s="1" t="inlineStr">
+        <is>
+          <t>Çifte Gamzelerden Buse Dermanım</t>
+        </is>
+      </c>
+      <c r="C89" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="90" spans="1:3">
+      <c r="A90" s="1" t="inlineStr">
+        <is>
+          <t>9786059017572</t>
+        </is>
+      </c>
+      <c r="B90" s="1" t="inlineStr">
+        <is>
+          <t>Bıçak Kesiği - Işık Demeti</t>
+        </is>
+      </c>
+      <c r="C90" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="91" spans="1:3">
+      <c r="A91" s="1" t="inlineStr">
+        <is>
+          <t>9786059017794</t>
+        </is>
+      </c>
+      <c r="B91" s="1" t="inlineStr">
+        <is>
+          <t>Tadımlık Espriler</t>
+        </is>
+      </c>
+      <c r="C91" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="92" spans="1:3">
+      <c r="A92" s="1" t="inlineStr">
+        <is>
           <t>9786059017763</t>
         </is>
       </c>
-      <c r="B69" s="1" t="inlineStr">
+      <c r="B92" s="1" t="inlineStr">
         <is>
           <t>Ve Göğsümde Bir Mezarlık Çiçeği</t>
         </is>
       </c>
-      <c r="C69" s="1">
-        <v>120</v>
+      <c r="C92" s="1">
+        <v>200</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>