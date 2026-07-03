--- v1 (2026-05-13)
+++ v2 (2026-07-03)
@@ -85,1405 +85,1435 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259647883</t>
+          <t>9786259237749</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Sürgünler Adası</t>
+          <t>Sevgilerimiz Güve Yeniği</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>500</v>
+        <v>300</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259647876</t>
+          <t>9786259237718</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Yaşam ve Ölüm</t>
+          <t>Arkaik Sesler</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>400</v>
+        <v>450</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259647852</t>
+          <t>9786259647883</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Goril ve İnsan</t>
+          <t>Sürgünler Adası</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>225</v>
+        <v>500</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259647807</t>
+          <t>9786259647876</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Allah'ım Ben Nerede Yanlış Yaptım?</t>
+          <t>Yaşam ve Ölüm</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259745589</t>
+          <t>9786259647852</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Adalet Hanımın Suçu Ne?</t>
+          <t>Goril ve İnsan</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>350</v>
+        <v>225</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259703121</t>
+          <t>9786259647807</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Çırağın Manifestosu</t>
+          <t>Allah'ım Ben Nerede Yanlış Yaptım?</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259647821</t>
+          <t>9786259745589</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>İzmir’de İz Bırakan Kadınların Hikayesi</t>
+          <t>Adalet Hanımın Suçu Ne?</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>650</v>
+        <v>350</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259647845</t>
+          <t>9786259703121</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Mem ile Zin</t>
+          <t>Çırağın Manifestosu</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259703183</t>
+          <t>9786259647821</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Uzun Olur Ayrılıkların Temrini</t>
+          <t>İzmir’de İz Bırakan Kadınların Hikayesi</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>225</v>
+        <v>650</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259703145</t>
+          <t>9786259647845</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Homa'da Aşk'ı Koma</t>
+          <t>Mem ile Zin</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259647814</t>
+          <t>9786259703183</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Rasim Efendi</t>
+          <t>Uzun Olur Ayrılıkların Temrini</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>200</v>
+        <v>225</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259703169</t>
+          <t>9786259703145</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Lafçı Kerim</t>
+          <t>Homa'da Aşk'ı Koma</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>225</v>
+        <v>350</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259703152</t>
+          <t>9786259647814</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Bir Pazar Günü Ölmemek</t>
+          <t>Rasim Efendi</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259703190</t>
+          <t>9786259703169</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Kırık Zamanlara Ağıt</t>
+          <t>Lafçı Kerim</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>250</v>
+        <v>225</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259703176</t>
+          <t>9786259703152</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Ne Tuhaf</t>
+          <t>Bir Pazar Günü Ölmemek</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>230</v>
+        <v>250</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259834832</t>
+          <t>9786259703190</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Sözcükler - 1</t>
+          <t>Kırık Zamanlara Ağıt</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259971438</t>
+          <t>9786259703176</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Aşka Dair Alıntılar</t>
+          <t>Ne Tuhaf</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>100</v>
+        <v>230</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786057258045</t>
+          <t>9786259834832</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Hiç Kimseller Yokken O Vardı</t>
+          <t>Sözcükler - 1</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786057351951</t>
+          <t>9786259971438</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Güneşi Emziren Kadınlar</t>
+          <t>Aşka Dair Alıntılar</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786057351944</t>
+          <t>9786057258045</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Çınar Ağacı</t>
+          <t>Hiç Kimseller Yokken O Vardı</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>50</v>
+        <v>200</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786059017947</t>
+          <t>9786057351951</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Yağmurun Melodisi</t>
+          <t>Güneşi Emziren Kadınlar</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>70</v>
+        <v>200</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786059017749</t>
+          <t>9786057351944</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Gözlerinde Sürme Olsam</t>
+          <t>Çınar Ağacı</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>150</v>
+        <v>50</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786059017732</t>
+          <t>9786059017947</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Reyhan</t>
+          <t>Yağmurun Melodisi</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>10</v>
+        <v>70</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259745541</t>
+          <t>9786059017749</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Kanatlı Kapı</t>
+          <t>Gözlerinde Sürme Olsam</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259703107</t>
+          <t>9786059017732</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Karantinamın Kara Kutusu</t>
+          <t>Reyhan</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>300</v>
+        <v>10</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259745596</t>
+          <t>9786259745541</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Kuş Yağmuru</t>
+          <t>Kanatlı Kapı</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786259745565</t>
+          <t>9786259703107</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Yüreği Serçe Çocuk</t>
+          <t>Karantinamın Kara Kutusu</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>225</v>
+        <v>300</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786259745572</t>
+          <t>9786259745596</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Tezatlar Ülkesi Hindistan</t>
+          <t>Kuş Yağmuru</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>500</v>
+        <v>200</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786259745534</t>
+          <t>9786259745565</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Uzun Sap Bağlama Metodu</t>
+          <t>Yüreği Serçe Çocuk</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>300</v>
+        <v>225</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786259745527</t>
+          <t>9786259745572</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Kısa Sap Bağlama Metodu</t>
+          <t>Tezatlar Ülkesi Hindistan</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786259745510</t>
+          <t>9786259745534</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Dağların Şairi Ahmed Arif</t>
+          <t>Uzun Sap Bağlama Metodu</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786259516493</t>
+          <t>9786259745527</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Özgürlük Çiçeği</t>
+          <t>Kısa Sap Bağlama Metodu</t>
         </is>
       </c>
       <c r="C33" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786259536200</t>
+          <t>9786259745510</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Otuz Üç Gün</t>
+          <t>Dağların Şairi Ahmed Arif</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>225</v>
+        <v>250</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786259745503</t>
+          <t>9786259516493</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Aşk ve Acı</t>
+          <t>Özgürlük Çiçeği</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786259516455</t>
+          <t>9786259536200</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Sultan Vuruldu</t>
+          <t>Otuz Üç Gün</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>350</v>
+        <v>225</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786259834870</t>
+          <t>9786259745503</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Tanrı'yı Bilmek</t>
+          <t>Aşk ve Acı</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786259516448</t>
+          <t>9786259516455</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Dut Ağacı</t>
+          <t>Sultan Vuruldu</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786259516479</t>
+          <t>9786259834870</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Bir Türk Sevdim</t>
+          <t>Tanrı'yı Bilmek</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786259516417</t>
+          <t>9786259516448</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Sende Buldum Kendimi</t>
+          <t>Dut Ağacı</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786259516400</t>
+          <t>9786259516479</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Kalıntı</t>
+          <t>Bir Türk Sevdim</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786259516424</t>
+          <t>9786259516417</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Okyanusu Aşmak</t>
+          <t>Sende Buldum Kendimi</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786259834887</t>
+          <t>9786259516400</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Civar Köyler</t>
+          <t>Kalıntı</t>
         </is>
       </c>
       <c r="C43" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786259834863</t>
+          <t>9786259516424</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Hasankeyf Perileri</t>
+          <t>Okyanusu Aşmak</t>
         </is>
       </c>
       <c r="C44" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786259834849</t>
+          <t>9786259834887</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Giresunlu Rumlar ve Göçer Çepniler</t>
+          <t>Civar Köyler</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786259834856</t>
+          <t>9786259834863</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Kuş Yuvasına Düşen Kedicik Pito</t>
+          <t>Hasankeyf Perileri</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786259437972</t>
+          <t>9786259834849</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Çatlayan Zehir</t>
+          <t>Giresunlu Rumlar ve Göçer Çepniler</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786259437941</t>
+          <t>9786259834856</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Avgonun Kızı</t>
+          <t>Kuş Yuvasına Düşen Kedicik Pito</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786259834801</t>
+          <t>9786259437972</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Kristalin Gizemi</t>
+          <t>Çatlayan Zehir</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786259437996</t>
+          <t>9786259437941</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Yağmurayak</t>
+          <t>Avgonun Kızı</t>
         </is>
       </c>
       <c r="C50" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786259834825</t>
+          <t>9786259834801</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Ejdarha Orbisi</t>
+          <t>Kristalin Gizemi</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786259834818</t>
+          <t>9786259437996</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>İki Yürek Bir Kitap</t>
+          <t>Yağmurayak</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786259437958</t>
+          <t>9786259834825</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Namlı Kabadaylılar Gezegeni</t>
+          <t>Ejdarha Orbisi</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>225</v>
+        <v>300</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786259437934</t>
+          <t>9786259834818</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Bir Tutam Çiğdem</t>
+          <t>İki Yürek Bir Kitap</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>225</v>
+        <v>300</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786259437989</t>
+          <t>9786259437958</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Alevi Tahtacı İzleri</t>
+          <t>Namlı Kabadaylılar Gezegeni</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>250</v>
+        <v>225</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786259437910</t>
+          <t>9786259437934</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Güller Ağlıyordu!</t>
+          <t>Bir Tutam Çiğdem</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>250</v>
+        <v>225</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786259971483</t>
+          <t>9786259437989</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Bir Kadın Sevdim</t>
+          <t>Alevi Tahtacı İzleri</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786259971469</t>
+          <t>9786259437910</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Gecenin İzi</t>
+          <t>Kırmızı Güller Ağlıyordu!</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786259951508</t>
+          <t>9786259971483</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Kar Bulutları</t>
+          <t>Bir Kadın Sevdim</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>140</v>
+        <v>200</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786259971452</t>
+          <t>9786259971469</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Aziz Nesin’den Kızıma Mektuplar</t>
+          <t>Gecenin İzi</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786259971476</t>
+          <t>9786259951508</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Ortadoğu Mitolojisi</t>
+          <t>Kar Bulutları</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>300</v>
+        <v>140</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786057258090</t>
+          <t>9786259971452</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Sanrılar</t>
+          <t>Aziz Nesin’den Kızıma Mektuplar</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786259971421</t>
+          <t>9786259971476</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Güle Güle Gebermek</t>
+          <t>Ortadoğu Mitolojisi</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786259971414</t>
+          <t>9786057258090</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Bir Dil Hikayesi</t>
+          <t>Sanrılar</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>225</v>
+        <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786259971407</t>
+          <t>9786259971421</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Eylül Gökkuşağı Ülkesinde</t>
+          <t>Güle Güle Gebermek</t>
         </is>
       </c>
       <c r="C65" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786057258069</t>
+          <t>9786259971414</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Akordu Bozuk Sevda</t>
+          <t>Bir Dil Hikayesi</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>200</v>
+        <v>225</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786057258038</t>
+          <t>9786259971407</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Bekir’in Diyarındaki Ben Miydim?</t>
+          <t>Eylül Gökkuşağı Ülkesinde</t>
         </is>
       </c>
       <c r="C67" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786057258021</t>
+          <t>9786057258069</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Dramafon</t>
+          <t>Akordu Bozuk Sevda</t>
         </is>
       </c>
       <c r="C68" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786057258007</t>
+          <t>9786057258038</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Kristalin Gizemi</t>
+          <t>Bekir’in Diyarındaki Ben Miydim?</t>
         </is>
       </c>
       <c r="C69" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786057351982</t>
+          <t>9786057258021</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Jinevin</t>
+          <t>Dramafon</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786057351968</t>
+          <t>9786057258007</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Alköy'ün Batan Güneşi</t>
+          <t>Kristalin Gizemi</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786057351999</t>
+          <t>9786057351982</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Yağmurayak</t>
+          <t>Jinevin</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786057351906</t>
+          <t>9786057351968</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Bir Deniz Tanıdım</t>
+          <t>Alköy'ün Batan Güneşi</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786257085490</t>
+          <t>9786057351999</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Sel ve Sonrası</t>
+          <t>Yağmurayak</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786057471178</t>
+          <t>9786057351906</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Qumarçi</t>
+          <t>Bir Deniz Tanıdım</t>
         </is>
       </c>
       <c r="C75" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786057471185</t>
+          <t>9786257085490</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>27 Niviskaren Edebiyata Cihane</t>
+          <t>Sel ve Sonrası</t>
         </is>
       </c>
       <c r="C76" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786057471130</t>
+          <t>9786057471178</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Rojbüna Azad</t>
+          <t>Qumarçi</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786057471147</t>
+          <t>9786057471185</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Rindo Werek Bü</t>
+          <t>27 Niviskaren Edebiyata Cihane</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>150</v>
+        <v>350</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786057471154</t>
+          <t>9786057471130</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Hırç Ü Mışk</t>
+          <t>Rojbüna Azad</t>
         </is>
       </c>
       <c r="C79" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786057351913</t>
+          <t>9786057471147</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Etar</t>
+          <t>Rindo Werek Bü</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786057351937</t>
+          <t>9786057471154</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Üç Kuşak Kadın</t>
+          <t>Hırç Ü Mışk</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786057471123</t>
+          <t>9786057351913</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Düşler Mavide Kalır</t>
+          <t>Etar</t>
         </is>
       </c>
       <c r="C82" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786259516486</t>
+          <t>9786057351937</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>İmparator Kedi</t>
+          <t>Üç Kuşak Kadın</t>
         </is>
       </c>
       <c r="C83" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786057471161</t>
+          <t>9786057471123</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Asmiram</t>
+          <t>Düşler Mavide Kalır</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786057471116</t>
+          <t>9786259516486</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>İnançların Buluştuğu Yer</t>
+          <t>İmparator Kedi</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786057471109</t>
+          <t>9786057471161</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Zannedersin Tartaros</t>
+          <t>Asmiram</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786257085236</t>
+          <t>9786057471116</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Li Çiyaye Helgurde Şere Ronahi U Tariye</t>
+          <t>İnançların Buluştuğu Yer</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>225</v>
+        <v>300</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786257085038</t>
+          <t>9786057471109</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Yalnızlığa Şiirler</t>
+          <t>Zannedersin Tartaros</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786059017893</t>
+          <t>9786257085236</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Çifte Gamzelerden Buse Dermanım</t>
+          <t>Li Çiyaye Helgurde Şere Ronahi U Tariye</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>150</v>
+        <v>225</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786059017572</t>
+          <t>9786257085038</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Bıçak Kesiği - Işık Demeti</t>
+          <t>Yalnızlığa Şiirler</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786059017794</t>
+          <t>9786059017893</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Tadımlık Espriler</t>
+          <t>Çifte Gamzelerden Buse Dermanım</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
+          <t>9786059017572</t>
+        </is>
+      </c>
+      <c r="B92" s="1" t="inlineStr">
+        <is>
+          <t>Bıçak Kesiği - Işık Demeti</t>
+        </is>
+      </c>
+      <c r="C92" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="93" spans="1:3">
+      <c r="A93" s="1" t="inlineStr">
+        <is>
+          <t>9786059017794</t>
+        </is>
+      </c>
+      <c r="B93" s="1" t="inlineStr">
+        <is>
+          <t>Tadımlık Espriler</t>
+        </is>
+      </c>
+      <c r="C93" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="94" spans="1:3">
+      <c r="A94" s="1" t="inlineStr">
+        <is>
           <t>9786059017763</t>
         </is>
       </c>
-      <c r="B92" s="1" t="inlineStr">
+      <c r="B94" s="1" t="inlineStr">
         <is>
           <t>Ve Göğsümde Bir Mezarlık Çiçeği</t>
         </is>
       </c>
-      <c r="C92" s="1">
+      <c r="C94" s="1">
         <v>200</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>