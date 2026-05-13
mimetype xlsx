--- v0 (2025-12-23)
+++ v1 (2026-05-13)
@@ -109,51 +109,51 @@
         <is>
           <t>9786257271349</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Harika Kirpi Togo</t>
         </is>
       </c>
       <c r="C2" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786257271141</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>İstiklal Marşı'mızın Açıklaması ve 100 Yıllık Hikayesi</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>25</v>
+        <v>150</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786257271011</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Yeşil Yüzgeçli Minik Kefal</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786257271516</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>