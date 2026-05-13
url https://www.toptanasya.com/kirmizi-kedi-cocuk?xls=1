--- v2 (2026-02-07)
+++ v3 (2026-05-13)
@@ -85,4345 +85,6055 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786254184857</t>
+          <t>9786254185229</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Eserleriyle İz Bırakan Küçük Ressamlar</t>
+          <t>Sevgi Neye Benzer?</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786254184864</t>
+          <t>9786254185236</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Sesli Kitaplar</t>
+          <t>Iyyy, Sinek!</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786254184840</t>
+          <t>9786254185243</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Arke ve Arel Yerebatan Sarnıcı'nda</t>
+          <t>Çocuklara Şarkılar</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786254184789</t>
+          <t>9786254185021</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Sen de Ekonomistsin</t>
+          <t>Böcekler İğrenç!</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786254184666</t>
+          <t>9786254185045</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Fırın Yolculuğu</t>
+          <t>Müjde Kuşu - İlk Buluşma</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>150</v>
+        <v>180</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786254184604</t>
+          <t>9786254185038</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Müjde Kuşu</t>
+          <t>Tencere Yuvarlanmış</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786254184581</t>
+          <t>9786254184925</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Matematiğin ve Enformatiğin Sıradışı Öyküleri</t>
+          <t>Ama Öğretmenim!</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786254184468</t>
+          <t>9786254184932</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Yatay Zeka</t>
+          <t>Arılar Dönünce</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786254184437</t>
+          <t>9786254181726</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Hoppi’nin Hop Hop Zihni</t>
+          <t>Kırmızı Kedi Çocuk Ajanda 2023 - Sokak Oyunları</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>200</v>
+        <v>58</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786052984147</t>
+          <t>9786254181641</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Mustafa Kemal Atatürk ve Çocuk</t>
+          <t>Lori'nin Masalı</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>180</v>
+        <v>120</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786052984833</t>
+          <t>9786254181092</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Süpürge Bebek</t>
+          <t>Uç Bakalım</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786052983805</t>
+          <t>9786052989418</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Gülün Öyküsü</t>
+          <t>Kırmızı Kedi Çocuk Ajanda 2022 - Çocuk Hakları</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>180</v>
+        <v>20</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786052983799</t>
+          <t>9786052984109</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Fıkracı</t>
+          <t>Evreni Seyreden Kız</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>140</v>
+        <v>110</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786052981504</t>
+          <t>9786052980644</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Rüyayiyen</t>
+          <t>Dükkan Kedisi</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>200</v>
+        <v>20</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786052980521</t>
+          <t>9786052981382</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Gülmeyen Kalmasın</t>
+          <t>Rüzgar Benim Arkadaşım</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>160</v>
+        <v>34</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786052980286</t>
+          <t>9786052981849</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Üçgen Şey</t>
+          <t>Futbol Akademisi'nde Sürpriz!</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>200</v>
+        <v>24</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786052980866</t>
+          <t>9786052985205</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Çiçek Nasıl Açar</t>
+          <t>Mutluluk Rüyası Fabrikası</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>160</v>
+        <v>38</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786059658942</t>
+          <t>9786052984352</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Sabırlı Sakinyürür - İnatçı Kaplumbağa</t>
+          <t>Sakız Ağacı</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786052981948</t>
+          <t>9786052982082</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Kediler Neden Köpeklerden Nefret Eder?</t>
+          <t>Çöpkent (Ciltli)</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>180</v>
+        <v>160</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786052982051</t>
+          <t>9786052980538</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Bir Bulut Olsam</t>
+          <t>Herkes Burada!</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>140</v>
+        <v>100</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786052982662</t>
+          <t>9786059658690</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Kuzucuk</t>
+          <t>Sarı Martı İle Meşe Ağacı</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>140</v>
+        <v>20</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786052982655</t>
+          <t>9786059658379</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Bu Papağan Değil ki!</t>
+          <t>Karabiber, Nilü ve Çiçi</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>180</v>
+        <v>100</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786059908849</t>
+          <t>9786052980378</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Fikri Rüyakaçıran ve Rüya Meyveleri</t>
+          <t>Fırat'ın Matematik Korkusu</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>200</v>
+        <v>58</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786054927395</t>
+          <t>9786052980088</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Deniz'in Sevdiği Şeyler: 7 Tarhana Çorbası</t>
+          <t>Bana Güldüğünü Söyle</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>160</v>
+        <v>15</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786054927302</t>
+          <t>9786052980101</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Deniz'in Sevdiği Şeyler: 8 Ayakkabı</t>
+          <t>Tatlı Bela Angela - Yavru Köpek Aşkına!</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>160</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786054764686</t>
+          <t>9786059658935</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Deniz’in Sevdiği Şeyler: 5 - Banyo</t>
+          <t>Dilek Ağacı</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>160</v>
+        <v>15</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786052980958</t>
+          <t>9786059799409</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Haftanın Yıldızı: Jasper John Dooley - 1</t>
+          <t>Messi Mucizesi</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>160</v>
+        <v>100</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786052983645</t>
+          <t>9786052980200</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Hayal Gezegeni'ne Ejderha Engeli</t>
+          <t>Mesut Özil Efsanesi</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>180</v>
+        <v>20</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786054927920</t>
+          <t>9786059799676</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Emily Babasını Arıyor</t>
+          <t>Kısa Boyunlu Zürafa</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>100</v>
+        <v>20</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786052983508</t>
+          <t>9786052982709</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Meraklı Çakıl Sahilde</t>
+          <t>Gece Gibi Ayaz</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786059658683</t>
+          <t>9786054927050</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Mutlu Prens</t>
+          <t>Uçmak İsteyen Balık</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>90</v>
+        <v>12</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786054927319</t>
+          <t>9786059799416</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Evvel Zaman İçinde (Ciltli)</t>
+          <t>İki İsimli Kedi</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>600</v>
+        <v>20</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786054927326</t>
+          <t>9786059908184</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Heidi</t>
+          <t>Şehrin Kuzeyi : Sincap Fındık Geridönüşümü Öğretiyor</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>170</v>
+        <v>40</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786054927234</t>
+          <t>9786054927937</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Harflerimizin Gizli Dünyası</t>
+          <t>Şah Mat</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>180</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786059908351</t>
+          <t>9786059908177</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Bahar İkindisi</t>
+          <t>Şehrin Güneyi : Kunduzlar Çok Çalışıyor</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>150</v>
+        <v>40</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786059799010</t>
+          <t>9786059799393</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Meraklı Minikler İçin Evren Rehberi - 1 : Dönüyor</t>
+          <t>Ronaldo'nun Hikayesi</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>150</v>
+        <v>20</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786059799003</t>
+          <t>9786054764969</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Büyümek İstemiyorum</t>
+          <t>Maceralar Teknesi Foça'da</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>150</v>
+        <v>20</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786052981405</t>
+          <t>9786054927005</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Karikatür Çizmeyi Öğreniyorum - 5 Sadece Büyük Harfler Kullanarak Nasıl Karikatür Çizerim?</t>
+          <t>Bez Ayakkabılılar</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>160</v>
+        <v>20</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786059658966</t>
+          <t>9786054927722</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Yavaş</t>
+          <t>Tehlikeli Yolculuk</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>160</v>
+        <v>150</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786059658744</t>
+          <t>9786054927036</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Ayıcık ile Hayvanlar</t>
+          <t>İlk Işık</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>200</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786059799904</t>
+          <t>9786059908269</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Deniz'in Sevdiği Şeyler: 9 Arkadaş</t>
+          <t>Maceralar Teknesi Assos’ta</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>160</v>
+        <v>20</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786059908535</t>
+          <t>9786052981788</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Karikatür Çizmeyi Öğreniyorum - 4 Sadece Geometrik Şekiller Kullanarak Nasıl Hayvan Karikatür Çizerim?</t>
+          <t>Kelebek Kız</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>160</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786059799850</t>
+          <t>9786052981573</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Uçak Gemisi</t>
+          <t>Aptal Hamdi</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>160</v>
+        <v>20</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786059799317</t>
+          <t>9786052981344</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Yalancılar ve Casuslar</t>
+          <t>Kraliçe ve Önemsiz Çocuk</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>160</v>
+        <v>58</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786059658089</t>
+          <t>9786052981122</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Deniz'in Sevdiği Şeyler: 10 Deniz</t>
+          <t>Haliç’ten Bulutlar Geçerken</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>160</v>
+        <v>20</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786054927098</t>
+          <t>9786052980965</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Anne Kimdir?</t>
+          <t>Kıvılcımlar</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>180</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786059908276</t>
+          <t>9786059658782</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Pinokyo</t>
+          <t>Sebze Çorbası</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>120</v>
+        <v>20</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786054764624</t>
+          <t>9786059658751</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Deniz’in Sevdiği Şeyler: 3 - Müzik</t>
+          <t>Duman Kedi</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>160</v>
+        <v>20</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786059799287</t>
+          <t>9786059658836</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Gülmesini Bilen Çocuk</t>
+          <t>Şampiyon Ribery</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>160</v>
+        <v>20</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786059799294</t>
+          <t>9786059658737</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Meraklı Minikler İçin Evren Rehberi 2: Karanlıktan Korkma</t>
+          <t>Bademden Kar</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>150</v>
+        <v>20</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786059908023</t>
+          <t>9786052983720</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Karikatür Çizmeyi Öğreniyorum - 2 Sadece Kareler Kullanarak Nasıl Karikatür Çizerim?</t>
+          <t>Poşetto</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>160</v>
+        <v>120</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786059908016</t>
+          <t>9786052981061</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Karikatür Çizmeyi Öğreniyorum - 1 Sadece Daireler Kullanarak Nasıl Karikatür Çizerim?</t>
+          <t>Neden?</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>160</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786052986998</t>
+          <t>9786052980781</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Kibritçi Kız</t>
+          <t>Şiir Küçüğün</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>100</v>
+        <v>34</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786054764600</t>
+          <t>9786052980774</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Deniz'in Sevdiği Şeyler: 4 Hayvanlar</t>
+          <t>Tatlı Bela Angela - Benim Kekim Daha Lezzetli!</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>160</v>
+        <v>12</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786052987599</t>
+          <t>9786052980750</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın En Korkunç Okul Gezisi - Koca Burun</t>
+          <t>Korkak Wilf Bir Korsana Karşı</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>200</v>
+        <v>58</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786052987452</t>
+          <t>9786054927616</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın En Büyük Yalancısı - Koca Burun</t>
+          <t>Çok Şiir Bir Salıncak</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>200</v>
+        <v>20</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786052984161</t>
+          <t>9786054927494</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Mustafa Kemal Atatürk ve Hayvan Sevgisi</t>
+          <t>Benim Adım Nili</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>180</v>
+        <v>20</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786052984178</t>
+          <t>9786052983515</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Mustafa Kemal Atatürk ve Kitap</t>
+          <t>Mektup Kayığının Beklenmedik Yolculuğu</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>180</v>
+        <v>15</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786054764327</t>
+          <t>9786052982488</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Deniz'in Sevdiği Şeyler: 2 Oyuncak</t>
+          <t>Yabaniler</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>160</v>
+        <v>58</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786054764181</t>
+          <t>9786052981993</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Mavi Balon</t>
+          <t>Tatlı Bela Angela - Konser Zamanı!</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>160</v>
+        <v>13</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786052985762</t>
+          <t>9786052981375</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Meraklı Çakıl Akvaryumda</t>
+          <t>Ateş Gibi Buz</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786052984376</t>
+          <t>9786059658522</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Tosun Sultan ve Hin Vezir</t>
+          <t>Unutma Beni</t>
         </is>
       </c>
       <c r="C63" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786052983843</t>
+          <t>9786059658119</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Yeraltı Gölünün Gizemi</t>
+          <t>Yağmur Yağdıran Kedi</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>180</v>
+        <v>20</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786052983829</t>
+          <t>9786054927241</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Patates’in Problemi</t>
+          <t>Maceralar Teknesi Kurtuluş Savaşı'nda</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>150</v>
+        <v>20</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786052987957</t>
+          <t>9786052981658</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Seçme Şiirler</t>
+          <t>Aklınızı Başınıza Alın</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>100</v>
+        <v>25</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786254184277</t>
+          <t>9786059658607</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Kar Küresiyle Yolculuk - Mısır</t>
+          <t>Söylev (Nutuk)</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>280</v>
+        <v>65</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786254181849</t>
+          <t>9786054927258</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Bu Nasıl Kuşak Farkı?</t>
+          <t>Şahmaran</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>200</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786059658249</t>
+          <t>9786052981580</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>L'nin Listeleri</t>
+          <t>Kardan Kedi</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>180</v>
+        <v>34</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786059908887</t>
+          <t>9786059799805</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Sezar</t>
+          <t>Arda Turan - Aslan Yürekli Kaptan</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>150</v>
+        <v>20</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786059908771</t>
+          <t>9786059799157</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Ağacın En Tepesinde</t>
+          <t>Maceralar Teknesi : Uzayın Derinliklerinde</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>200</v>
+        <v>20</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786052988121</t>
+          <t>9786059799188</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Uçarı Kaçarı Sözcükler (Ciltli)</t>
+          <t>Heidi Yine Dağlarda</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>300</v>
+        <v>10</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786052987087</t>
+          <t>9786059908962</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Pollyanna</t>
+          <t>Hay Bin Kunduz!</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>170</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786254184130</t>
+          <t>9786059908443</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Annemle Tırmanış</t>
+          <t>Şehrin Doğusu: Martı Yavruları Mevsimleri Öğreniyor</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>120</v>
+        <v>40</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786254183928</t>
+          <t>9786059908436</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Beş Kız Altı Oğlan</t>
+          <t>Şehrin Batısı - Kuşlar Çevre Kirliliğine Çözüm Buluyor</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>200</v>
+        <v>40</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786254183997</t>
+          <t>9786054927876</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Ben Annemin Hecesiyim</t>
+          <t>Dünya Bir Köy Olsaydı</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>150</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786052987131</t>
+          <t>9786052981054</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Bana Öyle Bakma</t>
+          <t>Görünmez Kedi</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>100</v>
+        <v>20</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786052982402</t>
+          <t>9786059799591</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Atatürk’e Koştum</t>
+          <t>Tatlı Bela Angela Sahneye Çıkıyor!</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>220</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786254183713</t>
+          <t>9786054927456</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Gizemli Yuva</t>
+          <t>Marco Polo - Gizemli Kitap (Ciltli)</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>200</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786254183737</t>
+          <t>9786052981535</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Ufukta Bir Uzaylı</t>
+          <t>Nasıl?</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>180</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786254183614</t>
+          <t>9786052980415</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Rockçı Mamut 2</t>
+          <t>Liya Işık Saçıyor</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>200</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786052986363</t>
+          <t>9786059658843</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Limon Ağacının Şarkısı</t>
+          <t>Falaka</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>230</v>
+        <v>10</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786052980279</t>
+          <t>9786059658515</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>R'nin Şarkıları</t>
+          <t>Hayali</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>180</v>
+        <v>100</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786059908719</t>
+          <t>9786054764945</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Uzun Burun Bingo</t>
+          <t>Widu’nun Kalbi</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>230</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786054927869</t>
+          <t>9786054764884</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Alya ve Tırmık</t>
+          <t>Tarhun</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>230</v>
+        <v>11</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786059799942</t>
+          <t>9786054764587</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Atasözleri ve Deyimler Sözlüğü - Türkçenin Renkleri</t>
+          <t>Boyalı Hamsi ve Süs Balığı</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>400</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786059658850</t>
+          <t>9786052980583</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Değerler Eğitimi Serisi (10 Kitap Takım)</t>
+          <t>Söylev (Nutuk) - Cep Boy</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>1500</v>
+        <v>11.57</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786054927685</t>
+          <t>9786059799331</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Benim Atatürküm</t>
+          <t>Suyun Hikayesi</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>250</v>
+        <v>42</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786254183126</t>
+          <t>9786059908603</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Afet’in Ay Macerası</t>
+          <t>Tatlı Bela Angela</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>200</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786254182501</t>
+          <t>9786059908894</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Adana’dan Gelen Mektup</t>
+          <t>Kraliçe Arı! - Tatlı Bela Angela</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>180</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786052986509</t>
+          <t>9786054927210</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Sevgi Masalı</t>
+          <t>İstasyonda Vals</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>100</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786054927777</t>
+          <t>9786052980507</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Suların Sessizliği</t>
+          <t>Korkak Wilf Dünyayı Kurtarıyor</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>250</v>
+        <v>24</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786254182495</t>
+          <t>9786052980217</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Çevrimiçi Eylül</t>
+          <t>Hurda Köşkü 1. Kitap (Ciltli)</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>180</v>
+        <v>35</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786254182181</t>
+          <t>9786059658317</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Dedemin Saatleri</t>
+          <t>Armut Çiçeği Köyü'nün Kargaları</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>200</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786254181320</t>
+          <t>9786059908399</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Kaldırım Çiçekleri</t>
+          <t>Doğa ve Çocuk</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>180</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786254182143</t>
+          <t>9786059908030</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Arkadaşlık Beklemez</t>
+          <t>Mario Usta'nın Yaramaz Kuklaları</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>260</v>
+        <v>20</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786254182075</t>
+          <t>9786054764778</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Düşlerinde Gezen Şair</t>
+          <t>Hımbıl Beyaz</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>180</v>
+        <v>20</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786254181979</t>
+          <t>9786055340728</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Mösyö ve Arşidük</t>
+          <t>Çıngıraklı Deve</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>180</v>
+        <v>6.94</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786254181863</t>
+          <t>9786059908146</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Zaman Taşı</t>
+          <t>Bir Yıldıza Övgü</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>200</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786254181740</t>
+          <t>9786055340551</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Herkes Bir Anda Büyür</t>
+          <t>Bir Şeftali Bin Şeftali</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>160</v>
+        <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786254181559</t>
+          <t>9786055340599</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Tarhun</t>
+          <t>Beni Bulduğun Zaman</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>100</v>
+        <v>180</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786254181566</t>
+          <t>9786052987827</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Peter Pan</t>
+          <t>Nehir Gibi Konuşurum (Ciltli)</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>120</v>
+        <v>250</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786254181627</t>
+          <t>9786054764839</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Mutluluk Kutusu</t>
+          <t>Maceralar Teknesi Truva'da</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>180</v>
+        <v>20</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786254181337</t>
+          <t>9786055340650</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Beklenmedik Bir Işık</t>
+          <t>Yaşlı Kadın ve Papağan</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>250</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786254181306</t>
+          <t>9786054764211</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Bezelye Çorbası Dedektiflik Takımı - Lina'nın Sırrını Nasıl Çözdük?</t>
+          <t>Yapraklı Pelerin</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>200</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786254181061</t>
+          <t>9786055340889</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Çıngıraklı Deve</t>
+          <t>Sevgi Masalı</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>100</v>
+        <v>7.87</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786254181078</t>
+          <t>9786055340667</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Ejderha Hapşırığı</t>
+          <t>Kel Güvercinci</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>200</v>
+        <v>10</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786254180842</t>
+          <t>9786055340995</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Uçan Hipopotamı Düşünme</t>
+          <t>Kaplumbağa ile Eşek</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>230</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786254180996</t>
+          <t>9786052985649</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Bezelye Çorbası - Dedektiflik Takımı: Büyükannemin Sırrını Nasıl Çözdük?</t>
+          <t>Pumbaranlar’a Ne Oldu?</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>200</v>
+        <v>25</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786254180149</t>
+          <t>9786052984529</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Babamı Beklerken</t>
+          <t>Kocaman Minik Öcü</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>220</v>
+        <v>90</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786254180064</t>
+          <t>9786052985878</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Kaf Dağı’nda Bir Gün</t>
+          <t>Kırmızı Denizyıldızı</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>220</v>
+        <v>120</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786052989425</t>
+          <t>9786052986530</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Balaban ile Şakrak</t>
+          <t>Rüyalarımın Koyunu</t>
         </is>
       </c>
       <c r="C112" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786052989432</t>
+          <t>9786052984390</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Annem Dokuz Doğurdu!</t>
+          <t>Misis’in Çocukları Nif Dağı’nın Efendisine Karşı</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>180</v>
+        <v>8.8</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786052989111</t>
+          <t>9786052982952</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Odamda İnek Var!</t>
+          <t>İlk Sır Çözülüyor! - Bilgelik Okulu</t>
         </is>
       </c>
       <c r="C114" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786052989128</t>
+          <t>9786052983041</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Gizemli Tarih Oyunu 3.0 - Hitit Güneşi</t>
+          <t>İnci'nin Resfebe Merakı</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786052989067</t>
+          <t>9786254184857</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Obur Mürekkepçik</t>
+          <t>Eserleriyle İz Bırakan Küçük Ressamlar</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>250</v>
+        <v>180</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786052988978</t>
+          <t>9786254184864</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Kar Küresiyle Yolculuk - Barselona</t>
+          <t>Sesli Kitaplar</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786052988800</t>
+          <t>9786254184840</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Rockçı Mamut</t>
+          <t>Arke ve Arel Yerebatan Sarnıcı'nda</t>
         </is>
       </c>
       <c r="C118" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786052988817</t>
+          <t>9786254184789</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Yeşil Vadi’nin Korkusuz Çocukları</t>
+          <t>Sen de Ekonomistsin</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>230</v>
+        <v>150</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786052988558</t>
+          <t>9786254184666</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Kızılkanat</t>
+          <t>Fırın Yolculuğu</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>160</v>
+        <v>150</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786052988565</t>
+          <t>9786254184604</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Fenerli Evler</t>
+          <t>Müjde Kuşu</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>180</v>
+        <v>150</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786052988473</t>
+          <t>9786254184581</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Gece Masalları</t>
+          <t>Matematiğin ve Enformatiğin Sıradışı Öyküleri</t>
         </is>
       </c>
       <c r="C122" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786052988466</t>
+          <t>9786254184468</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Gündüz Masalları</t>
+          <t>Yatay Zeka</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786052988374</t>
+          <t>9786254184437</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Harika Bir Başlangıç</t>
+          <t>Hoppi’nin Hop Hop Zihni</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>230</v>
+        <v>200</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786052988343</t>
+          <t>9786052984147</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>El Ele (Ciltli)</t>
+          <t>Mustafa Kemal Atatürk ve Çocuk</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786052988145</t>
+          <t>9786052984833</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Piri Reis’le Açık Denizde</t>
+          <t>Süpürge Bebek</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>220</v>
+        <v>100</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786052987858</t>
+          <t>9786052983805</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Çaylak Gazeteci</t>
+          <t>Beyaz Gülün Öyküsü</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>240</v>
+        <v>180</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786052987896</t>
+          <t>9786052983799</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Sirius’un Kalbi - Ceren'in Tuhaf Maceraları 3</t>
+          <t>Fıkracı</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>200</v>
+        <v>140</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786052987650</t>
+          <t>9786052981504</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Plastik Ada</t>
+          <t>Rüyayiyen</t>
         </is>
       </c>
       <c r="C129" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786052987698</t>
+          <t>9786052980521</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Benim Adım Afet</t>
+          <t>Gülmeyen Kalmasın</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786052987582</t>
+          <t>9786052980286</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Uzaklar</t>
+          <t>Üçgen Şey</t>
         </is>
       </c>
       <c r="C131" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786052987414</t>
+          <t>9786052980866</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Sakin Sokak’ın Gürültücü Sakinleri</t>
+          <t>Çiçek Nasıl Açar</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>230</v>
+        <v>160</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786052987469</t>
+          <t>9786059658942</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Kullanılmış Şakalar ya da Zebra’nın Matematiği</t>
+          <t>Sabırlı Sakinyürür - İnatçı Kaplumbağa</t>
         </is>
       </c>
       <c r="C133" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786052987391</t>
+          <t>9786052981948</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Edirne’den Gelen Mektup</t>
+          <t>Kediler Neden Köpeklerden Nefret Eder?</t>
         </is>
       </c>
       <c r="C134" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786052987247</t>
+          <t>9786052982051</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Dalgıç - Meslekleri Öğreniyorum 5</t>
+          <t>Bir Bulut Olsam</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>180</v>
+        <v>140</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786052987254</t>
+          <t>9786052982662</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Gizemli Tarih Oyunu 2.0 - Göbeklitepe'nin Kayıp Heykeli</t>
+          <t>Kuzucuk</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>200</v>
+        <v>140</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786052987209</t>
+          <t>9786052982655</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Yaşlı Kadın ve Papağan</t>
+          <t>Bu Papağan Değil ki!</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>100</v>
+        <v>180</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786052987100</t>
+          <t>9786059908849</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Bir Tanecik Oğlum (Ciltli)</t>
+          <t>Fikri Rüyakaçıran ve Rüya Meyveleri</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786052987001</t>
+          <t>9786054927395</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Aman Nazar Değmesin</t>
+          <t>Deniz'in Sevdiği Şeyler: 7 Tarhana Çorbası</t>
         </is>
       </c>
       <c r="C139" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786052986929</t>
+          <t>9786054927302</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Gizemli Tarih Oyunu 1.0 Karain’de Taş Çağı</t>
+          <t>Deniz'in Sevdiği Şeyler: 8 Ayakkabı</t>
         </is>
       </c>
       <c r="C140" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786052986844</t>
+          <t>9786054764686</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Zamansızlar Sirki</t>
+          <t>Deniz’in Sevdiği Şeyler: 5 - Banyo</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786052986653</t>
+          <t>9786052980958</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Görünmez Uli</t>
+          <t>Haftanın Yıldızı: Jasper John Dooley - 1</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786052986493</t>
+          <t>9786052983645</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Bir Şeftali Bin Şeftali</t>
+          <t>Hayal Gezegeni'ne Ejderha Engeli</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>100</v>
+        <v>220</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786052986332</t>
+          <t>9786054927920</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Küçük Kara Balık</t>
+          <t>Emily Babasını Arıyor</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786052986172</t>
+          <t>9786052983508</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Şehirdeki Küçük (Ciltli)</t>
+          <t>Meraklı Çakıl Sahilde</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>300</v>
+        <v>220</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786052986141</t>
+          <t>9786059658683</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Enno ya da Asfalttaki Karahindiba</t>
+          <t>Mutlu Prens</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>250</v>
+        <v>100</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786052986042</t>
+          <t>9786054927319</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Dünyayı Değiştirenler - Marie Curie</t>
+          <t>Evvel Zaman İçinde (Ciltli)</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>200</v>
+        <v>700</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786052986035</t>
+          <t>9786054927326</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Dünyayı Değiştirenler - Leonardo Da Vinci</t>
+          <t>Heidi</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>200</v>
+        <v>190</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786052985977</t>
+          <t>9786054927234</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Salyangoz ve Sobeleme Makinesi</t>
+          <t>Harflerimizin Gizli Dünyası</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786052985861</t>
+          <t>9786059908351</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Huysuz Aşırı Mutlu</t>
+          <t>Bahar İkindisi</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>180</v>
+        <v>150</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786052985717</t>
+          <t>9786059799010</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Hınzır Can’la En Kötü Golümüz Böyle Olsun</t>
+          <t>Meraklı Minikler İçin Evren Rehberi - 1 : Dönüyor</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786052985694</t>
+          <t>9786059799003</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Atatürk ve Sihirli Gözlük</t>
+          <t>Büyümek İstemiyorum</t>
         </is>
       </c>
       <c r="C152" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786052985618</t>
+          <t>9786052981405</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Dut Yemiş Bülbül</t>
+          <t>Karikatür Çizmeyi Öğreniyorum - 5 Sadece Büyük Harfler Kullanarak Nasıl Karikatür Çizerim?</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>220</v>
+        <v>160</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786052985434</t>
+          <t>9786059658966</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Paleontolog - Meslekleri Öğreniyorum 4</t>
+          <t>Yavaş</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786052985496</t>
+          <t>9786059658744</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Hayvan Dostlarım</t>
+          <t>Ayıcık ile Hayvanlar</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>130</v>
+        <v>230</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786052985120</t>
+          <t>9786059799904</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Küçük Bir Tohumdan Ormana</t>
+          <t>Deniz'in Sevdiği Şeyler: 9 Arkadaş</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786052985335</t>
+          <t>9786059908535</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Özgür Kent - Bilgelik Okulu</t>
+          <t>Karikatür Çizmeyi Öğreniyorum - 4 Sadece Geometrik Şekiller Kullanarak Nasıl Hayvan Karikatür Çizerim?</t>
         </is>
       </c>
       <c r="C157" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786052985007</t>
+          <t>9786059799850</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Longdra 3. Kitap (Ciltli)</t>
+          <t>Uçak Gemisi</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>220</v>
+        <v>180</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786052985014</t>
+          <t>9786059799317</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Astropanda</t>
+          <t>Yalancılar ve Casuslar</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786052984949</t>
+          <t>9786059658089</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Bahçedeki Yastık</t>
+          <t>Deniz'in Sevdiği Şeyler: 10 Deniz</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786052984871</t>
+          <t>9786054927098</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Frankenstein'in İzinde</t>
+          <t>Anne Kimdir?</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>190</v>
+        <v>220</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786052984758</t>
+          <t>9786059908276</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Meraklı Çakıl Çiçekçide</t>
+          <t>Pinokyo</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>200</v>
+        <v>140</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786052984666</t>
+          <t>9786054764624</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>İlham Veren Cumhuriyet Kahramanları - Öncü Erkekler</t>
+          <t>Deniz’in Sevdiği Şeyler: 3 - Müzik</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786052984628</t>
+          <t>9786059799287</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Arkeolog - Meslekleri Öğreniyorum - 3</t>
+          <t>Gülmesini Bilen Çocuk</t>
         </is>
       </c>
       <c r="C164" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786052984604</t>
+          <t>9786059799294</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Başın Belada - Jasper John Dooley 4</t>
+          <t>Meraklı Minikler İçin Evren Rehberi 2: Karanlıktan Korkma</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786052984642</t>
+          <t>9786059908023</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Masal Bozan Feride Teyze</t>
+          <t>Karikatür Çizmeyi Öğreniyorum - 2 Sadece Kareler Kullanarak Nasıl Karikatür Çizerim?</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>180</v>
+        <v>160</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786052984512</t>
+          <t>9786059908016</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>İnci Aral Küçükken Ne Olmak İstiyordu?</t>
+          <t>Karikatür Çizmeyi Öğreniyorum - 1 Sadece Daireler Kullanarak Nasıl Karikatür Çizerim?</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>150</v>
+        <v>160</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786052984536</t>
+          <t>9786052986998</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Futbol Akademisi'nde Büyük Buluşma</t>
+          <t>Kibritçi Kız</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>160</v>
+        <v>120</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786052984369</t>
+          <t>9786054764600</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Anneannem Bebek Oldu!</t>
+          <t>Deniz'in Sevdiği Şeyler: 4 Hayvanlar</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786052984116</t>
+          <t>9786052987599</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Krallar Da Korkar</t>
+          <t>Dünyanın En Korkunç Okul Gezisi - Koca Burun</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786052984123</t>
+          <t>9786052987452</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Ponçik Spor Yapıyor</t>
+          <t>Dünyanın En Büyük Yalancısı - Koca Burun</t>
         </is>
       </c>
       <c r="C171" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786052984093</t>
+          <t>9786052984161</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Büyük Sınav Zamanı - Bilgelik Okulu</t>
+          <t>Mustafa Kemal Atatürk ve Hayvan Sevgisi</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>160</v>
+        <v>220</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786052984222</t>
+          <t>9786052984178</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Mustafa Kemal Atatürk ve Temizlik</t>
+          <t>Mustafa Kemal Atatürk ve Kitap</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786052984215</t>
+          <t>9786054764327</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Mustafa Kemal Atatürk ve Spor</t>
+          <t>Deniz'in Sevdiği Şeyler: 2 Oyuncak</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786052984208</t>
+          <t>9786054764181</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Mustafa Kemal Atatürk ve Sofra</t>
+          <t>Mavi Balon</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786052984192</t>
+          <t>9786052985762</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Mustafa Kemal Atatürk ve Sanat</t>
+          <t>Meraklı Çakıl Akvaryumda</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786052984130</t>
+          <t>9786052984376</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Mustafa Kemal Atatürk ve Annesi</t>
+          <t>Tosun Sultan ve Hin Vezir</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786052984154</t>
+          <t>9786052983843</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Mustafa Kemal Atatürk ve Doğa</t>
+          <t>Yeraltı Gölünün Gizemi</t>
         </is>
       </c>
       <c r="C178" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786052984185</t>
+          <t>9786052983829</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Mustafa Kemal Atatürk ve Okul</t>
+          <t>Patates’in Problemi</t>
         </is>
       </c>
       <c r="C179" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786052984307</t>
+          <t>9786052987957</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Mustafa Kemal Atatürk Serisi (10 Kitap Takım)</t>
+          <t>Seçme Şiirler</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>1500</v>
+        <v>120</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786052983652</t>
+          <t>9786254184277</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Şarjlı İyilik Asası</t>
+          <t>Kar Küresiyle Yolculuk - Mısır</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>160</v>
+        <v>280</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786052983669</t>
+          <t>9786254181849</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Huysuz - Müthiş Berbat Günler</t>
+          <t>Bu Nasıl Kuşak Farkı?</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786052983638</t>
+          <t>9786059658249</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Diş Doktoru - Meslekleri Öğreniyorum - 2</t>
+          <t>L'nin Listeleri</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786052983492</t>
+          <t>9786059908887</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Aşık Değil</t>
+          <t>Sezar</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>160</v>
+        <v>180</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786052983522</t>
+          <t>9786059908771</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Mo, Mo Salah, Mohamed Salah</t>
+          <t>Ağacın En Tepesinde</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786052983294</t>
+          <t>9786052988121</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Tekir Kedi ile Kırlangıç Hanım</t>
+          <t>Uçarı Kaçarı Sözcükler (Ciltli)</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>180</v>
+        <v>350</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786052983218</t>
+          <t>9786052987087</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Mor Balon Mutluluk Peşinde</t>
+          <t>Pollyanna</t>
         </is>
       </c>
       <c r="C187" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786052983195</t>
+          <t>9786254184130</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Yedi Kapılı Kent</t>
+          <t>Annemle Tırmanış</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>160</v>
+        <v>150</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786052983201</t>
+          <t>9786254183928</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Astronot - Meslekleri Öğreniyorum - 1</t>
+          <t>Beş Kız Altı Oğlan</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786052982921</t>
+          <t>9786254183997</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Yazarlık Sınıfı</t>
+          <t>Ben Annemin Hecesiyim</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786052982938</t>
+          <t>9786052987131</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Top ve Kaleci</t>
+          <t>Bana Öyle Bakma</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786052982945</t>
+          <t>9786052982402</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Meraklı Çakıl Mutfakta</t>
+          <t>Atatürk’e Koştum</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786052982648</t>
+          <t>9786254183713</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Ayvalık'tan Gelen Mektup</t>
+          <t>Gizemli Yuva</t>
         </is>
       </c>
       <c r="C193" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786052982440</t>
+          <t>9786254183737</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Pisifosör Pisifos’la Kediler Alemi</t>
+          <t>Ufukta Bir Uzaylı</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>160</v>
+        <v>180</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786052982433</t>
+          <t>9786254183614</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Meraklı Çakıl Parkta</t>
+          <t>Rockçı Mamut 2</t>
         </is>
       </c>
       <c r="C195" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786052982341</t>
+          <t>9786052986363</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Ben, Zeus ve Olimpos Çetesi (Ciltli)</t>
+          <t>Limon Ağacının Şarkısı</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>300</v>
+        <v>230</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786052982259</t>
+          <t>9786052980279</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Tilda Elmaçekirdeği - Benim İçin Çok Değerlisin!</t>
+          <t>R'nin Şarkıları</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>230</v>
+        <v>180</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786052982273</t>
+          <t>9786059908719</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Terk Edilmiş</t>
+          <t>Uzun Burun Bingo</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>160</v>
+        <v>250</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786052982266</t>
+          <t>9786054927869</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Uykucu Şiirler</t>
+          <t>Alya ve Tırmık</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>170</v>
+        <v>250</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786052982075</t>
+          <t>9786059799942</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Köpekler Neden Kedilerden Nefret Eder?</t>
+          <t>Atasözleri ve Deyimler Sözlüğü - Türkçenin Renkleri</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>180</v>
+        <v>430</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786052982068</t>
+          <t>9786059658850</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Y’nin Tarifleri</t>
+          <t>Değerler Eğitimi Serisi (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>180</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786052981962</t>
+          <t>9786054927685</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Huysuz</t>
+          <t>Benim Atatürküm</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>180</v>
+        <v>280</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786052981917</t>
+          <t>9786254183126</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Türk Devrimini Öğreniyor! - Barış Takımı</t>
+          <t>Afet’in Ay Macerası</t>
         </is>
       </c>
       <c r="C203" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786052981818</t>
+          <t>9786254182501</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Kuklacı Çocuklar</t>
+          <t>Adana’dan Gelen Mektup</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786052981733</t>
+          <t>9786052986509</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Ardahan'dan Gelen Mektup</t>
+          <t>Sevgi Masalı</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786052981665</t>
+          <t>9786054927777</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Dünya’nın On Dört Günü</t>
+          <t>Suların Sessizliği</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>180</v>
+        <v>300</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786052981696</t>
+          <t>9786254182495</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Efsanevi Korsan Störtebeker - Denizlerdeki Büyük Sır (Ciltli)</t>
+          <t>Çevrimiçi Eylül</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>150</v>
+        <v>180</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786052981528</t>
+          <t>9786254182181</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Devrimlere Koşuyor! - Barış Takımı</t>
+          <t>Dedemin Saatleri</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786052981337</t>
+          <t>9786254181320</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>E’nin Problemleri</t>
+          <t>Kaldırım Çiçekleri</t>
         </is>
       </c>
       <c r="C209" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786052981108</t>
+          <t>9786254182143</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Otel Büyük S</t>
+          <t>Arkadaşlık Beklemez</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>160</v>
+        <v>300</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786052980859</t>
+          <t>9786254182075</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Atatürk’le Buluşuyor! - Barış Takımı</t>
+          <t>Düşlerinde Gezen Şair</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786052980828</t>
+          <t>9786254181979</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Advin Amazon’da</t>
+          <t>Mösyö ve Arşidük</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786052980637</t>
+          <t>9786254181863</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Sahnede Heyecan Başlıyor</t>
+          <t>Zaman Taşı</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9786254181719</t>
+          <t>9786254181740</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Tilda Elmaçekirdeği - Ne Kadar Cesursun!</t>
+          <t>Herkes Bir Anda Büyür</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>230</v>
+        <v>160</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786052980620</t>
+          <t>9786254181559</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Çanakkale’den Anadolu’ya Yürüyor! - Barış Takımı</t>
+          <t>Tarhun</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786052980613</t>
+          <t>9786254181566</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Küçük Kızlara Öğütler</t>
+          <t>Peter Pan</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>180</v>
+        <v>120</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786052980514</t>
+          <t>9786254181627</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Fındıkistan</t>
+          <t>Mutluluk Kutusu</t>
         </is>
       </c>
       <c r="C217" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786052980347</t>
+          <t>9786254181337</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Çanakkale'den Gelibolu'ya Geçiyor! - Barış Takımı</t>
+          <t>Beklenmedik Bir Işık</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786052980446</t>
+          <t>9786254181306</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Küçülme Oyunu</t>
+          <t>Bezelye Çorbası Dedektiflik Takımı - Lina'nın Sırrını Nasıl Çözdük?</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786059658973</t>
+          <t>9786254181061</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Dört Mevsim Ormanı</t>
+          <t>Çıngıraklı Deve</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786059658959</t>
+          <t>9786254181078</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Sevilmek İsteyen Köpekbalığı</t>
+          <t>Ejderha Hapşırığı</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786052980095</t>
+          <t>9786254180842</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Fikri Rüyakaçıran ve Kabuslar Şatosu</t>
+          <t>Uçan Hipopotamı Düşünme</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>200</v>
+        <v>230</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786059658652</t>
+          <t>9786254180996</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Elmayı Kim Isırdı</t>
+          <t>Bezelye Çorbası - Dedektiflik Takımı: Büyükannemin Sırrını Nasıl Çözdük?</t>
         </is>
       </c>
       <c r="C223" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9786059658492</t>
+          <t>9786254180149</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Eğer...</t>
+          <t>Babamı Beklerken</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>250</v>
+        <v>220</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786059658508</t>
+          <t>9786254180064</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Hınzır Can'dan Büyükleri Anlama Kılavuzu</t>
+          <t>Kaf Dağı’nda Bir Gün</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>160</v>
+        <v>220</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786059658386</t>
+          <t>9786052989425</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Kül Gibi Kar</t>
+          <t>Balaban ile Şakrak</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>150</v>
+        <v>180</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786059658355</t>
+          <t>9786052989432</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Havuç Koştu - Değerler Eğitimi Serisi - 10</t>
+          <t>Annem Dokuz Doğurdu!</t>
         </is>
       </c>
       <c r="C227" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786059658348</t>
+          <t>9786052989111</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Doğa Doğayı Seviyor</t>
+          <t>Odamda İnek Var!</t>
         </is>
       </c>
       <c r="C228" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786059658232</t>
+          <t>9786052989128</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Beni En Çok Kim Seviyor?</t>
+          <t>Gizemli Tarih Oyunu 3.0 - Hitit Güneşi</t>
         </is>
       </c>
       <c r="C229" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786059658218</t>
+          <t>9786052989067</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Tilda Elmaçekirdeği - İyi ki Geldin!</t>
+          <t>Obur Mürekkepçik</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>230</v>
+        <v>300</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786059658256</t>
+          <t>9786052988978</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Pamuk Karardı - Değerler Eğitimi Serisi - 8</t>
+          <t>Kar Küresiyle Yolculuk - Barselona</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786059658225</t>
+          <t>9786052988800</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Ayı ve Arılar - Değerler Eğitimi Serisi - 7</t>
+          <t>Rockçı Mamut</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>180</v>
+        <v>230</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786059799935</t>
+          <t>9786052988817</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Titan Arum Etkisi - Ceren'in Tuhaf Maceraları 2</t>
+          <t>Yeşil Vadi’nin Korkusuz Çocukları</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9786059799911</t>
+          <t>9786052988558</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>İncir Uçtu - Değerler Eğitimi Serisi - 3</t>
+          <t>Kızılkanat</t>
         </is>
       </c>
       <c r="C234" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9786059799928</t>
+          <t>9786052988565</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Karganın Eskici Dükkanı - Değerler Eğitimi Serisi - 4</t>
+          <t>Fenerli Evler</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9786052988831</t>
+          <t>9786052988473</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Tilda Elmaçekirdeği - Doğum Günün Kutlu Olsun!</t>
+          <t>Gece Masalları</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>230</v>
+        <v>250</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9786059799768</t>
+          <t>9786052988466</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Lolipop Kızları Ünlü Oluyor</t>
+          <t>Gündüz Masalları</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>160</v>
+        <v>230</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9786059799744</t>
+          <t>9786052988374</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Küçük Zürafa - Değerler Eğitimi Serisi - 1</t>
+          <t>Harika Bir Başlangıç</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9786059799751</t>
+          <t>9786052988343</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Portakal Miyavladı - Değerler Eğitimi Serisi - 2</t>
+          <t>El Ele (Ciltli)</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9786059799652</t>
+          <t>9786052988145</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Gülünce Güzel Dünya</t>
+          <t>Piri Reis’le Açık Denizde</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>160</v>
+        <v>240</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9786059799898</t>
+          <t>9786052987858</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Kara Kuzu'nun Kulağı</t>
+          <t>Çaylak Gazeteci</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>220</v>
+        <v>280</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9786059799713</t>
+          <t>9786052987896</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Çağla'nın Çekirdekleri</t>
+          <t>Sirius’un Kalbi - Ceren'in Tuhaf Maceraları 3</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>160</v>
+        <v>220</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9786052988480</t>
+          <t>9786052987650</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Tilda Elmaçekirdeği - Biz Ayrılamayız!</t>
+          <t>Plastik Ada</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>230</v>
+        <v>220</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9786059799515</t>
+          <t>9786052987698</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Gizemli Olimpos - Kafadar Kuzenler Antalya'da</t>
+          <t>Benim Adım Afet</t>
         </is>
       </c>
       <c r="C244" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9786059799584</t>
+          <t>9786052987582</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Bulut ve Dinozor T-Rex</t>
+          <t>Uzaklar</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>230</v>
+        <v>220</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9786059799553</t>
+          <t>9786052987414</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Kuzgun ve Sırma</t>
+          <t>Sakin Sokak’ın Gürültücü Sakinleri</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9786059799423</t>
+          <t>9786052987469</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>İnsanları da Küçültebilir Misin?</t>
+          <t>Kullanılmış Şakalar ya da Zebra’nın Matematiği</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9786059799171</t>
+          <t>9786052987391</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Gazeteci Çocuk</t>
+          <t>Edirne’den Gelen Mektup</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9786052982044</t>
+          <t>9786052987247</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Balık Böğürtlen ve Karanlıklar Canavarı</t>
+          <t>Dalgıç - Meslekleri Öğreniyorum 5</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9786054764143</t>
+          <t>9786052987254</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Zirzop Masallar</t>
+          <t>Gizemli Tarih Oyunu 2.0 - Göbeklitepe'nin Kayıp Heykeli</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>160</v>
+        <v>220</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9786059908993</t>
+          <t>9786052987209</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Advin Gümüş Sırtlı Goriller Ülkesinde</t>
+          <t>Yaşlı Kadın ve Papağan</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9786055340957</t>
+          <t>9786052987100</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Esrarengiz Testi</t>
+          <t>Bir Tanecik Oğlum (Ciltli)</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9786054764334</t>
+          <t>9786052987001</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Deniz'in Sevdiği Şeyler: 1 Saç Tokası</t>
+          <t>Aman Nazar Değmesin</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9786059908818</t>
+          <t>9786052986929</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Off, Dilim!</t>
+          <t>Gizemli Tarih Oyunu 1.0 Karain’de Taş Çağı</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>230</v>
+        <v>220</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9786059908696</t>
+          <t>9786052986844</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Tembeller Kralı Badi</t>
+          <t>Zamansızlar Sirki</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>230</v>
+        <v>250</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9786059799300</t>
+          <t>9786052986653</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>D'nin Mektupları</t>
+          <t>Görünmez Uli</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9786054927975</t>
+          <t>9786052986493</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Fikri Rüyakaçıran</t>
+          <t>Bir Şeftali Bin Şeftali</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9786054927999</t>
+          <t>9786052986332</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Hınzır Can'la Neşeli Dersler</t>
+          <t>Küçük Kara Balık</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>160</v>
+        <v>120</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9786059908832</t>
+          <t>9786052986172</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Evliya Çelebi Gibi</t>
+          <t>Şehirdeki Küçük (Ciltli)</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>200</v>
+        <v>340</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9786059908689</t>
+          <t>9786052986141</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Korsan Sandığı</t>
+          <t>Enno ya da Asfalttaki Karahindiba</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>150</v>
+        <v>280</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9786059908528</t>
+          <t>9786052986042</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>B'nin Kelimeleri</t>
+          <t>Dünyayı Değiştirenler - Marie Curie</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9786059908344</t>
+          <t>9786052986035</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Advin Sahra Çölü'nde</t>
+          <t>Dünyayı Değiştirenler - Leonardo Da Vinci</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9786059908313</t>
+          <t>9786052985977</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Küçük Prens</t>
+          <t>Salyangoz ve Sobeleme Makinesi</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>80</v>
+        <v>220</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9786059908245</t>
+          <t>9786052985861</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Kirazlı Köşk'ün Çocukları</t>
+          <t>Huysuz Aşırı Mutlu</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9786054927883</t>
+          <t>9786052985717</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Küçük Kelebeğin Rüyası</t>
+          <t>Hınzır Can’la En Kötü Golümüz Böyle Olsun</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>230</v>
+        <v>200</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9786054927906</t>
+          <t>9786052985694</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Meteor Yaz Kampının Esrarı</t>
+          <t>Atatürk ve Sihirli Gözlük</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9786054927708</t>
+          <t>9786052985618</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>En Güzel Kim?</t>
+          <t>Dut Yemiş Bülbül</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9786059658102</t>
+          <t>9786052985434</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Sihirbaz Babam</t>
+          <t>Paleontolog - Meslekleri Öğreniyorum 4</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9786054927104</t>
+          <t>9786052985496</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Kalbi</t>
+          <t>Hayvan Dostlarım</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9786054764815</t>
+          <t>9786052985120</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Türkü Çocuk</t>
+          <t>Küçük Bir Tohumdan Ormana</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>230</v>
+        <v>180</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9786059908542</t>
+          <t>9786052985335</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Karikatür Çizmeyi Öğreniyorum - 3 Sadece Üçgenler Kullanarak Nasıl Karikatür Çizerim?</t>
+          <t>Özgür Kent - Bilgelik Okulu</t>
         </is>
       </c>
       <c r="C271" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9786052987018</t>
+          <t>9786052985007</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Kiraz Hanım’ın Mutfağı</t>
+          <t>Longdra 3. Kitap (Ciltli)</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9786059908665</t>
+          <t>9786052985014</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Atatürk Öyküleri</t>
+          <t>Astropanda</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9786054927692</t>
+          <t>9786052984949</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın En Büyük Çiçeği</t>
+          <t>Bahçedeki Yastık</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>250</v>
+        <v>180</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9786059658072</t>
+          <t>9786052984871</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Ah! Vah! Of! Pof! - Değerler Eğitimi Serisi - 5</t>
+          <t>Frankenstein'in İzinde</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>180</v>
+        <v>190</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9786059658096</t>
+          <t>9786052984758</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Kirpi ve Balonlar - Değerler Eğitimi Serisi - 6</t>
+          <t>Meraklı Çakıl Çiçekçide</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9786054927227</t>
+          <t>9786052984666</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Günlüğümü Kimselere Okutmam - Ufaklığın Eğlenceli Günlükleri 2. Kitap</t>
+          <t>İlham Veren Cumhuriyet Kahramanları - Öncü Erkekler</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>180</v>
+        <v>240</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9786054927463</t>
+          <t>9786052984628</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Demiryolu Çocukları</t>
+          <t>Arkeolog - Meslekleri Öğreniyorum - 3</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>150</v>
+        <v>180</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9786054927043</t>
+          <t>9786052984604</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>Efes'in Sırları</t>
+          <t>Başın Belada - Jasper John Dooley 4</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9786054927067</t>
+          <t>9786052984642</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>Ya Armut Ağacı Olursam</t>
+          <t>Masal Bozan Feride Teyze</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9786054764518</t>
+          <t>9786052984512</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>Çirkin Prenses</t>
+          <t>İnci Aral Küçükken Ne Olmak İstiyordu?</t>
         </is>
       </c>
       <c r="C281" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9786054764693</t>
+          <t>9786052984536</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>Deniz'in Sevdiği Şeyler: 6 Yoğurt</t>
+          <t>Futbol Akademisi'nde Büyük Buluşma</t>
         </is>
       </c>
       <c r="C282" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9786054764709</t>
+          <t>9786052984369</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Üç Valiz İki Sandık</t>
+          <t>Anneannem Bebek Oldu!</t>
         </is>
       </c>
       <c r="C283" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9786054764938</t>
+          <t>9786052984116</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>Olmayan Zamanda Bir Ada</t>
+          <t>Krallar Da Korkar</t>
         </is>
       </c>
       <c r="C284" s="1">
-        <v>160</v>
+        <v>180</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9786054764303</t>
+          <t>9786052984123</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>Midas’ın Peşinde</t>
+          <t>Ponçik Spor Yapıyor</t>
         </is>
       </c>
       <c r="C285" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9786054764099</t>
+          <t>9786052984093</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>Ne Çok Soru Soruyorsun!</t>
+          <t>Büyük Sınav Zamanı - Bilgelik Okulu</t>
         </is>
       </c>
       <c r="C286" s="1">
-        <v>180</v>
+        <v>160</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9786055340704</t>
+          <t>9786052984222</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>Nar Alfabesi</t>
+          <t>Mustafa Kemal Atatürk ve Temizlik</t>
         </is>
       </c>
       <c r="C287" s="1">
-        <v>300</v>
+        <v>180</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
+          <t>9786052984215</t>
+        </is>
+      </c>
+      <c r="B288" s="1" t="inlineStr">
+        <is>
+          <t>Mustafa Kemal Atatürk ve Spor</t>
+        </is>
+      </c>
+      <c r="C288" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="289" spans="1:3">
+      <c r="A289" s="1" t="inlineStr">
+        <is>
+          <t>9786052984208</t>
+        </is>
+      </c>
+      <c r="B289" s="1" t="inlineStr">
+        <is>
+          <t>Mustafa Kemal Atatürk ve Sofra</t>
+        </is>
+      </c>
+      <c r="C289" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="290" spans="1:3">
+      <c r="A290" s="1" t="inlineStr">
+        <is>
+          <t>9786052984192</t>
+        </is>
+      </c>
+      <c r="B290" s="1" t="inlineStr">
+        <is>
+          <t>Mustafa Kemal Atatürk ve Sanat</t>
+        </is>
+      </c>
+      <c r="C290" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="291" spans="1:3">
+      <c r="A291" s="1" t="inlineStr">
+        <is>
+          <t>9786052984130</t>
+        </is>
+      </c>
+      <c r="B291" s="1" t="inlineStr">
+        <is>
+          <t>Mustafa Kemal Atatürk ve Annesi</t>
+        </is>
+      </c>
+      <c r="C291" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="292" spans="1:3">
+      <c r="A292" s="1" t="inlineStr">
+        <is>
+          <t>9786052984154</t>
+        </is>
+      </c>
+      <c r="B292" s="1" t="inlineStr">
+        <is>
+          <t>Mustafa Kemal Atatürk ve Doğa</t>
+        </is>
+      </c>
+      <c r="C292" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="293" spans="1:3">
+      <c r="A293" s="1" t="inlineStr">
+        <is>
+          <t>9786052984185</t>
+        </is>
+      </c>
+      <c r="B293" s="1" t="inlineStr">
+        <is>
+          <t>Mustafa Kemal Atatürk ve Okul</t>
+        </is>
+      </c>
+      <c r="C293" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="294" spans="1:3">
+      <c r="A294" s="1" t="inlineStr">
+        <is>
+          <t>9786052984307</t>
+        </is>
+      </c>
+      <c r="B294" s="1" t="inlineStr">
+        <is>
+          <t>Mustafa Kemal Atatürk Serisi (10 Kitap Takım)</t>
+        </is>
+      </c>
+      <c r="C294" s="1">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="295" spans="1:3">
+      <c r="A295" s="1" t="inlineStr">
+        <is>
+          <t>9786052983652</t>
+        </is>
+      </c>
+      <c r="B295" s="1" t="inlineStr">
+        <is>
+          <t>Şarjlı İyilik Asası</t>
+        </is>
+      </c>
+      <c r="C295" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="296" spans="1:3">
+      <c r="A296" s="1" t="inlineStr">
+        <is>
+          <t>9786052983669</t>
+        </is>
+      </c>
+      <c r="B296" s="1" t="inlineStr">
+        <is>
+          <t>Huysuz - Müthiş Berbat Günler</t>
+        </is>
+      </c>
+      <c r="C296" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="297" spans="1:3">
+      <c r="A297" s="1" t="inlineStr">
+        <is>
+          <t>9786052983638</t>
+        </is>
+      </c>
+      <c r="B297" s="1" t="inlineStr">
+        <is>
+          <t>Diş Doktoru - Meslekleri Öğreniyorum - 2</t>
+        </is>
+      </c>
+      <c r="C297" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="298" spans="1:3">
+      <c r="A298" s="1" t="inlineStr">
+        <is>
+          <t>9786052983492</t>
+        </is>
+      </c>
+      <c r="B298" s="1" t="inlineStr">
+        <is>
+          <t>Aşık Değil</t>
+        </is>
+      </c>
+      <c r="C298" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="299" spans="1:3">
+      <c r="A299" s="1" t="inlineStr">
+        <is>
+          <t>9786052983522</t>
+        </is>
+      </c>
+      <c r="B299" s="1" t="inlineStr">
+        <is>
+          <t>Mo, Mo Salah, Mohamed Salah</t>
+        </is>
+      </c>
+      <c r="C299" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="300" spans="1:3">
+      <c r="A300" s="1" t="inlineStr">
+        <is>
+          <t>9786052983294</t>
+        </is>
+      </c>
+      <c r="B300" s="1" t="inlineStr">
+        <is>
+          <t>Tekir Kedi ile Kırlangıç Hanım</t>
+        </is>
+      </c>
+      <c r="C300" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="301" spans="1:3">
+      <c r="A301" s="1" t="inlineStr">
+        <is>
+          <t>9786052983218</t>
+        </is>
+      </c>
+      <c r="B301" s="1" t="inlineStr">
+        <is>
+          <t>Mor Balon Mutluluk Peşinde</t>
+        </is>
+      </c>
+      <c r="C301" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="302" spans="1:3">
+      <c r="A302" s="1" t="inlineStr">
+        <is>
+          <t>9786052983195</t>
+        </is>
+      </c>
+      <c r="B302" s="1" t="inlineStr">
+        <is>
+          <t>Yedi Kapılı Kent</t>
+        </is>
+      </c>
+      <c r="C302" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="303" spans="1:3">
+      <c r="A303" s="1" t="inlineStr">
+        <is>
+          <t>9786052983201</t>
+        </is>
+      </c>
+      <c r="B303" s="1" t="inlineStr">
+        <is>
+          <t>Astronot - Meslekleri Öğreniyorum - 1</t>
+        </is>
+      </c>
+      <c r="C303" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="304" spans="1:3">
+      <c r="A304" s="1" t="inlineStr">
+        <is>
+          <t>9786052982921</t>
+        </is>
+      </c>
+      <c r="B304" s="1" t="inlineStr">
+        <is>
+          <t>Yazarlık Sınıfı</t>
+        </is>
+      </c>
+      <c r="C304" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="305" spans="1:3">
+      <c r="A305" s="1" t="inlineStr">
+        <is>
+          <t>9786052982938</t>
+        </is>
+      </c>
+      <c r="B305" s="1" t="inlineStr">
+        <is>
+          <t>Top ve Kaleci</t>
+        </is>
+      </c>
+      <c r="C305" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="306" spans="1:3">
+      <c r="A306" s="1" t="inlineStr">
+        <is>
+          <t>9786052982945</t>
+        </is>
+      </c>
+      <c r="B306" s="1" t="inlineStr">
+        <is>
+          <t>Meraklı Çakıl Mutfakta</t>
+        </is>
+      </c>
+      <c r="C306" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="307" spans="1:3">
+      <c r="A307" s="1" t="inlineStr">
+        <is>
+          <t>9786052982648</t>
+        </is>
+      </c>
+      <c r="B307" s="1" t="inlineStr">
+        <is>
+          <t>Ayvalık'tan Gelen Mektup</t>
+        </is>
+      </c>
+      <c r="C307" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="308" spans="1:3">
+      <c r="A308" s="1" t="inlineStr">
+        <is>
+          <t>9786052982440</t>
+        </is>
+      </c>
+      <c r="B308" s="1" t="inlineStr">
+        <is>
+          <t>Pisifosör Pisifos’la Kediler Alemi</t>
+        </is>
+      </c>
+      <c r="C308" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="309" spans="1:3">
+      <c r="A309" s="1" t="inlineStr">
+        <is>
+          <t>9786052982433</t>
+        </is>
+      </c>
+      <c r="B309" s="1" t="inlineStr">
+        <is>
+          <t>Meraklı Çakıl Parkta</t>
+        </is>
+      </c>
+      <c r="C309" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="310" spans="1:3">
+      <c r="A310" s="1" t="inlineStr">
+        <is>
+          <t>9786052982341</t>
+        </is>
+      </c>
+      <c r="B310" s="1" t="inlineStr">
+        <is>
+          <t>Ben, Zeus ve Olimpos Çetesi (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C310" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="311" spans="1:3">
+      <c r="A311" s="1" t="inlineStr">
+        <is>
+          <t>9786052982259</t>
+        </is>
+      </c>
+      <c r="B311" s="1" t="inlineStr">
+        <is>
+          <t>Tilda Elmaçekirdeği - Benim İçin Çok Değerlisin!</t>
+        </is>
+      </c>
+      <c r="C311" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="312" spans="1:3">
+      <c r="A312" s="1" t="inlineStr">
+        <is>
+          <t>9786052982273</t>
+        </is>
+      </c>
+      <c r="B312" s="1" t="inlineStr">
+        <is>
+          <t>Terk Edilmiş</t>
+        </is>
+      </c>
+      <c r="C312" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="313" spans="1:3">
+      <c r="A313" s="1" t="inlineStr">
+        <is>
+          <t>9786052982266</t>
+        </is>
+      </c>
+      <c r="B313" s="1" t="inlineStr">
+        <is>
+          <t>Uykucu Şiirler</t>
+        </is>
+      </c>
+      <c r="C313" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="314" spans="1:3">
+      <c r="A314" s="1" t="inlineStr">
+        <is>
+          <t>9786052982075</t>
+        </is>
+      </c>
+      <c r="B314" s="1" t="inlineStr">
+        <is>
+          <t>Köpekler Neden Kedilerden Nefret Eder?</t>
+        </is>
+      </c>
+      <c r="C314" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="315" spans="1:3">
+      <c r="A315" s="1" t="inlineStr">
+        <is>
+          <t>9786052982068</t>
+        </is>
+      </c>
+      <c r="B315" s="1" t="inlineStr">
+        <is>
+          <t>Y’nin Tarifleri</t>
+        </is>
+      </c>
+      <c r="C315" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="316" spans="1:3">
+      <c r="A316" s="1" t="inlineStr">
+        <is>
+          <t>9786052981962</t>
+        </is>
+      </c>
+      <c r="B316" s="1" t="inlineStr">
+        <is>
+          <t>Huysuz</t>
+        </is>
+      </c>
+      <c r="C316" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="317" spans="1:3">
+      <c r="A317" s="1" t="inlineStr">
+        <is>
+          <t>9786052981917</t>
+        </is>
+      </c>
+      <c r="B317" s="1" t="inlineStr">
+        <is>
+          <t>Türk Devrimini Öğreniyor! - Barış Takımı</t>
+        </is>
+      </c>
+      <c r="C317" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="318" spans="1:3">
+      <c r="A318" s="1" t="inlineStr">
+        <is>
+          <t>9786052981818</t>
+        </is>
+      </c>
+      <c r="B318" s="1" t="inlineStr">
+        <is>
+          <t>Kuklacı Çocuklar</t>
+        </is>
+      </c>
+      <c r="C318" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="319" spans="1:3">
+      <c r="A319" s="1" t="inlineStr">
+        <is>
+          <t>9786052981733</t>
+        </is>
+      </c>
+      <c r="B319" s="1" t="inlineStr">
+        <is>
+          <t>Ardahan'dan Gelen Mektup</t>
+        </is>
+      </c>
+      <c r="C319" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="320" spans="1:3">
+      <c r="A320" s="1" t="inlineStr">
+        <is>
+          <t>9786052981665</t>
+        </is>
+      </c>
+      <c r="B320" s="1" t="inlineStr">
+        <is>
+          <t>Dünya’nın On Dört Günü</t>
+        </is>
+      </c>
+      <c r="C320" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="321" spans="1:3">
+      <c r="A321" s="1" t="inlineStr">
+        <is>
+          <t>9786052981696</t>
+        </is>
+      </c>
+      <c r="B321" s="1" t="inlineStr">
+        <is>
+          <t>Efsanevi Korsan Störtebeker - Denizlerdeki Büyük Sır (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C321" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="322" spans="1:3">
+      <c r="A322" s="1" t="inlineStr">
+        <is>
+          <t>9786052981528</t>
+        </is>
+      </c>
+      <c r="B322" s="1" t="inlineStr">
+        <is>
+          <t>Devrimlere Koşuyor! - Barış Takımı</t>
+        </is>
+      </c>
+      <c r="C322" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="323" spans="1:3">
+      <c r="A323" s="1" t="inlineStr">
+        <is>
+          <t>9786052981337</t>
+        </is>
+      </c>
+      <c r="B323" s="1" t="inlineStr">
+        <is>
+          <t>E’nin Problemleri</t>
+        </is>
+      </c>
+      <c r="C323" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="324" spans="1:3">
+      <c r="A324" s="1" t="inlineStr">
+        <is>
+          <t>9786052981108</t>
+        </is>
+      </c>
+      <c r="B324" s="1" t="inlineStr">
+        <is>
+          <t>Otel Büyük S</t>
+        </is>
+      </c>
+      <c r="C324" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="325" spans="1:3">
+      <c r="A325" s="1" t="inlineStr">
+        <is>
+          <t>9786052980859</t>
+        </is>
+      </c>
+      <c r="B325" s="1" t="inlineStr">
+        <is>
+          <t>Atatürk’le Buluşuyor! - Barış Takımı</t>
+        </is>
+      </c>
+      <c r="C325" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="326" spans="1:3">
+      <c r="A326" s="1" t="inlineStr">
+        <is>
+          <t>9786052980828</t>
+        </is>
+      </c>
+      <c r="B326" s="1" t="inlineStr">
+        <is>
+          <t>Advin Amazon’da</t>
+        </is>
+      </c>
+      <c r="C326" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="327" spans="1:3">
+      <c r="A327" s="1" t="inlineStr">
+        <is>
+          <t>9786052980637</t>
+        </is>
+      </c>
+      <c r="B327" s="1" t="inlineStr">
+        <is>
+          <t>Sahnede Heyecan Başlıyor</t>
+        </is>
+      </c>
+      <c r="C327" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="328" spans="1:3">
+      <c r="A328" s="1" t="inlineStr">
+        <is>
+          <t>9786254181719</t>
+        </is>
+      </c>
+      <c r="B328" s="1" t="inlineStr">
+        <is>
+          <t>Tilda Elmaçekirdeği - Ne Kadar Cesursun!</t>
+        </is>
+      </c>
+      <c r="C328" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="329" spans="1:3">
+      <c r="A329" s="1" t="inlineStr">
+        <is>
+          <t>9786052980620</t>
+        </is>
+      </c>
+      <c r="B329" s="1" t="inlineStr">
+        <is>
+          <t>Çanakkale’den Anadolu’ya Yürüyor! - Barış Takımı</t>
+        </is>
+      </c>
+      <c r="C329" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="330" spans="1:3">
+      <c r="A330" s="1" t="inlineStr">
+        <is>
+          <t>9786052980613</t>
+        </is>
+      </c>
+      <c r="B330" s="1" t="inlineStr">
+        <is>
+          <t>Küçük Kızlara Öğütler</t>
+        </is>
+      </c>
+      <c r="C330" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="331" spans="1:3">
+      <c r="A331" s="1" t="inlineStr">
+        <is>
+          <t>9786052980514</t>
+        </is>
+      </c>
+      <c r="B331" s="1" t="inlineStr">
+        <is>
+          <t>Fındıkistan</t>
+        </is>
+      </c>
+      <c r="C331" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="332" spans="1:3">
+      <c r="A332" s="1" t="inlineStr">
+        <is>
+          <t>9786052980347</t>
+        </is>
+      </c>
+      <c r="B332" s="1" t="inlineStr">
+        <is>
+          <t>Çanakkale'den Gelibolu'ya Geçiyor! - Barış Takımı</t>
+        </is>
+      </c>
+      <c r="C332" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="333" spans="1:3">
+      <c r="A333" s="1" t="inlineStr">
+        <is>
+          <t>9786052980446</t>
+        </is>
+      </c>
+      <c r="B333" s="1" t="inlineStr">
+        <is>
+          <t>Küçülme Oyunu</t>
+        </is>
+      </c>
+      <c r="C333" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="334" spans="1:3">
+      <c r="A334" s="1" t="inlineStr">
+        <is>
+          <t>9786059658973</t>
+        </is>
+      </c>
+      <c r="B334" s="1" t="inlineStr">
+        <is>
+          <t>Dört Mevsim Ormanı</t>
+        </is>
+      </c>
+      <c r="C334" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="335" spans="1:3">
+      <c r="A335" s="1" t="inlineStr">
+        <is>
+          <t>9786059658959</t>
+        </is>
+      </c>
+      <c r="B335" s="1" t="inlineStr">
+        <is>
+          <t>Sevilmek İsteyen Köpekbalığı</t>
+        </is>
+      </c>
+      <c r="C335" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="336" spans="1:3">
+      <c r="A336" s="1" t="inlineStr">
+        <is>
+          <t>9786052980095</t>
+        </is>
+      </c>
+      <c r="B336" s="1" t="inlineStr">
+        <is>
+          <t>Fikri Rüyakaçıran ve Kabuslar Şatosu</t>
+        </is>
+      </c>
+      <c r="C336" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="337" spans="1:3">
+      <c r="A337" s="1" t="inlineStr">
+        <is>
+          <t>9786059658652</t>
+        </is>
+      </c>
+      <c r="B337" s="1" t="inlineStr">
+        <is>
+          <t>Elmayı Kim Isırdı</t>
+        </is>
+      </c>
+      <c r="C337" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="338" spans="1:3">
+      <c r="A338" s="1" t="inlineStr">
+        <is>
+          <t>9786059658492</t>
+        </is>
+      </c>
+      <c r="B338" s="1" t="inlineStr">
+        <is>
+          <t>Eğer...</t>
+        </is>
+      </c>
+      <c r="C338" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="339" spans="1:3">
+      <c r="A339" s="1" t="inlineStr">
+        <is>
+          <t>9786059658508</t>
+        </is>
+      </c>
+      <c r="B339" s="1" t="inlineStr">
+        <is>
+          <t>Hınzır Can'dan Büyükleri Anlama Kılavuzu</t>
+        </is>
+      </c>
+      <c r="C339" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="340" spans="1:3">
+      <c r="A340" s="1" t="inlineStr">
+        <is>
+          <t>9786059658386</t>
+        </is>
+      </c>
+      <c r="B340" s="1" t="inlineStr">
+        <is>
+          <t>Kül Gibi Kar</t>
+        </is>
+      </c>
+      <c r="C340" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="341" spans="1:3">
+      <c r="A341" s="1" t="inlineStr">
+        <is>
+          <t>9786059658355</t>
+        </is>
+      </c>
+      <c r="B341" s="1" t="inlineStr">
+        <is>
+          <t>Havuç Koştu - Değerler Eğitimi Serisi - 10</t>
+        </is>
+      </c>
+      <c r="C341" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="342" spans="1:3">
+      <c r="A342" s="1" t="inlineStr">
+        <is>
+          <t>9786059658348</t>
+        </is>
+      </c>
+      <c r="B342" s="1" t="inlineStr">
+        <is>
+          <t>Doğa Doğayı Seviyor</t>
+        </is>
+      </c>
+      <c r="C342" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="343" spans="1:3">
+      <c r="A343" s="1" t="inlineStr">
+        <is>
+          <t>9786059658232</t>
+        </is>
+      </c>
+      <c r="B343" s="1" t="inlineStr">
+        <is>
+          <t>Beni En Çok Kim Seviyor?</t>
+        </is>
+      </c>
+      <c r="C343" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="344" spans="1:3">
+      <c r="A344" s="1" t="inlineStr">
+        <is>
+          <t>9786059658218</t>
+        </is>
+      </c>
+      <c r="B344" s="1" t="inlineStr">
+        <is>
+          <t>Tilda Elmaçekirdeği - İyi ki Geldin!</t>
+        </is>
+      </c>
+      <c r="C344" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="345" spans="1:3">
+      <c r="A345" s="1" t="inlineStr">
+        <is>
+          <t>9786059658256</t>
+        </is>
+      </c>
+      <c r="B345" s="1" t="inlineStr">
+        <is>
+          <t>Pamuk Karardı - Değerler Eğitimi Serisi - 8</t>
+        </is>
+      </c>
+      <c r="C345" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="346" spans="1:3">
+      <c r="A346" s="1" t="inlineStr">
+        <is>
+          <t>9786059658225</t>
+        </is>
+      </c>
+      <c r="B346" s="1" t="inlineStr">
+        <is>
+          <t>Ayı ve Arılar - Değerler Eğitimi Serisi - 7</t>
+        </is>
+      </c>
+      <c r="C346" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="347" spans="1:3">
+      <c r="A347" s="1" t="inlineStr">
+        <is>
+          <t>9786059799935</t>
+        </is>
+      </c>
+      <c r="B347" s="1" t="inlineStr">
+        <is>
+          <t>Titan Arum Etkisi - Ceren'in Tuhaf Maceraları 2</t>
+        </is>
+      </c>
+      <c r="C347" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="348" spans="1:3">
+      <c r="A348" s="1" t="inlineStr">
+        <is>
+          <t>9786059799911</t>
+        </is>
+      </c>
+      <c r="B348" s="1" t="inlineStr">
+        <is>
+          <t>İncir Uçtu - Değerler Eğitimi Serisi - 3</t>
+        </is>
+      </c>
+      <c r="C348" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="349" spans="1:3">
+      <c r="A349" s="1" t="inlineStr">
+        <is>
+          <t>9786059799928</t>
+        </is>
+      </c>
+      <c r="B349" s="1" t="inlineStr">
+        <is>
+          <t>Karganın Eskici Dükkanı - Değerler Eğitimi Serisi - 4</t>
+        </is>
+      </c>
+      <c r="C349" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="350" spans="1:3">
+      <c r="A350" s="1" t="inlineStr">
+        <is>
+          <t>9786052988831</t>
+        </is>
+      </c>
+      <c r="B350" s="1" t="inlineStr">
+        <is>
+          <t>Tilda Elmaçekirdeği - Doğum Günün Kutlu Olsun!</t>
+        </is>
+      </c>
+      <c r="C350" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="351" spans="1:3">
+      <c r="A351" s="1" t="inlineStr">
+        <is>
+          <t>9786059799768</t>
+        </is>
+      </c>
+      <c r="B351" s="1" t="inlineStr">
+        <is>
+          <t>Lolipop Kızları Ünlü Oluyor</t>
+        </is>
+      </c>
+      <c r="C351" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="352" spans="1:3">
+      <c r="A352" s="1" t="inlineStr">
+        <is>
+          <t>9786059799744</t>
+        </is>
+      </c>
+      <c r="B352" s="1" t="inlineStr">
+        <is>
+          <t>Küçük Zürafa - Değerler Eğitimi Serisi - 1</t>
+        </is>
+      </c>
+      <c r="C352" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="353" spans="1:3">
+      <c r="A353" s="1" t="inlineStr">
+        <is>
+          <t>9786059799751</t>
+        </is>
+      </c>
+      <c r="B353" s="1" t="inlineStr">
+        <is>
+          <t>Portakal Miyavladı - Değerler Eğitimi Serisi - 2</t>
+        </is>
+      </c>
+      <c r="C353" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="354" spans="1:3">
+      <c r="A354" s="1" t="inlineStr">
+        <is>
+          <t>9786059799652</t>
+        </is>
+      </c>
+      <c r="B354" s="1" t="inlineStr">
+        <is>
+          <t>Gülünce Güzel Dünya</t>
+        </is>
+      </c>
+      <c r="C354" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="355" spans="1:3">
+      <c r="A355" s="1" t="inlineStr">
+        <is>
+          <t>9786059799898</t>
+        </is>
+      </c>
+      <c r="B355" s="1" t="inlineStr">
+        <is>
+          <t>Kara Kuzu'nun Kulağı</t>
+        </is>
+      </c>
+      <c r="C355" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="356" spans="1:3">
+      <c r="A356" s="1" t="inlineStr">
+        <is>
+          <t>9786059799713</t>
+        </is>
+      </c>
+      <c r="B356" s="1" t="inlineStr">
+        <is>
+          <t>Çağla'nın Çekirdekleri</t>
+        </is>
+      </c>
+      <c r="C356" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="357" spans="1:3">
+      <c r="A357" s="1" t="inlineStr">
+        <is>
+          <t>9786052988480</t>
+        </is>
+      </c>
+      <c r="B357" s="1" t="inlineStr">
+        <is>
+          <t>Tilda Elmaçekirdeği - Biz Ayrılamayız!</t>
+        </is>
+      </c>
+      <c r="C357" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="358" spans="1:3">
+      <c r="A358" s="1" t="inlineStr">
+        <is>
+          <t>9786059799515</t>
+        </is>
+      </c>
+      <c r="B358" s="1" t="inlineStr">
+        <is>
+          <t>Gizemli Olimpos - Kafadar Kuzenler Antalya'da</t>
+        </is>
+      </c>
+      <c r="C358" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="359" spans="1:3">
+      <c r="A359" s="1" t="inlineStr">
+        <is>
+          <t>9786059799584</t>
+        </is>
+      </c>
+      <c r="B359" s="1" t="inlineStr">
+        <is>
+          <t>Bulut ve Dinozor T-Rex</t>
+        </is>
+      </c>
+      <c r="C359" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="360" spans="1:3">
+      <c r="A360" s="1" t="inlineStr">
+        <is>
+          <t>9786059799553</t>
+        </is>
+      </c>
+      <c r="B360" s="1" t="inlineStr">
+        <is>
+          <t>Kuzgun ve Sırma</t>
+        </is>
+      </c>
+      <c r="C360" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="361" spans="1:3">
+      <c r="A361" s="1" t="inlineStr">
+        <is>
+          <t>9786059799423</t>
+        </is>
+      </c>
+      <c r="B361" s="1" t="inlineStr">
+        <is>
+          <t>İnsanları da Küçültebilir Misin?</t>
+        </is>
+      </c>
+      <c r="C361" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="362" spans="1:3">
+      <c r="A362" s="1" t="inlineStr">
+        <is>
+          <t>9786059799171</t>
+        </is>
+      </c>
+      <c r="B362" s="1" t="inlineStr">
+        <is>
+          <t>Gazeteci Çocuk</t>
+        </is>
+      </c>
+      <c r="C362" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="363" spans="1:3">
+      <c r="A363" s="1" t="inlineStr">
+        <is>
+          <t>9786052982044</t>
+        </is>
+      </c>
+      <c r="B363" s="1" t="inlineStr">
+        <is>
+          <t>Balık Böğürtlen ve Karanlıklar Canavarı</t>
+        </is>
+      </c>
+      <c r="C363" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="364" spans="1:3">
+      <c r="A364" s="1" t="inlineStr">
+        <is>
+          <t>9786054764143</t>
+        </is>
+      </c>
+      <c r="B364" s="1" t="inlineStr">
+        <is>
+          <t>Zirzop Masallar</t>
+        </is>
+      </c>
+      <c r="C364" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="365" spans="1:3">
+      <c r="A365" s="1" t="inlineStr">
+        <is>
+          <t>9786059908993</t>
+        </is>
+      </c>
+      <c r="B365" s="1" t="inlineStr">
+        <is>
+          <t>Advin Gümüş Sırtlı Goriller Ülkesinde</t>
+        </is>
+      </c>
+      <c r="C365" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="366" spans="1:3">
+      <c r="A366" s="1" t="inlineStr">
+        <is>
+          <t>9786055340957</t>
+        </is>
+      </c>
+      <c r="B366" s="1" t="inlineStr">
+        <is>
+          <t>Esrarengiz Testi</t>
+        </is>
+      </c>
+      <c r="C366" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="367" spans="1:3">
+      <c r="A367" s="1" t="inlineStr">
+        <is>
+          <t>9786054764334</t>
+        </is>
+      </c>
+      <c r="B367" s="1" t="inlineStr">
+        <is>
+          <t>Deniz'in Sevdiği Şeyler: 1 Saç Tokası</t>
+        </is>
+      </c>
+      <c r="C367" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="368" spans="1:3">
+      <c r="A368" s="1" t="inlineStr">
+        <is>
+          <t>9786059908818</t>
+        </is>
+      </c>
+      <c r="B368" s="1" t="inlineStr">
+        <is>
+          <t>Off, Dilim!</t>
+        </is>
+      </c>
+      <c r="C368" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="369" spans="1:3">
+      <c r="A369" s="1" t="inlineStr">
+        <is>
+          <t>9786059908696</t>
+        </is>
+      </c>
+      <c r="B369" s="1" t="inlineStr">
+        <is>
+          <t>Tembeller Kralı Badi</t>
+        </is>
+      </c>
+      <c r="C369" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="370" spans="1:3">
+      <c r="A370" s="1" t="inlineStr">
+        <is>
+          <t>9786059799300</t>
+        </is>
+      </c>
+      <c r="B370" s="1" t="inlineStr">
+        <is>
+          <t>D'nin Mektupları</t>
+        </is>
+      </c>
+      <c r="C370" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="371" spans="1:3">
+      <c r="A371" s="1" t="inlineStr">
+        <is>
+          <t>9786054927975</t>
+        </is>
+      </c>
+      <c r="B371" s="1" t="inlineStr">
+        <is>
+          <t>Fikri Rüyakaçıran</t>
+        </is>
+      </c>
+      <c r="C371" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="372" spans="1:3">
+      <c r="A372" s="1" t="inlineStr">
+        <is>
+          <t>9786054927999</t>
+        </is>
+      </c>
+      <c r="B372" s="1" t="inlineStr">
+        <is>
+          <t>Hınzır Can'la Neşeli Dersler</t>
+        </is>
+      </c>
+      <c r="C372" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="373" spans="1:3">
+      <c r="A373" s="1" t="inlineStr">
+        <is>
+          <t>9786059908832</t>
+        </is>
+      </c>
+      <c r="B373" s="1" t="inlineStr">
+        <is>
+          <t>Evliya Çelebi Gibi</t>
+        </is>
+      </c>
+      <c r="C373" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="374" spans="1:3">
+      <c r="A374" s="1" t="inlineStr">
+        <is>
+          <t>9786059908689</t>
+        </is>
+      </c>
+      <c r="B374" s="1" t="inlineStr">
+        <is>
+          <t>Korsan Sandığı</t>
+        </is>
+      </c>
+      <c r="C374" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="375" spans="1:3">
+      <c r="A375" s="1" t="inlineStr">
+        <is>
+          <t>9786059908528</t>
+        </is>
+      </c>
+      <c r="B375" s="1" t="inlineStr">
+        <is>
+          <t>B'nin Kelimeleri</t>
+        </is>
+      </c>
+      <c r="C375" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="376" spans="1:3">
+      <c r="A376" s="1" t="inlineStr">
+        <is>
+          <t>9786059908344</t>
+        </is>
+      </c>
+      <c r="B376" s="1" t="inlineStr">
+        <is>
+          <t>Advin Sahra Çölü'nde</t>
+        </is>
+      </c>
+      <c r="C376" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="377" spans="1:3">
+      <c r="A377" s="1" t="inlineStr">
+        <is>
+          <t>9786059908313</t>
+        </is>
+      </c>
+      <c r="B377" s="1" t="inlineStr">
+        <is>
+          <t>Küçük Prens</t>
+        </is>
+      </c>
+      <c r="C377" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="378" spans="1:3">
+      <c r="A378" s="1" t="inlineStr">
+        <is>
+          <t>9786059908245</t>
+        </is>
+      </c>
+      <c r="B378" s="1" t="inlineStr">
+        <is>
+          <t>Kirazlı Köşk'ün Çocukları</t>
+        </is>
+      </c>
+      <c r="C378" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="379" spans="1:3">
+      <c r="A379" s="1" t="inlineStr">
+        <is>
+          <t>9786054927883</t>
+        </is>
+      </c>
+      <c r="B379" s="1" t="inlineStr">
+        <is>
+          <t>Küçük Kelebeğin Rüyası</t>
+        </is>
+      </c>
+      <c r="C379" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="380" spans="1:3">
+      <c r="A380" s="1" t="inlineStr">
+        <is>
+          <t>9786054927906</t>
+        </is>
+      </c>
+      <c r="B380" s="1" t="inlineStr">
+        <is>
+          <t>Meteor Yaz Kampının Esrarı</t>
+        </is>
+      </c>
+      <c r="C380" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="381" spans="1:3">
+      <c r="A381" s="1" t="inlineStr">
+        <is>
+          <t>9786054927708</t>
+        </is>
+      </c>
+      <c r="B381" s="1" t="inlineStr">
+        <is>
+          <t>En Güzel Kim?</t>
+        </is>
+      </c>
+      <c r="C381" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="382" spans="1:3">
+      <c r="A382" s="1" t="inlineStr">
+        <is>
+          <t>9786059658102</t>
+        </is>
+      </c>
+      <c r="B382" s="1" t="inlineStr">
+        <is>
+          <t>Sihirbaz Babam</t>
+        </is>
+      </c>
+      <c r="C382" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="383" spans="1:3">
+      <c r="A383" s="1" t="inlineStr">
+        <is>
+          <t>9786054927104</t>
+        </is>
+      </c>
+      <c r="B383" s="1" t="inlineStr">
+        <is>
+          <t>Çocuk Kalbi</t>
+        </is>
+      </c>
+      <c r="C383" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="384" spans="1:3">
+      <c r="A384" s="1" t="inlineStr">
+        <is>
+          <t>9786054764815</t>
+        </is>
+      </c>
+      <c r="B384" s="1" t="inlineStr">
+        <is>
+          <t>Türkü Çocuk</t>
+        </is>
+      </c>
+      <c r="C384" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="385" spans="1:3">
+      <c r="A385" s="1" t="inlineStr">
+        <is>
+          <t>9786059908542</t>
+        </is>
+      </c>
+      <c r="B385" s="1" t="inlineStr">
+        <is>
+          <t>Karikatür Çizmeyi Öğreniyorum - 3 Sadece Üçgenler Kullanarak Nasıl Karikatür Çizerim?</t>
+        </is>
+      </c>
+      <c r="C385" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="386" spans="1:3">
+      <c r="A386" s="1" t="inlineStr">
+        <is>
+          <t>9786052987018</t>
+        </is>
+      </c>
+      <c r="B386" s="1" t="inlineStr">
+        <is>
+          <t>Kiraz Hanım’ın Mutfağı</t>
+        </is>
+      </c>
+      <c r="C386" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="387" spans="1:3">
+      <c r="A387" s="1" t="inlineStr">
+        <is>
+          <t>9786059908665</t>
+        </is>
+      </c>
+      <c r="B387" s="1" t="inlineStr">
+        <is>
+          <t>Atatürk Öyküleri</t>
+        </is>
+      </c>
+      <c r="C387" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="388" spans="1:3">
+      <c r="A388" s="1" t="inlineStr">
+        <is>
+          <t>9786054927692</t>
+        </is>
+      </c>
+      <c r="B388" s="1" t="inlineStr">
+        <is>
+          <t>Dünyanın En Büyük Çiçeği</t>
+        </is>
+      </c>
+      <c r="C388" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="389" spans="1:3">
+      <c r="A389" s="1" t="inlineStr">
+        <is>
+          <t>9786059658072</t>
+        </is>
+      </c>
+      <c r="B389" s="1" t="inlineStr">
+        <is>
+          <t>Ah! Vah! Of! Pof! - Değerler Eğitimi Serisi - 5</t>
+        </is>
+      </c>
+      <c r="C389" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="390" spans="1:3">
+      <c r="A390" s="1" t="inlineStr">
+        <is>
+          <t>9786059658096</t>
+        </is>
+      </c>
+      <c r="B390" s="1" t="inlineStr">
+        <is>
+          <t>Kirpi ve Balonlar - Değerler Eğitimi Serisi - 6</t>
+        </is>
+      </c>
+      <c r="C390" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="391" spans="1:3">
+      <c r="A391" s="1" t="inlineStr">
+        <is>
+          <t>9786054927227</t>
+        </is>
+      </c>
+      <c r="B391" s="1" t="inlineStr">
+        <is>
+          <t>Günlüğümü Kimselere Okutmam - Ufaklığın Eğlenceli Günlükleri 2. Kitap</t>
+        </is>
+      </c>
+      <c r="C391" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="392" spans="1:3">
+      <c r="A392" s="1" t="inlineStr">
+        <is>
+          <t>9786054927463</t>
+        </is>
+      </c>
+      <c r="B392" s="1" t="inlineStr">
+        <is>
+          <t>Demiryolu Çocukları</t>
+        </is>
+      </c>
+      <c r="C392" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="393" spans="1:3">
+      <c r="A393" s="1" t="inlineStr">
+        <is>
+          <t>9786054927043</t>
+        </is>
+      </c>
+      <c r="B393" s="1" t="inlineStr">
+        <is>
+          <t>Efes'in Sırları</t>
+        </is>
+      </c>
+      <c r="C393" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="394" spans="1:3">
+      <c r="A394" s="1" t="inlineStr">
+        <is>
+          <t>9786054927067</t>
+        </is>
+      </c>
+      <c r="B394" s="1" t="inlineStr">
+        <is>
+          <t>Ya Armut Ağacı Olursam</t>
+        </is>
+      </c>
+      <c r="C394" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="395" spans="1:3">
+      <c r="A395" s="1" t="inlineStr">
+        <is>
+          <t>9786054764518</t>
+        </is>
+      </c>
+      <c r="B395" s="1" t="inlineStr">
+        <is>
+          <t>Çirkin Prenses</t>
+        </is>
+      </c>
+      <c r="C395" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="396" spans="1:3">
+      <c r="A396" s="1" t="inlineStr">
+        <is>
+          <t>9786054764693</t>
+        </is>
+      </c>
+      <c r="B396" s="1" t="inlineStr">
+        <is>
+          <t>Deniz'in Sevdiği Şeyler: 6 Yoğurt</t>
+        </is>
+      </c>
+      <c r="C396" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="397" spans="1:3">
+      <c r="A397" s="1" t="inlineStr">
+        <is>
+          <t>9786054764709</t>
+        </is>
+      </c>
+      <c r="B397" s="1" t="inlineStr">
+        <is>
+          <t>Üç Valiz İki Sandık</t>
+        </is>
+      </c>
+      <c r="C397" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="398" spans="1:3">
+      <c r="A398" s="1" t="inlineStr">
+        <is>
+          <t>9786054764938</t>
+        </is>
+      </c>
+      <c r="B398" s="1" t="inlineStr">
+        <is>
+          <t>Olmayan Zamanda Bir Ada</t>
+        </is>
+      </c>
+      <c r="C398" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="399" spans="1:3">
+      <c r="A399" s="1" t="inlineStr">
+        <is>
+          <t>9786054764303</t>
+        </is>
+      </c>
+      <c r="B399" s="1" t="inlineStr">
+        <is>
+          <t>Midas’ın Peşinde</t>
+        </is>
+      </c>
+      <c r="C399" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="400" spans="1:3">
+      <c r="A400" s="1" t="inlineStr">
+        <is>
+          <t>9786054764099</t>
+        </is>
+      </c>
+      <c r="B400" s="1" t="inlineStr">
+        <is>
+          <t>Ne Çok Soru Soruyorsun!</t>
+        </is>
+      </c>
+      <c r="C400" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="401" spans="1:3">
+      <c r="A401" s="1" t="inlineStr">
+        <is>
+          <t>9786055340704</t>
+        </is>
+      </c>
+      <c r="B401" s="1" t="inlineStr">
+        <is>
+          <t>Nar Alfabesi</t>
+        </is>
+      </c>
+      <c r="C401" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="402" spans="1:3">
+      <c r="A402" s="1" t="inlineStr">
+        <is>
           <t>9786055340971</t>
         </is>
       </c>
-      <c r="B288" s="1" t="inlineStr">
+      <c r="B402" s="1" t="inlineStr">
         <is>
           <t>Hınzır Can - Çevre Dostu</t>
         </is>
       </c>
-      <c r="C288" s="1">
-        <v>160</v>
+      <c r="C402" s="1">
+        <v>200</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>