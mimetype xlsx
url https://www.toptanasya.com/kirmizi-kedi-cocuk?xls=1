--- v3 (2026-05-13)
+++ v4 (2026-07-03)
@@ -85,6055 +85,6085 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786254185229</t>
+          <t>9786254185342</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Sevgi Neye Benzer?</t>
+          <t>Dedem Çok Yavaş</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786254185236</t>
+          <t>9786254185335</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Iyyy, Sinek!</t>
+          <t>Fifi Ne Zaman Çığlık Atmalı?</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786254185243</t>
+          <t>9786254185229</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Çocuklara Şarkılar</t>
+          <t>Sevgi Neye Benzer?</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786254185021</t>
+          <t>9786254185236</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Böcekler İğrenç!</t>
+          <t>Iyyy, Sinek!</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786254185045</t>
+          <t>9786254185243</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Müjde Kuşu - İlk Buluşma</t>
+          <t>Çocuklara Şarkılar</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786254185038</t>
+          <t>9786254185021</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Tencere Yuvarlanmış</t>
+          <t>Böcekler İğrenç!</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786254184925</t>
+          <t>9786254185045</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Ama Öğretmenim!</t>
+          <t>Müjde Kuşu - İlk Buluşma</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786254184932</t>
+          <t>9786254185038</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Arılar Dönünce</t>
+          <t>Tencere Yuvarlanmış</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786254181726</t>
+          <t>9786254184925</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Kedi Çocuk Ajanda 2023 - Sokak Oyunları</t>
+          <t>Ama Öğretmenim!</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>58</v>
+        <v>180</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786254181641</t>
+          <t>9786254184932</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Lori'nin Masalı</t>
+          <t>Arılar Dönünce</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>120</v>
+        <v>180</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786254181092</t>
+          <t>9786254181726</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Uç Bakalım</t>
+          <t>Kırmızı Kedi Çocuk Ajanda 2023 - Sokak Oyunları</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>120</v>
+        <v>58</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786052989418</t>
+          <t>9786254181641</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Kedi Çocuk Ajanda 2022 - Çocuk Hakları</t>
+          <t>Lori'nin Masalı</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>20</v>
+        <v>120</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786052984109</t>
+          <t>9786254181092</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Evreni Seyreden Kız</t>
+          <t>Uç Bakalım</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>110</v>
+        <v>120</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786052980644</t>
+          <t>9786052989418</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Dükkan Kedisi</t>
+          <t>Kırmızı Kedi Çocuk Ajanda 2022 - Çocuk Hakları</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786052981382</t>
+          <t>9786052984109</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Rüzgar Benim Arkadaşım</t>
+          <t>Evreni Seyreden Kız</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>34</v>
+        <v>110</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786052981849</t>
+          <t>9786052980644</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Futbol Akademisi'nde Sürpriz!</t>
+          <t>Dükkan Kedisi</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>24</v>
+        <v>20</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786052985205</t>
+          <t>9786052981382</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Mutluluk Rüyası Fabrikası</t>
+          <t>Rüzgar Benim Arkadaşım</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>38</v>
+        <v>34</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786052984352</t>
+          <t>9786052981849</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Sakız Ağacı</t>
+          <t>Futbol Akademisi'nde Sürpriz!</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>120</v>
+        <v>24</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786052982082</t>
+          <t>9786052985205</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Çöpkent (Ciltli)</t>
+          <t>Mutluluk Rüyası Fabrikası</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>160</v>
+        <v>38</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786052980538</t>
+          <t>9786052984352</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Herkes Burada!</t>
+          <t>Sakız Ağacı</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786059658690</t>
+          <t>9786052982082</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Sarı Martı İle Meşe Ağacı</t>
+          <t>Çöpkent (Ciltli)</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>20</v>
+        <v>160</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786059658379</t>
+          <t>9786052980538</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Karabiber, Nilü ve Çiçi</t>
+          <t>Herkes Burada!</t>
         </is>
       </c>
       <c r="C23" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786052980378</t>
+          <t>9786059658690</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Fırat'ın Matematik Korkusu</t>
+          <t>Sarı Martı İle Meşe Ağacı</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>58</v>
+        <v>20</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786052980088</t>
+          <t>9786059658379</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Bana Güldüğünü Söyle</t>
+          <t>Karabiber, Nilü ve Çiçi</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>15</v>
+        <v>100</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786052980101</t>
+          <t>9786052980378</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Tatlı Bela Angela - Yavru Köpek Aşkına!</t>
+          <t>Fırat'ın Matematik Korkusu</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>11.11</v>
+        <v>58</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786059658935</t>
+          <t>9786052980088</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Dilek Ağacı</t>
+          <t>Bana Güldüğünü Söyle</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786059799409</t>
+          <t>9786052980101</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Messi Mucizesi</t>
+          <t>Tatlı Bela Angela - Yavru Köpek Aşkına!</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>100</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786052980200</t>
+          <t>9786059658935</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Mesut Özil Efsanesi</t>
+          <t>Dilek Ağacı</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786059799676</t>
+          <t>9786059799409</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Kısa Boyunlu Zürafa</t>
+          <t>Messi Mucizesi</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>20</v>
+        <v>100</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786052982709</t>
+          <t>9786052980200</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Gece Gibi Ayaz</t>
+          <t>Mesut Özil Efsanesi</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>150</v>
+        <v>20</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786054927050</t>
+          <t>9786059799676</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Uçmak İsteyen Balık</t>
+          <t>Kısa Boyunlu Zürafa</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>12</v>
+        <v>20</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786059799416</t>
+          <t>9786052982709</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>İki İsimli Kedi</t>
+          <t>Gece Gibi Ayaz</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>20</v>
+        <v>150</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786059908184</t>
+          <t>9786054927050</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Şehrin Kuzeyi : Sincap Fındık Geridönüşümü Öğretiyor</t>
+          <t>Uçmak İsteyen Balık</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>40</v>
+        <v>12</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786054927937</t>
+          <t>9786059799416</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Şah Mat</t>
+          <t>İki İsimli Kedi</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>13.89</v>
+        <v>20</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786059908177</t>
+          <t>9786059908184</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Şehrin Güneyi : Kunduzlar Çok Çalışıyor</t>
+          <t>Şehrin Kuzeyi : Sincap Fındık Geridönüşümü Öğretiyor</t>
         </is>
       </c>
       <c r="C36" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786059799393</t>
+          <t>9786054927937</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Ronaldo'nun Hikayesi</t>
+          <t>Şah Mat</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>20</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786054764969</t>
+          <t>9786059908177</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Maceralar Teknesi Foça'da</t>
+          <t>Şehrin Güneyi : Kunduzlar Çok Çalışıyor</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>20</v>
+        <v>40</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786054927005</t>
+          <t>9786059799393</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Bez Ayakkabılılar</t>
+          <t>Ronaldo'nun Hikayesi</t>
         </is>
       </c>
       <c r="C39" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786054927722</t>
+          <t>9786054764969</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Tehlikeli Yolculuk</t>
+          <t>Maceralar Teknesi Foça'da</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>150</v>
+        <v>20</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786054927036</t>
+          <t>9786054927005</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>İlk Işık</t>
+          <t>Bez Ayakkabılılar</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>17.59</v>
+        <v>20</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786059908269</t>
+          <t>9786054927722</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Maceralar Teknesi Assos’ta</t>
+          <t>Tehlikeli Yolculuk</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>20</v>
+        <v>150</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786052981788</t>
+          <t>9786054927036</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Kelebek Kız</t>
+          <t>İlk Işık</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>11.11</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786052981573</t>
+          <t>9786059908269</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Aptal Hamdi</t>
+          <t>Maceralar Teknesi Assos’ta</t>
         </is>
       </c>
       <c r="C44" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786052981344</t>
+          <t>9786052981788</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Kraliçe ve Önemsiz Çocuk</t>
+          <t>Kelebek Kız</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>58</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786052981122</t>
+          <t>9786052981573</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Haliç’ten Bulutlar Geçerken</t>
+          <t>Aptal Hamdi</t>
         </is>
       </c>
       <c r="C46" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786052980965</t>
+          <t>9786052981344</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Kıvılcımlar</t>
+          <t>Kraliçe ve Önemsiz Çocuk</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>22.22</v>
+        <v>58</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786059658782</t>
+          <t>9786052981122</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Sebze Çorbası</t>
+          <t>Haliç’ten Bulutlar Geçerken</t>
         </is>
       </c>
       <c r="C48" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786059658751</t>
+          <t>9786052980965</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Duman Kedi</t>
+          <t>Kıvılcımlar</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>20</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786059658836</t>
+          <t>9786059658782</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Şampiyon Ribery</t>
+          <t>Sebze Çorbası</t>
         </is>
       </c>
       <c r="C50" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786059658737</t>
+          <t>9786059658751</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Bademden Kar</t>
+          <t>Duman Kedi</t>
         </is>
       </c>
       <c r="C51" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786052983720</t>
+          <t>9786059658836</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Poşetto</t>
+          <t>Şampiyon Ribery</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>120</v>
+        <v>20</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786052981061</t>
+          <t>9786059658737</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Neden?</t>
+          <t>Bademden Kar</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>23.15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786052980781</t>
+          <t>9786052983720</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Şiir Küçüğün</t>
+          <t>Poşetto</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>34</v>
+        <v>120</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786052980774</t>
+          <t>9786052981061</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Tatlı Bela Angela - Benim Kekim Daha Lezzetli!</t>
+          <t>Neden?</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>12</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786052980750</t>
+          <t>9786052980781</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Korkak Wilf Bir Korsana Karşı</t>
+          <t>Şiir Küçüğün</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>58</v>
+        <v>34</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786054927616</t>
+          <t>9786052980774</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Çok Şiir Bir Salıncak</t>
+          <t>Tatlı Bela Angela - Benim Kekim Daha Lezzetli!</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>20</v>
+        <v>12</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786054927494</t>
+          <t>9786052980750</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Benim Adım Nili</t>
+          <t>Korkak Wilf Bir Korsana Karşı</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>20</v>
+        <v>58</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786052983515</t>
+          <t>9786054927616</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Mektup Kayığının Beklenmedik Yolculuğu</t>
+          <t>Çok Şiir Bir Salıncak</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786052982488</t>
+          <t>9786054927494</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Yabaniler</t>
+          <t>Benim Adım Nili</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>58</v>
+        <v>20</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786052981993</t>
+          <t>9786052983515</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Tatlı Bela Angela - Konser Zamanı!</t>
+          <t>Mektup Kayığının Beklenmedik Yolculuğu</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>13</v>
+        <v>15</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786052981375</t>
+          <t>9786052982488</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Ateş Gibi Buz</t>
+          <t>Yabaniler</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>150</v>
+        <v>58</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786059658522</t>
+          <t>9786052981993</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Unutma Beni</t>
+          <t>Tatlı Bela Angela - Konser Zamanı!</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>160</v>
+        <v>13</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786059658119</t>
+          <t>9786052981375</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Yağmur Yağdıran Kedi</t>
+          <t>Ateş Gibi Buz</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>20</v>
+        <v>150</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786054927241</t>
+          <t>9786059658522</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Maceralar Teknesi Kurtuluş Savaşı'nda</t>
+          <t>Unutma Beni</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>20</v>
+        <v>160</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786052981658</t>
+          <t>9786059658119</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Aklınızı Başınıza Alın</t>
+          <t>Yağmur Yağdıran Kedi</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>25</v>
+        <v>20</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786059658607</t>
+          <t>9786054927241</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Söylev (Nutuk)</t>
+          <t>Maceralar Teknesi Kurtuluş Savaşı'nda</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>65</v>
+        <v>20</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786054927258</t>
+          <t>9786052981658</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Şahmaran</t>
+          <t>Aklınızı Başınıza Alın</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>9.26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786052981580</t>
+          <t>9786059658607</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Kardan Kedi</t>
+          <t>Söylev (Nutuk)</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>34</v>
+        <v>65</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786059799805</t>
+          <t>9786054927258</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Arda Turan - Aslan Yürekli Kaptan</t>
+          <t>Şahmaran</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>20</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786059799157</t>
+          <t>9786052981580</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Maceralar Teknesi : Uzayın Derinliklerinde</t>
+          <t>Kardan Kedi</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>20</v>
+        <v>34</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786059799188</t>
+          <t>9786059799805</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Heidi Yine Dağlarda</t>
+          <t>Arda Turan - Aslan Yürekli Kaptan</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786059908962</t>
+          <t>9786059799157</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Hay Bin Kunduz!</t>
+          <t>Maceralar Teknesi : Uzayın Derinliklerinde</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>12.04</v>
+        <v>20</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786059908443</t>
+          <t>9786059799188</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Şehrin Doğusu: Martı Yavruları Mevsimleri Öğreniyor</t>
+          <t>Heidi Yine Dağlarda</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>40</v>
+        <v>10</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786059908436</t>
+          <t>9786059908962</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Şehrin Batısı - Kuşlar Çevre Kirliliğine Çözüm Buluyor</t>
+          <t>Hay Bin Kunduz!</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>40</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786054927876</t>
+          <t>9786059908443</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Dünya Bir Köy Olsaydı</t>
+          <t>Şehrin Doğusu: Martı Yavruları Mevsimleri Öğreniyor</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>14.81</v>
+        <v>40</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786052981054</t>
+          <t>9786059908436</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Görünmez Kedi</t>
+          <t>Şehrin Batısı - Kuşlar Çevre Kirliliğine Çözüm Buluyor</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>20</v>
+        <v>40</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786059799591</t>
+          <t>9786054927876</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Tatlı Bela Angela Sahneye Çıkıyor!</t>
+          <t>Dünya Bir Köy Olsaydı</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>11.11</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786054927456</t>
+          <t>9786052981054</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Marco Polo - Gizemli Kitap (Ciltli)</t>
+          <t>Görünmez Kedi</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>14.81</v>
+        <v>20</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786052981535</t>
+          <t>9786059799591</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Nasıl?</t>
+          <t>Tatlı Bela Angela Sahneye Çıkıyor!</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>23.15</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786052980415</t>
+          <t>9786054927456</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Liya Işık Saçıyor</t>
+          <t>Marco Polo - Gizemli Kitap (Ciltli)</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>8.33</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786059658843</t>
+          <t>9786052981535</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Falaka</t>
+          <t>Nasıl?</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>10</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786059658515</t>
+          <t>9786052980415</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Hayali</t>
+          <t>Liya Işık Saçıyor</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>100</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786054764945</t>
+          <t>9786059658843</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Widu’nun Kalbi</t>
+          <t>Falaka</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>12.96</v>
+        <v>10</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786054764884</t>
+          <t>9786059658515</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Tarhun</t>
+          <t>Hayali</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>11</v>
+        <v>100</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786054764587</t>
+          <t>9786054764945</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Boyalı Hamsi ve Süs Balığı</t>
+          <t>Widu’nun Kalbi</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>11.11</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786052980583</t>
+          <t>9786054764884</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Söylev (Nutuk) - Cep Boy</t>
+          <t>Tarhun</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>11.57</v>
+        <v>11</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786059799331</t>
+          <t>9786054764587</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Suyun Hikayesi</t>
+          <t>Boyalı Hamsi ve Süs Balığı</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>42</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786059908603</t>
+          <t>9786052980583</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Tatlı Bela Angela</t>
+          <t>Söylev (Nutuk) - Cep Boy</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>11.11</v>
+        <v>11.57</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786059908894</t>
+          <t>9786059799331</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Kraliçe Arı! - Tatlı Bela Angela</t>
+          <t>Suyun Hikayesi</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>11.11</v>
+        <v>42</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786054927210</t>
+          <t>9786059908603</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>İstasyonda Vals</t>
+          <t>Tatlı Bela Angela</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>12.04</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786052980507</t>
+          <t>9786059908894</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Korkak Wilf Dünyayı Kurtarıyor</t>
+          <t>Kraliçe Arı! - Tatlı Bela Angela</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>24</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786052980217</t>
+          <t>9786054927210</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Hurda Köşkü 1. Kitap (Ciltli)</t>
+          <t>İstasyonda Vals</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>35</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786059658317</t>
+          <t>9786052980507</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Armut Çiçeği Köyü'nün Kargaları</t>
+          <t>Korkak Wilf Dünyayı Kurtarıyor</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>14.81</v>
+        <v>24</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786059908399</t>
+          <t>9786052980217</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Doğa ve Çocuk</t>
+          <t>Hurda Köşkü 1. Kitap (Ciltli)</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>16.67</v>
+        <v>35</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786059908030</t>
+          <t>9786059658317</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Mario Usta'nın Yaramaz Kuklaları</t>
+          <t>Armut Çiçeği Köyü'nün Kargaları</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>20</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786054764778</t>
+          <t>9786059908399</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Hımbıl Beyaz</t>
+          <t>Doğa ve Çocuk</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>20</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786055340728</t>
+          <t>9786059908030</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Çıngıraklı Deve</t>
+          <t>Mario Usta'nın Yaramaz Kuklaları</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>6.94</v>
+        <v>20</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786059908146</t>
+          <t>9786054764778</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Bir Yıldıza Övgü</t>
+          <t>Hımbıl Beyaz</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>13.89</v>
+        <v>20</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786055340551</t>
+          <t>9786055340728</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Bir Şeftali Bin Şeftali</t>
+          <t>Çıngıraklı Deve</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>9</v>
+        <v>6.94</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786055340599</t>
+          <t>9786059908146</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Beni Bulduğun Zaman</t>
+          <t>Bir Yıldıza Övgü</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>180</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786052987827</t>
+          <t>9786055340551</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Nehir Gibi Konuşurum (Ciltli)</t>
+          <t>Bir Şeftali Bin Şeftali</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>250</v>
+        <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786054764839</t>
+          <t>9786055340599</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Maceralar Teknesi Truva'da</t>
+          <t>Beni Bulduğun Zaman</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>20</v>
+        <v>180</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786055340650</t>
+          <t>9786052987827</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Yaşlı Kadın ve Papağan</t>
+          <t>Nehir Gibi Konuşurum (Ciltli)</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>7.41</v>
+        <v>250</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786054764211</t>
+          <t>9786054764839</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Yapraklı Pelerin</t>
+          <t>Maceralar Teknesi Truva'da</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>9.26</v>
+        <v>20</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786055340889</t>
+          <t>9786055340650</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Sevgi Masalı</t>
+          <t>Yaşlı Kadın ve Papağan</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>7.87</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786055340667</t>
+          <t>9786054764211</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Kel Güvercinci</t>
+          <t>Yapraklı Pelerin</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>10</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786055340995</t>
+          <t>9786055340889</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Kaplumbağa ile Eşek</t>
+          <t>Sevgi Masalı</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>11.11</v>
+        <v>7.87</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786052985649</t>
+          <t>9786055340667</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Pumbaranlar’a Ne Oldu?</t>
+          <t>Kel Güvercinci</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>25</v>
+        <v>10</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786052984529</t>
+          <t>9786055340995</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Kocaman Minik Öcü</t>
+          <t>Kaplumbağa ile Eşek</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>90</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786052985878</t>
+          <t>9786052985649</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Denizyıldızı</t>
+          <t>Pumbaranlar’a Ne Oldu?</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>120</v>
+        <v>25</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786052986530</t>
+          <t>9786052984529</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Rüyalarımın Koyunu</t>
+          <t>Kocaman Minik Öcü</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>180</v>
+        <v>90</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786052984390</t>
+          <t>9786052985878</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Misis’in Çocukları Nif Dağı’nın Efendisine Karşı</t>
+          <t>Kırmızı Denizyıldızı</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>8.8</v>
+        <v>120</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786052982952</t>
+          <t>9786052986530</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>İlk Sır Çözülüyor! - Bilgelik Okulu</t>
+          <t>Rüyalarımın Koyunu</t>
         </is>
       </c>
       <c r="C114" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786052983041</t>
+          <t>9786052984390</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>İnci'nin Resfebe Merakı</t>
+          <t>Misis’in Çocukları Nif Dağı’nın Efendisine Karşı</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>180</v>
+        <v>8.8</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786254184857</t>
+          <t>9786052982952</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Eserleriyle İz Bırakan Küçük Ressamlar</t>
+          <t>İlk Sır Çözülüyor! - Bilgelik Okulu</t>
         </is>
       </c>
       <c r="C116" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786254184864</t>
+          <t>9786052983041</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Sesli Kitaplar</t>
+          <t>İnci'nin Resfebe Merakı</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786254184840</t>
+          <t>9786254184857</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Arke ve Arel Yerebatan Sarnıcı'nda</t>
+          <t>Eserleriyle İz Bırakan Küçük Ressamlar</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786254184789</t>
+          <t>9786254184864</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Sen de Ekonomistsin</t>
+          <t>Sesli Kitaplar</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786254184666</t>
+          <t>9786254184840</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Fırın Yolculuğu</t>
+          <t>Arke ve Arel Yerebatan Sarnıcı'nda</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786254184604</t>
+          <t>9786254184789</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Müjde Kuşu</t>
+          <t>Sen de Ekonomistsin</t>
         </is>
       </c>
       <c r="C121" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786254184581</t>
+          <t>9786254184666</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Matematiğin ve Enformatiğin Sıradışı Öyküleri</t>
+          <t>Fırın Yolculuğu</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786254184468</t>
+          <t>9786254184604</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Yatay Zeka</t>
+          <t>Müjde Kuşu</t>
         </is>
       </c>
       <c r="C123" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786254184437</t>
+          <t>9786254184581</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Hoppi’nin Hop Hop Zihni</t>
+          <t>Matematiğin ve Enformatiğin Sıradışı Öyküleri</t>
         </is>
       </c>
       <c r="C124" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786052984147</t>
+          <t>9786254184468</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Mustafa Kemal Atatürk ve Çocuk</t>
+          <t>Yatay Zeka</t>
         </is>
       </c>
       <c r="C125" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786052984833</t>
+          <t>9786254184437</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Süpürge Bebek</t>
+          <t>Hoppi’nin Hop Hop Zihni</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>100</v>
+        <v>220</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786052983805</t>
+          <t>9786052984147</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Gülün Öyküsü</t>
+          <t>Mustafa Kemal Atatürk ve Çocuk</t>
         </is>
       </c>
       <c r="C127" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786052983799</t>
+          <t>9786052984833</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Fıkracı</t>
+          <t>Süpürge Bebek</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>140</v>
+        <v>100</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786052981504</t>
+          <t>9786052983805</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Rüyayiyen</t>
+          <t>Beyaz Gülün Öyküsü</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786052980521</t>
+          <t>9786052983799</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Gülmeyen Kalmasın</t>
+          <t>Fıkracı</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>160</v>
+        <v>140</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786052980286</t>
+          <t>9786052981504</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Üçgen Şey</t>
+          <t>Rüyayiyen</t>
         </is>
       </c>
       <c r="C131" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786052980866</t>
+          <t>9786052980521</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Çiçek Nasıl Açar</t>
+          <t>Gülmeyen Kalmasın</t>
         </is>
       </c>
       <c r="C132" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786059658942</t>
+          <t>9786052980286</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Sabırlı Sakinyürür - İnatçı Kaplumbağa</t>
+          <t>Üçgen Şey</t>
         </is>
       </c>
       <c r="C133" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786052981948</t>
+          <t>9786052980866</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Kediler Neden Köpeklerden Nefret Eder?</t>
+          <t>Çiçek Nasıl Açar</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>180</v>
+        <v>160</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786052982051</t>
+          <t>9786059658942</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Bir Bulut Olsam</t>
+          <t>Sabırlı Sakinyürür - İnatçı Kaplumbağa</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>140</v>
+        <v>200</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786052982662</t>
+          <t>9786052981948</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Kuzucuk</t>
+          <t>Kediler Neden Köpeklerden Nefret Eder?</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>140</v>
+        <v>180</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786052982655</t>
+          <t>9786052982051</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Bu Papağan Değil ki!</t>
+          <t>Bir Bulut Olsam</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>180</v>
+        <v>140</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786059908849</t>
+          <t>9786052982662</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Fikri Rüyakaçıran ve Rüya Meyveleri</t>
+          <t>Kuzucuk</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>220</v>
+        <v>140</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786054927395</t>
+          <t>9786052982655</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Deniz'in Sevdiği Şeyler: 7 Tarhana Çorbası</t>
+          <t>Bu Papağan Değil ki!</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786054927302</t>
+          <t>9786059908849</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Deniz'in Sevdiği Şeyler: 8 Ayakkabı</t>
+          <t>Fikri Rüyakaçıran ve Rüya Meyveleri</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786054764686</t>
+          <t>9786054927395</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Deniz’in Sevdiği Şeyler: 5 - Banyo</t>
+          <t>Deniz'in Sevdiği Şeyler: 7 Tarhana Çorbası</t>
         </is>
       </c>
       <c r="C141" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786052980958</t>
+          <t>9786054927302</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Haftanın Yıldızı: Jasper John Dooley - 1</t>
+          <t>Deniz'in Sevdiği Şeyler: 8 Ayakkabı</t>
         </is>
       </c>
       <c r="C142" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786052983645</t>
+          <t>9786054764686</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Hayal Gezegeni'ne Ejderha Engeli</t>
+          <t>Deniz’in Sevdiği Şeyler: 5 - Banyo</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786054927920</t>
+          <t>9786052980958</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Emily Babasını Arıyor</t>
+          <t>Haftanın Yıldızı: Jasper John Dooley - 1</t>
         </is>
       </c>
       <c r="C144" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786052983508</t>
+          <t>9786052983645</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Meraklı Çakıl Sahilde</t>
+          <t>Hayal Gezegeni'ne Ejderha Engeli</t>
         </is>
       </c>
       <c r="C145" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786059658683</t>
+          <t>9786054927920</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Mutlu Prens</t>
+          <t>Emily Babasını Arıyor</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786054927319</t>
+          <t>9786052983508</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Evvel Zaman İçinde (Ciltli)</t>
+          <t>Meraklı Çakıl Sahilde</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>700</v>
+        <v>220</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786054927326</t>
+          <t>9786059658683</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Heidi</t>
+          <t>Mutlu Prens</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>190</v>
+        <v>100</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786054927234</t>
+          <t>9786054927319</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Harflerimizin Gizli Dünyası</t>
+          <t>Evvel Zaman İçinde (Ciltli)</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>200</v>
+        <v>700</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786059908351</t>
+          <t>9786054927326</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Bahar İkindisi</t>
+          <t>Heidi</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>150</v>
+        <v>190</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786059799010</t>
+          <t>9786054927234</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Meraklı Minikler İçin Evren Rehberi - 1 : Dönüyor</t>
+          <t>Harflerimizin Gizli Dünyası</t>
         </is>
       </c>
       <c r="C151" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786059799003</t>
+          <t>9786059908351</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Büyümek İstemiyorum</t>
+          <t>Bahar İkindisi</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>180</v>
+        <v>150</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786052981405</t>
+          <t>9786059799010</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Karikatür Çizmeyi Öğreniyorum - 5 Sadece Büyük Harfler Kullanarak Nasıl Karikatür Çizerim?</t>
+          <t>Meraklı Minikler İçin Evren Rehberi - 1 : Dönüyor</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786059658966</t>
+          <t>9786059799003</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Yavaş</t>
+          <t>Büyümek İstemiyorum</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786059658744</t>
+          <t>9786052981405</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Ayıcık ile Hayvanlar</t>
+          <t>Karikatür Çizmeyi Öğreniyorum - 5 Sadece Büyük Harfler Kullanarak Nasıl Karikatür Çizerim?</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>230</v>
+        <v>160</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786059799904</t>
+          <t>9786059658966</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Deniz'in Sevdiği Şeyler: 9 Arkadaş</t>
+          <t>Yavaş</t>
         </is>
       </c>
       <c r="C156" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786059908535</t>
+          <t>9786059658744</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Karikatür Çizmeyi Öğreniyorum - 4 Sadece Geometrik Şekiller Kullanarak Nasıl Hayvan Karikatür Çizerim?</t>
+          <t>Ayıcık ile Hayvanlar</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>160</v>
+        <v>230</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786059799850</t>
+          <t>9786059799904</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Uçak Gemisi</t>
+          <t>Deniz'in Sevdiği Şeyler: 9 Arkadaş</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786059799317</t>
+          <t>9786059908535</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Yalancılar ve Casuslar</t>
+          <t>Karikatür Çizmeyi Öğreniyorum - 4 Sadece Geometrik Şekiller Kullanarak Nasıl Hayvan Karikatür Çizerim?</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786059658089</t>
+          <t>9786059799850</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Deniz'in Sevdiği Şeyler: 10 Deniz</t>
+          <t>Uçak Gemisi</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786054927098</t>
+          <t>9786059799317</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Anne Kimdir?</t>
+          <t>Yalancılar ve Casuslar</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786059908276</t>
+          <t>9786059658089</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Pinokyo</t>
+          <t>Deniz'in Sevdiği Şeyler: 10 Deniz</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>140</v>
+        <v>200</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786054764624</t>
+          <t>9786054927098</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Deniz’in Sevdiği Şeyler: 3 - Müzik</t>
+          <t>Anne Kimdir?</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786059799287</t>
+          <t>9786059908276</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Gülmesini Bilen Çocuk</t>
+          <t>Pinokyo</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>180</v>
+        <v>140</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786059799294</t>
+          <t>9786054764624</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Meraklı Minikler İçin Evren Rehberi 2: Karanlıktan Korkma</t>
+          <t>Deniz’in Sevdiği Şeyler: 3 - Müzik</t>
         </is>
       </c>
       <c r="C165" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786059908023</t>
+          <t>9786059799287</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Karikatür Çizmeyi Öğreniyorum - 2 Sadece Kareler Kullanarak Nasıl Karikatür Çizerim?</t>
+          <t>Gülmesini Bilen Çocuk</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>160</v>
+        <v>180</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786059908016</t>
+          <t>9786059799294</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Karikatür Çizmeyi Öğreniyorum - 1 Sadece Daireler Kullanarak Nasıl Karikatür Çizerim?</t>
+          <t>Meraklı Minikler İçin Evren Rehberi 2: Karanlıktan Korkma</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786052986998</t>
+          <t>9786059908023</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Kibritçi Kız</t>
+          <t>Karikatür Çizmeyi Öğreniyorum - 2 Sadece Kareler Kullanarak Nasıl Karikatür Çizerim?</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>120</v>
+        <v>160</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786054764600</t>
+          <t>9786059908016</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Deniz'in Sevdiği Şeyler: 4 Hayvanlar</t>
+          <t>Karikatür Çizmeyi Öğreniyorum - 1 Sadece Daireler Kullanarak Nasıl Karikatür Çizerim?</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786052987599</t>
+          <t>9786052986998</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın En Korkunç Okul Gezisi - Koca Burun</t>
+          <t>Kibritçi Kız</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786052987452</t>
+          <t>9786054764600</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın En Büyük Yalancısı - Koca Burun</t>
+          <t>Deniz'in Sevdiği Şeyler: 4 Hayvanlar</t>
         </is>
       </c>
       <c r="C171" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786052984161</t>
+          <t>9786052987599</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Mustafa Kemal Atatürk ve Hayvan Sevgisi</t>
+          <t>Dünyanın En Korkunç Okul Gezisi - Koca Burun</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786052984178</t>
+          <t>9786052987452</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Mustafa Kemal Atatürk ve Kitap</t>
+          <t>Dünyanın En Büyük Yalancısı - Koca Burun</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786054764327</t>
+          <t>9786052984161</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Deniz'in Sevdiği Şeyler: 2 Oyuncak</t>
+          <t>Mustafa Kemal Atatürk ve Hayvan Sevgisi</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786054764181</t>
+          <t>9786052984178</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Mavi Balon</t>
+          <t>Mustafa Kemal Atatürk ve Kitap</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786052985762</t>
+          <t>9786054764327</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Meraklı Çakıl Akvaryumda</t>
+          <t>Deniz'in Sevdiği Şeyler: 2 Oyuncak</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786052984376</t>
+          <t>9786054764181</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Tosun Sultan ve Hin Vezir</t>
+          <t>Mavi Balon</t>
         </is>
       </c>
       <c r="C177" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786052983843</t>
+          <t>9786052985762</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Yeraltı Gölünün Gizemi</t>
+          <t>Meraklı Çakıl Akvaryumda</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786052983829</t>
+          <t>9786052984376</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Patates’in Problemi</t>
+          <t>Tosun Sultan ve Hin Vezir</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786052987957</t>
+          <t>9786052983843</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Seçme Şiirler</t>
+          <t>Yeraltı Gölünün Gizemi</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>120</v>
+        <v>180</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786254184277</t>
+          <t>9786052983829</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Kar Küresiyle Yolculuk - Mısır</t>
+          <t>Patates’in Problemi</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>280</v>
+        <v>180</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786254181849</t>
+          <t>9786052987957</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Bu Nasıl Kuşak Farkı?</t>
+          <t>Seçme Şiirler</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786059658249</t>
+          <t>9786254184277</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>L'nin Listeleri</t>
+          <t>Kar Küresiyle Yolculuk - Mısır</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>220</v>
+        <v>280</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786059908887</t>
+          <t>9786254181849</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Sezar</t>
+          <t>Bu Nasıl Kuşak Farkı?</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786059908771</t>
+          <t>9786059658249</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Ağacın En Tepesinde</t>
+          <t>L'nin Listeleri</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786052988121</t>
+          <t>9786059908887</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Uçarı Kaçarı Sözcükler (Ciltli)</t>
+          <t>Sezar</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>350</v>
+        <v>180</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786052987087</t>
+          <t>9786059908771</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Pollyanna</t>
+          <t>Ağacın En Tepesinde</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786254184130</t>
+          <t>9786052988121</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Annemle Tırmanış</t>
+          <t>Uçarı Kaçarı Sözcükler (Ciltli)</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>150</v>
+        <v>350</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786254183928</t>
+          <t>9786052987087</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Beş Kız Altı Oğlan</t>
+          <t>Pollyanna</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786254183997</t>
+          <t>9786254184130</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Ben Annemin Hecesiyim</t>
+          <t>Annemle Tırmanış</t>
         </is>
       </c>
       <c r="C190" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786052987131</t>
+          <t>9786254183928</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Bana Öyle Bakma</t>
+          <t>Beş Kız Altı Oğlan</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786052982402</t>
+          <t>9786254183997</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Atatürk’e Koştum</t>
+          <t>Ben Annemin Hecesiyim</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>220</v>
+        <v>150</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786254183713</t>
+          <t>9786052987131</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Gizemli Yuva</t>
+          <t>Bana Öyle Bakma</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786254183737</t>
+          <t>9786052982402</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Ufukta Bir Uzaylı</t>
+          <t>Atatürk’e Koştum</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786254183614</t>
+          <t>9786254183713</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Rockçı Mamut 2</t>
+          <t>Gizemli Yuva</t>
         </is>
       </c>
       <c r="C195" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786052986363</t>
+          <t>9786254183737</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Limon Ağacının Şarkısı</t>
+          <t>Ufukta Bir Uzaylı</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>230</v>
+        <v>180</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786052980279</t>
+          <t>9786254183614</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>R'nin Şarkıları</t>
+          <t>Rockçı Mamut 2</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786059908719</t>
+          <t>9786052986363</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Uzun Burun Bingo</t>
+          <t>Limon Ağacının Şarkısı</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>250</v>
+        <v>230</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786054927869</t>
+          <t>9786052980279</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Alya ve Tırmık</t>
+          <t>R'nin Şarkıları</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>250</v>
+        <v>180</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786059799942</t>
+          <t>9786059908719</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Atasözleri ve Deyimler Sözlüğü - Türkçenin Renkleri</t>
+          <t>Uzun Burun Bingo</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>430</v>
+        <v>250</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786059658850</t>
+          <t>9786054927869</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Değerler Eğitimi Serisi (10 Kitap Takım)</t>
+          <t>Alya ve Tırmık</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>2000</v>
+        <v>250</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786054927685</t>
+          <t>9786059799942</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Benim Atatürküm</t>
+          <t>Atasözleri ve Deyimler Sözlüğü - Türkçenin Renkleri</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>280</v>
+        <v>430</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786254183126</t>
+          <t>9786059658850</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Afet’in Ay Macerası</t>
+          <t>Değerler Eğitimi Serisi (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>200</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786254182501</t>
+          <t>9786054927685</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Adana’dan Gelen Mektup</t>
+          <t>Benim Atatürküm</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>180</v>
+        <v>280</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786052986509</t>
+          <t>9786254183126</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Sevgi Masalı</t>
+          <t>Afet’in Ay Macerası</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786054927777</t>
+          <t>9786254182501</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Suların Sessizliği</t>
+          <t>Adana’dan Gelen Mektup</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>300</v>
+        <v>180</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786254182495</t>
+          <t>9786052986509</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Çevrimiçi Eylül</t>
+          <t>Sevgi Masalı</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>180</v>
+        <v>120</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786254182181</t>
+          <t>9786054927777</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Dedemin Saatleri</t>
+          <t>Suların Sessizliği</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786254181320</t>
+          <t>9786254182495</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Kaldırım Çiçekleri</t>
+          <t>Çevrimiçi Eylül</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786254182143</t>
+          <t>9786254182181</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Arkadaşlık Beklemez</t>
+          <t>Dedemin Saatleri</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>300</v>
+        <v>220</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786254182075</t>
+          <t>9786254181320</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Düşlerinde Gezen Şair</t>
+          <t>Kaldırım Çiçekleri</t>
         </is>
       </c>
       <c r="C211" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786254181979</t>
+          <t>9786254182143</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Mösyö ve Arşidük</t>
+          <t>Arkadaşlık Beklemez</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>180</v>
+        <v>300</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786254181863</t>
+          <t>9786254182075</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Zaman Taşı</t>
+          <t>Düşlerinde Gezen Şair</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9786254181740</t>
+          <t>9786254181979</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Herkes Bir Anda Büyür</t>
+          <t>Mösyö ve Arşidük</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>160</v>
+        <v>180</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786254181559</t>
+          <t>9786254181863</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Tarhun</t>
+          <t>Zaman Taşı</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>100</v>
+        <v>220</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786254181566</t>
+          <t>9786254181740</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Peter Pan</t>
+          <t>Herkes Bir Anda Büyür</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>120</v>
+        <v>160</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786254181627</t>
+          <t>9786254181559</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Mutluluk Kutusu</t>
+          <t>Tarhun</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>180</v>
+        <v>100</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786254181337</t>
+          <t>9786254181566</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Beklenmedik Bir Işık</t>
+          <t>Peter Pan</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>250</v>
+        <v>120</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786254181306</t>
+          <t>9786254181627</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Bezelye Çorbası Dedektiflik Takımı - Lina'nın Sırrını Nasıl Çözdük?</t>
+          <t>Mutluluk Kutusu</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786254181061</t>
+          <t>9786254181337</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Çıngıraklı Deve</t>
+          <t>Beklenmedik Bir Işık</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786254181078</t>
+          <t>9786254181306</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Ejderha Hapşırığı</t>
+          <t>Bezelye Çorbası Dedektiflik Takımı - Lina'nın Sırrını Nasıl Çözdük?</t>
         </is>
       </c>
       <c r="C221" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786254180842</t>
+          <t>9786254181061</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Uçan Hipopotamı Düşünme</t>
+          <t>Çıngıraklı Deve</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>230</v>
+        <v>100</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786254180996</t>
+          <t>9786254181078</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Bezelye Çorbası - Dedektiflik Takımı: Büyükannemin Sırrını Nasıl Çözdük?</t>
+          <t>Ejderha Hapşırığı</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>200</v>
+        <v>230</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9786254180149</t>
+          <t>9786254180842</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Babamı Beklerken</t>
+          <t>Uçan Hipopotamı Düşünme</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>220</v>
+        <v>250</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786254180064</t>
+          <t>9786254180996</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Kaf Dağı’nda Bir Gün</t>
+          <t>Bezelye Çorbası - Dedektiflik Takımı: Büyükannemin Sırrını Nasıl Çözdük?</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786052989425</t>
+          <t>9786254180149</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Balaban ile Şakrak</t>
+          <t>Babamı Beklerken</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786052989432</t>
+          <t>9786254180064</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Annem Dokuz Doğurdu!</t>
+          <t>Kaf Dağı’nda Bir Gün</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>180</v>
+        <v>240</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786052989111</t>
+          <t>9786052989425</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Odamda İnek Var!</t>
+          <t>Balaban ile Şakrak</t>
         </is>
       </c>
       <c r="C228" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786052989128</t>
+          <t>9786052989432</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Gizemli Tarih Oyunu 3.0 - Hitit Güneşi</t>
+          <t>Annem Dokuz Doğurdu!</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786052989067</t>
+          <t>9786052989111</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Obur Mürekkepçik</t>
+          <t>Odamda İnek Var!</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>300</v>
+        <v>180</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786052988978</t>
+          <t>9786052989128</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Kar Küresiyle Yolculuk - Barselona</t>
+          <t>Gizemli Tarih Oyunu 3.0 - Hitit Güneşi</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786052988800</t>
+          <t>9786052989067</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Rockçı Mamut</t>
+          <t>Obur Mürekkepçik</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>230</v>
+        <v>300</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786052988817</t>
+          <t>9786052988978</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Yeşil Vadi’nin Korkusuz Çocukları</t>
+          <t>Kar Küresiyle Yolculuk - Barselona</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>250</v>
+        <v>220</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9786052988558</t>
+          <t>9786052988800</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Kızılkanat</t>
+          <t>Rockçı Mamut</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>180</v>
+        <v>230</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9786052988565</t>
+          <t>9786052988817</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Fenerli Evler</t>
+          <t>Yeşil Vadi’nin Korkusuz Çocukları</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>220</v>
+        <v>250</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9786052988473</t>
+          <t>9786052988558</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Gece Masalları</t>
+          <t>Kızılkanat</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>250</v>
+        <v>180</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9786052988466</t>
+          <t>9786052988565</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Gündüz Masalları</t>
+          <t>Fenerli Evler</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>230</v>
+        <v>220</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9786052988374</t>
+          <t>9786052988473</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Harika Bir Başlangıç</t>
+          <t>Gece Masalları</t>
         </is>
       </c>
       <c r="C238" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9786052988343</t>
+          <t>9786052988466</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>El Ele (Ciltli)</t>
+          <t>Gündüz Masalları</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>200</v>
+        <v>230</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9786052988145</t>
+          <t>9786052988374</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Piri Reis’le Açık Denizde</t>
+          <t>Harika Bir Başlangıç</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>240</v>
+        <v>250</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9786052987858</t>
+          <t>9786052988343</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Çaylak Gazeteci</t>
+          <t>El Ele (Ciltli)</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>280</v>
+        <v>200</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9786052987896</t>
+          <t>9786052988145</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Sirius’un Kalbi - Ceren'in Tuhaf Maceraları 3</t>
+          <t>Piri Reis’le Açık Denizde</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>220</v>
+        <v>240</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9786052987650</t>
+          <t>9786052987858</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Plastik Ada</t>
+          <t>Çaylak Gazeteci</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>220</v>
+        <v>280</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9786052987698</t>
+          <t>9786052987896</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Benim Adım Afet</t>
+          <t>Sirius’un Kalbi - Ceren'in Tuhaf Maceraları 3</t>
         </is>
       </c>
       <c r="C244" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9786052987582</t>
+          <t>9786052987650</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Uzaklar</t>
+          <t>Plastik Ada</t>
         </is>
       </c>
       <c r="C245" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9786052987414</t>
+          <t>9786052987698</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Sakin Sokak’ın Gürültücü Sakinleri</t>
+          <t>Benim Adım Afet</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>250</v>
+        <v>220</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9786052987469</t>
+          <t>9786052987582</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Kullanılmış Şakalar ya da Zebra’nın Matematiği</t>
+          <t>Uzaklar</t>
         </is>
       </c>
       <c r="C247" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9786052987391</t>
+          <t>9786052987414</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Edirne’den Gelen Mektup</t>
+          <t>Sakin Sokak’ın Gürültücü Sakinleri</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9786052987247</t>
+          <t>9786052987469</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Dalgıç - Meslekleri Öğreniyorum 5</t>
+          <t>Kullanılmış Şakalar ya da Zebra’nın Matematiği</t>
         </is>
       </c>
       <c r="C249" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9786052987254</t>
+          <t>9786052987391</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Gizemli Tarih Oyunu 2.0 - Göbeklitepe'nin Kayıp Heykeli</t>
+          <t>Edirne’den Gelen Mektup</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9786052987209</t>
+          <t>9786052987247</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Yaşlı Kadın ve Papağan</t>
+          <t>Dalgıç - Meslekleri Öğreniyorum 5</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9786052987100</t>
+          <t>9786052987254</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Bir Tanecik Oğlum (Ciltli)</t>
+          <t>Gizemli Tarih Oyunu 2.0 - Göbeklitepe'nin Kayıp Heykeli</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9786052987001</t>
+          <t>9786052987209</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Aman Nazar Değmesin</t>
+          <t>Yaşlı Kadın ve Papağan</t>
         </is>
       </c>
       <c r="C253" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9786052986929</t>
+          <t>9786052987100</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Gizemli Tarih Oyunu 1.0 Karain’de Taş Çağı</t>
+          <t>Bir Tanecik Oğlum (Ciltli)</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9786052986844</t>
+          <t>9786052987001</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Zamansızlar Sirki</t>
+          <t>Aman Nazar Değmesin</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9786052986653</t>
+          <t>9786052986929</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Görünmez Uli</t>
+          <t>Gizemli Tarih Oyunu 1.0 Karain’de Taş Çağı</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>250</v>
+        <v>220</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9786052986493</t>
+          <t>9786052986844</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Bir Şeftali Bin Şeftali</t>
+          <t>Zamansızlar Sirki</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>120</v>
+        <v>250</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9786052986332</t>
+          <t>9786052986653</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Küçük Kara Balık</t>
+          <t>Görünmez Uli</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>120</v>
+        <v>250</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9786052986172</t>
+          <t>9786052986493</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Şehirdeki Küçük (Ciltli)</t>
+          <t>Bir Şeftali Bin Şeftali</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>340</v>
+        <v>120</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9786052986141</t>
+          <t>9786052986332</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Enno ya da Asfalttaki Karahindiba</t>
+          <t>Küçük Kara Balık</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>280</v>
+        <v>120</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9786052986042</t>
+          <t>9786052986172</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Dünyayı Değiştirenler - Marie Curie</t>
+          <t>Şehirdeki Küçük (Ciltli)</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>200</v>
+        <v>340</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9786052986035</t>
+          <t>9786052986141</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Dünyayı Değiştirenler - Leonardo Da Vinci</t>
+          <t>Enno ya da Asfalttaki Karahindiba</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>200</v>
+        <v>280</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9786052985977</t>
+          <t>9786052986042</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Salyangoz ve Sobeleme Makinesi</t>
+          <t>Dünyayı Değiştirenler - Marie Curie</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9786052985861</t>
+          <t>9786052986035</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Huysuz Aşırı Mutlu</t>
+          <t>Dünyayı Değiştirenler - Leonardo Da Vinci</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9786052985717</t>
+          <t>9786052985977</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Hınzır Can’la En Kötü Golümüz Böyle Olsun</t>
+          <t>Salyangoz ve Sobeleme Makinesi</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9786052985694</t>
+          <t>9786052985861</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Atatürk ve Sihirli Gözlük</t>
+          <t>Huysuz Aşırı Mutlu</t>
         </is>
       </c>
       <c r="C266" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9786052985618</t>
+          <t>9786052985717</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Dut Yemiş Bülbül</t>
+          <t>Hınzır Can’la En Kötü Golümüz Böyle Olsun</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9786052985434</t>
+          <t>9786052985694</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Paleontolog - Meslekleri Öğreniyorum 4</t>
+          <t>Atatürk ve Sihirli Gözlük</t>
         </is>
       </c>
       <c r="C268" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9786052985496</t>
+          <t>9786052985618</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Hayvan Dostlarım</t>
+          <t>Dut Yemiş Bülbül</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9786052985120</t>
+          <t>9786052985434</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Küçük Bir Tohumdan Ormana</t>
+          <t>Paleontolog - Meslekleri Öğreniyorum 4</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9786052985335</t>
+          <t>9786052985496</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Özgür Kent - Bilgelik Okulu</t>
+          <t>Hayvan Dostlarım</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>160</v>
+        <v>180</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9786052985007</t>
+          <t>9786052985120</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Longdra 3. Kitap (Ciltli)</t>
+          <t>Küçük Bir Tohumdan Ormana</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>220</v>
+        <v>180</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9786052985014</t>
+          <t>9786052985335</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Astropanda</t>
+          <t>Özgür Kent - Bilgelik Okulu</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>180</v>
+        <v>160</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9786052984949</t>
+          <t>9786052985007</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Bahçedeki Yastık</t>
+          <t>Longdra 3. Kitap (Ciltli)</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9786052984871</t>
+          <t>9786052985014</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Frankenstein'in İzinde</t>
+          <t>Astropanda</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>190</v>
+        <v>180</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9786052984758</t>
+          <t>9786052984949</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Meraklı Çakıl Çiçekçide</t>
+          <t>Bahçedeki Yastık</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>220</v>
+        <v>180</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9786052984666</t>
+          <t>9786052984871</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>İlham Veren Cumhuriyet Kahramanları - Öncü Erkekler</t>
+          <t>Frankenstein'in İzinde</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>240</v>
+        <v>190</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9786052984628</t>
+          <t>9786052984758</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Arkeolog - Meslekleri Öğreniyorum - 3</t>
+          <t>Meraklı Çakıl Çiçekçide</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9786052984604</t>
+          <t>9786052984666</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>Başın Belada - Jasper John Dooley 4</t>
+          <t>İlham Veren Cumhuriyet Kahramanları - Öncü Erkekler</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9786052984642</t>
+          <t>9786052984628</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>Masal Bozan Feride Teyze</t>
+          <t>Arkeolog - Meslekleri Öğreniyorum - 3</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9786052984512</t>
+          <t>9786052984604</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>İnci Aral Küçükken Ne Olmak İstiyordu?</t>
+          <t>Başın Belada - Jasper John Dooley 4</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9786052984536</t>
+          <t>9786052984642</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>Futbol Akademisi'nde Büyük Buluşma</t>
+          <t>Masal Bozan Feride Teyze</t>
         </is>
       </c>
       <c r="C282" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9786052984369</t>
+          <t>9786052984512</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Anneannem Bebek Oldu!</t>
+          <t>İnci Aral Küçükken Ne Olmak İstiyordu?</t>
         </is>
       </c>
       <c r="C283" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9786052984116</t>
+          <t>9786052984536</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>Krallar Da Korkar</t>
+          <t>Futbol Akademisi'nde Büyük Buluşma</t>
         </is>
       </c>
       <c r="C284" s="1">
-        <v>180</v>
+        <v>160</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9786052984123</t>
+          <t>9786052984369</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>Ponçik Spor Yapıyor</t>
+          <t>Anneannem Bebek Oldu!</t>
         </is>
       </c>
       <c r="C285" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9786052984093</t>
+          <t>9786052984116</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>Büyük Sınav Zamanı - Bilgelik Okulu</t>
+          <t>Krallar Da Korkar</t>
         </is>
       </c>
       <c r="C286" s="1">
-        <v>160</v>
+        <v>180</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9786052984222</t>
+          <t>9786052984123</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>Mustafa Kemal Atatürk ve Temizlik</t>
+          <t>Ponçik Spor Yapıyor</t>
         </is>
       </c>
       <c r="C287" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9786052984215</t>
+          <t>9786052984093</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>Mustafa Kemal Atatürk ve Spor</t>
+          <t>Büyük Sınav Zamanı - Bilgelik Okulu</t>
         </is>
       </c>
       <c r="C288" s="1">
-        <v>220</v>
+        <v>160</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9786052984208</t>
+          <t>9786052984222</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>Mustafa Kemal Atatürk ve Sofra</t>
+          <t>Mustafa Kemal Atatürk ve Temizlik</t>
         </is>
       </c>
       <c r="C289" s="1">
-        <v>220</v>
+        <v>180</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9786052984192</t>
+          <t>9786052984215</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>Mustafa Kemal Atatürk ve Sanat</t>
+          <t>Mustafa Kemal Atatürk ve Spor</t>
         </is>
       </c>
       <c r="C290" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>9786052984130</t>
+          <t>9786052984208</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>Mustafa Kemal Atatürk ve Annesi</t>
+          <t>Mustafa Kemal Atatürk ve Sofra</t>
         </is>
       </c>
       <c r="C291" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>9786052984154</t>
+          <t>9786052984192</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>Mustafa Kemal Atatürk ve Doğa</t>
+          <t>Mustafa Kemal Atatürk ve Sanat</t>
         </is>
       </c>
       <c r="C292" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>9786052984185</t>
+          <t>9786052984130</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>Mustafa Kemal Atatürk ve Okul</t>
+          <t>Mustafa Kemal Atatürk ve Annesi</t>
         </is>
       </c>
       <c r="C293" s="1">
-        <v>220</v>
+        <v>180</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>9786052984307</t>
+          <t>9786052984154</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>Mustafa Kemal Atatürk Serisi (10 Kitap Takım)</t>
+          <t>Mustafa Kemal Atatürk ve Doğa</t>
         </is>
       </c>
       <c r="C294" s="1">
-        <v>1500</v>
+        <v>180</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>9786052983652</t>
+          <t>9786052984185</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>Şarjlı İyilik Asası</t>
+          <t>Mustafa Kemal Atatürk ve Okul</t>
         </is>
       </c>
       <c r="C295" s="1">
-        <v>160</v>
+        <v>220</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>9786052983669</t>
+          <t>9786052984307</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>Huysuz - Müthiş Berbat Günler</t>
+          <t>Mustafa Kemal Atatürk Serisi (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C296" s="1">
-        <v>180</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>9786052983638</t>
+          <t>9786052983652</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>Diş Doktoru - Meslekleri Öğreniyorum - 2</t>
+          <t>Şarjlı İyilik Asası</t>
         </is>
       </c>
       <c r="C297" s="1">
-        <v>220</v>
+        <v>160</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>9786052983492</t>
+          <t>9786052983669</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>Aşık Değil</t>
+          <t>Huysuz - Müthiş Berbat Günler</t>
         </is>
       </c>
       <c r="C298" s="1">
-        <v>160</v>
+        <v>180</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>9786052983522</t>
+          <t>9786052983638</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>Mo, Mo Salah, Mohamed Salah</t>
+          <t>Diş Doktoru - Meslekleri Öğreniyorum - 2</t>
         </is>
       </c>
       <c r="C299" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>9786052983294</t>
+          <t>9786052983492</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>Tekir Kedi ile Kırlangıç Hanım</t>
+          <t>Aşık Değil</t>
         </is>
       </c>
       <c r="C300" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>9786052983218</t>
+          <t>9786052983522</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>Mor Balon Mutluluk Peşinde</t>
+          <t>Mo, Mo Salah, Mohamed Salah</t>
         </is>
       </c>
       <c r="C301" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>9786052983195</t>
+          <t>9786052983294</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>Yedi Kapılı Kent</t>
+          <t>Tekir Kedi ile Kırlangıç Hanım</t>
         </is>
       </c>
       <c r="C302" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>9786052983201</t>
+          <t>9786052983218</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>Astronot - Meslekleri Öğreniyorum - 1</t>
+          <t>Mor Balon Mutluluk Peşinde</t>
         </is>
       </c>
       <c r="C303" s="1">
-        <v>220</v>
+        <v>180</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>9786052982921</t>
+          <t>9786052983195</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>Yazarlık Sınıfı</t>
+          <t>Yedi Kapılı Kent</t>
         </is>
       </c>
       <c r="C304" s="1">
-        <v>300</v>
+        <v>180</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>9786052982938</t>
+          <t>9786052983201</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>Top ve Kaleci</t>
+          <t>Astronot - Meslekleri Öğreniyorum - 1</t>
         </is>
       </c>
       <c r="C305" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>9786052982945</t>
+          <t>9786052982921</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>Meraklı Çakıl Mutfakta</t>
+          <t>Yazarlık Sınıfı</t>
         </is>
       </c>
       <c r="C306" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>9786052982648</t>
+          <t>9786052982938</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>Ayvalık'tan Gelen Mektup</t>
+          <t>Top ve Kaleci</t>
         </is>
       </c>
       <c r="C307" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>9786052982440</t>
+          <t>9786052982945</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>Pisifosör Pisifos’la Kediler Alemi</t>
+          <t>Meraklı Çakıl Mutfakta</t>
         </is>
       </c>
       <c r="C308" s="1">
-        <v>160</v>
+        <v>220</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>9786052982433</t>
+          <t>9786052982648</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>Meraklı Çakıl Parkta</t>
+          <t>Ayvalık'tan Gelen Mektup</t>
         </is>
       </c>
       <c r="C309" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>9786052982341</t>
+          <t>9786052982440</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>Ben, Zeus ve Olimpos Çetesi (Ciltli)</t>
+          <t>Pisifosör Pisifos’la Kediler Alemi</t>
         </is>
       </c>
       <c r="C310" s="1">
-        <v>350</v>
+        <v>160</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>9786052982259</t>
+          <t>9786052982433</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>Tilda Elmaçekirdeği - Benim İçin Çok Değerlisin!</t>
+          <t>Meraklı Çakıl Parkta</t>
         </is>
       </c>
       <c r="C311" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>9786052982273</t>
+          <t>9786052982341</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>Terk Edilmiş</t>
+          <t>Ben, Zeus ve Olimpos Çetesi (Ciltli)</t>
         </is>
       </c>
       <c r="C312" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>9786052982266</t>
+          <t>9786052982259</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>Uykucu Şiirler</t>
+          <t>Tilda Elmaçekirdeği - Benim İçin Çok Değerlisin!</t>
         </is>
       </c>
       <c r="C313" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>9786052982075</t>
+          <t>9786052982273</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>Köpekler Neden Kedilerden Nefret Eder?</t>
+          <t>Terk Edilmiş</t>
         </is>
       </c>
       <c r="C314" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>9786052982068</t>
+          <t>9786052982266</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>Y’nin Tarifleri</t>
+          <t>Uykucu Şiirler</t>
         </is>
       </c>
       <c r="C315" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>9786052981962</t>
+          <t>9786052982075</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>Huysuz</t>
+          <t>Köpekler Neden Kedilerden Nefret Eder?</t>
         </is>
       </c>
       <c r="C316" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>9786052981917</t>
+          <t>9786052982068</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>Türk Devrimini Öğreniyor! - Barış Takımı</t>
+          <t>Y’nin Tarifleri</t>
         </is>
       </c>
       <c r="C317" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>9786052981818</t>
+          <t>9786052981962</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>Kuklacı Çocuklar</t>
+          <t>Huysuz</t>
         </is>
       </c>
       <c r="C318" s="1">
-        <v>230</v>
+        <v>220</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>9786052981733</t>
+          <t>9786052981917</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>Ardahan'dan Gelen Mektup</t>
+          <t>Türk Devrimini Öğreniyor! - Barış Takımı</t>
         </is>
       </c>
       <c r="C319" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>9786052981665</t>
+          <t>9786052981818</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>Dünya’nın On Dört Günü</t>
+          <t>Kuklacı Çocuklar</t>
         </is>
       </c>
       <c r="C320" s="1">
-        <v>180</v>
+        <v>230</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>9786052981696</t>
+          <t>9786052981733</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>Efsanevi Korsan Störtebeker - Denizlerdeki Büyük Sır (Ciltli)</t>
+          <t>Ardahan'dan Gelen Mektup</t>
         </is>
       </c>
       <c r="C321" s="1">
-        <v>150</v>
+        <v>220</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>9786052981528</t>
+          <t>9786052981665</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>Devrimlere Koşuyor! - Barış Takımı</t>
+          <t>Dünya’nın On Dört Günü</t>
         </is>
       </c>
       <c r="C322" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>9786052981337</t>
+          <t>9786052981696</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>E’nin Problemleri</t>
+          <t>Efsanevi Korsan Störtebeker - Denizlerdeki Büyük Sır (Ciltli)</t>
         </is>
       </c>
       <c r="C323" s="1">
-        <v>180</v>
+        <v>150</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>9786052981108</t>
+          <t>9786052981528</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>Otel Büyük S</t>
+          <t>Devrimlere Koşuyor! - Barış Takımı</t>
         </is>
       </c>
       <c r="C324" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>9786052980859</t>
+          <t>9786052981337</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>Atatürk’le Buluşuyor! - Barış Takımı</t>
+          <t>E’nin Problemleri</t>
         </is>
       </c>
       <c r="C325" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>9786052980828</t>
+          <t>9786052981108</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>Advin Amazon’da</t>
+          <t>Otel Büyük S</t>
         </is>
       </c>
       <c r="C326" s="1">
-        <v>230</v>
+        <v>180</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>9786052980637</t>
+          <t>9786052980859</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>Sahnede Heyecan Başlıyor</t>
+          <t>Atatürk’le Buluşuyor! - Barış Takımı</t>
         </is>
       </c>
       <c r="C327" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>9786254181719</t>
+          <t>9786052980828</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>Tilda Elmaçekirdeği - Ne Kadar Cesursun!</t>
+          <t>Advin Amazon’da</t>
         </is>
       </c>
       <c r="C328" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>9786052980620</t>
+          <t>9786052980637</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>Çanakkale’den Anadolu’ya Yürüyor! - Barış Takımı</t>
+          <t>Sahnede Heyecan Başlıyor</t>
         </is>
       </c>
       <c r="C329" s="1">
-        <v>220</v>
+        <v>180</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>9786052980613</t>
+          <t>9786254181719</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>Küçük Kızlara Öğütler</t>
+          <t>Tilda Elmaçekirdeği - Ne Kadar Cesursun!</t>
         </is>
       </c>
       <c r="C330" s="1">
-        <v>180</v>
+        <v>230</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>9786052980514</t>
+          <t>9786052980620</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>Fındıkistan</t>
+          <t>Çanakkale’den Anadolu’ya Yürüyor! - Barış Takımı</t>
         </is>
       </c>
       <c r="C331" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>9786052980347</t>
+          <t>9786052980613</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>Çanakkale'den Gelibolu'ya Geçiyor! - Barış Takımı</t>
+          <t>Küçük Kızlara Öğütler</t>
         </is>
       </c>
       <c r="C332" s="1">
-        <v>220</v>
+        <v>180</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>9786052980446</t>
+          <t>9786052980514</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>Küçülme Oyunu</t>
+          <t>Fındıkistan</t>
         </is>
       </c>
       <c r="C333" s="1">
-        <v>220</v>
+        <v>180</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>9786059658973</t>
+          <t>9786052980347</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>Dört Mevsim Ormanı</t>
+          <t>Çanakkale'den Gelibolu'ya Geçiyor! - Barış Takımı</t>
         </is>
       </c>
       <c r="C334" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>9786059658959</t>
+          <t>9786052980446</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>Sevilmek İsteyen Köpekbalığı</t>
+          <t>Küçülme Oyunu</t>
         </is>
       </c>
       <c r="C335" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>9786052980095</t>
+          <t>9786059658973</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>Fikri Rüyakaçıran ve Kabuslar Şatosu</t>
+          <t>Dört Mevsim Ormanı</t>
         </is>
       </c>
       <c r="C336" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>9786059658652</t>
+          <t>9786059658959</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>Elmayı Kim Isırdı</t>
+          <t>Sevilmek İsteyen Köpekbalığı</t>
         </is>
       </c>
       <c r="C337" s="1">
-        <v>220</v>
+        <v>180</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>9786059658492</t>
+          <t>9786052980095</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>Eğer...</t>
+          <t>Fikri Rüyakaçıran ve Kabuslar Şatosu</t>
         </is>
       </c>
       <c r="C338" s="1">
-        <v>280</v>
+        <v>200</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>9786059658508</t>
+          <t>9786059658652</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>Hınzır Can'dan Büyükleri Anlama Kılavuzu</t>
+          <t>Elmayı Kim Isırdı</t>
         </is>
       </c>
       <c r="C339" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" s="1" t="inlineStr">
         <is>
-          <t>9786059658386</t>
+          <t>9786059658492</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>Kül Gibi Kar</t>
+          <t>Eğer...</t>
         </is>
       </c>
       <c r="C340" s="1">
-        <v>150</v>
+        <v>280</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" s="1" t="inlineStr">
         <is>
-          <t>9786059658355</t>
+          <t>9786059658508</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>Havuç Koştu - Değerler Eğitimi Serisi - 10</t>
+          <t>Hınzır Can'dan Büyükleri Anlama Kılavuzu</t>
         </is>
       </c>
       <c r="C341" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" s="1" t="inlineStr">
         <is>
-          <t>9786059658348</t>
+          <t>9786059658386</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>Doğa Doğayı Seviyor</t>
+          <t>Kül Gibi Kar</t>
         </is>
       </c>
       <c r="C342" s="1">
-        <v>220</v>
+        <v>150</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" s="1" t="inlineStr">
         <is>
-          <t>9786059658232</t>
+          <t>9786059658355</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>Beni En Çok Kim Seviyor?</t>
+          <t>Havuç Koştu - Değerler Eğitimi Serisi - 10</t>
         </is>
       </c>
       <c r="C343" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" s="1" t="inlineStr">
         <is>
-          <t>9786059658218</t>
+          <t>9786059658348</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>Tilda Elmaçekirdeği - İyi ki Geldin!</t>
+          <t>Doğa Doğayı Seviyor</t>
         </is>
       </c>
       <c r="C344" s="1">
-        <v>250</v>
+        <v>220</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" s="1" t="inlineStr">
         <is>
-          <t>9786059658256</t>
+          <t>9786059658232</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>Pamuk Karardı - Değerler Eğitimi Serisi - 8</t>
+          <t>Beni En Çok Kim Seviyor?</t>
         </is>
       </c>
       <c r="C345" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" s="1" t="inlineStr">
         <is>
-          <t>9786059658225</t>
+          <t>9786059658218</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>Ayı ve Arılar - Değerler Eğitimi Serisi - 7</t>
+          <t>Tilda Elmaçekirdeği - İyi ki Geldin!</t>
         </is>
       </c>
       <c r="C346" s="1">
-        <v>220</v>
+        <v>250</v>
       </c>
     </row>
     <row r="347" spans="1:3">
       <c r="A347" s="1" t="inlineStr">
         <is>
-          <t>9786059799935</t>
+          <t>9786059658256</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>Titan Arum Etkisi - Ceren'in Tuhaf Maceraları 2</t>
+          <t>Pamuk Karardı - Değerler Eğitimi Serisi - 8</t>
         </is>
       </c>
       <c r="C347" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" s="1" t="inlineStr">
         <is>
-          <t>9786059799911</t>
+          <t>9786059658225</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>İncir Uçtu - Değerler Eğitimi Serisi - 3</t>
+          <t>Ayı ve Arılar - Değerler Eğitimi Serisi - 7</t>
         </is>
       </c>
       <c r="C348" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" s="1" t="inlineStr">
         <is>
-          <t>9786059799928</t>
+          <t>9786059799935</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>Karganın Eskici Dükkanı - Değerler Eğitimi Serisi - 4</t>
+          <t>Titan Arum Etkisi - Ceren'in Tuhaf Maceraları 2</t>
         </is>
       </c>
       <c r="C349" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" s="1" t="inlineStr">
         <is>
-          <t>9786052988831</t>
+          <t>9786059799911</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>Tilda Elmaçekirdeği - Doğum Günün Kutlu Olsun!</t>
+          <t>İncir Uçtu - Değerler Eğitimi Serisi - 3</t>
         </is>
       </c>
       <c r="C350" s="1">
-        <v>250</v>
+        <v>180</v>
       </c>
     </row>
     <row r="351" spans="1:3">
       <c r="A351" s="1" t="inlineStr">
         <is>
-          <t>9786059799768</t>
+          <t>9786059799928</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>Lolipop Kızları Ünlü Oluyor</t>
+          <t>Karganın Eskici Dükkanı - Değerler Eğitimi Serisi - 4</t>
         </is>
       </c>
       <c r="C351" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="352" spans="1:3">
       <c r="A352" s="1" t="inlineStr">
         <is>
-          <t>9786059799744</t>
+          <t>9786052988831</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>Küçük Zürafa - Değerler Eğitimi Serisi - 1</t>
+          <t>Tilda Elmaçekirdeği - Doğum Günün Kutlu Olsun!</t>
         </is>
       </c>
       <c r="C352" s="1">
-        <v>220</v>
+        <v>250</v>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" s="1" t="inlineStr">
         <is>
-          <t>9786059799751</t>
+          <t>9786059799768</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>Portakal Miyavladı - Değerler Eğitimi Serisi - 2</t>
+          <t>Lolipop Kızları Ünlü Oluyor</t>
         </is>
       </c>
       <c r="C353" s="1">
-        <v>220</v>
+        <v>180</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" s="1" t="inlineStr">
         <is>
-          <t>9786059799652</t>
+          <t>9786059799744</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>Gülünce Güzel Dünya</t>
+          <t>Küçük Zürafa - Değerler Eğitimi Serisi - 1</t>
         </is>
       </c>
       <c r="C354" s="1">
-        <v>160</v>
+        <v>220</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" s="1" t="inlineStr">
         <is>
-          <t>9786059799898</t>
+          <t>9786059799751</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>Kara Kuzu'nun Kulağı</t>
+          <t>Portakal Miyavladı - Değerler Eğitimi Serisi - 2</t>
         </is>
       </c>
       <c r="C355" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" s="1" t="inlineStr">
         <is>
-          <t>9786059799713</t>
+          <t>9786059799652</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>Çağla'nın Çekirdekleri</t>
+          <t>Gülünce Güzel Dünya</t>
         </is>
       </c>
       <c r="C356" s="1">
-        <v>180</v>
+        <v>160</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" s="1" t="inlineStr">
         <is>
-          <t>9786052988480</t>
+          <t>9786059799898</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>Tilda Elmaçekirdeği - Biz Ayrılamayız!</t>
+          <t>Kara Kuzu'nun Kulağı</t>
         </is>
       </c>
       <c r="C357" s="1">
-        <v>250</v>
+        <v>220</v>
       </c>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" s="1" t="inlineStr">
         <is>
-          <t>9786059799515</t>
+          <t>9786059799713</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>Gizemli Olimpos - Kafadar Kuzenler Antalya'da</t>
+          <t>Çağla'nın Çekirdekleri</t>
         </is>
       </c>
       <c r="C358" s="1">
-        <v>220</v>
+        <v>180</v>
       </c>
     </row>
     <row r="359" spans="1:3">
       <c r="A359" s="1" t="inlineStr">
         <is>
-          <t>9786059799584</t>
+          <t>9786052988480</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>Bulut ve Dinozor T-Rex</t>
+          <t>Tilda Elmaçekirdeği - Biz Ayrılamayız!</t>
         </is>
       </c>
       <c r="C359" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="360" spans="1:3">
       <c r="A360" s="1" t="inlineStr">
         <is>
-          <t>9786059799553</t>
+          <t>9786059799515</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>Kuzgun ve Sırma</t>
+          <t>Gizemli Olimpos - Kafadar Kuzenler Antalya'da</t>
         </is>
       </c>
       <c r="C360" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="361" spans="1:3">
       <c r="A361" s="1" t="inlineStr">
         <is>
-          <t>9786059799423</t>
+          <t>9786059799584</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>İnsanları da Küçültebilir Misin?</t>
+          <t>Bulut ve Dinozor T-Rex</t>
         </is>
       </c>
       <c r="C361" s="1">
-        <v>220</v>
+        <v>250</v>
       </c>
     </row>
     <row r="362" spans="1:3">
       <c r="A362" s="1" t="inlineStr">
         <is>
-          <t>9786059799171</t>
+          <t>9786059799553</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>Gazeteci Çocuk</t>
+          <t>Kuzgun ve Sırma</t>
         </is>
       </c>
       <c r="C362" s="1">
-        <v>280</v>
+        <v>180</v>
       </c>
     </row>
     <row r="363" spans="1:3">
       <c r="A363" s="1" t="inlineStr">
         <is>
-          <t>9786052982044</t>
+          <t>9786059799423</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>Balık Böğürtlen ve Karanlıklar Canavarı</t>
+          <t>İnsanları da Küçültebilir Misin?</t>
         </is>
       </c>
       <c r="C363" s="1">
-        <v>230</v>
+        <v>220</v>
       </c>
     </row>
     <row r="364" spans="1:3">
       <c r="A364" s="1" t="inlineStr">
         <is>
-          <t>9786054764143</t>
+          <t>9786059799171</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>Zirzop Masallar</t>
+          <t>Gazeteci Çocuk</t>
         </is>
       </c>
       <c r="C364" s="1">
-        <v>200</v>
+        <v>280</v>
       </c>
     </row>
     <row r="365" spans="1:3">
       <c r="A365" s="1" t="inlineStr">
         <is>
-          <t>9786059908993</t>
+          <t>9786052982044</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>Advin Gümüş Sırtlı Goriller Ülkesinde</t>
+          <t>Balık Böğürtlen ve Karanlıklar Canavarı</t>
         </is>
       </c>
       <c r="C365" s="1">
-        <v>240</v>
+        <v>230</v>
       </c>
     </row>
     <row r="366" spans="1:3">
       <c r="A366" s="1" t="inlineStr">
         <is>
-          <t>9786055340957</t>
+          <t>9786054764143</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>Esrarengiz Testi</t>
+          <t>Zirzop Masallar</t>
         </is>
       </c>
       <c r="C366" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="367" spans="1:3">
       <c r="A367" s="1" t="inlineStr">
         <is>
-          <t>9786054764334</t>
+          <t>9786059908993</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>Deniz'in Sevdiği Şeyler: 1 Saç Tokası</t>
+          <t>Advin Gümüş Sırtlı Goriller Ülkesinde</t>
         </is>
       </c>
       <c r="C367" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="368" spans="1:3">
       <c r="A368" s="1" t="inlineStr">
         <is>
-          <t>9786059908818</t>
+          <t>9786055340957</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>Off, Dilim!</t>
+          <t>Esrarengiz Testi</t>
         </is>
       </c>
       <c r="C368" s="1">
-        <v>250</v>
+        <v>240</v>
       </c>
     </row>
     <row r="369" spans="1:3">
       <c r="A369" s="1" t="inlineStr">
         <is>
-          <t>9786059908696</t>
+          <t>9786054764334</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>Tembeller Kralı Badi</t>
+          <t>Deniz'in Sevdiği Şeyler: 1 Saç Tokası</t>
         </is>
       </c>
       <c r="C369" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="370" spans="1:3">
       <c r="A370" s="1" t="inlineStr">
         <is>
-          <t>9786059799300</t>
+          <t>9786059908818</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>D'nin Mektupları</t>
+          <t>Off, Dilim!</t>
         </is>
       </c>
       <c r="C370" s="1">
-        <v>220</v>
+        <v>250</v>
       </c>
     </row>
     <row r="371" spans="1:3">
       <c r="A371" s="1" t="inlineStr">
         <is>
-          <t>9786054927975</t>
+          <t>9786059908696</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>Fikri Rüyakaçıran</t>
+          <t>Tembeller Kralı Badi</t>
         </is>
       </c>
       <c r="C371" s="1">
-        <v>220</v>
+        <v>250</v>
       </c>
     </row>
     <row r="372" spans="1:3">
       <c r="A372" s="1" t="inlineStr">
         <is>
-          <t>9786054927999</t>
+          <t>9786059799300</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>Hınzır Can'la Neşeli Dersler</t>
+          <t>D'nin Mektupları</t>
         </is>
       </c>
       <c r="C372" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="373" spans="1:3">
       <c r="A373" s="1" t="inlineStr">
         <is>
-          <t>9786059908832</t>
+          <t>9786054927975</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>Evliya Çelebi Gibi</t>
+          <t>Fikri Rüyakaçıran</t>
         </is>
       </c>
       <c r="C373" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="374" spans="1:3">
       <c r="A374" s="1" t="inlineStr">
         <is>
-          <t>9786059908689</t>
+          <t>9786054927999</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>Korsan Sandığı</t>
+          <t>Hınzır Can'la Neşeli Dersler</t>
         </is>
       </c>
       <c r="C374" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="375" spans="1:3">
       <c r="A375" s="1" t="inlineStr">
         <is>
-          <t>9786059908528</t>
+          <t>9786059908832</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>B'nin Kelimeleri</t>
+          <t>Evliya Çelebi Gibi</t>
         </is>
       </c>
       <c r="C375" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="376" spans="1:3">
       <c r="A376" s="1" t="inlineStr">
         <is>
-          <t>9786059908344</t>
+          <t>9786059908689</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>Advin Sahra Çölü'nde</t>
+          <t>Korsan Sandığı</t>
         </is>
       </c>
       <c r="C376" s="1">
-        <v>240</v>
+        <v>180</v>
       </c>
     </row>
     <row r="377" spans="1:3">
       <c r="A377" s="1" t="inlineStr">
         <is>
-          <t>9786059908313</t>
+          <t>9786059908528</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>Küçük Prens</t>
+          <t>B'nin Kelimeleri</t>
         </is>
       </c>
       <c r="C377" s="1">
-        <v>100</v>
+        <v>220</v>
       </c>
     </row>
     <row r="378" spans="1:3">
       <c r="A378" s="1" t="inlineStr">
         <is>
-          <t>9786059908245</t>
+          <t>9786059908344</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>Kirazlı Köşk'ün Çocukları</t>
+          <t>Advin Sahra Çölü'nde</t>
         </is>
       </c>
       <c r="C378" s="1">
-        <v>220</v>
+        <v>240</v>
       </c>
     </row>
     <row r="379" spans="1:3">
       <c r="A379" s="1" t="inlineStr">
         <is>
-          <t>9786054927883</t>
+          <t>9786059908313</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>Küçük Kelebeğin Rüyası</t>
+          <t>Küçük Prens</t>
         </is>
       </c>
       <c r="C379" s="1">
-        <v>250</v>
+        <v>100</v>
       </c>
     </row>
     <row r="380" spans="1:3">
       <c r="A380" s="1" t="inlineStr">
         <is>
-          <t>9786054927906</t>
+          <t>9786059908245</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>Meteor Yaz Kampının Esrarı</t>
+          <t>Kirazlı Köşk'ün Çocukları</t>
         </is>
       </c>
       <c r="C380" s="1">
-        <v>230</v>
+        <v>220</v>
       </c>
     </row>
     <row r="381" spans="1:3">
       <c r="A381" s="1" t="inlineStr">
         <is>
-          <t>9786054927708</t>
+          <t>9786054927883</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>En Güzel Kim?</t>
+          <t>Küçük Kelebeğin Rüyası</t>
         </is>
       </c>
       <c r="C381" s="1">
-        <v>220</v>
+        <v>250</v>
       </c>
     </row>
     <row r="382" spans="1:3">
       <c r="A382" s="1" t="inlineStr">
         <is>
-          <t>9786059658102</t>
+          <t>9786054927906</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>Sihirbaz Babam</t>
+          <t>Meteor Yaz Kampının Esrarı</t>
         </is>
       </c>
       <c r="C382" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="383" spans="1:3">
       <c r="A383" s="1" t="inlineStr">
         <is>
-          <t>9786054927104</t>
+          <t>9786054927708</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Kalbi</t>
+          <t>En Güzel Kim?</t>
         </is>
       </c>
       <c r="C383" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="384" spans="1:3">
       <c r="A384" s="1" t="inlineStr">
         <is>
-          <t>9786054764815</t>
+          <t>9786059658102</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>Türkü Çocuk</t>
+          <t>Sihirbaz Babam</t>
         </is>
       </c>
       <c r="C384" s="1">
-        <v>260</v>
+        <v>230</v>
       </c>
     </row>
     <row r="385" spans="1:3">
       <c r="A385" s="1" t="inlineStr">
         <is>
-          <t>9786059908542</t>
+          <t>9786054927104</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>Karikatür Çizmeyi Öğreniyorum - 3 Sadece Üçgenler Kullanarak Nasıl Karikatür Çizerim?</t>
+          <t>Çocuk Kalbi</t>
         </is>
       </c>
       <c r="C385" s="1">
-        <v>160</v>
+        <v>220</v>
       </c>
     </row>
     <row r="386" spans="1:3">
       <c r="A386" s="1" t="inlineStr">
         <is>
-          <t>9786052987018</t>
+          <t>9786054764815</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>Kiraz Hanım’ın Mutfağı</t>
+          <t>Türkü Çocuk</t>
         </is>
       </c>
       <c r="C386" s="1">
-        <v>230</v>
+        <v>260</v>
       </c>
     </row>
     <row r="387" spans="1:3">
       <c r="A387" s="1" t="inlineStr">
         <is>
-          <t>9786059908665</t>
+          <t>9786059908542</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>Atatürk Öyküleri</t>
+          <t>Karikatür Çizmeyi Öğreniyorum - 3 Sadece Üçgenler Kullanarak Nasıl Karikatür Çizerim?</t>
         </is>
       </c>
       <c r="C387" s="1">
-        <v>230</v>
+        <v>160</v>
       </c>
     </row>
     <row r="388" spans="1:3">
       <c r="A388" s="1" t="inlineStr">
         <is>
-          <t>9786054927692</t>
+          <t>9786052987018</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın En Büyük Çiçeği</t>
+          <t>Kiraz Hanım’ın Mutfağı</t>
         </is>
       </c>
       <c r="C388" s="1">
-        <v>300</v>
+        <v>230</v>
       </c>
     </row>
     <row r="389" spans="1:3">
       <c r="A389" s="1" t="inlineStr">
         <is>
-          <t>9786059658072</t>
+          <t>9786059908665</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>Ah! Vah! Of! Pof! - Değerler Eğitimi Serisi - 5</t>
+          <t>Atatürk Öyküleri</t>
         </is>
       </c>
       <c r="C389" s="1">
-        <v>220</v>
+        <v>230</v>
       </c>
     </row>
     <row r="390" spans="1:3">
       <c r="A390" s="1" t="inlineStr">
         <is>
-          <t>9786059658096</t>
+          <t>9786054927692</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>Kirpi ve Balonlar - Değerler Eğitimi Serisi - 6</t>
+          <t>Dünyanın En Büyük Çiçeği</t>
         </is>
       </c>
       <c r="C390" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="391" spans="1:3">
       <c r="A391" s="1" t="inlineStr">
         <is>
-          <t>9786054927227</t>
+          <t>9786059658072</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>Günlüğümü Kimselere Okutmam - Ufaklığın Eğlenceli Günlükleri 2. Kitap</t>
+          <t>Ah! Vah! Of! Pof! - Değerler Eğitimi Serisi - 5</t>
         </is>
       </c>
       <c r="C391" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="392" spans="1:3">
       <c r="A392" s="1" t="inlineStr">
         <is>
-          <t>9786054927463</t>
+          <t>9786059658096</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>Demiryolu Çocukları</t>
+          <t>Kirpi ve Balonlar - Değerler Eğitimi Serisi - 6</t>
         </is>
       </c>
       <c r="C392" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="393" spans="1:3">
       <c r="A393" s="1" t="inlineStr">
         <is>
-          <t>9786054927043</t>
+          <t>9786054927227</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>Efes'in Sırları</t>
+          <t>Günlüğümü Kimselere Okutmam - Ufaklığın Eğlenceli Günlükleri 2. Kitap</t>
         </is>
       </c>
       <c r="C393" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="394" spans="1:3">
       <c r="A394" s="1" t="inlineStr">
         <is>
-          <t>9786054927067</t>
+          <t>9786054927463</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>Ya Armut Ağacı Olursam</t>
+          <t>Demiryolu Çocukları</t>
         </is>
       </c>
       <c r="C394" s="1">
-        <v>220</v>
+        <v>180</v>
       </c>
     </row>
     <row r="395" spans="1:3">
       <c r="A395" s="1" t="inlineStr">
         <is>
-          <t>9786054764518</t>
+          <t>9786054927043</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>Çirkin Prenses</t>
+          <t>Efes'in Sırları</t>
         </is>
       </c>
       <c r="C395" s="1">
-        <v>220</v>
+        <v>240</v>
       </c>
     </row>
     <row r="396" spans="1:3">
       <c r="A396" s="1" t="inlineStr">
         <is>
-          <t>9786054764693</t>
+          <t>9786054927067</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>Deniz'in Sevdiği Şeyler: 6 Yoğurt</t>
+          <t>Ya Armut Ağacı Olursam</t>
         </is>
       </c>
       <c r="C396" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="397" spans="1:3">
       <c r="A397" s="1" t="inlineStr">
         <is>
-          <t>9786054764709</t>
+          <t>9786054764518</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>Üç Valiz İki Sandık</t>
+          <t>Çirkin Prenses</t>
         </is>
       </c>
       <c r="C397" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="398" spans="1:3">
       <c r="A398" s="1" t="inlineStr">
         <is>
-          <t>9786054764938</t>
+          <t>9786054764693</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>Olmayan Zamanda Bir Ada</t>
+          <t>Deniz'in Sevdiği Şeyler: 6 Yoğurt</t>
         </is>
       </c>
       <c r="C398" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="399" spans="1:3">
       <c r="A399" s="1" t="inlineStr">
         <is>
-          <t>9786054764303</t>
+          <t>9786054764709</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>Midas’ın Peşinde</t>
+          <t>Üç Valiz İki Sandık</t>
         </is>
       </c>
       <c r="C399" s="1">
-        <v>240</v>
+        <v>220</v>
       </c>
     </row>
     <row r="400" spans="1:3">
       <c r="A400" s="1" t="inlineStr">
         <is>
-          <t>9786054764099</t>
+          <t>9786054764938</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
-          <t>Ne Çok Soru Soruyorsun!</t>
+          <t>Olmayan Zamanda Bir Ada</t>
         </is>
       </c>
       <c r="C400" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="401" spans="1:3">
       <c r="A401" s="1" t="inlineStr">
         <is>
-          <t>9786055340704</t>
+          <t>9786054764303</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>Nar Alfabesi</t>
+          <t>Midas’ın Peşinde</t>
         </is>
       </c>
       <c r="C401" s="1">
-        <v>400</v>
+        <v>240</v>
       </c>
     </row>
     <row r="402" spans="1:3">
       <c r="A402" s="1" t="inlineStr">
         <is>
+          <t>9786054764099</t>
+        </is>
+      </c>
+      <c r="B402" s="1" t="inlineStr">
+        <is>
+          <t>Ne Çok Soru Soruyorsun!</t>
+        </is>
+      </c>
+      <c r="C402" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="403" spans="1:3">
+      <c r="A403" s="1" t="inlineStr">
+        <is>
+          <t>9786055340704</t>
+        </is>
+      </c>
+      <c r="B403" s="1" t="inlineStr">
+        <is>
+          <t>Nar Alfabesi</t>
+        </is>
+      </c>
+      <c r="C403" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="404" spans="1:3">
+      <c r="A404" s="1" t="inlineStr">
+        <is>
           <t>9786055340971</t>
         </is>
       </c>
-      <c r="B402" s="1" t="inlineStr">
+      <c r="B404" s="1" t="inlineStr">
         <is>
           <t>Hınzır Can - Çevre Dostu</t>
         </is>
       </c>
-      <c r="C402" s="1">
+      <c r="C404" s="1">
         <v>200</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>