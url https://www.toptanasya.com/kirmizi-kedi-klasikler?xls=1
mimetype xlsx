--- v0 (2026-02-07)
+++ v1 (2026-05-13)
@@ -109,81 +109,81 @@
         <is>
           <t>9786254184390</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Huzursuzluğun Kitabı</t>
         </is>
       </c>
       <c r="C2" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786052988015</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>İvan İlyiç’in Ölümü</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>100</v>
+        <v>110</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786254184314</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Güneş Ülkesi</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786254184307</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Mavi Oktav Defterleri</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>100</v>
+        <v>130</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786254184109</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Şarkılar</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786254184116</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
@@ -394,51 +394,51 @@
         <is>
           <t>9786254182747</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Cimri</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>9786052987360</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Biri Hiçbiri Binlercesi</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>130</v>
+        <v>200</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>9786254182693</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Küçük Napolyon</t>
         </is>
       </c>
       <c r="C23" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>9786254182709</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
@@ -454,51 +454,51 @@
         <is>
           <t>9786254182068</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Miras</t>
         </is>
       </c>
       <c r="C25" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>9786254182044</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Ayaşlı ve Kiracıları</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>9786254181962</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Orlando</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>170</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>9786254181689</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
@@ -589,51 +589,51 @@
         <is>
           <t>9786254181276</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Hac Yolunda</t>
         </is>
       </c>
       <c r="C34" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>9786254181283</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Kırmızı ve Siyah</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>250</v>
+        <v>340</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>9786254181207</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Şık</t>
         </is>
       </c>
       <c r="C36" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>9786254181238</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
@@ -724,51 +724,51 @@
         <is>
           <t>9786254180934</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>‘‘Yüreğinin Sesinden Başka Şey Dinleme’’ - Seçme Mektuplar</t>
         </is>
       </c>
       <c r="C43" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>9786254180682</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>Bir Yazarın Günlüğü</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>140</v>
+        <v>250</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>9786254180699</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>Hayatım</t>
         </is>
       </c>
       <c r="C45" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>9786254180552</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
@@ -829,51 +829,51 @@
         <is>
           <t>9786254180118</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>Aylak Köpek</t>
         </is>
       </c>
       <c r="C50" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>9786254180095</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>Cinsiyet ve Psikanaliz</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>130</v>
+        <v>180</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>9786254180002</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>Şıpsevdi</t>
         </is>
       </c>
       <c r="C52" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>9786052989845</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
@@ -904,976 +904,976 @@
         <is>
           <t>9786052989869</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>Kral Lear</t>
         </is>
       </c>
       <c r="C55" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>9786254180019</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>İntibah</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>100</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>9786052989982</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>Ziyafet (Convivio)</t>
         </is>
       </c>
       <c r="C57" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>9786052988916</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>Kırık Hayatlar</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>160</v>
+        <v>300</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>9786052988893</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>Bize Göre ve Bir Seyahatin Notları</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>90</v>
+        <v>100</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>9786052988886</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>39 Basamak</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>9786052988909</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>Dava</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>130</v>
+        <v>170</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>9786052988930</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>Romeo ve Juliet</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>110</v>
+        <v>150</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>9786052988923</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>Mrs. Dalloway</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>120</v>
+        <v>170</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>9786052988718</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>Kara Elmas Diyarından</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>9786052988534</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>Odamda Yolculuk - Odamda Gece Seferi</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>120</v>
+        <v>130</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>9786052988510</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>Kuzeye Giden İnce Yol</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>9786052988497</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>Katip Bartleby</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>70</v>
+        <v>100</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>9786052988527</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>Kesik Baş</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>110</v>
+        <v>150</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>9786052988350</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>Efruz Bey</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>110</v>
+        <v>180</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
           <t>9786052988312</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>Kuzin Bette</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>170</v>
+        <v>300</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>9786052988336</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>Görünmez Adam</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>110</v>
+        <v>130</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
           <t>9786052988176</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>Vahşetin Çağrısı</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>90</v>
+        <v>130</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>9786052988183</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>Genç Werther'in Acıları</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>100</v>
+        <v>130</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
           <t>9786052988169</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>Mai ve Siyah</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>180</v>
+        <v>230</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>9786052988152</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>Şuursuz İntihal</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>70</v>
+        <v>90</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>9786052987995</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>Araba Sevdası</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>150</v>
+        <v>190</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>9786052987971</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
           <t>Bir Ölünün Anıları</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>110</v>
+        <v>140</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t>9786052987988</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
           <t>Fragmanlar</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>80</v>
+        <v>90</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
           <t>9786052987810</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
           <t>Jön Türk</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>130</v>
+        <v>150</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
           <t>9786052987803</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
           <t>Mesaj</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>70</v>
+        <v>90</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
           <t>9786052987797</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
           <t>Kör Baykuş</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>9786052987766</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
           <t>Dönüşüm</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>100</v>
+        <v>130</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t>9786052987445</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
           <t>Yeraltından Notlar</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>110</v>
+        <v>120</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
           <t>9786052987384</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
           <t>Parma Manastırı</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>250</v>
+        <v>340</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
           <t>9786052987162</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
           <t>Şeytani</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>70</v>
+        <v>90</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
           <t>9786052987186</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
           <t>Aşk-ı Memnu</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
           <t>9786052987063</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
           <t>Frankfurt Seyahatnamesi</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
           <t>9786052987025</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
           <t>Dorian Gray’in Portresi</t>
         </is>
       </c>
       <c r="C88" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
           <t>9786052987056</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
           <t>Hamlet</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>130</v>
+        <v>160</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
           <t>9786052987049</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
           <t>Billy Budd</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>100</v>
+        <v>130</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
           <t>9786052986851</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
           <t>Bir Yaz Gecesi Hülyası</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>110</v>
+        <v>140</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
           <t>9786052986868</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
           <t>Tembellik Hakkı</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>70</v>
+        <v>90</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
           <t>9786052986882</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
           <t>Yedi Askı Şiirleri</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>110</v>
+        <v>140</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
           <t>9786052986875</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
           <t>Kayıp Savaş Sanatı</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
           <t>9786052986776</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
           <t>Dalgalar</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>110</v>
+        <v>180</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
           <t>9786052986707</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
           <t>Dubrovski</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>70</v>
+        <v>80</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
           <t>9786052986745</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
           <t>Kendine Ait Bir Oda</t>
         </is>
       </c>
       <c r="C97" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
           <t>9786052986721</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
           <t>Ay Işığı Sokağı Yürek Çöküntüsü</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>70</v>
+        <v>90</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
           <t>9786052986752</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
           <t>Estetik</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>70</v>
+        <v>90</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
           <t>9786052986769</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
           <t>Bir Köpeğin Araştırmaları</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>70</v>
+        <v>90</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
           <t>9786052986806</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
           <t>Üç Ölüm</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>70</v>
+        <v>100</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
           <t>9786052986660</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
           <t>Dede Korkut Kitabı</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>130</v>
+        <v>170</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
           <t>9786052986646</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
           <t>Deniz Feneri</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>150</v>
+        <v>180</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
           <t>9786052986639</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
           <t>Toplum Sözleşmesi</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
           <t>9786052986622</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
           <t>Yüksek Ökçeler</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>130</v>
+        <v>170</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
           <t>9786052986585</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
           <t>Mecburiyet</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>70</v>
+        <v>90</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
           <t>9786052986592</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
           <t>Bir Kadının Hayatından 24 Saat</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>70</v>
+        <v>100</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
           <t>9786052986561</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
           <t>Beyaz Diş</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>120</v>
+        <v>180</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
           <t>9786052986547</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
           <t>Kuyrukluyıldız Altında İzdivaç</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>110</v>
+        <v>140</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
           <t>9786052986448</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
           <t>Suç ve Ceza</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>250</v>
+        <v>280</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
           <t>9786052986486</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
           <t>Sergüzeşt</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>90</v>
+        <v>120</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
           <t>9786052986431</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
           <t>Ceza Sömürgesi</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>70</v>
+        <v>90</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
           <t>9786052986417</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
           <t>Deccal - Hıristiyanlığa Lanet</t>
         </is>
       </c>
       <c r="C113" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
           <t>9786052986424</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
           <t>Amok Koşucusu</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>70</v>
+        <v>100</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
           <t>9786052986004</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
           <t>Bütün Şiirleri</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>150</v>
+        <v>170</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
           <t>9786052986356</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
           <t>Bilinmeyen Bir Kadının Mektubu</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
           <t>9786052986240</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
           <t>Böyle Buyurdu Zerdüşt</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
           <t>9786052986233</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
           <t>1871 Paris Komünü Günleri</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>150</v>
+        <v>180</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>