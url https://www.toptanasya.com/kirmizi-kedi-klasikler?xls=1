--- v1 (2026-05-13)
+++ v2 (2026-07-03)
@@ -94,51 +94,51 @@
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>9786254184390</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Huzursuzluğun Kitabı</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786052988015</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>İvan İlyiç’in Ölümü</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786254184314</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
@@ -379,51 +379,51 @@
         <is>
           <t>9786254182853</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Lyon’da Düğün</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>9786254182747</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Cimri</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>100</v>
+        <v>130</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>9786052987360</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Biri Hiçbiri Binlercesi</t>
         </is>
       </c>
       <c r="C22" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>9786254182693</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>