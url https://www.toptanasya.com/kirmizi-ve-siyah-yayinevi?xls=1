--- v0 (2025-10-30)
+++ v1 (2026-05-13)
@@ -85,685 +85,745 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259468778</t>
+          <t>9786058004702</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Lisan-ı Hal</t>
+          <t>Mezopotamya Turu</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>200</v>
+        <v>65</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259468747</t>
+          <t>9786058004788</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>İçimdeki Sen</t>
+          <t>Kurşunun Soğuk Yüzü</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>160</v>
+        <v>60</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786058004736</t>
+          <t>9786056908187</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Bir Solukta Binbir Nefes</t>
+          <t>Aşkına Muhacir</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>200</v>
+        <v>55</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786056908132</t>
+          <t>9786056908194</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Benim İçin Üzülme</t>
+          <t>Fısılda</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>200</v>
+        <v>55</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786056908156</t>
+          <t>9786259468778</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Düşe Yazdım</t>
+          <t>Lisan-ı Hal</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786056908101</t>
+          <t>9786259468747</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Aybüke</t>
+          <t>İçimdeki Sen</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786058004757</t>
+          <t>9786058004736</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Ölüm Tadında Yaşamak</t>
+          <t>Bir Solukta Binbir Nefes</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259468716</t>
+          <t>9786056908132</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Dağlanan Duygular</t>
+          <t>Benim İçin Üzülme</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259879390</t>
+          <t>9786056908156</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Rüya Analizleri</t>
+          <t>Düşe Yazdım</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259879369</t>
+          <t>9786056908101</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Ben Başardım Sen De Başar</t>
+          <t>Aybüke</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259879314</t>
+          <t>9786058004757</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>İnce Bir Sızı</t>
+          <t>Ölüm Tadında Yaşamak</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259879307</t>
+          <t>9786259468716</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Kalemin Namusu</t>
+          <t>Dağlanan Duygular</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259879345</t>
+          <t>9786259879390</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>İki Baba</t>
+          <t>Rüya Analizleri</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>140</v>
+        <v>150</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259879321</t>
+          <t>9786259879369</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Yok Bir Şey</t>
+          <t>Ben Başardım Sen De Başar</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786057307255</t>
+          <t>9786259879314</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Erdoğan'ın Kurtlarla Dansı</t>
+          <t>İnce Bir Sızı</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786057715296</t>
+          <t>9786259879307</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Gıybet Varsa Ben Yokum</t>
+          <t>Kalemin Namusu</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786057307293</t>
+          <t>9786259879345</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Rüzgarın Sesi</t>
+          <t>İki Baba</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>150</v>
+        <v>140</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786057307286</t>
+          <t>9786259879321</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Ruhumun Katilleri</t>
+          <t>Yok Bir Şey</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786057307279</t>
+          <t>9786057307255</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Nadasa Raylar</t>
+          <t>Erdoğan'ın Kurtlarla Dansı</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>140</v>
+        <v>200</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786057307262</t>
+          <t>9786057715296</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Siyah Beyaz</t>
+          <t>Gıybet Varsa Ben Yokum</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786057307231</t>
+          <t>9786057307293</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Gönülden Gökülenler</t>
+          <t>Rüzgarın Sesi</t>
         </is>
       </c>
       <c r="C22" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786057307224</t>
+          <t>9786057307286</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Şulesi Kora Dönünce</t>
+          <t>Ruhumun Katilleri</t>
         </is>
       </c>
       <c r="C23" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786057029171</t>
+          <t>9786057307279</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>İnsanca Yaşam</t>
+          <t>Nadasa Raylar</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>200</v>
+        <v>140</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786057029188</t>
+          <t>9786057307262</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Zavira Zindanı</t>
+          <t>Siyah Beyaz</t>
         </is>
       </c>
       <c r="C25" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786057307217</t>
+          <t>9786057307231</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Ömrümüzü Yargılarla Çaldılar</t>
+          <t>Gönülden Gökülenler</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786057307200</t>
+          <t>9786057307224</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Bitmeyen Sevdam</t>
+          <t>Aşkın Şulesi Kora Dönünce</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786057029195</t>
+          <t>9786057029171</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Susamak</t>
+          <t>İnsanca Yaşam</t>
         </is>
       </c>
       <c r="C28" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786057463777</t>
+          <t>9786057029188</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Okçuluk Macerası Başlıyor</t>
+          <t>Zavira Zindanı</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786057029164</t>
+          <t>9786057307217</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Kiraz Çiçeğim</t>
+          <t>Ömrümüzü Yargılarla Çaldılar</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786057029133</t>
+          <t>9786057307200</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Sen Bir Güzellik Kraliçesi</t>
+          <t>Bitmeyen Sevdam</t>
         </is>
       </c>
       <c r="C31" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786057029119</t>
+          <t>9786057029195</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Kelebeğin Operası</t>
+          <t>Susamak</t>
         </is>
       </c>
       <c r="C32" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786057029126</t>
+          <t>9786057463777</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Feministçe</t>
+          <t>Okçuluk Macerası Başlıyor</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786057029102</t>
+          <t>9786057029164</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Bir Daha Başla</t>
+          <t>Kiraz Çiçeğim</t>
         </is>
       </c>
       <c r="C34" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786058004795</t>
+          <t>9786057029133</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Kadınlar Hutbesi</t>
+          <t>Sen Bir Güzellik Kraliçesi</t>
         </is>
       </c>
       <c r="C35" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786058004764</t>
+          <t>9786057029119</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Şalvar ile Pantolon</t>
+          <t>Kelebeğin Operası</t>
         </is>
       </c>
       <c r="C36" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786058004771</t>
+          <t>9786057029126</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Hayatı Güzelleştiren Sözler</t>
+          <t>Feministçe</t>
         </is>
       </c>
       <c r="C37" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786058004740</t>
+          <t>9786057029102</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Zamana Yazdım</t>
+          <t>Bir Daha Başla</t>
         </is>
       </c>
       <c r="C38" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786058004733</t>
+          <t>9786058004795</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Okyanus Senin Kavanoz Benim</t>
+          <t>Kadınlar Hutbesi</t>
         </is>
       </c>
       <c r="C39" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786056908170</t>
+          <t>9786058004764</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Çorumcayı Şakır Şakır Konuşanlar</t>
+          <t>Şalvar ile Pantolon</t>
         </is>
       </c>
       <c r="C40" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786056908163</t>
+          <t>9786058004771</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Sen Mavi Kokardın</t>
+          <t>Hayatı Güzelleştiren Sözler</t>
         </is>
       </c>
       <c r="C41" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786056908149</t>
+          <t>9786058004740</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Ben</t>
+          <t>Zamana Yazdım</t>
         </is>
       </c>
       <c r="C42" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786056908125</t>
+          <t>9786058004733</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Sonsuz Güç -Murjani Taşı Serisi</t>
+          <t>Okyanus Senin Kavanoz Benim</t>
         </is>
       </c>
       <c r="C43" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
+          <t>9786056908170</t>
+        </is>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Çorumcayı Şakır Şakır Konuşanlar</t>
+        </is>
+      </c>
+      <c r="C44" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3">
+      <c r="A45" s="1" t="inlineStr">
+        <is>
+          <t>9786056908163</t>
+        </is>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Sen Mavi Kokardın</t>
+        </is>
+      </c>
+      <c r="C45" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3">
+      <c r="A46" s="1" t="inlineStr">
+        <is>
+          <t>9786056908149</t>
+        </is>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Ben</t>
+        </is>
+      </c>
+      <c r="C46" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3">
+      <c r="A47" s="1" t="inlineStr">
+        <is>
+          <t>9786056908125</t>
+        </is>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Sonsuz Güç -Murjani Taşı Serisi</t>
+        </is>
+      </c>
+      <c r="C47" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3">
+      <c r="A48" s="1" t="inlineStr">
+        <is>
           <t>9786056908118</t>
         </is>
       </c>
-      <c r="B44" s="1" t="inlineStr">
+      <c r="B48" s="1" t="inlineStr">
         <is>
           <t>Üzülme Allah Seninle</t>
         </is>
       </c>
-      <c r="C44" s="1">
+      <c r="C48" s="1">
         <v>200</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>