--- v0 (2026-02-07)
+++ v1 (2026-05-13)
@@ -85,85 +85,3355 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786055749323</t>
+          <t>9786055749330</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Nemrut Dağı'nda Mutfak ve Sürdürülebilirlik Düşleri - Imagining Sustainability and Food at Nemrut Mountain</t>
+          <t>Tarihte Neler Oldu?</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>750</v>
+        <v>650</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786055749408</t>
+          <t>9786055749361</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Bir Nehir Akıyor</t>
+          <t>Kurtarıcı Açmazı</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>260</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
+          <t>9786055749354</t>
+        </is>
+      </c>
+      <c r="B4" s="1" t="inlineStr">
+        <is>
+          <t>Gün Yanığı</t>
+        </is>
+      </c>
+      <c r="C4" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3">
+      <c r="A5" s="1" t="inlineStr">
+        <is>
+          <t>9786055749279</t>
+        </is>
+      </c>
+      <c r="B5" s="1" t="inlineStr">
+        <is>
+          <t>Dans Eden Araplar</t>
+        </is>
+      </c>
+      <c r="C5" s="1">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3">
+      <c r="A6" s="1" t="inlineStr">
+        <is>
+          <t>9786055749316</t>
+        </is>
+      </c>
+      <c r="B6" s="1" t="inlineStr">
+        <is>
+          <t>Zamanı Tanrı Yaşar</t>
+        </is>
+      </c>
+      <c r="C6" s="1">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3">
+      <c r="A7" s="1" t="inlineStr">
+        <is>
+          <t>9789758855971</t>
+        </is>
+      </c>
+      <c r="B7" s="1" t="inlineStr">
+        <is>
+          <t>Emirhan Oğuz Şiiri ve Myndos Geçişi</t>
+        </is>
+      </c>
+      <c r="C7" s="1">
+        <v>199.9</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3">
+      <c r="A8" s="1" t="inlineStr">
+        <is>
+          <t>9786055749309</t>
+        </is>
+      </c>
+      <c r="B8" s="1" t="inlineStr">
+        <is>
+          <t>Umami</t>
+        </is>
+      </c>
+      <c r="C8" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3">
+      <c r="A9" s="1" t="inlineStr">
+        <is>
+          <t>9786055749293</t>
+        </is>
+      </c>
+      <c r="B9" s="1" t="inlineStr">
+        <is>
+          <t>Üçüncü Yol</t>
+        </is>
+      </c>
+      <c r="C9" s="1">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3">
+      <c r="A10" s="1" t="inlineStr">
+        <is>
+          <t>9786055749286</t>
+        </is>
+      </c>
+      <c r="B10" s="1" t="inlineStr">
+        <is>
+          <t>Şiir Hayvanı</t>
+        </is>
+      </c>
+      <c r="C10" s="1">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3">
+      <c r="A11" s="1" t="inlineStr">
+        <is>
+          <t>9786057477866</t>
+        </is>
+      </c>
+      <c r="B11" s="1" t="inlineStr">
+        <is>
+          <t>Gerçek</t>
+        </is>
+      </c>
+      <c r="C11" s="1">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3">
+      <c r="A12" s="1" t="inlineStr">
+        <is>
+          <t>9786057477873</t>
+        </is>
+      </c>
+      <c r="B12" s="1" t="inlineStr">
+        <is>
+          <t>Gerçek (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C12" s="1">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3">
+      <c r="A13" s="1" t="inlineStr">
+        <is>
+          <t>9786055749255</t>
+        </is>
+      </c>
+      <c r="B13" s="1" t="inlineStr">
+        <is>
+          <t>Toplum Kuramı ve Çağdaş Sosyoloji</t>
+        </is>
+      </c>
+      <c r="C13" s="1">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3">
+      <c r="A14" s="1" t="inlineStr">
+        <is>
+          <t>9786055749262</t>
+        </is>
+      </c>
+      <c r="B14" s="1" t="inlineStr">
+        <is>
+          <t>Küresel Çağda Avrupa</t>
+        </is>
+      </c>
+      <c r="C14" s="1">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3">
+      <c r="A15" s="1" t="inlineStr">
+        <is>
+          <t>9786055749248</t>
+        </is>
+      </c>
+      <c r="B15" s="1" t="inlineStr">
+        <is>
+          <t>Ay-Fengari Zeytin Ağacının Peşinde</t>
+        </is>
+      </c>
+      <c r="C15" s="1">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3">
+      <c r="A16" s="1" t="inlineStr">
+        <is>
+          <t>9786055749217</t>
+        </is>
+      </c>
+      <c r="B16" s="1" t="inlineStr">
+        <is>
+          <t>Duino Ağıtları</t>
+        </is>
+      </c>
+      <c r="C16" s="1">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3">
+      <c r="A17" s="1" t="inlineStr">
+        <is>
+          <t>9786057408327</t>
+        </is>
+      </c>
+      <c r="B17" s="1" t="inlineStr">
+        <is>
+          <t>Geç Gelen Bahar - printemps tardif (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C17" s="1">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3">
+      <c r="A18" s="1" t="inlineStr">
+        <is>
+          <t>9786055749231</t>
+        </is>
+      </c>
+      <c r="B18" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye’nin Toplumsal Yapısı ve Değişim 1923’ten</t>
+        </is>
+      </c>
+      <c r="C18" s="1">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3">
+      <c r="A19" s="1" t="inlineStr">
+        <is>
+          <t>9786055749187</t>
+        </is>
+      </c>
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>Post - Modernizm Ve Sosyal Bilimler</t>
+        </is>
+      </c>
+      <c r="C19" s="1">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3">
+      <c r="A20" s="1" t="inlineStr">
+        <is>
+          <t>9786055749163</t>
+        </is>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>Tarih ve Tarihçi: Annales Okulu İzinde</t>
+        </is>
+      </c>
+      <c r="C20" s="1">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3">
+      <c r="A21" s="1" t="inlineStr">
+        <is>
+          <t>9786055749200</t>
+        </is>
+      </c>
+      <c r="B21" s="1" t="inlineStr">
+        <is>
+          <t>Genç Bilim İnsanına Öğütler</t>
+        </is>
+      </c>
+      <c r="C21" s="1">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3">
+      <c r="A22" s="1" t="inlineStr">
+        <is>
+          <t>9786057408310</t>
+        </is>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>Oyunları Sanat  Yapanlar (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C22" s="1">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3">
+      <c r="A23" s="1" t="inlineStr">
+        <is>
+          <t>9789759169060</t>
+        </is>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>Tarihte Neler Oldu</t>
+        </is>
+      </c>
+      <c r="C23" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3">
+      <c r="A24" s="1" t="inlineStr">
+        <is>
+          <t>9789759169473</t>
+        </is>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>Felsefe Yazıları</t>
+        </is>
+      </c>
+      <c r="C24" s="1">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3">
+      <c r="A25" s="1" t="inlineStr">
+        <is>
+          <t>9789759169947</t>
+        </is>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>Modernizmin Erittikleri</t>
+        </is>
+      </c>
+      <c r="C25" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3">
+      <c r="A26" s="1" t="inlineStr">
+        <is>
+          <t>9789759169756</t>
+        </is>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>Psikanaliz'in Yedi Büyüğü</t>
+        </is>
+      </c>
+      <c r="C26" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3">
+      <c r="A27" s="1" t="inlineStr">
+        <is>
+          <t>9786056999727</t>
+        </is>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Yalnızlık</t>
+        </is>
+      </c>
+      <c r="C27" s="1">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3">
+      <c r="A28" s="1" t="inlineStr">
+        <is>
+          <t>9786055749170</t>
+        </is>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>Medyanın Toplumsal Tarihi Dördüncü Edisyon</t>
+        </is>
+      </c>
+      <c r="C28" s="1">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3">
+      <c r="A29" s="1" t="inlineStr">
+        <is>
+          <t>9786057327628</t>
+        </is>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Natürmort: Yaşamsal Gündelik Nesnelerin Sanat Bağlamında Metaforları</t>
+        </is>
+      </c>
+      <c r="C29" s="1">
+        <v>950</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3">
+      <c r="A30" s="1" t="inlineStr">
+        <is>
+          <t>9786057477835</t>
+        </is>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Hadi Gülümse</t>
+        </is>
+      </c>
+      <c r="C30" s="1">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3">
+      <c r="A31" s="1" t="inlineStr">
+        <is>
+          <t>9789758855582</t>
+        </is>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Modern Araştırmacı</t>
+        </is>
+      </c>
+      <c r="C31" s="1">
+        <v>27.69</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3">
+      <c r="A32" s="1" t="inlineStr">
+        <is>
+          <t>9786057327635</t>
+        </is>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Kumbaramdaki Öyküler</t>
+        </is>
+      </c>
+      <c r="C32" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3">
+      <c r="A33" s="1" t="inlineStr">
+        <is>
+          <t>9786057327611</t>
+        </is>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>Gölgesi Batıya Düşer</t>
+        </is>
+      </c>
+      <c r="C33" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3">
+      <c r="A34" s="1" t="inlineStr">
+        <is>
+          <t>9786057408389</t>
+        </is>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Sanatın Toplumsal Tarihi IV</t>
+        </is>
+      </c>
+      <c r="C34" s="1">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3">
+      <c r="A35" s="1" t="inlineStr">
+        <is>
+          <t>9786057408341</t>
+        </is>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Sanatın Toplumsal Tarihi III</t>
+        </is>
+      </c>
+      <c r="C35" s="1">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3">
+      <c r="A36" s="1" t="inlineStr">
+        <is>
+          <t>9786057408334</t>
+        </is>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Sanatın Toplumsal Tarihi II</t>
+        </is>
+      </c>
+      <c r="C36" s="1">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3">
+      <c r="A37" s="1" t="inlineStr">
+        <is>
+          <t>9786056999789</t>
+        </is>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Yüreğini Ferah Tut ‘Psihi Vathia'</t>
+        </is>
+      </c>
+      <c r="C37" s="1">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3">
+      <c r="A38" s="1" t="inlineStr">
+        <is>
+          <t>9786057327604</t>
+        </is>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Sada</t>
+        </is>
+      </c>
+      <c r="C38" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3">
+      <c r="A39" s="1" t="inlineStr">
+        <is>
+          <t>9789759169053</t>
+        </is>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Üretimde Bilgi Teknolojisi Yöntemleri</t>
+        </is>
+      </c>
+      <c r="C39" s="1">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3">
+      <c r="A40" s="1" t="inlineStr">
+        <is>
+          <t>9786055749040</t>
+        </is>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Hadi Gülümse</t>
+        </is>
+      </c>
+      <c r="C40" s="1">
+        <v>36.5</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3">
+      <c r="A41" s="1" t="inlineStr">
+        <is>
+          <t>9786057408303</t>
+        </is>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Erken Cumhuriyet Döneminde Sinema, Seyir, Siyasetde</t>
+        </is>
+      </c>
+      <c r="C41" s="1">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3">
+      <c r="A42" s="1" t="inlineStr">
+        <is>
+          <t>9786057408372</t>
+        </is>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Kayıt Dışı Yaşamlar</t>
+        </is>
+      </c>
+      <c r="C42" s="1">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3">
+      <c r="A43" s="1" t="inlineStr">
+        <is>
+          <t>4440000000752</t>
+        </is>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>Yeni Dergi Sayı 3: Demokrasi Çıkmazda mı?</t>
+        </is>
+      </c>
+      <c r="C43" s="1">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3">
+      <c r="A44" s="1" t="inlineStr">
+        <is>
+          <t>4440000000751</t>
+        </is>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Yeni Dergi Sayı 4: Modernizme Ne Oldu?</t>
+        </is>
+      </c>
+      <c r="C44" s="1">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3">
+      <c r="A45" s="1" t="inlineStr">
+        <is>
+          <t>4440000000750</t>
+        </is>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Yeni Dergi Sayı 2: Kültür Endüstrileri</t>
+        </is>
+      </c>
+      <c r="C45" s="1">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3">
+      <c r="A46" s="1" t="inlineStr">
+        <is>
+          <t>8690101283994</t>
+        </is>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Yeni Dergi Sayı 1: Kriz</t>
+        </is>
+      </c>
+      <c r="C46" s="1">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3">
+      <c r="A47" s="1" t="inlineStr">
+        <is>
+          <t>9789759169145</t>
+        </is>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Yirmi Aşk Şiiri ve Bir Umutsuz Şarkı</t>
+        </is>
+      </c>
+      <c r="C47" s="1">
+        <v>18.43</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3">
+      <c r="A48" s="1" t="inlineStr">
+        <is>
+          <t>9789758855339</t>
+        </is>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Çırak Aranıyor - Toplu Şiirler 1</t>
+        </is>
+      </c>
+      <c r="C48" s="1">
+        <v>22.22</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3">
+      <c r="A49" s="1" t="inlineStr">
+        <is>
+          <t>9786058053632</t>
+        </is>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>Midilli'ye Açılan Tekne</t>
+        </is>
+      </c>
+      <c r="C49" s="1">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3">
+      <c r="A50" s="1" t="inlineStr">
+        <is>
+          <t>9786058053649</t>
+        </is>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>İçimden Göçenler</t>
+        </is>
+      </c>
+      <c r="C50" s="1">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3">
+      <c r="A51" s="1" t="inlineStr">
+        <is>
+          <t>9786058053625</t>
+        </is>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Kurumsal Liderlik ve Risk Yönetimi</t>
+        </is>
+      </c>
+      <c r="C51" s="1">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3">
+      <c r="A52" s="1" t="inlineStr">
+        <is>
+          <t>9786058053656</t>
+        </is>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye’de Sosyal Politika ve Dezavantajlı Gruplar</t>
+        </is>
+      </c>
+      <c r="C52" s="1">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3">
+      <c r="A53" s="1" t="inlineStr">
+        <is>
+          <t>9786057477859</t>
+        </is>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Pandemi Sonrası Dünya İçin On Ders</t>
+        </is>
+      </c>
+      <c r="C53" s="1">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3">
+      <c r="A54" s="1" t="inlineStr">
+        <is>
+          <t>9786058053663</t>
+        </is>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Gazi Mustafa Kemal - Her Yönüyle Atatürk (3 Cilt)</t>
+        </is>
+      </c>
+      <c r="C54" s="1">
+        <v>1100</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3">
+      <c r="A55" s="1" t="inlineStr">
+        <is>
+          <t>9786057477842</t>
+        </is>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Metafizik Üzerine Konuşma</t>
+        </is>
+      </c>
+      <c r="C55" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3">
+      <c r="A56" s="1" t="inlineStr">
+        <is>
+          <t>9786058053687</t>
+        </is>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Lal Destan</t>
+        </is>
+      </c>
+      <c r="C56" s="1">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3">
+      <c r="A57" s="1" t="inlineStr">
+        <is>
+          <t>9786057477828</t>
+        </is>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>İki Kültür</t>
+        </is>
+      </c>
+      <c r="C57" s="1">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3">
+      <c r="A58" s="1" t="inlineStr">
+        <is>
+          <t>9786059245005</t>
+        </is>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>Eskişehir - Kökleri Derinde Yepyeni Bir Şehir</t>
+        </is>
+      </c>
+      <c r="C58" s="1">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3">
+      <c r="A59" s="1" t="inlineStr">
+        <is>
+          <t>9786057477811</t>
+        </is>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>Kırmızı Defter</t>
+        </is>
+      </c>
+      <c r="C59" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3">
+      <c r="A60" s="1" t="inlineStr">
+        <is>
+          <t>9786059245012</t>
+        </is>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>Mural (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C60" s="1">
+        <v>299.9</v>
+      </c>
+    </row>
+    <row r="61" spans="1:3">
+      <c r="A61" s="1" t="inlineStr">
+        <is>
+          <t>9786056999772</t>
+        </is>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>Yunanlıların Trajik Çağında Felsefe</t>
+        </is>
+      </c>
+      <c r="C61" s="1">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3">
+      <c r="A62" s="1" t="inlineStr">
+        <is>
+          <t>9786059245043</t>
+        </is>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>Ermiş (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C62" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3">
+      <c r="A63" s="1" t="inlineStr">
+        <is>
+          <t>9786056999765</t>
+        </is>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>Kar Köprüsü - Hızlı Tüketim Ürünleri Satış ve Dağıtım Rehberi</t>
+        </is>
+      </c>
+      <c r="C63" s="1">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3">
+      <c r="A64" s="1" t="inlineStr">
+        <is>
+          <t>9786059245067</t>
+        </is>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>Yürekteki Ok - Dünya Edebiyatından En Güzel Aşk Şiirleri (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C64" s="1">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3">
+      <c r="A65" s="1" t="inlineStr">
+        <is>
+          <t>9786056999758</t>
+        </is>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>Öykünün Başlangıcı</t>
+        </is>
+      </c>
+      <c r="C65" s="1">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3">
+      <c r="A66" s="1" t="inlineStr">
+        <is>
+          <t>9786059245104</t>
+        </is>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>Paris’in Delileri</t>
+        </is>
+      </c>
+      <c r="C66" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3">
+      <c r="A67" s="1" t="inlineStr">
+        <is>
+          <t>9786056999741</t>
+        </is>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>Sana Bir Şiirim Var! (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C67" s="1">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3">
+      <c r="A68" s="1" t="inlineStr">
+        <is>
+          <t>9786059245135</t>
+        </is>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>Çanakkale Savunması - Türk Cephesinden</t>
+        </is>
+      </c>
+      <c r="C68" s="1">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3">
+      <c r="A69" s="1" t="inlineStr">
+        <is>
+          <t>9786056999710</t>
+        </is>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>Renk Öğretisi - Kırmızı Klasik Yapıtlar Dizisi</t>
+        </is>
+      </c>
+      <c r="C69" s="1">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3">
+      <c r="A70" s="1" t="inlineStr">
+        <is>
+          <t>9786059245142</t>
+        </is>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>Bilmezdim Tavus Kuşlarının Uçabildiğini</t>
+        </is>
+      </c>
+      <c r="C70" s="1">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3">
+      <c r="A71" s="1" t="inlineStr">
+        <is>
+          <t>9786059245210</t>
+        </is>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>Kapitalizm: Rekabet, Çatışma, Bunalımlar (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C71" s="1">
+        <v>1250</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3">
+      <c r="A72" s="1" t="inlineStr">
+        <is>
+          <t>9786056999703</t>
+        </is>
+      </c>
+      <c r="B72" s="1" t="inlineStr">
+        <is>
+          <t>Cumhuriyet Türkiyesinde Kahvehane ve İktidarı</t>
+        </is>
+      </c>
+      <c r="C72" s="1">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="73" spans="1:3">
+      <c r="A73" s="1" t="inlineStr">
+        <is>
+          <t>9786059245234</t>
+        </is>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>Filozof-Sanatçının Rönesansı: Düşüncenin Görsel Devrimi Üzerine Bir Deneme</t>
+        </is>
+      </c>
+      <c r="C73" s="1">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="74" spans="1:3">
+      <c r="A74" s="1" t="inlineStr">
+        <is>
+          <t>9786055749965</t>
+        </is>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>Sanatçının Yaşlı Bir Adam Olarak Portresi</t>
+        </is>
+      </c>
+      <c r="C74" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3">
+      <c r="A75" s="1" t="inlineStr">
+        <is>
+          <t>9786055749125</t>
+        </is>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>Ateş Hırsızları Söylencesi</t>
+        </is>
+      </c>
+      <c r="C75" s="1">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="76" spans="1:3">
+      <c r="A76" s="1" t="inlineStr">
+        <is>
+          <t>9786055749101</t>
+        </is>
+      </c>
+      <c r="B76" s="1" t="inlineStr">
+        <is>
+          <t>Alaaddin’in Problemi</t>
+        </is>
+      </c>
+      <c r="C76" s="1">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="77" spans="1:3">
+      <c r="A77" s="1" t="inlineStr">
+        <is>
+          <t>9786055749095</t>
+        </is>
+      </c>
+      <c r="B77" s="1" t="inlineStr">
+        <is>
+          <t>Kırmızı Gün Beyaz Gece</t>
+        </is>
+      </c>
+      <c r="C77" s="1">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="78" spans="1:3">
+      <c r="A78" s="1" t="inlineStr">
+        <is>
+          <t>9786055749088</t>
+        </is>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>Şematizmden Yaratıcılığa</t>
+        </is>
+      </c>
+      <c r="C78" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="79" spans="1:3">
+      <c r="A79" s="1" t="inlineStr">
+        <is>
+          <t>9786055749033</t>
+        </is>
+      </c>
+      <c r="B79" s="1" t="inlineStr">
+        <is>
+          <t>Şarabın Aşk Sözlüğü</t>
+        </is>
+      </c>
+      <c r="C79" s="1">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="80" spans="1:3">
+      <c r="A80" s="1" t="inlineStr">
+        <is>
+          <t>9786055749026</t>
+        </is>
+      </c>
+      <c r="B80" s="1" t="inlineStr">
+        <is>
+          <t>Basın Fotoğrafçılığı</t>
+        </is>
+      </c>
+      <c r="C80" s="1">
+        <v>79.9</v>
+      </c>
+    </row>
+    <row r="81" spans="1:3">
+      <c r="A81" s="1" t="inlineStr">
+        <is>
+          <t>9786059245289</t>
+        </is>
+      </c>
+      <c r="B81" s="1" t="inlineStr">
+        <is>
+          <t>Medya ve Modernite</t>
+        </is>
+      </c>
+      <c r="C81" s="1">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="82" spans="1:3">
+      <c r="A82" s="1" t="inlineStr">
+        <is>
+          <t>9786055749019</t>
+        </is>
+      </c>
+      <c r="B82" s="1" t="inlineStr">
+        <is>
+          <t>Firari</t>
+        </is>
+      </c>
+      <c r="C82" s="1">
+        <v>59.9</v>
+      </c>
+    </row>
+    <row r="83" spans="1:3">
+      <c r="A83" s="1" t="inlineStr">
+        <is>
+          <t>9789758855025</t>
+        </is>
+      </c>
+      <c r="B83" s="1" t="inlineStr">
+        <is>
+          <t>Mısır’ın Aşk Sözlüğü</t>
+        </is>
+      </c>
+      <c r="C83" s="1">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="84" spans="1:3">
+      <c r="A84" s="1" t="inlineStr">
+        <is>
+          <t>9786055749002</t>
+        </is>
+      </c>
+      <c r="B84" s="1" t="inlineStr">
+        <is>
+          <t>Sanat ve Edebiyat Üzerine</t>
+        </is>
+      </c>
+      <c r="C84" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="85" spans="1:3">
+      <c r="A85" s="1" t="inlineStr">
+        <is>
+          <t>9786055449057</t>
+        </is>
+      </c>
+      <c r="B85" s="1" t="inlineStr">
+        <is>
+          <t>Pervasız Pertavsız (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C85" s="1">
+        <v>26.85</v>
+      </c>
+    </row>
+    <row r="86" spans="1:3">
+      <c r="A86" s="1" t="inlineStr">
+        <is>
+          <t>9786055411916</t>
+        </is>
+      </c>
+      <c r="B86" s="1" t="inlineStr">
+        <is>
+          <t>Deliliğe Övgü</t>
+        </is>
+      </c>
+      <c r="C86" s="1">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="87" spans="1:3">
+      <c r="A87" s="1" t="inlineStr">
+        <is>
+          <t>9786055411909</t>
+        </is>
+      </c>
+      <c r="B87" s="1" t="inlineStr">
+        <is>
+          <t>Deliliğe Övgü (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C87" s="1">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="88" spans="1:3">
+      <c r="A88" s="1" t="inlineStr">
+        <is>
+          <t>9789758855032</t>
+        </is>
+      </c>
+      <c r="B88" s="1" t="inlineStr">
+        <is>
+          <t>Elsa’nın Gözleri</t>
+        </is>
+      </c>
+      <c r="C88" s="1">
+        <v>16.67</v>
+      </c>
+    </row>
+    <row r="89" spans="1:3">
+      <c r="A89" s="1" t="inlineStr">
+        <is>
+          <t>9786055411893</t>
+        </is>
+      </c>
+      <c r="B89" s="1" t="inlineStr">
+        <is>
+          <t>Balkan Rapsodisi</t>
+        </is>
+      </c>
+      <c r="C89" s="1">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="90" spans="1:3">
+      <c r="A90" s="1" t="inlineStr">
+        <is>
+          <t>9789758855049</t>
+        </is>
+      </c>
+      <c r="B90" s="1" t="inlineStr">
+        <is>
+          <t>Gaspard de la Nuit (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C90" s="1">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="91" spans="1:3">
+      <c r="A91" s="1" t="inlineStr">
+        <is>
+          <t>9789758855100</t>
+        </is>
+      </c>
+      <c r="B91" s="1" t="inlineStr">
+        <is>
+          <t>Kapitalizmde Korku</t>
+        </is>
+      </c>
+      <c r="C91" s="1">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="92" spans="1:3">
+      <c r="A92" s="1" t="inlineStr">
+        <is>
+          <t>9786055411848</t>
+        </is>
+      </c>
+      <c r="B92" s="1" t="inlineStr">
+        <is>
+          <t>Sevdadan Kanadım (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C92" s="1">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="93" spans="1:3">
+      <c r="A93" s="1" t="inlineStr">
+        <is>
+          <t>9789758855117</t>
+        </is>
+      </c>
+      <c r="B93" s="1" t="inlineStr">
+        <is>
+          <t>Sır Gecesi</t>
+        </is>
+      </c>
+      <c r="C93" s="1">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="94" spans="1:3">
+      <c r="A94" s="1" t="inlineStr">
+        <is>
+          <t>9786055411787</t>
+        </is>
+      </c>
+      <c r="B94" s="1" t="inlineStr">
+        <is>
+          <t>Madam Bovary (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C94" s="1">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="95" spans="1:3">
+      <c r="A95" s="1" t="inlineStr">
+        <is>
+          <t>9789758855124</t>
+        </is>
+      </c>
+      <c r="B95" s="1" t="inlineStr">
+        <is>
+          <t>Başkalaşımlar XXI-XXX (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C95" s="1">
+        <v>26.85</v>
+      </c>
+    </row>
+    <row r="96" spans="1:3">
+      <c r="A96" s="1" t="inlineStr">
+        <is>
+          <t>9786055411770</t>
+        </is>
+      </c>
+      <c r="B96" s="1" t="inlineStr">
+        <is>
+          <t>Kör Baykuş</t>
+        </is>
+      </c>
+      <c r="C96" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="97" spans="1:3">
+      <c r="A97" s="1" t="inlineStr">
+        <is>
+          <t>9789758855247</t>
+        </is>
+      </c>
+      <c r="B97" s="1" t="inlineStr">
+        <is>
+          <t>Yaralı Karanfil</t>
+        </is>
+      </c>
+      <c r="C97" s="1">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="98" spans="1:3">
+      <c r="A98" s="1" t="inlineStr">
+        <is>
+          <t>9789758855254</t>
+        </is>
+      </c>
+      <c r="B98" s="1" t="inlineStr">
+        <is>
+          <t>Şarap</t>
+        </is>
+      </c>
+      <c r="C98" s="1">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="99" spans="1:3">
+      <c r="A99" s="1" t="inlineStr">
+        <is>
+          <t>9786055411763</t>
+        </is>
+      </c>
+      <c r="B99" s="1" t="inlineStr">
+        <is>
+          <t>Bir Hürriyet Türküsü (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C99" s="1">
+        <v>3750</v>
+      </c>
+    </row>
+    <row r="100" spans="1:3">
+      <c r="A100" s="1" t="inlineStr">
+        <is>
+          <t>9789758855285</t>
+        </is>
+      </c>
+      <c r="B100" s="1" t="inlineStr">
+        <is>
+          <t>Örnek Alınacak Hikayeler</t>
+        </is>
+      </c>
+      <c r="C100" s="1">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="101" spans="1:3">
+      <c r="A101" s="1" t="inlineStr">
+        <is>
+          <t>9789758855308</t>
+        </is>
+      </c>
+      <c r="B101" s="1" t="inlineStr">
+        <is>
+          <t>Gitanjali</t>
+        </is>
+      </c>
+      <c r="C101" s="1">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="102" spans="1:3">
+      <c r="A102" s="1" t="inlineStr">
+        <is>
+          <t>9786058053601</t>
+        </is>
+      </c>
+      <c r="B102" s="1" t="inlineStr">
+        <is>
+          <t>Şarlatanlığın Tarihi</t>
+        </is>
+      </c>
+      <c r="C102" s="1">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="103" spans="1:3">
+      <c r="A103" s="1" t="inlineStr">
+        <is>
+          <t>9786055411756</t>
+        </is>
+      </c>
+      <c r="B103" s="1" t="inlineStr">
+        <is>
+          <t>Madam Bovary</t>
+        </is>
+      </c>
+      <c r="C103" s="1">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="104" spans="1:3">
+      <c r="A104" s="1" t="inlineStr">
+        <is>
+          <t>9789758855315</t>
+        </is>
+      </c>
+      <c r="B104" s="1" t="inlineStr">
+        <is>
+          <t>Rumluk, Yaşlı Kadınlar ve Deniz</t>
+        </is>
+      </c>
+      <c r="C104" s="1">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="105" spans="1:3">
+      <c r="A105" s="1" t="inlineStr">
+        <is>
+          <t>9786057408396</t>
+        </is>
+      </c>
+      <c r="B105" s="1" t="inlineStr">
+        <is>
+          <t>Solak Kadın</t>
+        </is>
+      </c>
+      <c r="C105" s="1">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="106" spans="1:3">
+      <c r="A106" s="1" t="inlineStr">
+        <is>
+          <t>9786055411732</t>
+        </is>
+      </c>
+      <c r="B106" s="1" t="inlineStr">
+        <is>
+          <t>Aşktan ve Savaştan Başka Nedir ki Hatırlanan? (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C106" s="1">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="107" spans="1:3">
+      <c r="A107" s="1" t="inlineStr">
+        <is>
+          <t>9789758855322</t>
+        </is>
+      </c>
+      <c r="B107" s="1" t="inlineStr">
+        <is>
+          <t>Hatıram Olsun: Toplu Şiirler 2</t>
+        </is>
+      </c>
+      <c r="C107" s="1">
+        <v>36.5</v>
+      </c>
+    </row>
+    <row r="108" spans="1:3">
+      <c r="A108" s="1" t="inlineStr">
+        <is>
+          <t>9786055411718</t>
+        </is>
+      </c>
+      <c r="B108" s="1" t="inlineStr">
+        <is>
+          <t>Aşkın Kitabı (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C108" s="1">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="109" spans="1:3">
+      <c r="A109" s="1" t="inlineStr">
+        <is>
+          <t>9789758855346</t>
+        </is>
+      </c>
+      <c r="B109" s="1" t="inlineStr">
+        <is>
+          <t>Rüzgara En Yakın Yerde: Toplu Şiirler 1</t>
+        </is>
+      </c>
+      <c r="C109" s="1">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="110" spans="1:3">
+      <c r="A110" s="1" t="inlineStr">
+        <is>
+          <t>9789758855391</t>
+        </is>
+      </c>
+      <c r="B110" s="1" t="inlineStr">
+        <is>
+          <t>Susan Denizin Sesiyle: Toplu Şiirler – 2</t>
+        </is>
+      </c>
+      <c r="C110" s="1">
+        <v>25.83</v>
+      </c>
+    </row>
+    <row r="111" spans="1:3">
+      <c r="A111" s="1" t="inlineStr">
+        <is>
+          <t>9786055411695</t>
+        </is>
+      </c>
+      <c r="B111" s="1" t="inlineStr">
+        <is>
+          <t>Maddenin Haritalarında İlerleyen Şehvet (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C111" s="1">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="112" spans="1:3">
+      <c r="A112" s="1" t="inlineStr">
+        <is>
+          <t>9789758855407</t>
+        </is>
+      </c>
+      <c r="B112" s="1" t="inlineStr">
+        <is>
+          <t>Doğu-Batı Divanı 3</t>
+        </is>
+      </c>
+      <c r="C112" s="1">
+        <v>22.5</v>
+      </c>
+    </row>
+    <row r="113" spans="1:3">
+      <c r="A113" s="1" t="inlineStr">
+        <is>
+          <t>9786055411688</t>
+        </is>
+      </c>
+      <c r="B113" s="1" t="inlineStr">
+        <is>
+          <t>Gerçek (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C113" s="1">
+        <v>269.9</v>
+      </c>
+    </row>
+    <row r="114" spans="1:3">
+      <c r="A114" s="1" t="inlineStr">
+        <is>
+          <t>9789758855414</t>
+        </is>
+      </c>
+      <c r="B114" s="1" t="inlineStr">
+        <is>
+          <t>Yüz Aşk Sonesi</t>
+        </is>
+      </c>
+      <c r="C114" s="1">
+        <v>18.43</v>
+      </c>
+    </row>
+    <row r="115" spans="1:3">
+      <c r="A115" s="1" t="inlineStr">
+        <is>
+          <t>9786055411671</t>
+        </is>
+      </c>
+      <c r="B115" s="1" t="inlineStr">
+        <is>
+          <t>Gerçek</t>
+        </is>
+      </c>
+      <c r="C115" s="1">
+        <v>239.9</v>
+      </c>
+    </row>
+    <row r="116" spans="1:3">
+      <c r="A116" s="1" t="inlineStr">
+        <is>
+          <t>9789758855421</t>
+        </is>
+      </c>
+      <c r="B116" s="1" t="inlineStr">
+        <is>
+          <t>40 Hadis</t>
+        </is>
+      </c>
+      <c r="C116" s="1">
+        <v>36.9</v>
+      </c>
+    </row>
+    <row r="117" spans="1:3">
+      <c r="A117" s="1" t="inlineStr">
+        <is>
+          <t>9789758855445</t>
+        </is>
+      </c>
+      <c r="B117" s="1" t="inlineStr">
+        <is>
+          <t>Bir Başka Dil: Toplu Şiirler 3</t>
+        </is>
+      </c>
+      <c r="C117" s="1">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="118" spans="1:3">
+      <c r="A118" s="1" t="inlineStr">
+        <is>
+          <t>9786055411664</t>
+        </is>
+      </c>
+      <c r="B118" s="1" t="inlineStr">
+        <is>
+          <t>Germinal (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C118" s="1">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="119" spans="1:3">
+      <c r="A119" s="1" t="inlineStr">
+        <is>
+          <t>9789758855452</t>
+        </is>
+      </c>
+      <c r="B119" s="1" t="inlineStr">
+        <is>
+          <t>Şaman Sözü: Toplu Şiirler 4</t>
+        </is>
+      </c>
+      <c r="C119" s="1">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="120" spans="1:3">
+      <c r="A120" s="1" t="inlineStr">
+        <is>
+          <t>9786055411657</t>
+        </is>
+      </c>
+      <c r="B120" s="1" t="inlineStr">
+        <is>
+          <t>Germinal</t>
+        </is>
+      </c>
+      <c r="C120" s="1">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="121" spans="1:3">
+      <c r="A121" s="1" t="inlineStr">
+        <is>
+          <t>9789758855469</t>
+        </is>
+      </c>
+      <c r="B121" s="1" t="inlineStr">
+        <is>
+          <t>Noksan (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C121" s="1">
+        <v>79.9</v>
+      </c>
+    </row>
+    <row r="122" spans="1:3">
+      <c r="A122" s="1" t="inlineStr">
+        <is>
+          <t>9789758855476</t>
+        </is>
+      </c>
+      <c r="B122" s="1" t="inlineStr">
+        <is>
+          <t>Duino Ağıtları</t>
+        </is>
+      </c>
+      <c r="C122" s="1">
+        <v>39.9</v>
+      </c>
+    </row>
+    <row r="123" spans="1:3">
+      <c r="A123" s="1" t="inlineStr">
+        <is>
+          <t>9786055411633</t>
+        </is>
+      </c>
+      <c r="B123" s="1" t="inlineStr">
+        <is>
+          <t>Kırk Dört Sıfır Dört</t>
+        </is>
+      </c>
+      <c r="C123" s="1">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="124" spans="1:3">
+      <c r="A124" s="1" t="inlineStr">
+        <is>
+          <t>9789758855483</t>
+        </is>
+      </c>
+      <c r="B124" s="1" t="inlineStr">
+        <is>
+          <t>Talih</t>
+        </is>
+      </c>
+      <c r="C124" s="1">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="125" spans="1:3">
+      <c r="A125" s="1" t="inlineStr">
+        <is>
+          <t>9789758855490</t>
+        </is>
+      </c>
+      <c r="B125" s="1" t="inlineStr">
+        <is>
+          <t>İstanbul Mektupları</t>
+        </is>
+      </c>
+      <c r="C125" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="126" spans="1:3">
+      <c r="A126" s="1" t="inlineStr">
+        <is>
+          <t>9789758855513</t>
+        </is>
+      </c>
+      <c r="B126" s="1" t="inlineStr">
+        <is>
+          <t>Butes</t>
+        </is>
+      </c>
+      <c r="C126" s="1">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="127" spans="1:3">
+      <c r="A127" s="1" t="inlineStr">
+        <is>
+          <t>9786055411572</t>
+        </is>
+      </c>
+      <c r="B127" s="1" t="inlineStr">
+        <is>
+          <t>Genç Bilimadamına Öğütler</t>
+        </is>
+      </c>
+      <c r="C127" s="1">
+        <v>79.9</v>
+      </c>
+    </row>
+    <row r="128" spans="1:3">
+      <c r="A128" s="1" t="inlineStr">
+        <is>
+          <t>9789758855520</t>
+        </is>
+      </c>
+      <c r="B128" s="1" t="inlineStr">
+        <is>
+          <t>Zerre</t>
+        </is>
+      </c>
+      <c r="C128" s="1">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="129" spans="1:3">
+      <c r="A129" s="1" t="inlineStr">
+        <is>
+          <t>9786055411558</t>
+        </is>
+      </c>
+      <c r="B129" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye’nin Üçlemi</t>
+        </is>
+      </c>
+      <c r="C129" s="1">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="130" spans="1:3">
+      <c r="A130" s="1" t="inlineStr">
+        <is>
+          <t>9789758855544</t>
+        </is>
+      </c>
+      <c r="B130" s="1" t="inlineStr">
+        <is>
+          <t>Şimdi O Güzel Bahçede: Mehmet H. Doğan Kitabı</t>
+        </is>
+      </c>
+      <c r="C130" s="1">
+        <v>14.81</v>
+      </c>
+    </row>
+    <row r="131" spans="1:3">
+      <c r="A131" s="1" t="inlineStr">
+        <is>
+          <t>9786055411527</t>
+        </is>
+      </c>
+      <c r="B131" s="1" t="inlineStr">
+        <is>
+          <t>Gülün Gölgesi Yok (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C131" s="1">
+        <v>59.9</v>
+      </c>
+    </row>
+    <row r="132" spans="1:3">
+      <c r="A132" s="1" t="inlineStr">
+        <is>
+          <t>9789758855575</t>
+        </is>
+      </c>
+      <c r="B132" s="1" t="inlineStr">
+        <is>
+          <t>Teselliler</t>
+        </is>
+      </c>
+      <c r="C132" s="1">
+        <v>119.9</v>
+      </c>
+    </row>
+    <row r="133" spans="1:3">
+      <c r="A133" s="1" t="inlineStr">
+        <is>
+          <t>9786055411510</t>
+        </is>
+      </c>
+      <c r="B133" s="1" t="inlineStr">
+        <is>
+          <t>Türklük, Müslümanlık ve Osmanlı Mirası</t>
+        </is>
+      </c>
+      <c r="C133" s="1">
+        <v>89.9</v>
+      </c>
+    </row>
+    <row r="134" spans="1:3">
+      <c r="A134" s="1" t="inlineStr">
+        <is>
+          <t>9789758855629</t>
+        </is>
+      </c>
+      <c r="B134" s="1" t="inlineStr">
+        <is>
+          <t>İslam İmparatorluğu</t>
+        </is>
+      </c>
+      <c r="C134" s="1">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="135" spans="1:3">
+      <c r="A135" s="1" t="inlineStr">
+        <is>
+          <t>9786055411503</t>
+        </is>
+      </c>
+      <c r="B135" s="1" t="inlineStr">
+        <is>
+          <t>Benim Adıma Bir Gökyüzü (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C135" s="1">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="136" spans="1:3">
+      <c r="A136" s="1" t="inlineStr">
+        <is>
+          <t>9789758855858</t>
+        </is>
+      </c>
+      <c r="B136" s="1" t="inlineStr">
+        <is>
+          <t>Gezgin Günce: Britanya Defteri</t>
+        </is>
+      </c>
+      <c r="C136" s="1">
+        <v>99.9</v>
+      </c>
+    </row>
+    <row r="137" spans="1:3">
+      <c r="A137" s="1" t="inlineStr">
+        <is>
+          <t>9789758855834</t>
+        </is>
+      </c>
+      <c r="B137" s="1" t="inlineStr">
+        <is>
+          <t>Yolcu (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C137" s="1">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="138" spans="1:3">
+      <c r="A138" s="1" t="inlineStr">
+        <is>
+          <t>9786055411480</t>
+        </is>
+      </c>
+      <c r="B138" s="1" t="inlineStr">
+        <is>
+          <t>Saatsiz Maarif Takvimi (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C138" s="1">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="139" spans="1:3">
+      <c r="A139" s="1" t="inlineStr">
+        <is>
+          <t>9789758855810</t>
+        </is>
+      </c>
+      <c r="B139" s="1" t="inlineStr">
+        <is>
+          <t>Kırmızı Gagalı Pelikan</t>
+        </is>
+      </c>
+      <c r="C139" s="1">
+        <v>299.9</v>
+      </c>
+    </row>
+    <row r="140" spans="1:3">
+      <c r="A140" s="1" t="inlineStr">
+        <is>
+          <t>9786055411473</t>
+        </is>
+      </c>
+      <c r="B140" s="1" t="inlineStr">
+        <is>
+          <t>Televizyon ve İçimizdeki Şiddet</t>
+        </is>
+      </c>
+      <c r="C140" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="141" spans="1:3">
+      <c r="A141" s="1" t="inlineStr">
+        <is>
+          <t>9789758855704</t>
+        </is>
+      </c>
+      <c r="B141" s="1" t="inlineStr">
+        <is>
+          <t>Gündüz Hırsızları</t>
+        </is>
+      </c>
+      <c r="C141" s="1">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="142" spans="1:3">
+      <c r="A142" s="1" t="inlineStr">
+        <is>
+          <t>9786055411466</t>
+        </is>
+      </c>
+      <c r="B142" s="1" t="inlineStr">
+        <is>
+          <t>Alternatif: Aydın: Kültür ve Siyaset Üzerine Yazılar - 1 (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C142" s="1">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="143" spans="1:3">
+      <c r="A143" s="1" t="inlineStr">
+        <is>
+          <t>9789758855698</t>
+        </is>
+      </c>
+      <c r="B143" s="1" t="inlineStr">
+        <is>
+          <t>Geçip Gitti Kirpiklerimin Arasından</t>
+        </is>
+      </c>
+      <c r="C143" s="1">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="144" spans="1:3">
+      <c r="A144" s="1" t="inlineStr">
+        <is>
+          <t>9786055411459</t>
+        </is>
+      </c>
+      <c r="B144" s="1" t="inlineStr">
+        <is>
+          <t>Farklılıklar Arasında Köprü Kurmak</t>
+        </is>
+      </c>
+      <c r="C144" s="1">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="145" spans="1:3">
+      <c r="A145" s="1" t="inlineStr">
+        <is>
+          <t>9789759169466</t>
+        </is>
+      </c>
+      <c r="B145" s="1" t="inlineStr">
+        <is>
+          <t>Genç Bir Düşünüre Mektuplar</t>
+        </is>
+      </c>
+      <c r="C145" s="1">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="146" spans="1:3">
+      <c r="A146" s="1" t="inlineStr">
+        <is>
+          <t>9789759169442</t>
+        </is>
+      </c>
+      <c r="B146" s="1" t="inlineStr">
+        <is>
+          <t>Milliyetçilik: Türkiye’nin Çıkmazı</t>
+        </is>
+      </c>
+      <c r="C146" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="147" spans="1:3">
+      <c r="A147" s="1" t="inlineStr">
+        <is>
+          <t>9786055411411</t>
+        </is>
+      </c>
+      <c r="B147" s="1" t="inlineStr">
+        <is>
+          <t>Post Amerikan Dünya</t>
+        </is>
+      </c>
+      <c r="C147" s="1">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="148" spans="1:3">
+      <c r="A148" s="1" t="inlineStr">
+        <is>
+          <t>9789758855438</t>
+        </is>
+      </c>
+      <c r="B148" s="1" t="inlineStr">
+        <is>
+          <t>Mısır Güvercini</t>
+        </is>
+      </c>
+      <c r="C148" s="1">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="149" spans="1:3">
+      <c r="A149" s="1" t="inlineStr">
+        <is>
+          <t>9786055411374</t>
+        </is>
+      </c>
+      <c r="B149" s="1" t="inlineStr">
+        <is>
+          <t>Şehir Meydanında Fıçı Yuvarlamak (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C149" s="1">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="150" spans="1:3">
+      <c r="A150" s="1" t="inlineStr">
+        <is>
+          <t>9789759169435</t>
+        </is>
+      </c>
+      <c r="B150" s="1" t="inlineStr">
+        <is>
+          <t>Yön’ün Devrimi Devrim’in Yönü</t>
+        </is>
+      </c>
+      <c r="C150" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="151" spans="1:3">
+      <c r="A151" s="1" t="inlineStr">
+        <is>
+          <t>9786055411237</t>
+        </is>
+      </c>
+      <c r="B151" s="1" t="inlineStr">
+        <is>
+          <t>Uzaktan Daha Uzak Yakından Daha Yakın</t>
+        </is>
+      </c>
+      <c r="C151" s="1">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="152" spans="1:3">
+      <c r="A152" s="1" t="inlineStr">
+        <is>
+          <t>9789759169404</t>
+        </is>
+      </c>
+      <c r="B152" s="1" t="inlineStr">
+        <is>
+          <t>Kimlik Mücadelesinde Alevilik</t>
+        </is>
+      </c>
+      <c r="C152" s="1">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="153" spans="1:3">
+      <c r="A153" s="1" t="inlineStr">
+        <is>
+          <t>9786055411213</t>
+        </is>
+      </c>
+      <c r="B153" s="1" t="inlineStr">
+        <is>
+          <t>İpe Tırmanan Keman Sesi</t>
+        </is>
+      </c>
+      <c r="C153" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="154" spans="1:3">
+      <c r="A154" s="1" t="inlineStr">
+        <is>
+          <t>9789759169398</t>
+        </is>
+      </c>
+      <c r="B154" s="1" t="inlineStr">
+        <is>
+          <t>Perişey</t>
+        </is>
+      </c>
+      <c r="C154" s="1">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="155" spans="1:3">
+      <c r="A155" s="1" t="inlineStr">
+        <is>
+          <t>9786055411206</t>
+        </is>
+      </c>
+      <c r="B155" s="1" t="inlineStr">
+        <is>
+          <t>Fatih ve Fetih: Mitler, Gerçekler</t>
+        </is>
+      </c>
+      <c r="C155" s="1">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="156" spans="1:3">
+      <c r="A156" s="1" t="inlineStr">
+        <is>
+          <t>9789759169381</t>
+        </is>
+      </c>
+      <c r="B156" s="1" t="inlineStr">
+        <is>
+          <t>Kanat Hareketleri</t>
+        </is>
+      </c>
+      <c r="C156" s="1">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="157" spans="1:3">
+      <c r="A157" s="1" t="inlineStr">
+        <is>
+          <t>9786055411190</t>
+        </is>
+      </c>
+      <c r="B157" s="1" t="inlineStr">
+        <is>
+          <t>Osmanlı’nın Son Savaşı: Turan Hayalinden Sevr’e</t>
+        </is>
+      </c>
+      <c r="C157" s="1">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="158" spans="1:3">
+      <c r="A158" s="1" t="inlineStr">
+        <is>
+          <t>9789759169374</t>
+        </is>
+      </c>
+      <c r="B158" s="1" t="inlineStr">
+        <is>
+          <t>Efsaneler, Amblemler, İzler: Morfoloji ve Tarih</t>
+        </is>
+      </c>
+      <c r="C158" s="1">
+        <v>59.9</v>
+      </c>
+    </row>
+    <row r="159" spans="1:3">
+      <c r="A159" s="1" t="inlineStr">
+        <is>
+          <t>9786055411183</t>
+        </is>
+      </c>
+      <c r="B159" s="1" t="inlineStr">
+        <is>
+          <t>Sahalin Adası</t>
+        </is>
+      </c>
+      <c r="C159" s="1">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="160" spans="1:3">
+      <c r="A160" s="1" t="inlineStr">
+        <is>
+          <t>9789759169367</t>
+        </is>
+      </c>
+      <c r="B160" s="1" t="inlineStr">
+        <is>
+          <t>Keskindoreke Fındınfalava</t>
+        </is>
+      </c>
+      <c r="C160" s="1">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="161" spans="1:3">
+      <c r="A161" s="1" t="inlineStr">
+        <is>
+          <t>9786055411114</t>
+        </is>
+      </c>
+      <c r="B161" s="1" t="inlineStr">
+        <is>
+          <t>Uç Şiirler (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C161" s="1">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="162" spans="1:3">
+      <c r="A162" s="1" t="inlineStr">
+        <is>
+          <t>9789759169350</t>
+        </is>
+      </c>
+      <c r="B162" s="1" t="inlineStr">
+        <is>
+          <t>Tuğralar</t>
+        </is>
+      </c>
+      <c r="C162" s="1">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="163" spans="1:3">
+      <c r="A163" s="1" t="inlineStr">
+        <is>
+          <t>9789759169343</t>
+        </is>
+      </c>
+      <c r="B163" s="1" t="inlineStr">
+        <is>
+          <t>Yalağuz</t>
+        </is>
+      </c>
+      <c r="C163" s="1">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="164" spans="1:3">
+      <c r="A164" s="1" t="inlineStr">
+        <is>
+          <t>9786055411107</t>
+        </is>
+      </c>
+      <c r="B164" s="1" t="inlineStr">
+        <is>
+          <t>Nereye Gidersem Gökyüzü Benimdir</t>
+        </is>
+      </c>
+      <c r="C164" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="165" spans="1:3">
+      <c r="A165" s="1" t="inlineStr">
+        <is>
+          <t>9789759169480</t>
+        </is>
+      </c>
+      <c r="B165" s="1" t="inlineStr">
+        <is>
+          <t>Niçin Diyalektik</t>
+        </is>
+      </c>
+      <c r="C165" s="1">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="166" spans="1:3">
+      <c r="A166" s="1" t="inlineStr">
+        <is>
+          <t>9789759169510</t>
+        </is>
+      </c>
+      <c r="B166" s="1" t="inlineStr">
+        <is>
+          <t>Magma ve Kör Saat</t>
+        </is>
+      </c>
+      <c r="C166" s="1">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="167" spans="1:3">
+      <c r="A167" s="1" t="inlineStr">
+        <is>
+          <t>9786055411091</t>
+        </is>
+      </c>
+      <c r="B167" s="1" t="inlineStr">
+        <is>
+          <t>Ölülerin Diyalogları</t>
+        </is>
+      </c>
+      <c r="C167" s="1">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="168" spans="1:3">
+      <c r="A168" s="1" t="inlineStr">
+        <is>
+          <t>9789759169527</t>
+        </is>
+      </c>
+      <c r="B168" s="1" t="inlineStr">
+        <is>
+          <t>Fransızca Bilen Yeşil Atkı</t>
+        </is>
+      </c>
+      <c r="C168" s="1">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="169" spans="1:3">
+      <c r="A169" s="1" t="inlineStr">
+        <is>
+          <t>9786055411046</t>
+        </is>
+      </c>
+      <c r="B169" s="1" t="inlineStr">
+        <is>
+          <t>Hayat Yeşil Umut Mavi</t>
+        </is>
+      </c>
+      <c r="C169" s="1">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="170" spans="1:3">
+      <c r="A170" s="1" t="inlineStr">
+        <is>
+          <t>9789759169339</t>
+        </is>
+      </c>
+      <c r="B170" s="1" t="inlineStr">
+        <is>
+          <t>Koma Provaları / Sütte Ne Çok Kan / Abdal Düşü</t>
+        </is>
+      </c>
+      <c r="C170" s="1">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="171" spans="1:3">
+      <c r="A171" s="1" t="inlineStr">
+        <is>
+          <t>9786055411022</t>
+        </is>
+      </c>
+      <c r="B171" s="1" t="inlineStr">
+        <is>
+          <t>Düşüş</t>
+        </is>
+      </c>
+      <c r="C171" s="1">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="172" spans="1:3">
+      <c r="A172" s="1" t="inlineStr">
+        <is>
+          <t>9789759169336</t>
+        </is>
+      </c>
+      <c r="B172" s="1" t="inlineStr">
+        <is>
+          <t>Neyin Nesisin Sen</t>
+        </is>
+      </c>
+      <c r="C172" s="1">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="173" spans="1:3">
+      <c r="A173" s="1" t="inlineStr">
+        <is>
+          <t>9789759169558</t>
+        </is>
+      </c>
+      <c r="B173" s="1" t="inlineStr">
+        <is>
+          <t>Pasaport Damgaları (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C173" s="1">
+        <v>27.78</v>
+      </c>
+    </row>
+    <row r="174" spans="1:3">
+      <c r="A174" s="1" t="inlineStr">
+        <is>
+          <t>9786055411015</t>
+        </is>
+      </c>
+      <c r="B174" s="1" t="inlineStr">
+        <is>
+          <t>Hazar Sözlüğü</t>
+        </is>
+      </c>
+      <c r="C174" s="1">
+        <v>25.5</v>
+      </c>
+    </row>
+    <row r="175" spans="1:3">
+      <c r="A175" s="1" t="inlineStr">
+        <is>
+          <t>9789759169718</t>
+        </is>
+      </c>
+      <c r="B175" s="1" t="inlineStr">
+        <is>
+          <t>Hrant’a… “Ali Topu Agop’a At” (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C175" s="1">
+        <v>32.9</v>
+      </c>
+    </row>
+    <row r="176" spans="1:3">
+      <c r="A176" s="1" t="inlineStr">
+        <is>
+          <t>9786025749132</t>
+        </is>
+      </c>
+      <c r="B176" s="1" t="inlineStr">
+        <is>
+          <t>Myndos Geçişi</t>
+        </is>
+      </c>
+      <c r="C176" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="177" spans="1:3">
+      <c r="A177" s="1" t="inlineStr">
+        <is>
+          <t>9789759169893</t>
+        </is>
+      </c>
+      <c r="B177" s="1" t="inlineStr">
+        <is>
+          <t>Ada Defterleri (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C177" s="1">
+        <v>29.63</v>
+      </c>
+    </row>
+    <row r="178" spans="1:3">
+      <c r="A178" s="1" t="inlineStr">
+        <is>
+          <t>9789759169923</t>
+        </is>
+      </c>
+      <c r="B178" s="1" t="inlineStr">
+        <is>
+          <t>Öykülerde Dünyalar</t>
+        </is>
+      </c>
+      <c r="C178" s="1">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="179" spans="1:3">
+      <c r="A179" s="1" t="inlineStr">
+        <is>
+          <t>9789759169312</t>
+        </is>
+      </c>
+      <c r="B179" s="1" t="inlineStr">
+        <is>
+          <t>Şiirin İlk Atlası</t>
+        </is>
+      </c>
+      <c r="C179" s="1">
+        <v>39.9</v>
+      </c>
+    </row>
+    <row r="180" spans="1:3">
+      <c r="A180" s="1" t="inlineStr">
+        <is>
+          <t>9789759169305</t>
+        </is>
+      </c>
+      <c r="B180" s="1" t="inlineStr">
+        <is>
+          <t>Bir Acıya Kiracı</t>
+        </is>
+      </c>
+      <c r="C180" s="1">
+        <v>26.76</v>
+      </c>
+    </row>
+    <row r="181" spans="1:3">
+      <c r="A181" s="1" t="inlineStr">
+        <is>
+          <t>9789759169206</t>
+        </is>
+      </c>
+      <c r="B181" s="1" t="inlineStr">
+        <is>
+          <t>Nasreddin Hoca (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C181" s="1">
+        <v>27.78</v>
+      </c>
+    </row>
+    <row r="182" spans="1:3">
+      <c r="A182" s="1" t="inlineStr">
+        <is>
+          <t>9789759169268</t>
+        </is>
+      </c>
+      <c r="B182" s="1" t="inlineStr">
+        <is>
+          <t>Ravel</t>
+        </is>
+      </c>
+      <c r="C182" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="183" spans="1:3">
+      <c r="A183" s="1" t="inlineStr">
+        <is>
+          <t>9789759169244</t>
+        </is>
+      </c>
+      <c r="B183" s="1" t="inlineStr">
+        <is>
+          <t>Nil - İblise Göre İncil - Kandil - Sarnıç</t>
+        </is>
+      </c>
+      <c r="C183" s="1">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="184" spans="1:3">
+      <c r="A184" s="1" t="inlineStr">
+        <is>
+          <t>9789759169237</t>
+        </is>
+      </c>
+      <c r="B184" s="1" t="inlineStr">
+        <is>
+          <t>Kadınların Dünyası</t>
+        </is>
+      </c>
+      <c r="C184" s="1">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="185" spans="1:3">
+      <c r="A185" s="1" t="inlineStr">
+        <is>
+          <t>9789759169177</t>
+        </is>
+      </c>
+      <c r="B185" s="1" t="inlineStr">
+        <is>
+          <t>Düello</t>
+        </is>
+      </c>
+      <c r="C185" s="1">
+        <v>49.9</v>
+      </c>
+    </row>
+    <row r="186" spans="1:3">
+      <c r="A186" s="1" t="inlineStr">
+        <is>
+          <t>9789758855995</t>
+        </is>
+      </c>
+      <c r="B186" s="1" t="inlineStr">
+        <is>
+          <t>Kapıyı Çalıyorum</t>
+        </is>
+      </c>
+      <c r="C186" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="187" spans="1:3">
+      <c r="A187" s="1" t="inlineStr">
+        <is>
+          <t>9789758855957</t>
+        </is>
+      </c>
+      <c r="B187" s="1" t="inlineStr">
+        <is>
+          <t>Benden Sana Yamalı</t>
+        </is>
+      </c>
+      <c r="C187" s="1">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="188" spans="1:3">
+      <c r="A188" s="1" t="inlineStr">
+        <is>
+          <t>9789758855933</t>
+        </is>
+      </c>
+      <c r="B188" s="1" t="inlineStr">
+        <is>
+          <t>Rahip Mouret'nin Günahı</t>
+        </is>
+      </c>
+      <c r="C188" s="1">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="189" spans="1:3">
+      <c r="A189" s="1" t="inlineStr">
+        <is>
+          <t>9789758855919</t>
+        </is>
+      </c>
+      <c r="B189" s="1" t="inlineStr">
+        <is>
+          <t>Ars Requiem - Bırakılma Koridoru</t>
+        </is>
+      </c>
+      <c r="C189" s="1">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="190" spans="1:3">
+      <c r="A190" s="1" t="inlineStr">
+        <is>
+          <t>9789758855902</t>
+        </is>
+      </c>
+      <c r="B190" s="1" t="inlineStr">
+        <is>
+          <t>Olethias - Kraliyet Yolunda Seferi Aşk</t>
+        </is>
+      </c>
+      <c r="C190" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="191" spans="1:3">
+      <c r="A191" s="1" t="inlineStr">
+        <is>
+          <t>9789759169534</t>
+        </is>
+      </c>
+      <c r="B191" s="1" t="inlineStr">
+        <is>
+          <t>Tarih ve Tarihçi: Annales Okulu İzinde</t>
+        </is>
+      </c>
+      <c r="C191" s="1">
+        <v>59.9</v>
+      </c>
+    </row>
+    <row r="192" spans="1:3">
+      <c r="A192" s="1" t="inlineStr">
+        <is>
+          <t>9789759169541</t>
+        </is>
+      </c>
+      <c r="B192" s="1" t="inlineStr">
+        <is>
+          <t>Rüzgara Karşı Felsefe</t>
+        </is>
+      </c>
+      <c r="C192" s="1">
+        <v>79.9</v>
+      </c>
+    </row>
+    <row r="193" spans="1:3">
+      <c r="A193" s="1" t="inlineStr">
+        <is>
+          <t>9789759169602</t>
+        </is>
+      </c>
+      <c r="B193" s="1" t="inlineStr">
+        <is>
+          <t>Eski Dostlar</t>
+        </is>
+      </c>
+      <c r="C193" s="1">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="194" spans="1:3">
+      <c r="A194" s="1" t="inlineStr">
+        <is>
+          <t>9789759169640</t>
+        </is>
+      </c>
+      <c r="B194" s="1" t="inlineStr">
+        <is>
+          <t>Ağustos 1936 - Annemin Karnında Son Bir Ay</t>
+        </is>
+      </c>
+      <c r="C194" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="195" spans="1:3">
+      <c r="A195" s="1" t="inlineStr">
+        <is>
+          <t>9789759169664</t>
+        </is>
+      </c>
+      <c r="B195" s="1" t="inlineStr">
+        <is>
+          <t>Gökyüzünden Başka Sınır Yok</t>
+        </is>
+      </c>
+      <c r="C195" s="1">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="196" spans="1:3">
+      <c r="A196" s="1" t="inlineStr">
+        <is>
+          <t>9789759169688</t>
+        </is>
+      </c>
+      <c r="B196" s="1" t="inlineStr">
+        <is>
+          <t>Paris Kasveti (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C196" s="1">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="197" spans="1:3">
+      <c r="A197" s="1" t="inlineStr">
+        <is>
+          <t>9789759169695</t>
+        </is>
+      </c>
+      <c r="B197" s="1" t="inlineStr">
+        <is>
+          <t>Açık Pencere</t>
+        </is>
+      </c>
+      <c r="C197" s="1">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="198" spans="1:3">
+      <c r="A198" s="1" t="inlineStr">
+        <is>
+          <t>9789759169701</t>
+        </is>
+      </c>
+      <c r="B198" s="1" t="inlineStr">
+        <is>
+          <t>Demokrasinin Dayanılmaz Ağırlığı</t>
+        </is>
+      </c>
+      <c r="C198" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="199" spans="1:3">
+      <c r="A199" s="1" t="inlineStr">
+        <is>
+          <t>9789759169749</t>
+        </is>
+      </c>
+      <c r="B199" s="1" t="inlineStr">
+        <is>
+          <t>Edebiyat Müzik ve Resimle Yaşamak Ya Da Roland Barthes</t>
+        </is>
+      </c>
+      <c r="C199" s="1">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="200" spans="1:3">
+      <c r="A200" s="1" t="inlineStr">
+        <is>
+          <t>9789759169787</t>
+        </is>
+      </c>
+      <c r="B200" s="1" t="inlineStr">
+        <is>
+          <t>Mehmet Akif Hayatı ve Toplu Şiirleri (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C200" s="1">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="201" spans="1:3">
+      <c r="A201" s="1" t="inlineStr">
+        <is>
+          <t>9789759169794</t>
+        </is>
+      </c>
+      <c r="B201" s="1" t="inlineStr">
+        <is>
+          <t>Doğu - Batı Divanı 1</t>
+        </is>
+      </c>
+      <c r="C201" s="1">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="202" spans="1:3">
+      <c r="A202" s="1" t="inlineStr">
+        <is>
+          <t>9789759169800</t>
+        </is>
+      </c>
+      <c r="B202" s="1" t="inlineStr">
+        <is>
+          <t>Doğu - Batı Divanı 2</t>
+        </is>
+      </c>
+      <c r="C202" s="1">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="203" spans="1:3">
+      <c r="A203" s="1" t="inlineStr">
+        <is>
+          <t>9789759169831</t>
+        </is>
+      </c>
+      <c r="B203" s="1" t="inlineStr">
+        <is>
+          <t>Aşkın Kitabı</t>
+        </is>
+      </c>
+      <c r="C203" s="1">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="204" spans="1:3">
+      <c r="A204" s="1" t="inlineStr">
+        <is>
+          <t>9789759169855</t>
+        </is>
+      </c>
+      <c r="B204" s="1" t="inlineStr">
+        <is>
+          <t>İslamiyet Gerçeği – 4: İslamiyetin Ekonomi Politiği</t>
+        </is>
+      </c>
+      <c r="C204" s="1">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="205" spans="1:3">
+      <c r="A205" s="1" t="inlineStr">
+        <is>
+          <t>9789759169879</t>
+        </is>
+      </c>
+      <c r="B205" s="1" t="inlineStr">
+        <is>
+          <t>Bir Ana Heykeli</t>
+        </is>
+      </c>
+      <c r="C205" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="206" spans="1:3">
+      <c r="A206" s="1" t="inlineStr">
+        <is>
+          <t>9789759169886</t>
+        </is>
+      </c>
+      <c r="B206" s="1" t="inlineStr">
+        <is>
+          <t>Türküsünü Arayan Adam</t>
+        </is>
+      </c>
+      <c r="C206" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="207" spans="1:3">
+      <c r="A207" s="1" t="inlineStr">
+        <is>
+          <t>9789759169909</t>
+        </is>
+      </c>
+      <c r="B207" s="1" t="inlineStr">
+        <is>
+          <t>Evlerde Uyur Uyanık Yalanlar</t>
+        </is>
+      </c>
+      <c r="C207" s="1">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="208" spans="1:3">
+      <c r="A208" s="1" t="inlineStr">
+        <is>
+          <t>9789759169954</t>
+        </is>
+      </c>
+      <c r="B208" s="1" t="inlineStr">
+        <is>
+          <t>Kapitalist Dünyanın İç-Evreninde: Küreselleşmenin Felsefi Bir Kuramı</t>
+        </is>
+      </c>
+      <c r="C208" s="1">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="209" spans="1:3">
+      <c r="A209" s="1" t="inlineStr">
+        <is>
+          <t>9789759169985</t>
+        </is>
+      </c>
+      <c r="B209" s="1" t="inlineStr">
+        <is>
+          <t>Aşkın 100 Yüzü</t>
+        </is>
+      </c>
+      <c r="C209" s="1">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="210" spans="1:3">
+      <c r="A210" s="1" t="inlineStr">
+        <is>
+          <t>9789759169992</t>
+        </is>
+      </c>
+      <c r="B210" s="1" t="inlineStr">
+        <is>
+          <t>Taşrada Ölüm Dirim Hazırlıkları</t>
+        </is>
+      </c>
+      <c r="C210" s="1">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="211" spans="1:3">
+      <c r="A211" s="1" t="inlineStr">
+        <is>
+          <t>9786058053618</t>
+        </is>
+      </c>
+      <c r="B211" s="1" t="inlineStr">
+        <is>
+          <t>Sosyoloji</t>
+        </is>
+      </c>
+      <c r="C211" s="1">
+        <v>2160</v>
+      </c>
+    </row>
+    <row r="212" spans="1:3">
+      <c r="A212" s="1" t="inlineStr">
+        <is>
+          <t>9786055411596</t>
+        </is>
+      </c>
+      <c r="B212" s="1" t="inlineStr">
+        <is>
+          <t>Sosyolojik Çözümlemenin Tarihi</t>
+        </is>
+      </c>
+      <c r="C212" s="1">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="213" spans="1:3">
+      <c r="A213" s="1" t="inlineStr">
+        <is>
+          <t>9789758855803</t>
+        </is>
+      </c>
+      <c r="B213" s="1" t="inlineStr">
+        <is>
+          <t>Batan Piyasalar - 21. Yüzyılın İlk Buhranı</t>
+        </is>
+      </c>
+      <c r="C213" s="1">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="214" spans="1:3">
+      <c r="A214" s="1" t="inlineStr">
+        <is>
+          <t>9789759169671</t>
+        </is>
+      </c>
+      <c r="B214" s="1" t="inlineStr">
+        <is>
+          <t>Yoksulduk Dünyayı Sevdik</t>
+        </is>
+      </c>
+      <c r="C214" s="1">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="215" spans="1:3">
+      <c r="A215" s="1" t="inlineStr">
+        <is>
+          <t>9789758855797</t>
+        </is>
+      </c>
+      <c r="B215" s="1" t="inlineStr">
+        <is>
+          <t>Tehlikeli İlişkiler</t>
+        </is>
+      </c>
+      <c r="C215" s="1">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="216" spans="1:3">
+      <c r="A216" s="1" t="inlineStr">
+        <is>
+          <t>9786057477880</t>
+        </is>
+      </c>
+      <c r="B216" s="1" t="inlineStr">
+        <is>
+          <t>Sosyolojik Düşüncenin Evreleri</t>
+        </is>
+      </c>
+      <c r="C216" s="1">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="217" spans="1:3">
+      <c r="A217" s="1" t="inlineStr">
+        <is>
+          <t>9786058053694</t>
+        </is>
+      </c>
+      <c r="B217" s="1" t="inlineStr">
+        <is>
+          <t>Sanatın Toplumsal Tarihi</t>
+        </is>
+      </c>
+      <c r="C217" s="1">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="218" spans="1:3">
+      <c r="A218" s="1" t="inlineStr">
+        <is>
+          <t>9786055411435</t>
+        </is>
+      </c>
+      <c r="B218" s="1" t="inlineStr">
+        <is>
+          <t>Özgürlüğün Geleceği</t>
+        </is>
+      </c>
+      <c r="C218" s="1">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="219" spans="1:3">
+      <c r="A219" s="1" t="inlineStr">
+        <is>
+          <t>9786057477804</t>
+        </is>
+      </c>
+      <c r="B219" s="1" t="inlineStr">
+        <is>
+          <t>Bilimsel Devrimlerin Yapısı</t>
+        </is>
+      </c>
+      <c r="C219" s="1">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="220" spans="1:3">
+      <c r="A220" s="1" t="inlineStr">
+        <is>
+          <t>9786055749323</t>
+        </is>
+      </c>
+      <c r="B220" s="1" t="inlineStr">
+        <is>
+          <t>Nemrut Dağı'nda Mutfak ve Sürdürülebilirlik Düşleri - Imagining Sustainability and Food at Nemrut Mountain</t>
+        </is>
+      </c>
+      <c r="C220" s="1">
+        <v>950</v>
+      </c>
+    </row>
+    <row r="221" spans="1:3">
+      <c r="A221" s="1" t="inlineStr">
+        <is>
+          <t>9786055749408</t>
+        </is>
+      </c>
+      <c r="B221" s="1" t="inlineStr">
+        <is>
+          <t>Bir Nehir Akıyor</t>
+        </is>
+      </c>
+      <c r="C221" s="1">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="222" spans="1:3">
+      <c r="A222" s="1" t="inlineStr">
+        <is>
           <t>9786055749385</t>
         </is>
       </c>
-      <c r="B4" s="1" t="inlineStr">
+      <c r="B222" s="1" t="inlineStr">
         <is>
           <t>Yağmur Şehir ve Sen (Ciltli)</t>
         </is>
       </c>
-      <c r="C4" s="1">
-        <v>350</v>
+      <c r="C222" s="1">
+        <v>420</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>