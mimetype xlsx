--- v1 (2026-05-13)
+++ v2 (2026-07-03)
@@ -85,3355 +85,3370 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786055749330</t>
+          <t>9786055749415</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Tarihte Neler Oldu?</t>
+          <t>İletişim Toplumu ve Aktörleri</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>650</v>
+        <v>380</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786055749361</t>
+          <t>9786055749330</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Kurtarıcı Açmazı</t>
+          <t>Tarihte Neler Oldu?</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>260</v>
+        <v>650</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786055749354</t>
+          <t>9786055749361</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Gün Yanığı</t>
+          <t>Kurtarıcı Açmazı</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>230</v>
+        <v>260</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786055749279</t>
+          <t>9786055749354</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Dans Eden Araplar</t>
+          <t>Gün Yanığı</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>390</v>
+        <v>230</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786055749316</t>
+          <t>9786055749279</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Zamanı Tanrı Yaşar</t>
+          <t>Dans Eden Araplar</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>730</v>
+        <v>390</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9789758855971</t>
+          <t>9786055749316</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Emirhan Oğuz Şiiri ve Myndos Geçişi</t>
+          <t>Zamanı Tanrı Yaşar</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>199.9</v>
+        <v>730</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786055749309</t>
+          <t>9789758855971</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Umami</t>
+          <t>Emirhan Oğuz Şiiri ve Myndos Geçişi</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>190</v>
+        <v>199.9</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786055749293</t>
+          <t>9786055749309</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Üçüncü Yol</t>
+          <t>Umami</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>590</v>
+        <v>190</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786055749286</t>
+          <t>9786055749293</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Şiir Hayvanı</t>
+          <t>Üçüncü Yol</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>650</v>
+        <v>590</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786057477866</t>
+          <t>9786055749286</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Gerçek</t>
+          <t>Şiir Hayvanı</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>650</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786057477873</t>
+          <t>9786057477866</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Gerçek (Ciltli)</t>
+          <t>Gerçek</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>750</v>
+        <v>650</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786055749255</t>
+          <t>9786057477873</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Toplum Kuramı ve Çağdaş Sosyoloji</t>
+          <t>Gerçek (Ciltli)</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>650</v>
+        <v>750</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786055749262</t>
+          <t>9786055749255</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Küresel Çağda Avrupa</t>
+          <t>Toplum Kuramı ve Çağdaş Sosyoloji</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>590</v>
+        <v>650</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786055749248</t>
+          <t>9786055749262</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Ay-Fengari Zeytin Ağacının Peşinde</t>
+          <t>Küresel Çağda Avrupa</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>390</v>
+        <v>590</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786055749217</t>
+          <t>9786055749248</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Duino Ağıtları</t>
+          <t>Ay-Fengari Zeytin Ağacının Peşinde</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>460</v>
+        <v>390</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786057408327</t>
+          <t>9786055749217</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Geç Gelen Bahar - printemps tardif (Ciltli)</t>
+          <t>Duino Ağıtları</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>460</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786055749231</t>
+          <t>9786057408327</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’nin Toplumsal Yapısı ve Değişim 1923’ten</t>
+          <t>Geç Gelen Bahar - printemps tardif (Ciltli)</t>
         </is>
       </c>
       <c r="C18" s="1">
         <v>460</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786055749187</t>
+          <t>9786055749231</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Post - Modernizm Ve Sosyal Bilimler</t>
+          <t>Türkiye’nin Toplumsal Yapısı ve Değişim 1923’ten</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>490</v>
+        <v>460</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786055749163</t>
+          <t>9786055749187</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Tarih ve Tarihçi: Annales Okulu İzinde</t>
+          <t>Post - Modernizm Ve Sosyal Bilimler</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>550</v>
+        <v>490</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786055749200</t>
+          <t>9786055749163</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Genç Bilim İnsanına Öğütler</t>
+          <t>Tarih ve Tarihçi: Annales Okulu İzinde</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>390</v>
+        <v>550</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786057408310</t>
+          <t>9786055749200</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Oyunları Sanat  Yapanlar (Ciltli)</t>
+          <t>Genç Bilim İnsanına Öğütler</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>650</v>
+        <v>390</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9789759169060</t>
+          <t>9786057408310</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Tarihte Neler Oldu</t>
+          <t>Oyunları Sanat  Yapanlar (Ciltli)</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>100</v>
+        <v>650</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9789759169473</t>
+          <t>9789759169060</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Felsefe Yazıları</t>
+          <t>Tarihte Neler Oldu</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>62</v>
+        <v>100</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9789759169947</t>
+          <t>9789759169473</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Modernizmin Erittikleri</t>
+          <t>Felsefe Yazıları</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>70</v>
+        <v>62</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9789759169756</t>
+          <t>9789759169947</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Psikanaliz'in Yedi Büyüğü</t>
+          <t>Modernizmin Erittikleri</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>100</v>
+        <v>70</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786056999727</t>
+          <t>9789759169756</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Yalnızlık</t>
+          <t>Psikanaliz'in Yedi Büyüğü</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>590</v>
+        <v>100</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786055749170</t>
+          <t>9786056999727</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Medyanın Toplumsal Tarihi Dördüncü Edisyon</t>
+          <t>Yalnızlık</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>750</v>
+        <v>590</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786057327628</t>
+          <t>9786055749170</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Natürmort: Yaşamsal Gündelik Nesnelerin Sanat Bağlamında Metaforları</t>
+          <t>Medyanın Toplumsal Tarihi Dördüncü Edisyon</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>950</v>
+        <v>750</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786057477835</t>
+          <t>9786057327628</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Hadi Gülümse</t>
+          <t>Natürmort: Yaşamsal Gündelik Nesnelerin Sanat Bağlamında Metaforları</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>750</v>
+        <v>950</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9789758855582</t>
+          <t>9786057477835</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Modern Araştırmacı</t>
+          <t>Hadi Gülümse</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>27.69</v>
+        <v>750</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786057327635</t>
+          <t>9789758855582</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Kumbaramdaki Öyküler</t>
+          <t>Modern Araştırmacı</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>360</v>
+        <v>27.69</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786057327611</t>
+          <t>9786057327635</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Gölgesi Batıya Düşer</t>
+          <t>Kumbaramdaki Öyküler</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>280</v>
+        <v>360</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786057408389</t>
+          <t>9786057327611</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Sanatın Toplumsal Tarihi IV</t>
+          <t>Gölgesi Batıya Düşer</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>650</v>
+        <v>280</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786057408341</t>
+          <t>9786057408389</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Sanatın Toplumsal Tarihi III</t>
+          <t>Sanatın Toplumsal Tarihi IV</t>
         </is>
       </c>
       <c r="C35" s="1">
         <v>650</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786057408334</t>
+          <t>9786057408341</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Sanatın Toplumsal Tarihi II</t>
+          <t>Sanatın Toplumsal Tarihi III</t>
         </is>
       </c>
       <c r="C36" s="1">
         <v>650</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786056999789</t>
+          <t>9786057408334</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Yüreğini Ferah Tut ‘Psihi Vathia'</t>
+          <t>Sanatın Toplumsal Tarihi II</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>510</v>
+        <v>650</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786057327604</t>
+          <t>9786056999789</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Sada</t>
+          <t>Yüreğini Ferah Tut ‘Psihi Vathia'</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>260</v>
+        <v>510</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9789759169053</t>
+          <t>9786057327604</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Üretimde Bilgi Teknolojisi Yöntemleri</t>
+          <t>Sada</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>68</v>
+        <v>260</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786055749040</t>
+          <t>9789759169053</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Hadi Gülümse</t>
+          <t>Üretimde Bilgi Teknolojisi Yöntemleri</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>36.5</v>
+        <v>68</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786057408303</t>
+          <t>9786055749040</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Erken Cumhuriyet Döneminde Sinema, Seyir, Siyasetde</t>
+          <t>Hadi Gülümse</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>430</v>
+        <v>36.5</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786057408372</t>
+          <t>9786057408303</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Kayıt Dışı Yaşamlar</t>
+          <t>Erken Cumhuriyet Döneminde Sinema, Seyir, Siyasetde</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>590</v>
+        <v>430</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>4440000000752</t>
+          <t>9786057408372</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Yeni Dergi Sayı 3: Demokrasi Çıkmazda mı?</t>
+          <t>Kayıt Dışı Yaşamlar</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>390</v>
+        <v>590</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>4440000000751</t>
+          <t>4440000000752</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Yeni Dergi Sayı 4: Modernizme Ne Oldu?</t>
+          <t>Yeni Dergi Sayı 3: Demokrasi Çıkmazda mı?</t>
         </is>
       </c>
       <c r="C44" s="1">
         <v>390</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>4440000000750</t>
+          <t>4440000000751</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Yeni Dergi Sayı 2: Kültür Endüstrileri</t>
+          <t>Yeni Dergi Sayı 4: Modernizme Ne Oldu?</t>
         </is>
       </c>
       <c r="C45" s="1">
         <v>390</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>8690101283994</t>
+          <t>4440000000750</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Yeni Dergi Sayı 1: Kriz</t>
+          <t>Yeni Dergi Sayı 2: Kültür Endüstrileri</t>
         </is>
       </c>
       <c r="C46" s="1">
         <v>390</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9789759169145</t>
+          <t>8690101283994</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Yirmi Aşk Şiiri ve Bir Umutsuz Şarkı</t>
+          <t>Yeni Dergi Sayı 1: Kriz</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>18.43</v>
+        <v>390</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9789758855339</t>
+          <t>9789759169145</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Çırak Aranıyor - Toplu Şiirler 1</t>
+          <t>Yirmi Aşk Şiiri ve Bir Umutsuz Şarkı</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>22.22</v>
+        <v>18.43</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786058053632</t>
+          <t>9789758855339</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Midilli'ye Açılan Tekne</t>
+          <t>Çırak Aranıyor - Toplu Şiirler 1</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>460</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786058053649</t>
+          <t>9786058053632</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>İçimden Göçenler</t>
+          <t>Midilli'ye Açılan Tekne</t>
         </is>
       </c>
       <c r="C50" s="1">
         <v>460</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786058053625</t>
+          <t>9786058053649</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Kurumsal Liderlik ve Risk Yönetimi</t>
+          <t>İçimden Göçenler</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>290</v>
+        <v>460</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786058053656</t>
+          <t>9786058053625</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Sosyal Politika ve Dezavantajlı Gruplar</t>
+          <t>Kurumsal Liderlik ve Risk Yönetimi</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>650</v>
+        <v>290</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786057477859</t>
+          <t>9786058053656</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Pandemi Sonrası Dünya İçin On Ders</t>
+          <t>Türkiye’de Sosyal Politika ve Dezavantajlı Gruplar</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>490</v>
+        <v>650</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786058053663</t>
+          <t>9786057477859</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Gazi Mustafa Kemal - Her Yönüyle Atatürk (3 Cilt)</t>
+          <t>Pandemi Sonrası Dünya İçin On Ders</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>1100</v>
+        <v>490</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786057477842</t>
+          <t>9786058053663</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Metafizik Üzerine Konuşma</t>
+          <t>Gazi Mustafa Kemal - Her Yönüyle Atatürk (3 Cilt)</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>320</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786058053687</t>
+          <t>9786057477842</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Lal Destan</t>
+          <t>Metafizik Üzerine Konuşma</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>460</v>
+        <v>320</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786057477828</t>
+          <t>9786058053687</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>İki Kültür</t>
+          <t>Lal Destan</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>310</v>
+        <v>460</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786059245005</t>
+          <t>9786057477828</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Eskişehir - Kökleri Derinde Yepyeni Bir Şehir</t>
+          <t>İki Kültür</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>575</v>
+        <v>310</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786057477811</t>
+          <t>9786059245005</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Defter</t>
+          <t>Eskişehir - Kökleri Derinde Yepyeni Bir Şehir</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>260</v>
+        <v>575</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786059245012</t>
+          <t>9786057477811</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Mural (Ciltli)</t>
+          <t>Kırmızı Defter</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>299.9</v>
+        <v>260</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786056999772</t>
+          <t>9786059245012</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Yunanlıların Trajik Çağında Felsefe</t>
+          <t>Mural (Ciltli)</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>290</v>
+        <v>299.9</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786059245043</t>
+          <t>9786056999772</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Ermiş (Ciltli)</t>
+          <t>Yunanlıların Trajik Çağında Felsefe</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>360</v>
+        <v>290</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786056999765</t>
+          <t>9786059245043</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Kar Köprüsü - Hızlı Tüketim Ürünleri Satış ve Dağıtım Rehberi</t>
+          <t>Ermiş (Ciltli)</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>650</v>
+        <v>360</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786059245067</t>
+          <t>9786056999765</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Yürekteki Ok - Dünya Edebiyatından En Güzel Aşk Şiirleri (Ciltli)</t>
+          <t>Kar Köprüsü - Hızlı Tüketim Ürünleri Satış ve Dağıtım Rehberi</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>550</v>
+        <v>650</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786056999758</t>
+          <t>9786059245067</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Öykünün Başlangıcı</t>
+          <t>Yürekteki Ok - Dünya Edebiyatından En Güzel Aşk Şiirleri (Ciltli)</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>590</v>
+        <v>550</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786059245104</t>
+          <t>9786056999758</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Paris’in Delileri</t>
+          <t>Öykünün Başlangıcı</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>360</v>
+        <v>590</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786056999741</t>
+          <t>9786059245104</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Sana Bir Şiirim Var! (Ciltli)</t>
+          <t>Paris’in Delileri</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>460</v>
+        <v>360</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786059245135</t>
+          <t>9786056999741</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Çanakkale Savunması - Türk Cephesinden</t>
+          <t>Sana Bir Şiirim Var! (Ciltli)</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>490</v>
+        <v>460</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786056999710</t>
+          <t>9786059245135</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Renk Öğretisi - Kırmızı Klasik Yapıtlar Dizisi</t>
+          <t>Çanakkale Savunması - Türk Cephesinden</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>550</v>
+        <v>490</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786059245142</t>
+          <t>9786056999710</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Bilmezdim Tavus Kuşlarının Uçabildiğini</t>
+          <t>Renk Öğretisi - Kırmızı Klasik Yapıtlar Dizisi</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>390</v>
+        <v>550</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786059245210</t>
+          <t>9786059245142</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Kapitalizm: Rekabet, Çatışma, Bunalımlar (Ciltli)</t>
+          <t>Bilmezdim Tavus Kuşlarının Uçabildiğini</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>1250</v>
+        <v>390</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786056999703</t>
+          <t>9786059245210</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyet Türkiyesinde Kahvehane ve İktidarı</t>
+          <t>Kapitalizm: Rekabet, Çatışma, Bunalımlar (Ciltli)</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>690</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786059245234</t>
+          <t>9786056999703</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Filozof-Sanatçının Rönesansı: Düşüncenin Görsel Devrimi Üzerine Bir Deneme</t>
+          <t>Cumhuriyet Türkiyesinde Kahvehane ve İktidarı</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>310</v>
+        <v>690</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786055749965</t>
+          <t>9786059245234</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Sanatçının Yaşlı Bir Adam Olarak Portresi</t>
+          <t>Filozof-Sanatçının Rönesansı: Düşüncenin Görsel Devrimi Üzerine Bir Deneme</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>360</v>
+        <v>310</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786055749125</t>
+          <t>9786055749965</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Ateş Hırsızları Söylencesi</t>
+          <t>Sanatçının Yaşlı Bir Adam Olarak Portresi</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>420</v>
+        <v>360</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786055749101</t>
+          <t>9786055749125</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Alaaddin’in Problemi</t>
+          <t>Ateş Hırsızları Söylencesi</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>340</v>
+        <v>420</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786055749095</t>
+          <t>9786055749101</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Gün Beyaz Gece</t>
+          <t>Alaaddin’in Problemi</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>750</v>
+        <v>340</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786055749088</t>
+          <t>9786055749095</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Şematizmden Yaratıcılığa</t>
+          <t>Kırmızı Gün Beyaz Gece</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>450</v>
+        <v>750</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786055749033</t>
+          <t>9786055749088</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Şarabın Aşk Sözlüğü</t>
+          <t>Şematizmden Yaratıcılığa</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>650</v>
+        <v>450</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786055749026</t>
+          <t>9786055749033</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Basın Fotoğrafçılığı</t>
+          <t>Şarabın Aşk Sözlüğü</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>79.9</v>
+        <v>650</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786059245289</t>
+          <t>9786055749026</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Medya ve Modernite</t>
+          <t>Basın Fotoğrafçılığı</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>620</v>
+        <v>79.9</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786055749019</t>
+          <t>9786059245289</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Firari</t>
+          <t>Medya ve Modernite</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>59.9</v>
+        <v>620</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9789758855025</t>
+          <t>9786055749019</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Mısır’ın Aşk Sözlüğü</t>
+          <t>Firari</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>650</v>
+        <v>59.9</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786055749002</t>
+          <t>9789758855025</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Sanat ve Edebiyat Üzerine</t>
+          <t>Mısır’ın Aşk Sözlüğü</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>360</v>
+        <v>650</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786055449057</t>
+          <t>9786055749002</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Pervasız Pertavsız (Ciltli)</t>
+          <t>Sanat ve Edebiyat Üzerine</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>26.85</v>
+        <v>360</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786055411916</t>
+          <t>9786055449057</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Deliliğe Övgü</t>
+          <t>Pervasız Pertavsız (Ciltli)</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>390</v>
+        <v>26.85</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786055411909</t>
+          <t>9786055411916</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Deliliğe Övgü (Ciltli)</t>
+          <t>Deliliğe Övgü</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>540</v>
+        <v>390</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9789758855032</t>
+          <t>9786055411909</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Elsa’nın Gözleri</t>
+          <t>Deliliğe Övgü (Ciltli)</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>16.67</v>
+        <v>540</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786055411893</t>
+          <t>9789758855032</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Balkan Rapsodisi</t>
+          <t>Elsa’nın Gözleri</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>650</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9789758855049</t>
+          <t>9786055411893</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Gaspard de la Nuit (Ciltli)</t>
+          <t>Balkan Rapsodisi</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>550</v>
+        <v>650</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9789758855100</t>
+          <t>9789758855049</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Kapitalizmde Korku</t>
+          <t>Gaspard de la Nuit (Ciltli)</t>
         </is>
       </c>
       <c r="C91" s="1">
         <v>550</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786055411848</t>
+          <t>9789758855100</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Sevdadan Kanadım (Ciltli)</t>
+          <t>Kapitalizmde Korku</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>460</v>
+        <v>550</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9789758855117</t>
+          <t>9786055411848</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Sır Gecesi</t>
+          <t>Sevdadan Kanadım (Ciltli)</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>310</v>
+        <v>460</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786055411787</t>
+          <t>9789758855117</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Madam Bovary (Ciltli)</t>
+          <t>Sır Gecesi</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>590</v>
+        <v>310</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9789758855124</t>
+          <t>9786055411787</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Başkalaşımlar XXI-XXX (Ciltli)</t>
+          <t>Madam Bovary (Ciltli)</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>26.85</v>
+        <v>590</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786055411770</t>
+          <t>9789758855124</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Kör Baykuş</t>
+          <t>Başkalaşımlar XXI-XXX (Ciltli)</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>260</v>
+        <v>26.85</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9789758855247</t>
+          <t>9786055411770</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Yaralı Karanfil</t>
+          <t>Kör Baykuş</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>650</v>
+        <v>260</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9789758855254</t>
+          <t>9789758855247</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Şarap</t>
+          <t>Yaralı Karanfil</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>330</v>
+        <v>650</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786055411763</t>
+          <t>9789758855254</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Bir Hürriyet Türküsü (Ciltli)</t>
+          <t>Şarap</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>3750</v>
+        <v>330</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9789758855285</t>
+          <t>9786055411763</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Örnek Alınacak Hikayeler</t>
+          <t>Bir Hürriyet Türküsü (Ciltli)</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>590</v>
+        <v>3750</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9789758855308</t>
+          <t>9789758855285</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Gitanjali</t>
+          <t>Örnek Alınacak Hikayeler</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>330</v>
+        <v>590</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786058053601</t>
+          <t>9789758855308</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Şarlatanlığın Tarihi</t>
+          <t>Gitanjali</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>410</v>
+        <v>330</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786055411756</t>
+          <t>9786058053601</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Madam Bovary</t>
+          <t>Şarlatanlığın Tarihi</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>490</v>
+        <v>410</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9789758855315</t>
+          <t>9786055411756</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Rumluk, Yaşlı Kadınlar ve Deniz</t>
+          <t>Madam Bovary</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>390</v>
+        <v>490</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786057408396</t>
+          <t>9789758855315</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Solak Kadın</t>
+          <t>Rumluk, Yaşlı Kadınlar ve Deniz</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>310</v>
+        <v>390</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786055411732</t>
+          <t>9786057408396</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Aşktan ve Savaştan Başka Nedir ki Hatırlanan? (Ciltli)</t>
+          <t>Solak Kadın</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>460</v>
+        <v>310</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9789758855322</t>
+          <t>9786055411732</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Hatıram Olsun: Toplu Şiirler 2</t>
+          <t>Aşktan ve Savaştan Başka Nedir ki Hatırlanan? (Ciltli)</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>36.5</v>
+        <v>460</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786055411718</t>
+          <t>9789758855322</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Kitabı (Ciltli)</t>
+          <t>Hatıram Olsun: Toplu Şiirler 2</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>460</v>
+        <v>36.5</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9789758855346</t>
+          <t>9786055411718</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Rüzgara En Yakın Yerde: Toplu Şiirler 1</t>
+          <t>Aşkın Kitabı (Ciltli)</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>650</v>
+        <v>460</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9789758855391</t>
+          <t>9789758855346</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Susan Denizin Sesiyle: Toplu Şiirler – 2</t>
+          <t>Rüzgara En Yakın Yerde: Toplu Şiirler 1</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>25.83</v>
+        <v>650</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786055411695</t>
+          <t>9789758855391</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Maddenin Haritalarında İlerleyen Şehvet (Ciltli)</t>
+          <t>Susan Denizin Sesiyle: Toplu Şiirler – 2</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>460</v>
+        <v>25.83</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9789758855407</t>
+          <t>9786055411695</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Doğu-Batı Divanı 3</t>
+          <t>Maddenin Haritalarında İlerleyen Şehvet (Ciltli)</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>22.5</v>
+        <v>460</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786055411688</t>
+          <t>9789758855407</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Gerçek (Ciltli)</t>
+          <t>Doğu-Batı Divanı 3</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>269.9</v>
+        <v>22.5</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9789758855414</t>
+          <t>9786055411688</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Yüz Aşk Sonesi</t>
+          <t>Gerçek (Ciltli)</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>18.43</v>
+        <v>269.9</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786055411671</t>
+          <t>9789758855414</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Gerçek</t>
+          <t>Yüz Aşk Sonesi</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>239.9</v>
+        <v>18.43</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9789758855421</t>
+          <t>9786055411671</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>40 Hadis</t>
+          <t>Gerçek</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>36.9</v>
+        <v>239.9</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9789758855445</t>
+          <t>9789758855421</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Bir Başka Dil: Toplu Şiirler 3</t>
+          <t>40 Hadis</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>690</v>
+        <v>36.9</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786055411664</t>
+          <t>9789758855445</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Germinal (Ciltli)</t>
+          <t>Bir Başka Dil: Toplu Şiirler 3</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>650</v>
+        <v>690</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9789758855452</t>
+          <t>9786055411664</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Şaman Sözü: Toplu Şiirler 4</t>
+          <t>Germinal (Ciltli)</t>
         </is>
       </c>
       <c r="C119" s="1">
         <v>650</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786055411657</t>
+          <t>9789758855452</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Germinal</t>
+          <t>Şaman Sözü: Toplu Şiirler 4</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>520</v>
+        <v>650</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9789758855469</t>
+          <t>9786055411657</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Noksan (Ciltli)</t>
+          <t>Germinal</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>79.9</v>
+        <v>520</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9789758855476</t>
+          <t>9789758855469</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Duino Ağıtları</t>
+          <t>Noksan (Ciltli)</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>39.9</v>
+        <v>79.9</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786055411633</t>
+          <t>9789758855476</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Kırk Dört Sıfır Dört</t>
+          <t>Duino Ağıtları</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>310</v>
+        <v>39.9</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9789758855483</t>
+          <t>9786055411633</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Talih</t>
+          <t>Kırk Dört Sıfır Dört</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>590</v>
+        <v>310</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9789758855490</t>
+          <t>9789758855483</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Mektupları</t>
+          <t>Talih</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>360</v>
+        <v>590</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9789758855513</t>
+          <t>9789758855490</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Butes</t>
+          <t>İstanbul Mektupları</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>390</v>
+        <v>360</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786055411572</t>
+          <t>9789758855513</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Genç Bilimadamına Öğütler</t>
+          <t>Butes</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>79.9</v>
+        <v>390</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9789758855520</t>
+          <t>9786055411572</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Zerre</t>
+          <t>Genç Bilimadamına Öğütler</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>650</v>
+        <v>79.9</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786055411558</t>
+          <t>9789758855520</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’nin Üçlemi</t>
+          <t>Zerre</t>
         </is>
       </c>
       <c r="C129" s="1">
         <v>650</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9789758855544</t>
+          <t>9786055411558</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Şimdi O Güzel Bahçede: Mehmet H. Doğan Kitabı</t>
+          <t>Türkiye’nin Üçlemi</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>14.81</v>
+        <v>650</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786055411527</t>
+          <t>9789758855544</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Gülün Gölgesi Yok (Ciltli)</t>
+          <t>Şimdi O Güzel Bahçede: Mehmet H. Doğan Kitabı</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>59.9</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9789758855575</t>
+          <t>9786055411527</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Teselliler</t>
+          <t>Gülün Gölgesi Yok (Ciltli)</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>119.9</v>
+        <v>59.9</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786055411510</t>
+          <t>9789758855575</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Türklük, Müslümanlık ve Osmanlı Mirası</t>
+          <t>Teselliler</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>89.9</v>
+        <v>119.9</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9789758855629</t>
+          <t>9786055411510</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>İslam İmparatorluğu</t>
+          <t>Türklük, Müslümanlık ve Osmanlı Mirası</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>590</v>
+        <v>89.9</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786055411503</t>
+          <t>9789758855629</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Benim Adıma Bir Gökyüzü (Ciltli)</t>
+          <t>İslam İmparatorluğu</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>460</v>
+        <v>590</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9789758855858</t>
+          <t>9786055411503</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Gezgin Günce: Britanya Defteri</t>
+          <t>Benim Adıma Bir Gökyüzü (Ciltli)</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>99.9</v>
+        <v>460</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9789758855834</t>
+          <t>9789758855858</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Yolcu (Ciltli)</t>
+          <t>Gezgin Günce: Britanya Defteri</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>590</v>
+        <v>99.9</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786055411480</t>
+          <t>9789758855834</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Saatsiz Maarif Takvimi (Ciltli)</t>
+          <t>Yolcu (Ciltli)</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>750</v>
+        <v>590</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9789758855810</t>
+          <t>9786055411480</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Gagalı Pelikan</t>
+          <t>Saatsiz Maarif Takvimi (Ciltli)</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>299.9</v>
+        <v>750</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786055411473</t>
+          <t>9789758855810</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Televizyon ve İçimizdeki Şiddet</t>
+          <t>Kırmızı Gagalı Pelikan</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>350</v>
+        <v>299.9</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9789758855704</t>
+          <t>9786055411473</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Gündüz Hırsızları</t>
+          <t>Televizyon ve İçimizdeki Şiddet</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>310</v>
+        <v>350</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786055411466</t>
+          <t>9789758855704</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Alternatif: Aydın: Kültür ve Siyaset Üzerine Yazılar - 1 (Ciltli)</t>
+          <t>Gündüz Hırsızları</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>850</v>
+        <v>310</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9789758855698</t>
+          <t>9786055411466</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Geçip Gitti Kirpiklerimin Arasından</t>
+          <t>Alternatif: Aydın: Kültür ve Siyaset Üzerine Yazılar - 1 (Ciltli)</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>460</v>
+        <v>850</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786055411459</t>
+          <t>9789758855698</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Farklılıklar Arasında Köprü Kurmak</t>
+          <t>Geçip Gitti Kirpiklerimin Arasından</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>650</v>
+        <v>460</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9789759169466</t>
+          <t>9786055411459</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Genç Bir Düşünüre Mektuplar</t>
+          <t>Farklılıklar Arasında Köprü Kurmak</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>390</v>
+        <v>650</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9789759169442</t>
+          <t>9789759169466</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Milliyetçilik: Türkiye’nin Çıkmazı</t>
+          <t>Genç Bir Düşünüre Mektuplar</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>350</v>
+        <v>390</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786055411411</t>
+          <t>9789759169442</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Post Amerikan Dünya</t>
+          <t>Milliyetçilik: Türkiye’nin Çıkmazı</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>490</v>
+        <v>350</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9789758855438</t>
+          <t>9786055411411</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Mısır Güvercini</t>
+          <t>Post Amerikan Dünya</t>
         </is>
       </c>
       <c r="C148" s="1">
         <v>490</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786055411374</t>
+          <t>9789758855438</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Şehir Meydanında Fıçı Yuvarlamak (Ciltli)</t>
+          <t>Mısır Güvercini</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>590</v>
+        <v>490</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9789759169435</t>
+          <t>9786055411374</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Yön’ün Devrimi Devrim’in Yönü</t>
+          <t>Şehir Meydanında Fıçı Yuvarlamak (Ciltli)</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>350</v>
+        <v>590</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786055411237</t>
+          <t>9789759169435</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Uzaktan Daha Uzak Yakından Daha Yakın</t>
+          <t>Yön’ün Devrimi Devrim’in Yönü</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>390</v>
+        <v>350</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9789759169404</t>
+          <t>9786055411237</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Kimlik Mücadelesinde Alevilik</t>
+          <t>Uzaktan Daha Uzak Yakından Daha Yakın</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>550</v>
+        <v>390</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786055411213</t>
+          <t>9789759169404</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>İpe Tırmanan Keman Sesi</t>
+          <t>Kimlik Mücadelesinde Alevilik</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>350</v>
+        <v>550</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9789759169398</t>
+          <t>9786055411213</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Perişey</t>
+          <t>İpe Tırmanan Keman Sesi</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>310</v>
+        <v>350</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786055411206</t>
+          <t>9789759169398</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Fatih ve Fetih: Mitler, Gerçekler</t>
+          <t>Perişey</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>430</v>
+        <v>310</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9789759169381</t>
+          <t>9786055411206</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Kanat Hareketleri</t>
+          <t>Fatih ve Fetih: Mitler, Gerçekler</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>310</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786055411190</t>
+          <t>9789759169381</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı’nın Son Savaşı: Turan Hayalinden Sevr’e</t>
+          <t>Kanat Hareketleri</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>590</v>
+        <v>310</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9789759169374</t>
+          <t>9786055411190</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Efsaneler, Amblemler, İzler: Morfoloji ve Tarih</t>
+          <t>Osmanlı’nın Son Savaşı: Turan Hayalinden Sevr’e</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>59.9</v>
+        <v>590</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786055411183</t>
+          <t>9789759169374</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Sahalin Adası</t>
+          <t>Efsaneler, Amblemler, İzler: Morfoloji ve Tarih</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>550</v>
+        <v>59.9</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9789759169367</t>
+          <t>9786055411183</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Keskindoreke Fındınfalava</t>
+          <t>Sahalin Adası</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>390</v>
+        <v>550</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786055411114</t>
+          <t>9789759169367</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Uç Şiirler (Ciltli)</t>
+          <t>Keskindoreke Fındınfalava</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>550</v>
+        <v>390</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9789759169350</t>
+          <t>9786055411114</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Tuğralar</t>
+          <t>Uç Şiirler (Ciltli)</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>310</v>
+        <v>550</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9789759169343</t>
+          <t>9789759169350</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Yalağuz</t>
+          <t>Tuğralar</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>460</v>
+        <v>310</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786055411107</t>
+          <t>9789759169343</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Nereye Gidersem Gökyüzü Benimdir</t>
+          <t>Yalağuz</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>320</v>
+        <v>460</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9789759169480</t>
+          <t>9786055411107</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Niçin Diyalektik</t>
+          <t>Nereye Gidersem Gökyüzü Benimdir</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>490</v>
+        <v>320</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9789759169510</t>
+          <t>9789759169480</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Magma ve Kör Saat</t>
+          <t>Niçin Diyalektik</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>310</v>
+        <v>490</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786055411091</t>
+          <t>9789759169510</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Ölülerin Diyalogları</t>
+          <t>Magma ve Kör Saat</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>390</v>
+        <v>310</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9789759169527</t>
+          <t>9786055411091</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Fransızca Bilen Yeşil Atkı</t>
+          <t>Ölülerin Diyalogları</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>290</v>
+        <v>390</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786055411046</t>
+          <t>9789759169527</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Hayat Yeşil Umut Mavi</t>
+          <t>Fransızca Bilen Yeşil Atkı</t>
         </is>
       </c>
       <c r="C169" s="1">
         <v>290</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9789759169339</t>
+          <t>9786055411046</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Koma Provaları / Sütte Ne Çok Kan / Abdal Düşü</t>
+          <t>Hayat Yeşil Umut Mavi</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>310</v>
+        <v>290</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786055411022</t>
+          <t>9789759169339</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Düşüş</t>
+          <t>Koma Provaları / Sütte Ne Çok Kan / Abdal Düşü</t>
         </is>
       </c>
       <c r="C171" s="1">
         <v>310</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9789759169336</t>
+          <t>9786055411022</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Neyin Nesisin Sen</t>
+          <t>Düşüş</t>
         </is>
       </c>
       <c r="C172" s="1">
         <v>310</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9789759169558</t>
+          <t>9789759169336</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Pasaport Damgaları (Ciltli)</t>
+          <t>Neyin Nesisin Sen</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>27.78</v>
+        <v>310</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786055411015</t>
+          <t>9789759169558</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Hazar Sözlüğü</t>
+          <t>Pasaport Damgaları (Ciltli)</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>25.5</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9789759169718</t>
+          <t>9786055411015</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Hrant’a… “Ali Topu Agop’a At” (Ciltli)</t>
+          <t>Hazar Sözlüğü</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>32.9</v>
+        <v>25.5</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786025749132</t>
+          <t>9789759169718</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Myndos Geçişi</t>
+          <t>Hrant’a… “Ali Topu Agop’a At” (Ciltli)</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>360</v>
+        <v>32.9</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9789759169893</t>
+          <t>9786025749132</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Ada Defterleri (Ciltli)</t>
+          <t>Myndos Geçişi</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>29.63</v>
+        <v>360</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9789759169923</t>
+          <t>9789759169893</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Öykülerde Dünyalar</t>
+          <t>Ada Defterleri (Ciltli)</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>73</v>
+        <v>29.63</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9789759169312</t>
+          <t>9789759169923</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Şiirin İlk Atlası</t>
+          <t>Öykülerde Dünyalar</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>39.9</v>
+        <v>73</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9789759169305</t>
+          <t>9789759169312</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Bir Acıya Kiracı</t>
+          <t>Şiirin İlk Atlası</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>26.76</v>
+        <v>39.9</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9789759169206</t>
+          <t>9789759169305</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Nasreddin Hoca (Ciltli)</t>
+          <t>Bir Acıya Kiracı</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>27.78</v>
+        <v>26.76</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9789759169268</t>
+          <t>9789759169206</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Ravel</t>
+          <t>Nasreddin Hoca (Ciltli)</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>260</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9789759169244</t>
+          <t>9789759169268</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Nil - İblise Göre İncil - Kandil - Sarnıç</t>
+          <t>Ravel</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>310</v>
+        <v>260</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9789759169237</t>
+          <t>9789759169244</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Kadınların Dünyası</t>
+          <t>Nil - İblise Göre İncil - Kandil - Sarnıç</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>590</v>
+        <v>310</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9789759169177</t>
+          <t>9789759169237</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Düello</t>
+          <t>Kadınların Dünyası</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>49.9</v>
+        <v>590</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9789758855995</t>
+          <t>9789759169177</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Kapıyı Çalıyorum</t>
+          <t>Düello</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>360</v>
+        <v>49.9</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9789758855957</t>
+          <t>9789758855995</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Benden Sana Yamalı</t>
+          <t>Kapıyı Çalıyorum</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>690</v>
+        <v>360</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9789758855933</t>
+          <t>9789758855957</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Rahip Mouret'nin Günahı</t>
+          <t>Benden Sana Yamalı</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>490</v>
+        <v>690</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9789758855919</t>
+          <t>9789758855933</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Ars Requiem - Bırakılma Koridoru</t>
+          <t>Rahip Mouret'nin Günahı</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>290</v>
+        <v>490</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9789758855902</t>
+          <t>9789758855919</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Olethias - Kraliyet Yolunda Seferi Aşk</t>
+          <t>Ars Requiem - Bırakılma Koridoru</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>320</v>
+        <v>290</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9789759169534</t>
+          <t>9789758855902</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Tarih ve Tarihçi: Annales Okulu İzinde</t>
+          <t>Olethias - Kraliyet Yolunda Seferi Aşk</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>59.9</v>
+        <v>320</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9789759169541</t>
+          <t>9789759169534</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Rüzgara Karşı Felsefe</t>
+          <t>Tarih ve Tarihçi: Annales Okulu İzinde</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>79.9</v>
+        <v>59.9</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9789759169602</t>
+          <t>9789759169541</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Eski Dostlar</t>
+          <t>Rüzgara Karşı Felsefe</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>530</v>
+        <v>79.9</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9789759169640</t>
+          <t>9789759169602</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Ağustos 1936 - Annemin Karnında Son Bir Ay</t>
+          <t>Eski Dostlar</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>260</v>
+        <v>530</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9789759169664</t>
+          <t>9789759169640</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Gökyüzünden Başka Sınır Yok</t>
+          <t>Ağustos 1936 - Annemin Karnında Son Bir Ay</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>310</v>
+        <v>260</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9789759169688</t>
+          <t>9789759169664</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Paris Kasveti (Ciltli)</t>
+          <t>Gökyüzünden Başka Sınır Yok</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>750</v>
+        <v>310</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9789759169695</t>
+          <t>9789759169688</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Açık Pencere</t>
+          <t>Paris Kasveti (Ciltli)</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>490</v>
+        <v>750</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9789759169701</t>
+          <t>9789759169695</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Demokrasinin Dayanılmaz Ağırlığı</t>
+          <t>Açık Pencere</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>350</v>
+        <v>490</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9789759169749</t>
+          <t>9789759169701</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Edebiyat Müzik ve Resimle Yaşamak Ya Da Roland Barthes</t>
+          <t>Demokrasinin Dayanılmaz Ağırlığı</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>460</v>
+        <v>350</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9789759169787</t>
+          <t>9789759169749</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Mehmet Akif Hayatı ve Toplu Şiirleri (Ciltli)</t>
+          <t>Edebiyat Müzik ve Resimle Yaşamak Ya Da Roland Barthes</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>750</v>
+        <v>460</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9789759169794</t>
+          <t>9789759169787</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Doğu - Batı Divanı 1</t>
+          <t>Mehmet Akif Hayatı ve Toplu Şiirleri (Ciltli)</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>310</v>
+        <v>750</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9789759169800</t>
+          <t>9789759169794</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Doğu - Batı Divanı 2</t>
+          <t>Doğu - Batı Divanı 1</t>
         </is>
       </c>
       <c r="C202" s="1">
         <v>310</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9789759169831</t>
+          <t>9789759169800</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Kitabı</t>
+          <t>Doğu - Batı Divanı 2</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>290</v>
+        <v>310</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9789759169855</t>
+          <t>9789759169831</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>İslamiyet Gerçeği – 4: İslamiyetin Ekonomi Politiği</t>
+          <t>Aşkın Kitabı</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>410</v>
+        <v>290</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9789759169879</t>
+          <t>9789759169855</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Bir Ana Heykeli</t>
+          <t>İslamiyet Gerçeği – 4: İslamiyetin Ekonomi Politiği</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>260</v>
+        <v>410</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9789759169886</t>
+          <t>9789759169879</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Türküsünü Arayan Adam</t>
+          <t>Bir Ana Heykeli</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>350</v>
+        <v>260</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9789759169909</t>
+          <t>9789759169886</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Evlerde Uyur Uyanık Yalanlar</t>
+          <t>Türküsünü Arayan Adam</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>410</v>
+        <v>350</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9789759169954</t>
+          <t>9789759169909</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Kapitalist Dünyanın İç-Evreninde: Küreselleşmenin Felsefi Bir Kuramı</t>
+          <t>Evlerde Uyur Uyanık Yalanlar</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>750</v>
+        <v>410</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9789759169985</t>
+          <t>9789759169954</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Aşkın 100 Yüzü</t>
+          <t>Kapitalist Dünyanın İç-Evreninde: Küreselleşmenin Felsefi Bir Kuramı</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>420</v>
+        <v>750</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9789759169992</t>
+          <t>9789759169985</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Taşrada Ölüm Dirim Hazırlıkları</t>
+          <t>Aşkın 100 Yüzü</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>310</v>
+        <v>420</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786058053618</t>
+          <t>9789759169992</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Sosyoloji</t>
+          <t>Taşrada Ölüm Dirim Hazırlıkları</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>2160</v>
+        <v>310</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786055411596</t>
+          <t>9786058053618</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Sosyolojik Çözümlemenin Tarihi</t>
+          <t>Sosyoloji</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>850</v>
+        <v>2160</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9789758855803</t>
+          <t>9786055411596</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Batan Piyasalar - 21. Yüzyılın İlk Buhranı</t>
+          <t>Sosyolojik Çözümlemenin Tarihi</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>690</v>
+        <v>850</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9789759169671</t>
+          <t>9789758855803</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Yoksulduk Dünyayı Sevdik</t>
+          <t>Batan Piyasalar - 21. Yüzyılın İlk Buhranı</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>650</v>
+        <v>690</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9789758855797</t>
+          <t>9789759169671</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Tehlikeli İlişkiler</t>
+          <t>Yoksulduk Dünyayı Sevdik</t>
         </is>
       </c>
       <c r="C215" s="1">
         <v>650</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786057477880</t>
+          <t>9789758855797</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Sosyolojik Düşüncenin Evreleri</t>
+          <t>Tehlikeli İlişkiler</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>720</v>
+        <v>650</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786058053694</t>
+          <t>9786057477880</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Sanatın Toplumsal Tarihi</t>
+          <t>Sosyolojik Düşüncenin Evreleri</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>650</v>
+        <v>720</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786055411435</t>
+          <t>9786058053694</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Özgürlüğün Geleceği</t>
+          <t>Sanatın Toplumsal Tarihi</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>490</v>
+        <v>650</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786057477804</t>
+          <t>9786055411435</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Bilimsel Devrimlerin Yapısı</t>
+          <t>Özgürlüğün Geleceği</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>590</v>
+        <v>490</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786055749323</t>
+          <t>9786057477804</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Nemrut Dağı'nda Mutfak ve Sürdürülebilirlik Düşleri - Imagining Sustainability and Food at Nemrut Mountain</t>
+          <t>Bilimsel Devrimlerin Yapısı</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>950</v>
+        <v>590</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786055749408</t>
+          <t>9786055749323</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Bir Nehir Akıyor</t>
+          <t>Nemrut Dağı'nda Mutfak ve Sürdürülebilirlik Düşleri - Imagining Sustainability and Food at Nemrut Mountain</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>290</v>
+        <v>950</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
+          <t>9786055749408</t>
+        </is>
+      </c>
+      <c r="B222" s="1" t="inlineStr">
+        <is>
+          <t>Bir Nehir Akıyor</t>
+        </is>
+      </c>
+      <c r="C222" s="1">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="223" spans="1:3">
+      <c r="A223" s="1" t="inlineStr">
+        <is>
           <t>9786055749385</t>
         </is>
       </c>
-      <c r="B222" s="1" t="inlineStr">
+      <c r="B223" s="1" t="inlineStr">
         <is>
           <t>Yağmur Şehir ve Sen (Ciltli)</t>
         </is>
       </c>
-      <c r="C222" s="1">
+      <c r="C223" s="1">
         <v>420</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>