--- v0 (2026-05-13)
+++ v1 (2026-07-03)
@@ -85,400 +85,415 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9789944928274</t>
+          <t>9789944928311</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Sesini Duyan Yok!</t>
+          <t>Bir Meleğin Otizmle Dansı</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>154</v>
+        <v>180</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9789944928267</t>
+          <t>9789944928274</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Uzun Lafın Kıssası</t>
+          <t>Sesini Duyan Yok!</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>129.5</v>
+        <v>154</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9789944928250</t>
+          <t>9789944928267</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Neden Bioenerjiyi Bıraktım</t>
+          <t>Uzun Lafın Kıssası</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>267</v>
+        <v>129.5</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9789944928212</t>
+          <t>9789944928250</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Tevbe ile Arınmak</t>
+          <t>Neden Bioenerjiyi Bıraktım</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>308</v>
+        <v>267</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9789944928144</t>
+          <t>9789944928212</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Bir Demlik Hikaye - Muhabbet Tadında</t>
+          <t>Tevbe ile Arınmak</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>166.6</v>
+        <v>308</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9789944928076</t>
+          <t>9789944928144</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Peygambersiz Ümmet</t>
+          <t>Bir Demlik Hikaye - Muhabbet Tadında</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>138.6</v>
+        <v>166.6</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9789944928069</t>
+          <t>9789944928076</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Ateş Düşürücü</t>
+          <t>Peygambersiz Ümmet</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>166.6</v>
+        <v>138.6</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9789944928113</t>
+          <t>9789944928069</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Dini Öğrenme Kılavuzu</t>
+          <t>Ateş Düşürücü</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>180.6</v>
+        <v>166.6</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9789944928137</t>
+          <t>9789944928113</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Sevgili Peygamberimiz Hz. Muhammed'in Hayatı Bana Ne Diyor?</t>
+          <t>Dini Öğrenme Kılavuzu</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>320.6</v>
+        <v>180.6</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9789944928090</t>
+          <t>9789944928137</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Gençler İçin Helal Rehberi</t>
+          <t>Sevgili Peygamberimiz Hz. Muhammed'in Hayatı Bana Ne Diyor?</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>238.5</v>
+        <v>320.6</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9789944928052</t>
+          <t>9789944928090</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Sensörlü Cennet Kapısı</t>
+          <t>Gençler İçin Helal Rehberi</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>138.6</v>
+        <v>238.5</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9789944928106</t>
+          <t>9789944928052</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Yüzünü O’na Dön - İman Nedir?</t>
+          <t>Sensörlü Cennet Kapısı</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>152.6</v>
+        <v>138.6</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9789944928021</t>
+          <t>9789944928106</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Asırlık Tozlar</t>
+          <t>Yüzünü O’na Dön - İman Nedir?</t>
         </is>
       </c>
       <c r="C14" s="1">
         <v>152.6</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9789944928003</t>
+          <t>9789944928021</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Mutlu Olmanın Yolları veya Yeni Ufuklar</t>
+          <t>Asırlık Tozlar</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>11</v>
+        <v>152.6</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>3990000028775</t>
+          <t>9789944928003</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Hayy Dedin ve Dirildim</t>
+          <t>Mutlu Olmanın Yolları veya Yeni Ufuklar</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>40</v>
+        <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>3990000028776</t>
+          <t>3990000028775</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Keçiboynuzu</t>
+          <t>Hayy Dedin ve Dirildim</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>7.5</v>
+        <v>40</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9789944928038</t>
+          <t>3990000028776</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Yeşil Dergah'ın Aynası</t>
+          <t>Keçiboynuzu</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>166.6</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9789944928168</t>
+          <t>9789944928038</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Güldüren Düşündüren Ama Utandırmayan Fıkralar</t>
+          <t>Yeşil Dergah'ın Aynası</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>138.6</v>
+        <v>166.6</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9789944928175</t>
+          <t>9789944928168</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Türk Toplumu ve Kitap</t>
+          <t>Güldüren Düşündüren Ama Utandırmayan Fıkralar</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>236.6</v>
+        <v>138.6</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9789944928182</t>
+          <t>9789944928175</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Berat Münzevi'nin Efsane Eseri Esmaül Hüsna Kitabı</t>
+          <t>Türk Toplumu ve Kitap</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>166.6</v>
+        <v>236.6</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9789944928083</t>
+          <t>9789944928182</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Ufkumuzu Aydınlatan Güzel Sözler</t>
+          <t>Berat Münzevi'nin Efsane Eseri Esmaül Hüsna Kitabı</t>
         </is>
       </c>
       <c r="C22" s="1">
         <v>166.6</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9789944928199</t>
+          <t>9789944928083</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>İslam ve Çağdaşlık</t>
+          <t>Ufkumuzu Aydınlatan Güzel Sözler</t>
         </is>
       </c>
       <c r="C23" s="1">
         <v>166.6</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9789944928120</t>
+          <t>9789944928199</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Beklenen Nesil</t>
+          <t>İslam ve Çağdaşlık</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>180.6</v>
+        <v>166.6</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
+          <t>9789944928120</t>
+        </is>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>Beklenen Nesil</t>
+        </is>
+      </c>
+      <c r="C25" s="1">
+        <v>180.6</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3">
+      <c r="A26" s="1" t="inlineStr">
+        <is>
           <t>9789944928151</t>
         </is>
       </c>
-      <c r="B25" s="1" t="inlineStr">
+      <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Sağlıklı Aile Sağlıklı İletişim</t>
         </is>
       </c>
-      <c r="C25" s="1">
+      <c r="C26" s="1">
         <v>264.6</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>