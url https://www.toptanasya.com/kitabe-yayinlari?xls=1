--- v0 (2026-05-13)
+++ v1 (2026-07-03)
@@ -85,1390 +85,1420 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786255654397</t>
+          <t>9786255654441</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Kısasun Kasîratun min A‘mâki’l-Hayat</t>
+          <t>Karşıt Siyasal Söylem</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>220</v>
+        <v>400</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786255654373</t>
+          <t>9786255654434</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>En Sevgilinin Faziletleri</t>
+          <t>Kur'an'a Adanmış Bir Ömür Ramazan Pakdil</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>300</v>
+        <v>240</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786255654359</t>
+          <t>9786255654397</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>el-Mevsu’at -Masadıru’l-Edebi’l-Arabi</t>
+          <t>Kısasun Kasîratun min A‘mâki’l-Hayat</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>280</v>
+        <v>220</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786255654328</t>
+          <t>9786255654373</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Erzurum Rifailerinde Dini Musiki Geleneği</t>
+          <t>En Sevgilinin Faziletleri</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786255654342</t>
+          <t>9786255654359</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Güzel Ahlak</t>
+          <t>el-Mevsu’at -Masadıru’l-Edebi’l-Arabi</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>200</v>
+        <v>280</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786255654335</t>
+          <t>9786255654328</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Tevhid Ehli Askerler İçin Cihad ve Dine Dair Öğütler</t>
+          <t>Erzurum Rifailerinde Dini Musiki Geleneği</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>240</v>
+        <v>300</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786255654304</t>
+          <t>9786255654342</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Aile: Son Kale</t>
+          <t>Güzel Ahlak</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786255654281</t>
+          <t>9786255654335</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Darende Heyiketeği Mezarlığındaki Mezar Taşları</t>
+          <t>Tevhid Ehli Askerler İçin Cihad ve Dine Dair Öğütler</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>1300</v>
+        <v>240</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786255654298</t>
+          <t>9786255654304</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Türkçe Arapça Akademik Sözlük</t>
+          <t>Aile: Son Kale</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>260</v>
+        <v>350</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786255654229</t>
+          <t>9786255654281</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Tefsir</t>
+          <t>Darende Heyiketeği Mezarlığındaki Mezar Taşları</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>375</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786255654212</t>
+          <t>9786255654298</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Nebevi Aşkın Şairi</t>
+          <t>Türkçe Arapça Akademik Sözlük</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>370</v>
+        <v>260</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786255654205</t>
+          <t>9786255654229</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Mefatihu'l-Ğayb</t>
+          <t>Çocuklar İçin Tefsir</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>270</v>
+        <v>375</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786255654151</t>
+          <t>9786255654212</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>El-Edebu'l-Arabi el-Muasır</t>
+          <t>Nebevi Aşkın Şairi</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>270</v>
+        <v>370</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786255654144</t>
+          <t>9786255654205</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>El-Akvalu'l-Ma'sura</t>
+          <t>Mefatihu'l-Ğayb</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>390</v>
+        <v>270</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786255654137</t>
+          <t>9786255654151</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Luğatu'l-İ'lam -el-Müfredat eş-Şaia'</t>
+          <t>El-Edebu'l-Arabi el-Muasır</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>515</v>
+        <v>270</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786255654120</t>
+          <t>9786255654144</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Reklamcı Kafanın Mekaniği</t>
+          <t>El-Akvalu'l-Ma'sura</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>270</v>
+        <v>390</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786255654090</t>
+          <t>9786255654137</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Sa‘dullah el-Halveti’ye Atfedilen Kaside-i Bürde Şerhi</t>
+          <t>Luğatu'l-İ'lam -el-Müfredat eş-Şaia'</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>210</v>
+        <v>515</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786255654076</t>
+          <t>9786255654120</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Hadisler Işığında Tüyleri Alma</t>
+          <t>Reklamcı Kafanın Mekaniği</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>185</v>
+        <v>270</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786057125279</t>
+          <t>9786255654090</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>"Bila Keyf" Doktrini</t>
+          <t>Sa‘dullah el-Halveti’ye Atfedilen Kaside-i Bürde Şerhi</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>180</v>
+        <v>210</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786255654038</t>
+          <t>9786255654076</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Şeyh Muhammed el-Hazin ve Hakkında Yazılmış Methiye ve Mersiyeler</t>
+          <t>Hadisler Işığında Tüyleri Alma</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>245</v>
+        <v>185</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786255654021</t>
+          <t>9786057125279</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Siirtli Şeyh Muhammed Kazım’a Yazılmış Şiirlerde Belagat Örnekleri</t>
+          <t>"Bila Keyf" Doktrini</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>325</v>
+        <v>180</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786255654014</t>
+          <t>9786255654038</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>İmanda Taklit</t>
+          <t>Şeyh Muhammed el-Hazin ve Hakkında Yazılmış Methiye ve Mersiyeler</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>215</v>
+        <v>245</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786255654007</t>
+          <t>9786255654021</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Sohbetu’z-Zikri’s-Samit -et-Tarihu-l-İctimai li’r-Rabıtati’l-İslamiyeti’l-Akdemi</t>
+          <t>Siirtli Şeyh Muhammed Kazım’a Yazılmış Şiirlerde Belagat Örnekleri</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>675</v>
+        <v>325</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259588988</t>
+          <t>9786255654014</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Tasavvufi Bir Eğitim Yöntemi Olarak Sohbet</t>
+          <t>İmanda Taklit</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>245</v>
+        <v>215</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259588971</t>
+          <t>9786255654007</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>El-Halil El- Mevdui</t>
+          <t>Sohbetu’z-Zikri’s-Samit -et-Tarihu-l-İctimai li’r-Rabıtati’l-İslamiyeti’l-Akdemi</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>540</v>
+        <v>675</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259588964</t>
+          <t>9786259588988</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>El-Halil El-Ebcedi Arapça Mısır Arapçası İngilizce Türkçe Çok Dilli Sözlük</t>
+          <t>Tasavvufi Bir Eğitim Yöntemi Olarak Sohbet</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>540</v>
+        <v>245</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786259588933</t>
+          <t>9786259588971</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Bekir el-Menteşevî’nin Şerhu’l-Alaka’sı (Tahkik-İnceleme)</t>
+          <t>El-Halil El- Mevdui</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>180</v>
+        <v>540</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786259588902</t>
+          <t>9786259588964</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>El-Meâcimu’l-Kur’âniyyetu’l-Hadîse</t>
+          <t>El-Halil El-Ebcedi Arapça Mısır Arapçası İngilizce Türkçe Çok Dilli Sözlük</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>160</v>
+        <v>540</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786259745282</t>
+          <t>9786259588933</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Kur’an Merkezli Din</t>
+          <t>Bekir el-Menteşevî’nin Şerhu’l-Alaka’sı (Tahkik-İnceleme)</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>245</v>
+        <v>180</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786259745275</t>
+          <t>9786259588902</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Hukukunda Gedik</t>
+          <t>El-Meâcimu’l-Kur’âniyyetu’l-Hadîse</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>340</v>
+        <v>160</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786259745268</t>
+          <t>9786259745282</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Arapça İlmi Hakkında Bir Altın Parçası</t>
+          <t>Kur’an Merkezli Din</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>135</v>
+        <v>245</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786259745244</t>
+          <t>9786259745275</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Ramazan Ayı ve Çocuk -Ramazan Ayının Çocuğun Dini Eğitiminde Bir İmkan Olarak Değerlendirilmesi-</t>
+          <t>Osmanlı Hukukunda Gedik</t>
         </is>
       </c>
       <c r="C33" s="1">
         <v>340</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786259745251</t>
+          <t>9786259745268</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Hz. Peygamber Dönemi Savaşlarının Din Diline Yansıması</t>
+          <t>Arapça İlmi Hakkında Bir Altın Parçası</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>285</v>
+        <v>135</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786259536774</t>
+          <t>9786259745244</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Arap Âlemi</t>
+          <t>Ramazan Ayı ve Çocuk -Ramazan Ayının Çocuğun Dini Eğitiminde Bir İmkan Olarak Değerlendirilmesi-</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>365</v>
+        <v>340</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786259745220</t>
+          <t>9786259745251</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Hilafetine Adanan Tefsir Nusratü’l-İslâm</t>
+          <t>Hz. Peygamber Dönemi Savaşlarının Din Diline Yansıması</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>290</v>
+        <v>285</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786259536743</t>
+          <t>9786259536774</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>İslam İktisadı ve Finansı Alanında 50 Kavram</t>
+          <t>Arap Âlemi</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>330</v>
+        <v>365</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786259536767</t>
+          <t>9786259745220</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>İslâm Hukukunda Mezar ve Definle İlgili Hükümler</t>
+          <t>Osmanlı Hilafetine Adanan Tefsir Nusratü’l-İslâm</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>370</v>
+        <v>290</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786259536712</t>
+          <t>9786259536743</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Teftâzânî’de Burhan ve Burhân-ı Temânu‘ Delili</t>
+          <t>İslam İktisadı ve Finansı Alanında 50 Kavram</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>205</v>
+        <v>330</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786259824093</t>
+          <t>9786259536767</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Aliyyü’l-Kârî’nin Şerhu Kitabi’l-Fıkhı’l-Ekber’de Kullandığı Hadislerin Kaynakları</t>
+          <t>İslâm Hukukunda Mezar ve Definle İlgili Hükümler</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>400</v>
+        <v>370</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786259824079</t>
+          <t>9786259536712</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Amiri’de Ahlak - Mutluluk İlişkisi</t>
+          <t>Teftâzânî’de Burhan ve Burhân-ı Temânu‘ Delili</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>235</v>
+        <v>205</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786259824048</t>
+          <t>9786259824093</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Arapça Sağlık Terimleri Sözlüğü</t>
+          <t>Aliyyü’l-Kârî’nin Şerhu Kitabi’l-Fıkhı’l-Ekber’de Kullandığı Hadislerin Kaynakları</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>155</v>
+        <v>400</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786259824024</t>
+          <t>9786259824079</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Mantık Hadaiku’l-Hakaik</t>
+          <t>Amiri’de Ahlak - Mutluluk İlişkisi</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>825</v>
+        <v>235</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786259824017</t>
+          <t>9786259824048</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Müderris Hacı Ahmet Okur ve Uşak Karaali Camii Kütüphanesi Kataloğu</t>
+          <t>Arapça Sağlık Terimleri Sözlüğü</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>750</v>
+        <v>155</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786259433974</t>
+          <t>9786259824024</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Siirtli Şeyh Hattap Efendi ve Kasidetü'l-Bürde'ye Yaptığı Taştirin Manzum Tercümesi</t>
+          <t>Mantık Hadaiku’l-Hakaik</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>180</v>
+        <v>825</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786259433967</t>
+          <t>9786259824017</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Zeynuddin El-Keşşi'de Kavramlar</t>
+          <t>Müderris Hacı Ahmet Okur ve Uşak Karaali Camii Kütüphanesi Kataloğu</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>210</v>
+        <v>750</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786259433912</t>
+          <t>9786259433974</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Şiir ve Şair Niyazi ve Faik Efendi’den Dizeler</t>
+          <t>Siirtli Şeyh Hattap Efendi ve Kasidetü'l-Bürde'ye Yaptığı Taştirin Manzum Tercümesi</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>140</v>
+        <v>180</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786259433929</t>
+          <t>9786259433967</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Hums Araplarında Allah İnancı ve Dini Hayat</t>
+          <t>Zeynuddin El-Keşşi'de Kavramlar</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>180</v>
+        <v>210</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786259433936</t>
+          <t>9786259433912</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Eseru Tefsiri fi Zılal’il-Kur’an li Seyyid Kutub fi'd-Dirasati’d-Diniyye et-Turkiyye</t>
+          <t>Şiir ve Şair Niyazi ve Faik Efendi’den Dizeler</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>380</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786259433943</t>
+          <t>9786259433929</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Din Felsefesi Kavramlar Sözlüğü</t>
+          <t>Hums Araplarında Allah İnancı ve Dini Hayat</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>245</v>
+        <v>180</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786259876252</t>
+          <t>9786259433936</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>İslam'da Yönetim Hukuku</t>
+          <t>Eseru Tefsiri fi Zılal’il-Kur’an li Seyyid Kutub fi'd-Dirasati’d-Diniyye et-Turkiyye</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>425</v>
+        <v>380</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786259876221</t>
+          <t>9786259433943</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Sahih-i Müslim'e -Senet ve Metin Yönünden- Yöneltilen Eleştiriler</t>
+          <t>Din Felsefesi Kavramlar Sözlüğü</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>370</v>
+        <v>245</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786259951072</t>
+          <t>9786259876252</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Arapçanın Lehçelerine Giriş</t>
+          <t>İslam'da Yönetim Hukuku</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>340</v>
+        <v>425</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786259951058</t>
+          <t>9786259876221</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>İslam Hukuk Mantığı ve Felsefesi</t>
+          <t>Sahih-i Müslim'e -Senet ve Metin Yönünden- Yöneltilen Eleştiriler</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>190</v>
+        <v>370</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786259951010</t>
+          <t>9786259951072</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Zeynuddin El-Keşşi'de Önermeler</t>
+          <t>Arapçanın Lehçelerine Giriş</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>380</v>
+        <v>340</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786259951027</t>
+          <t>9786259951058</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Sühreverdi'de Nefs ve İdrak</t>
+          <t>İslam Hukuk Mantığı ve Felsefesi</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>350</v>
+        <v>190</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786259919478</t>
+          <t>9786259951010</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Sakalar Fütüvvetnamesi</t>
+          <t>Zeynuddin El-Keşşi'de Önermeler</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>420</v>
+        <v>380</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786259919454</t>
+          <t>9786259951027</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>İsmail Lütfi Simavi ve Teşrifat ve Adab-ı Muaşeret</t>
+          <t>Sühreverdi'de Nefs ve İdrak</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>205</v>
+        <v>350</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786259919461</t>
+          <t>9786259919478</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Kur'an'ın Anahtarı - Fatiha Suresinin Tefsiri</t>
+          <t>Sakalar Fütüvvetnamesi</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>385</v>
+        <v>420</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786259919430</t>
+          <t>9786259919454</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Din ve Siyaset İlişkisi</t>
+          <t>İsmail Lütfi Simavi ve Teşrifat ve Adab-ı Muaşeret</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>230</v>
+        <v>205</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786259919447</t>
+          <t>9786259919461</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Kültür ve Medeniyete Dair Tarih Okumaları</t>
+          <t>Kur'an'ın Anahtarı - Fatiha Suresinin Tefsiri</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>205</v>
+        <v>385</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786259919423</t>
+          <t>9786259919430</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>İslami ve Sosyal Açıdan İnfak Müessesesi</t>
+          <t>Din ve Siyaset İlişkisi</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>310</v>
+        <v>230</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786057271778</t>
+          <t>9786259919447</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Batı Afrika'da Arap Edebiyatı ve Sömürgecilik Karşısındaki Rolü (Arapça)</t>
+          <t>Kültür ve Medeniyete Dair Tarih Okumaları</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>450</v>
+        <v>205</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786259919416</t>
+          <t>9786259919423</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>XVIII. Asır Maraş Kazası’nda İdari Yapı ve Sosyal Hayat</t>
+          <t>İslami ve Sosyal Açıdan İnfak Müessesesi</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>620</v>
+        <v>310</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786259919409</t>
+          <t>9786057271778</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Nübüvvet Bahisleri</t>
+          <t>Batı Afrika'da Arap Edebiyatı ve Sömürgecilik Karşısındaki Rolü (Arapça)</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>275</v>
+        <v>450</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786057271785</t>
+          <t>9786259919416</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Eş’ari Mihnesi ve Eş’ari Kelamına Etkisi</t>
+          <t>XVIII. Asır Maraş Kazası’nda İdari Yapı ve Sosyal Hayat</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>215</v>
+        <v>620</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786057271747</t>
+          <t>9786259919409</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Molla Halil es - Siirdi ve İki Risalesi</t>
+          <t>Nübüvvet Bahisleri</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>210</v>
+        <v>275</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786057271730</t>
+          <t>9786057271785</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Dönemi Siirt Medreseleri</t>
+          <t>Eş’ari Mihnesi ve Eş’ari Kelamına Etkisi</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>235</v>
+        <v>215</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786057271723</t>
+          <t>9786057271747</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>El-kabzu’l-elektruni Fî Ukudi’l-muavadat ve Tatbikatuhu Fi’ş-şeriti’l-islamiyye</t>
+          <t>Molla Halil es - Siirdi ve İki Risalesi</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>345</v>
+        <v>210</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786057271709</t>
+          <t>9786057271730</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Vaid Ayetlerinin Muhatap Kitlesi</t>
+          <t>Osmanlı Dönemi Siirt Medreseleri</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>555</v>
+        <v>235</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786057271716</t>
+          <t>9786057271723</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Kur'an Kıssaları Bağlamında Aile Olgusu</t>
+          <t>El-kabzu’l-elektruni Fî Ukudi’l-muavadat ve Tatbikatuhu Fi’ş-şeriti’l-islamiyye</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>275</v>
+        <v>345</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786057313393</t>
+          <t>9786057271709</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Mehmet Emin Erişirgil'in Hayatı ve Felsefesi</t>
+          <t>Vaid Ayetlerinin Muhatap Kitlesi</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>215</v>
+        <v>555</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786057313362</t>
+          <t>9786057271716</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Bilginin Amelle İhyası İçin Klasik Bir Rehber</t>
+          <t>Kur'an Kıssaları Bağlamında Aile Olgusu</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>290</v>
+        <v>275</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786057313355</t>
+          <t>9786057313393</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Muzaffer Ozak'ın Hayatı, Şahsiyeti, Eserleri ve Tesirleri</t>
+          <t>Mehmet Emin Erişirgil'in Hayatı ve Felsefesi</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>190</v>
+        <v>215</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786057313348</t>
+          <t>9786057313362</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>İslam Terbiyesinde İhtilaf Ahlakı</t>
+          <t>Bilginin Amelle İhyası İçin Klasik Bir Rehber</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>170</v>
+        <v>290</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786057125293</t>
+          <t>9786057313355</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>İbtidailerde Din Dersleri</t>
+          <t>Muzaffer Ozak'ın Hayatı, Şahsiyeti, Eserleri ve Tesirleri</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>135</v>
+        <v>190</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786057125255</t>
+          <t>9786057313348</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Rusya Cedid Hareketi ve Rızaeddin b. Fahreddin’in Fıkıh Anlayışı</t>
+          <t>İslam Terbiyesinde İhtilaf Ahlakı</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>250</v>
+        <v>170</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786056696367</t>
+          <t>9786057125293</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>101 Soruda Kur’ân-ı Kerim ve Tefsir</t>
+          <t>İbtidailerde Din Dersleri</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>92</v>
+        <v>135</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786056696343</t>
+          <t>9786057125255</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Bir Gönül ve Dava Adamı Zafer İçyer</t>
+          <t>Rusya Cedid Hareketi ve Rızaeddin b. Fahreddin’in Fıkıh Anlayışı</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>175</v>
+        <v>250</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786057125200</t>
+          <t>9786056696367</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>DKAB Öğretmenlerinin Yeterlik ve Mesleki Gelişimleri</t>
+          <t>101 Soruda Kur’ân-ı Kerim ve Tefsir</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>104</v>
+        <v>92</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786056696374</t>
+          <t>9786056696343</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Döneminde Kudüs</t>
+          <t>Bir Gönül ve Dava Adamı Zafer İçyer</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>84</v>
+        <v>175</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786057125231</t>
+          <t>9786057125200</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Kurbu'l-Hitab Fi Tefsiri Fatihati'l-Kitab</t>
+          <t>DKAB Öğretmenlerinin Yeterlik ve Mesleki Gelişimleri</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>575</v>
+        <v>104</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786057125224</t>
+          <t>9786056696374</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Translated Children's Literature as an Educational Tool For Preschool Children in Turkey</t>
+          <t>Osmanlı Döneminde Kudüs</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>155</v>
+        <v>84</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786057125262</t>
+          <t>9786057125231</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Seyyid Muhammed Kadri Hazin Haşimi</t>
+          <t>Kurbu'l-Hitab Fi Tefsiri Fatihati'l-Kitab</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>290</v>
+        <v>575</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786057125217</t>
+          <t>9786057125224</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Şemsüddin es-Semerkandi’de Varlık ve Bilgi</t>
+          <t>Translated Children's Literature as an Educational Tool For Preschool Children in Turkey</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>390</v>
+        <v>155</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786056696398</t>
+          <t>9786057125262</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Ehl-i Hadis’in Kelam’a Aidiyeti Sorunu</t>
+          <t>Seyyid Muhammed Kadri Hazin Haşimi</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>160</v>
+        <v>290</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786056696381</t>
+          <t>9786057125217</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Molla Muhammed Zivingi ve Tefsirciliği</t>
+          <t>Şemsüddin es-Semerkandi’de Varlık ve Bilgi</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>170</v>
+        <v>390</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786056696350</t>
+          <t>9786056696398</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Tokat Alevileri - Sırrımız Türklük</t>
+          <t>Ehl-i Hadis’in Kelam’a Aidiyeti Sorunu</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>255</v>
+        <v>160</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786056348020</t>
+          <t>9786056696381</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Siyah Şeytanlar İmparatorluğu</t>
+          <t>Molla Muhammed Zivingi ve Tefsirciliği</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>370</v>
+        <v>170</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786056696305</t>
+          <t>9786056696350</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>El-Akidetü'n-Nizamiye</t>
+          <t>Tokat Alevileri - Sırrımız Türklük</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>175</v>
+        <v>255</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
+          <t>9786056348020</t>
+        </is>
+      </c>
+      <c r="B91" s="1" t="inlineStr">
+        <is>
+          <t>Siyah Şeytanlar İmparatorluğu</t>
+        </is>
+      </c>
+      <c r="C91" s="1">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="92" spans="1:3">
+      <c r="A92" s="1" t="inlineStr">
+        <is>
+          <t>9786056696305</t>
+        </is>
+      </c>
+      <c r="B92" s="1" t="inlineStr">
+        <is>
+          <t>El-Akidetü'n-Nizamiye</t>
+        </is>
+      </c>
+      <c r="C92" s="1">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="93" spans="1:3">
+      <c r="A93" s="1" t="inlineStr">
+        <is>
           <t>9786056348099</t>
         </is>
       </c>
-      <c r="B91" s="1" t="inlineStr">
+      <c r="B93" s="1" t="inlineStr">
         <is>
           <t>Başarının Esrarı</t>
         </is>
       </c>
-      <c r="C91" s="1">
+      <c r="C93" s="1">
         <v>70</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>