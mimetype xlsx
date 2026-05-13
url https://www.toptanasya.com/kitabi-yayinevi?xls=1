--- v2 (2026-02-07)
+++ v3 (2026-05-13)
@@ -85,400 +85,1765 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259303918</t>
+          <t>9786259004952</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Botanlı Müderris Alim Seyda Molla Ahmet Elkoca ve Toplumsal Kimliği</t>
+          <t>Sarf Öğrencisinin Yol Azığı</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>250</v>
+        <v>600</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786255928894</t>
+          <t>9786259303956</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Nahiv Öğrencisinin Yol Azığı (Nahiv Kitabı)</t>
+          <t>Kuran Hakkında Hristiyan-Müslüman Polemikler</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>750</v>
+        <v>500</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259386140</t>
+          <t>9786259303994</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Yenilikçi Yaklaşımlar Bağlamında Belagat-Psikoloji İlişkisi</t>
+          <t>Tebyin Usulü Çerçevesinde Hz. Peygamberin Tevilleri</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>500</v>
+        <v>350</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259386102</t>
+          <t>9786259004921</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>İslamofili Filistin: Batı’da İslam’a Yönelişin Sosyolojisi</t>
+          <t>Cevaliki (Ö. 540/1145) ve Kuranda Muarreb Lafızlar</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>500</v>
+        <v>300</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259630090</t>
+          <t>9786259303987</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Alienation</t>
+          <t>Sünnet Toplumu</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>500</v>
+        <v>250</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259630083</t>
+          <t>9786259386188</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>İslam Borçlar Hukuku</t>
+          <t>Endülüsün Muhaddisi Ebu Ali el Gassani ve Sahihayn Üzerine Mesaisi</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786258085181</t>
+          <t>9786258085655</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>İbn Huzeyme Sahih'i ve Hocaları</t>
+          <t>Şerhu Bed'i'l-Emali</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259630007</t>
+          <t>9786057458353</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Ahlak</t>
+          <t>Kuranı Kerimin Bilimsel Tefsiri</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786258085938</t>
+          <t>9786258085549</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Fıkhın Kaynakları</t>
+          <t>İman Kitabı - Kitabü'l İman</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259558172</t>
+          <t>9786258085327</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Selefî Düşüncenin Tasavvuf Algısı</t>
+          <t>Sıffın Vakası</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>250</v>
+        <v>260</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786057458377</t>
+          <t>9786258085235</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Kolaylaştırılmış ve Renkli Özet Arapça Dil Bilgisi</t>
+          <t>Et-Tesarif</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>190</v>
+        <v>170</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786057458391</t>
+          <t>9786258085280</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Kur'an'ın Metinleşme Süreci</t>
+          <t>İslam Geleneğinde İşari Tefsir (Ciltli)</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>400</v>
+        <v>520</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786258085815</t>
+          <t>9786257495103</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Ömer bin Abdülaziz'in Devlet Yönetimi</t>
+          <t>Hz. Peygamber’e Gelen Heyet Ve Elçiler Bu Elçilerin Görüşmeye Dair Rivayetleri</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>400</v>
+        <v>265</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786258085853</t>
+          <t>9786258085266</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Hac ve Umre İçin (Yol Azığı)</t>
+          <t>Şatıbi’de Makasıd Nazariyesi</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786057016607</t>
+          <t>9786258085204</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Sahabenin Hadis Rivayetindeki Titizliği</t>
+          <t>Kur’an İlimleri Çerçevesinde Tefsir İlminin İncelikleri Et-Tahbir Fi Ilmı’t-Tefsir</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>195</v>
+        <v>325</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786258085556</t>
+          <t>9786258085129</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Tefsir İlminin Mahiyetine Yaklaşımlar</t>
+          <t>Hadislerin Yazılması</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786258085754</t>
+          <t>9786258085310</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Melaye Ciziri Divan'ı ve Hadis Kaynakları</t>
+          <t>Güncel Tefsir Problemleri</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>200</v>
+        <v>145</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786258085433</t>
+          <t>9786258085334</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Abdullah B. Ömer'in Ayet ve Hadisleri Anlama ve Yorumlama Yöntemi</t>
+          <t>Bir Müfessir Olarak İmam Matüridi</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>200</v>
+        <v>290</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786258085211</t>
+          <t>9786258085037</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Kuran İlimlerine Giriş</t>
+          <t>En Nasih Ve'l-Mensuh 5</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>330</v>
+        <v>100</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786258085136</t>
+          <t>9786258085150</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Kuranın Faziletleri</t>
+          <t>Ömer Nesefi'de Tevhid Düşüncesi</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>310</v>
+        <v>350</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786258085709</t>
+          <t>9786258085143</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Matüridi Öncüler Matüridi Kelam Düşüncesinin Kurucuları ve Meşhur Alimleri</t>
+          <t>Eşari Kelamcı Abdurrahman el-Mütevelli ve Kelami Görüşleri</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786258085020</t>
+          <t>9786258085075</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Manzum Hadis Usulü</t>
+          <t>Tefsir Tarihi</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786258085686</t>
+          <t>9786258085044</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Kurana Yeni Yaklaşımlar Postmodern Zamanda Tefsir Yapmak</t>
+          <t>İbn Receb El-Hanbeli'nin Hadis Şerhçiliği</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>500</v>
+        <v>260</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
+          <t>9786057089144</t>
+        </is>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>Kur’an-ı Kerim’in Nasih Ve Mensüh - 4</t>
+        </is>
+      </c>
+      <c r="C25" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3">
+      <c r="A26" s="1" t="inlineStr">
+        <is>
+          <t>9786057089137</t>
+        </is>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>Kur’an-ı Kerim’in Nasih Ve Mensuh - 1</t>
+        </is>
+      </c>
+      <c r="C26" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3">
+      <c r="A27" s="1" t="inlineStr">
+        <is>
+          <t>9786057089151</t>
+        </is>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Kur’an-ı Kerim’in Nasih Ve Mensuh - 3</t>
+        </is>
+      </c>
+      <c r="C27" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3">
+      <c r="A28" s="1" t="inlineStr">
+        <is>
+          <t>9786057089168</t>
+        </is>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>Kur’an-ı Kerim’in Nasih Ve Mensuh Ayetleri 2</t>
+        </is>
+      </c>
+      <c r="C28" s="1">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3">
+      <c r="A29" s="1" t="inlineStr">
+        <is>
+          <t>9786056961748</t>
+        </is>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Selamet Yolları Müellifi Emir Es-San’ani</t>
+        </is>
+      </c>
+      <c r="C29" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3">
+      <c r="A30" s="1" t="inlineStr">
+        <is>
+          <t>9786057016645</t>
+        </is>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Ekosistem Kuramı ve Sosyal Hizmet</t>
+        </is>
+      </c>
+      <c r="C30" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3">
+      <c r="A31" s="1" t="inlineStr">
+        <is>
+          <t>9786052153093</t>
+        </is>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Akran Gruplarında Dışlanma</t>
+        </is>
+      </c>
+      <c r="C31" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3">
+      <c r="A32" s="1" t="inlineStr">
+        <is>
+          <t>9786054997916</t>
+        </is>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Ahmet Hasan Zeyyat ve Arap Edebiyatındaki Yeri</t>
+        </is>
+      </c>
+      <c r="C32" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3">
+      <c r="A33" s="1" t="inlineStr">
+        <is>
+          <t>9786057089120</t>
+        </is>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>Kur’an’da Mu‘arrab (Yabancı) Kelimeler Sözlüğü</t>
+        </is>
+      </c>
+      <c r="C33" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3">
+      <c r="A34" s="1" t="inlineStr">
+        <is>
+          <t>9786052153154</t>
+        </is>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>İslam Yahudilik ve Hıristiyanlık'ta Hz. Zekeriya</t>
+        </is>
+      </c>
+      <c r="C34" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3">
+      <c r="A35" s="1" t="inlineStr">
+        <is>
+          <t>3990000071546</t>
+        </is>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Tefsir-Sosyal Hayat İlişkisi</t>
+        </is>
+      </c>
+      <c r="C35" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3">
+      <c r="A36" s="1" t="inlineStr">
+        <is>
+          <t>9786052153147</t>
+        </is>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>İslam Hukukunda Kürtaj</t>
+        </is>
+      </c>
+      <c r="C36" s="1">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3">
+      <c r="A37" s="1" t="inlineStr">
+        <is>
+          <t>9786052153642</t>
+        </is>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Demokrasi Ahlakı (!) ve Emperyalizm</t>
+        </is>
+      </c>
+      <c r="C37" s="1">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3">
+      <c r="A38" s="1" t="inlineStr">
+        <is>
+          <t>9786054997138</t>
+        </is>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Yabancılar İçin Arap Dili Belağat</t>
+        </is>
+      </c>
+      <c r="C38" s="1">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3">
+      <c r="A39" s="1" t="inlineStr">
+        <is>
+          <t>9789757561934</t>
+        </is>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Hadislerle İslam Fıkhı (2. Cilt) (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C39" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3">
+      <c r="A40" s="1" t="inlineStr">
+        <is>
+          <t>9789757561927</t>
+        </is>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Hadislerle İslam Fıkhı (1. Cilt) (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C40" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3">
+      <c r="A41" s="1" t="inlineStr">
+        <is>
+          <t>9786059603850</t>
+        </is>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Arapça Dilbilgisi 1</t>
+        </is>
+      </c>
+      <c r="C41" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3">
+      <c r="A42" s="1" t="inlineStr">
+        <is>
+          <t>9786052153758</t>
+        </is>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Batılı Seyyahların Gözüyle 19. Yüzyılda Osmanlı Ermenileri ve Müslüman - Ermeni İlişkileri</t>
+        </is>
+      </c>
+      <c r="C42" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3">
+      <c r="A43" s="1" t="inlineStr">
+        <is>
+          <t>9786052153468</t>
+        </is>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>Evliya Çelebi’nin Gözüyle Osmanlı'da Kur'an Kültürü</t>
+        </is>
+      </c>
+      <c r="C43" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3">
+      <c r="A44" s="1" t="inlineStr">
+        <is>
+          <t>9786052153482</t>
+        </is>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Osmanlı’yı Cihana Açan Kapı Kuyulu Mescit</t>
+        </is>
+      </c>
+      <c r="C44" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3">
+      <c r="A45" s="1" t="inlineStr">
+        <is>
+          <t>9786052153352</t>
+        </is>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Kur'an Yorumunda Siyakın Yeri</t>
+        </is>
+      </c>
+      <c r="C45" s="1">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3">
+      <c r="A46" s="1" t="inlineStr">
+        <is>
+          <t>9786052153369</t>
+        </is>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Kur'an Yorumunda Beyan İlmi</t>
+        </is>
+      </c>
+      <c r="C46" s="1">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3">
+      <c r="A47" s="1" t="inlineStr">
+        <is>
+          <t>9786054997961</t>
+        </is>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Menhecu'l-Asleyn</t>
+        </is>
+      </c>
+      <c r="C47" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3">
+      <c r="A48" s="1" t="inlineStr">
+        <is>
+          <t>9786054997954</t>
+        </is>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Fıkhu’l Ekber</t>
+        </is>
+      </c>
+      <c r="C48" s="1">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3">
+      <c r="A49" s="1" t="inlineStr">
+        <is>
+          <t>9786054997152</t>
+        </is>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>Engelli Penceresinden Zaman</t>
+        </is>
+      </c>
+      <c r="C49" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3">
+      <c r="A50" s="1" t="inlineStr">
+        <is>
+          <t>9786052153123</t>
+        </is>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Engellinin Akrabalık ve Komşuluk İlişkileri</t>
+        </is>
+      </c>
+      <c r="C50" s="1">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3">
+      <c r="A51" s="1" t="inlineStr">
+        <is>
+          <t>9786059603232</t>
+        </is>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Osmanlının Kuruluşunu Anlamak</t>
+        </is>
+      </c>
+      <c r="C51" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3">
+      <c r="A52" s="1" t="inlineStr">
+        <is>
+          <t>9786054997497</t>
+        </is>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Kur'an'da Fetih</t>
+        </is>
+      </c>
+      <c r="C52" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3">
+      <c r="A53" s="1" t="inlineStr">
+        <is>
+          <t>9786054997374</t>
+        </is>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Ramazan ve Oruç Rehberi</t>
+        </is>
+      </c>
+      <c r="C53" s="1">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3">
+      <c r="A54" s="1" t="inlineStr">
+        <is>
+          <t>9786054486946</t>
+        </is>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Nebevi Mücadele Bağlamında Kalem Suresi Tefsiri</t>
+        </is>
+      </c>
+      <c r="C54" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3">
+      <c r="A55" s="1" t="inlineStr">
+        <is>
+          <t>9786054486625</t>
+        </is>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Kur'an Tarihi</t>
+        </is>
+      </c>
+      <c r="C55" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3">
+      <c r="A56" s="1" t="inlineStr">
+        <is>
+          <t>9786059603560</t>
+        </is>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Duha Suresi Tefsiri</t>
+        </is>
+      </c>
+      <c r="C56" s="1">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3">
+      <c r="A57" s="1" t="inlineStr">
+        <is>
+          <t>9786052153062</t>
+        </is>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>Sosyal Sermaye Kaybı</t>
+        </is>
+      </c>
+      <c r="C57" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3">
+      <c r="A58" s="1" t="inlineStr">
+        <is>
+          <t>9786052153109</t>
+        </is>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>Sosyal Felsefeden Sosyolojiye</t>
+        </is>
+      </c>
+      <c r="C58" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3">
+      <c r="A59" s="1" t="inlineStr">
+        <is>
+          <t>9786054041916</t>
+        </is>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>Tevekkül</t>
+        </is>
+      </c>
+      <c r="C59" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3">
+      <c r="A60" s="1" t="inlineStr">
+        <is>
+          <t>9786054041909</t>
+        </is>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>İlk Dönem Hanefi Usulünde İllet Tartışmaları</t>
+        </is>
+      </c>
+      <c r="C60" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="61" spans="1:3">
+      <c r="A61" s="1" t="inlineStr">
+        <is>
+          <t>9786054041596</t>
+        </is>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>Hz. Peygamber’in Kızdığı Anlar</t>
+        </is>
+      </c>
+      <c r="C61" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3">
+      <c r="A62" s="1" t="inlineStr">
+        <is>
+          <t>9786054041442</t>
+        </is>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>Hadislerle İslam Fıkhı 7 Cilt Takım (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C62" s="1">
+        <v>4500</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3">
+      <c r="A63" s="1" t="inlineStr">
+        <is>
+          <t>9786054997466</t>
+        </is>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>Peygamberimiz'in (s.a.v) Dilinden Hz. Adem</t>
+        </is>
+      </c>
+      <c r="C63" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3">
+      <c r="A64" s="1" t="inlineStr">
+        <is>
+          <t>9786054997459</t>
+        </is>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>Hadis ve Bağlam</t>
+        </is>
+      </c>
+      <c r="C64" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3">
+      <c r="A65" s="1" t="inlineStr">
+        <is>
+          <t>9786054997763</t>
+        </is>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>Dinlerde Dua - Sunu ve Sunaklar / Fiziki Alemden Sanal Aleme</t>
+        </is>
+      </c>
+      <c r="C65" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3">
+      <c r="A66" s="1" t="inlineStr">
+        <is>
+          <t>9786054997770</t>
+        </is>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>İslam Hukuku'nda Sermaye ve Sermaye Hareketleri</t>
+        </is>
+      </c>
+      <c r="C66" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3">
+      <c r="A67" s="1" t="inlineStr">
+        <is>
+          <t>9786057089106</t>
+        </is>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>Kur'an İlimleri ve Tefsir Usulü</t>
+        </is>
+      </c>
+      <c r="C67" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3">
+      <c r="A68" s="1" t="inlineStr">
+        <is>
+          <t>9786057458384</t>
+        </is>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>Tefsir Usulü ve Yöntemleri</t>
+        </is>
+      </c>
+      <c r="C68" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3">
+      <c r="A69" s="1" t="inlineStr">
+        <is>
+          <t>9786057089113</t>
+        </is>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>İbn Kesir Hayatı ve Kıraati</t>
+        </is>
+      </c>
+      <c r="C69" s="1">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3">
+      <c r="A70" s="1" t="inlineStr">
+        <is>
+          <t>9786056941726</t>
+        </is>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>Musannifek'e Nisbet Edilen Avamil-i Atik Şerhi (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C70" s="1">
+        <v>980</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3">
+      <c r="A71" s="1" t="inlineStr">
+        <is>
+          <t>9786056941719</t>
+        </is>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>Fıkhi Bilgi ve İlkeler Işığında Eşya ve Şahsın Hukuku</t>
+        </is>
+      </c>
+      <c r="C71" s="1">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3">
+      <c r="A72" s="1" t="inlineStr">
+        <is>
+          <t>9786056941702</t>
+        </is>
+      </c>
+      <c r="B72" s="1" t="inlineStr">
+        <is>
+          <t>İslam Hukukunda Ehliyet Arızaları ve Sefeh</t>
+        </is>
+      </c>
+      <c r="C72" s="1">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="73" spans="1:3">
+      <c r="A73" s="1" t="inlineStr">
+        <is>
+          <t>9786052153840</t>
+        </is>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>Resulullah’ın Azadlıları</t>
+        </is>
+      </c>
+      <c r="C73" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="74" spans="1:3">
+      <c r="A74" s="1" t="inlineStr">
+        <is>
+          <t>9786052153857</t>
+        </is>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>Şer’i Hükmün Tanımı ve Asli İbaha Prensibi</t>
+        </is>
+      </c>
+      <c r="C74" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3">
+      <c r="A75" s="1" t="inlineStr">
+        <is>
+          <t>9786057016614</t>
+        </is>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>Kur’an İlimleri ve Tefsir Usulü Uygulamaları</t>
+        </is>
+      </c>
+      <c r="C75" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="76" spans="1:3">
+      <c r="A76" s="1" t="inlineStr">
+        <is>
+          <t>9786057016621</t>
+        </is>
+      </c>
+      <c r="B76" s="1" t="inlineStr">
+        <is>
+          <t>Müfhematü’l-Akran Fi Mübhemati’l-Kur’an</t>
+        </is>
+      </c>
+      <c r="C76" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="77" spans="1:3">
+      <c r="A77" s="1" t="inlineStr">
+        <is>
+          <t>9786054041763</t>
+        </is>
+      </c>
+      <c r="B77" s="1" t="inlineStr">
+        <is>
+          <t>Hadislerin Kaynaklarını Bulma Yolları</t>
+        </is>
+      </c>
+      <c r="C77" s="1">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="78" spans="1:3">
+      <c r="A78" s="1" t="inlineStr">
+        <is>
+          <t>9786054041732</t>
+        </is>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>Din Eğitiminde Sakındırma ve Cehennem Gerçeği</t>
+        </is>
+      </c>
+      <c r="C78" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="79" spans="1:3">
+      <c r="A79" s="1" t="inlineStr">
+        <is>
+          <t>9786054041725</t>
+        </is>
+      </c>
+      <c r="B79" s="1" t="inlineStr">
+        <is>
+          <t>Kur’an-ı Kerim’e Göre İhtilaf</t>
+        </is>
+      </c>
+      <c r="C79" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="80" spans="1:3">
+      <c r="A80" s="1" t="inlineStr">
+        <is>
+          <t>9786054041749</t>
+        </is>
+      </c>
+      <c r="B80" s="1" t="inlineStr">
+        <is>
+          <t>Kur’an’da Hz. Peygamber’e Yönelik Teselliler</t>
+        </is>
+      </c>
+      <c r="C80" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="81" spans="1:3">
+      <c r="A81" s="1" t="inlineStr">
+        <is>
+          <t>3990000028806</t>
+        </is>
+      </c>
+      <c r="B81" s="1" t="inlineStr">
+        <is>
+          <t>Sünnet - Vahiy İlişkisi</t>
+        </is>
+      </c>
+      <c r="C81" s="1">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="82" spans="1:3">
+      <c r="A82" s="1" t="inlineStr">
+        <is>
+          <t>9786054041701</t>
+        </is>
+      </c>
+      <c r="B82" s="1" t="inlineStr">
+        <is>
+          <t>Resulullah’ın Davetinde Psikolojik Boyut</t>
+        </is>
+      </c>
+      <c r="C82" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="83" spans="1:3">
+      <c r="A83" s="1" t="inlineStr">
+        <is>
+          <t>9786056941757</t>
+        </is>
+      </c>
+      <c r="B83" s="1" t="inlineStr">
+        <is>
+          <t>Tefsir İlminde İcma Anlayışı ve Kur’an Yorumuna Etkisi</t>
+        </is>
+      </c>
+      <c r="C83" s="1">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="84" spans="1:3">
+      <c r="A84" s="1" t="inlineStr">
+        <is>
+          <t>3990000051802</t>
+        </is>
+      </c>
+      <c r="B84" s="1" t="inlineStr">
+        <is>
+          <t>Hadislerle İslam Fıkhı Cilt: 5 (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C84" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="85" spans="1:3">
+      <c r="A85" s="1" t="inlineStr">
+        <is>
+          <t>3990000517801</t>
+        </is>
+      </c>
+      <c r="B85" s="1" t="inlineStr">
+        <is>
+          <t>Hadislerle İslam Fıkhı Cilt: 3 (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C85" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="86" spans="1:3">
+      <c r="A86" s="1" t="inlineStr">
+        <is>
+          <t>3990000051797</t>
+        </is>
+      </c>
+      <c r="B86" s="1" t="inlineStr">
+        <is>
+          <t>Hadislerle İslam Fıkhı Cilt: 4 (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C86" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="87" spans="1:3">
+      <c r="A87" s="1" t="inlineStr">
+        <is>
+          <t>3990000051796</t>
+        </is>
+      </c>
+      <c r="B87" s="1" t="inlineStr">
+        <is>
+          <t>Hadislerle İslam Fıkhı Cilt: 6 (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C87" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="88" spans="1:3">
+      <c r="A88" s="1" t="inlineStr">
+        <is>
+          <t>9786052153659</t>
+        </is>
+      </c>
+      <c r="B88" s="1" t="inlineStr">
+        <is>
+          <t>İslam’da Çocuk Koruma</t>
+        </is>
+      </c>
+      <c r="C88" s="1">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="89" spans="1:3">
+      <c r="A89" s="1" t="inlineStr">
+        <is>
+          <t>9786056941788</t>
+        </is>
+      </c>
+      <c r="B89" s="1" t="inlineStr">
+        <is>
+          <t>Ayet ve Hadislerle Dua</t>
+        </is>
+      </c>
+      <c r="C89" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="90" spans="1:3">
+      <c r="A90" s="1" t="inlineStr">
+        <is>
+          <t>9786057828163</t>
+        </is>
+      </c>
+      <c r="B90" s="1" t="inlineStr">
+        <is>
+          <t>İslam Aile Hukukunda Kadının Hak ve Sorumlulukları</t>
+        </is>
+      </c>
+      <c r="C90" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="91" spans="1:3">
+      <c r="A91" s="1" t="inlineStr">
+        <is>
+          <t>9786052153406</t>
+        </is>
+      </c>
+      <c r="B91" s="1" t="inlineStr">
+        <is>
+          <t>Son Devir Osmanlı Alimlerinden Eğinli Rahmi Efendi</t>
+        </is>
+      </c>
+      <c r="C91" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="92" spans="1:3">
+      <c r="A92" s="1" t="inlineStr">
+        <is>
+          <t>9786056941733</t>
+        </is>
+      </c>
+      <c r="B92" s="1" t="inlineStr">
+        <is>
+          <t>Kur’an’da Ashab-ı Karye Kıssası</t>
+        </is>
+      </c>
+      <c r="C92" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="93" spans="1:3">
+      <c r="A93" s="1" t="inlineStr">
+        <is>
+          <t>9786259303918</t>
+        </is>
+      </c>
+      <c r="B93" s="1" t="inlineStr">
+        <is>
+          <t>Botanlı Müderris Alim Seyda Molla Ahmet Elkoca ve Toplumsal Kimliği</t>
+        </is>
+      </c>
+      <c r="C93" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="94" spans="1:3">
+      <c r="A94" s="1" t="inlineStr">
+        <is>
+          <t>9786255928894</t>
+        </is>
+      </c>
+      <c r="B94" s="1" t="inlineStr">
+        <is>
+          <t>Nahiv Öğrencisinin Yol Azığı (Nahiv Kitabı)</t>
+        </is>
+      </c>
+      <c r="C94" s="1">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="95" spans="1:3">
+      <c r="A95" s="1" t="inlineStr">
+        <is>
+          <t>9786259386140</t>
+        </is>
+      </c>
+      <c r="B95" s="1" t="inlineStr">
+        <is>
+          <t>Yenilikçi Yaklaşımlar Bağlamında Belagat-Psikoloji İlişkisi</t>
+        </is>
+      </c>
+      <c r="C95" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="96" spans="1:3">
+      <c r="A96" s="1" t="inlineStr">
+        <is>
+          <t>9786259386102</t>
+        </is>
+      </c>
+      <c r="B96" s="1" t="inlineStr">
+        <is>
+          <t>İslamofili Filistin: Batı’da İslam’a Yönelişin Sosyolojisi</t>
+        </is>
+      </c>
+      <c r="C96" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="97" spans="1:3">
+      <c r="A97" s="1" t="inlineStr">
+        <is>
+          <t>9786259630090</t>
+        </is>
+      </c>
+      <c r="B97" s="1" t="inlineStr">
+        <is>
+          <t>Alienation</t>
+        </is>
+      </c>
+      <c r="C97" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="98" spans="1:3">
+      <c r="A98" s="1" t="inlineStr">
+        <is>
+          <t>9786259630083</t>
+        </is>
+      </c>
+      <c r="B98" s="1" t="inlineStr">
+        <is>
+          <t>İslam Borçlar Hukuku</t>
+        </is>
+      </c>
+      <c r="C98" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="99" spans="1:3">
+      <c r="A99" s="1" t="inlineStr">
+        <is>
+          <t>9786258085181</t>
+        </is>
+      </c>
+      <c r="B99" s="1" t="inlineStr">
+        <is>
+          <t>İbn Huzeyme Sahih'i ve Hocaları</t>
+        </is>
+      </c>
+      <c r="C99" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="100" spans="1:3">
+      <c r="A100" s="1" t="inlineStr">
+        <is>
+          <t>9786259630007</t>
+        </is>
+      </c>
+      <c r="B100" s="1" t="inlineStr">
+        <is>
+          <t>Toplumsal Ahlak</t>
+        </is>
+      </c>
+      <c r="C100" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="101" spans="1:3">
+      <c r="A101" s="1" t="inlineStr">
+        <is>
+          <t>9786258085938</t>
+        </is>
+      </c>
+      <c r="B101" s="1" t="inlineStr">
+        <is>
+          <t>Fıkhın Kaynakları</t>
+        </is>
+      </c>
+      <c r="C101" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="102" spans="1:3">
+      <c r="A102" s="1" t="inlineStr">
+        <is>
+          <t>9786259558172</t>
+        </is>
+      </c>
+      <c r="B102" s="1" t="inlineStr">
+        <is>
+          <t>Selefî Düşüncenin Tasavvuf Algısı</t>
+        </is>
+      </c>
+      <c r="C102" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="103" spans="1:3">
+      <c r="A103" s="1" t="inlineStr">
+        <is>
+          <t>9786057458377</t>
+        </is>
+      </c>
+      <c r="B103" s="1" t="inlineStr">
+        <is>
+          <t>Kolaylaştırılmış ve Renkli Özet Arapça Dil Bilgisi</t>
+        </is>
+      </c>
+      <c r="C103" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="104" spans="1:3">
+      <c r="A104" s="1" t="inlineStr">
+        <is>
+          <t>9786057458391</t>
+        </is>
+      </c>
+      <c r="B104" s="1" t="inlineStr">
+        <is>
+          <t>Kur'an'ın Metinleşme Süreci</t>
+        </is>
+      </c>
+      <c r="C104" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="105" spans="1:3">
+      <c r="A105" s="1" t="inlineStr">
+        <is>
+          <t>9786258085815</t>
+        </is>
+      </c>
+      <c r="B105" s="1" t="inlineStr">
+        <is>
+          <t>Ömer bin Abdülaziz'in Devlet Yönetimi</t>
+        </is>
+      </c>
+      <c r="C105" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="106" spans="1:3">
+      <c r="A106" s="1" t="inlineStr">
+        <is>
+          <t>9786258085853</t>
+        </is>
+      </c>
+      <c r="B106" s="1" t="inlineStr">
+        <is>
+          <t>Hac ve Umre İçin (Yol Azığı)</t>
+        </is>
+      </c>
+      <c r="C106" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="107" spans="1:3">
+      <c r="A107" s="1" t="inlineStr">
+        <is>
+          <t>9786057016607</t>
+        </is>
+      </c>
+      <c r="B107" s="1" t="inlineStr">
+        <is>
+          <t>Sahabenin Hadis Rivayetindeki Titizliği</t>
+        </is>
+      </c>
+      <c r="C107" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="108" spans="1:3">
+      <c r="A108" s="1" t="inlineStr">
+        <is>
+          <t>9786258085556</t>
+        </is>
+      </c>
+      <c r="B108" s="1" t="inlineStr">
+        <is>
+          <t>Tefsir İlminin Mahiyetine Yaklaşımlar</t>
+        </is>
+      </c>
+      <c r="C108" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="109" spans="1:3">
+      <c r="A109" s="1" t="inlineStr">
+        <is>
+          <t>9786258085754</t>
+        </is>
+      </c>
+      <c r="B109" s="1" t="inlineStr">
+        <is>
+          <t>Melaye Ciziri Divan'ı ve Hadis Kaynakları</t>
+        </is>
+      </c>
+      <c r="C109" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="110" spans="1:3">
+      <c r="A110" s="1" t="inlineStr">
+        <is>
+          <t>9786258085433</t>
+        </is>
+      </c>
+      <c r="B110" s="1" t="inlineStr">
+        <is>
+          <t>Abdullah B. Ömer'in Ayet ve Hadisleri Anlama ve Yorumlama Yöntemi</t>
+        </is>
+      </c>
+      <c r="C110" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="111" spans="1:3">
+      <c r="A111" s="1" t="inlineStr">
+        <is>
+          <t>9786258085211</t>
+        </is>
+      </c>
+      <c r="B111" s="1" t="inlineStr">
+        <is>
+          <t>Kuran İlimlerine Giriş</t>
+        </is>
+      </c>
+      <c r="C111" s="1">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="112" spans="1:3">
+      <c r="A112" s="1" t="inlineStr">
+        <is>
+          <t>9786258085136</t>
+        </is>
+      </c>
+      <c r="B112" s="1" t="inlineStr">
+        <is>
+          <t>Kuranın Faziletleri</t>
+        </is>
+      </c>
+      <c r="C112" s="1">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="113" spans="1:3">
+      <c r="A113" s="1" t="inlineStr">
+        <is>
+          <t>9786258085709</t>
+        </is>
+      </c>
+      <c r="B113" s="1" t="inlineStr">
+        <is>
+          <t>Matüridi Öncüler Matüridi Kelam Düşüncesinin Kurucuları ve Meşhur Alimleri</t>
+        </is>
+      </c>
+      <c r="C113" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="114" spans="1:3">
+      <c r="A114" s="1" t="inlineStr">
+        <is>
+          <t>9786258085020</t>
+        </is>
+      </c>
+      <c r="B114" s="1" t="inlineStr">
+        <is>
+          <t>Manzum Hadis Usulü</t>
+        </is>
+      </c>
+      <c r="C114" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="115" spans="1:3">
+      <c r="A115" s="1" t="inlineStr">
+        <is>
+          <t>9786258085686</t>
+        </is>
+      </c>
+      <c r="B115" s="1" t="inlineStr">
+        <is>
+          <t>Kurana Yeni Yaklaşımlar Postmodern Zamanda Tefsir Yapmak</t>
+        </is>
+      </c>
+      <c r="C115" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="116" spans="1:3">
+      <c r="A116" s="1" t="inlineStr">
+        <is>
           <t>9786258085174</t>
         </is>
       </c>
-      <c r="B25" s="1" t="inlineStr">
+      <c r="B116" s="1" t="inlineStr">
         <is>
           <t>İbn Teymiyyenin Kuran-ı Kerimi Tefsir Yöntemi</t>
         </is>
       </c>
-      <c r="C25" s="1">
+      <c r="C116" s="1">
         <v>300</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>