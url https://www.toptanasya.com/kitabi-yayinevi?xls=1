--- v3 (2026-05-13)
+++ v4 (2026-07-03)
@@ -85,1765 +85,1795 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259004952</t>
+          <t>9786259386195</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Sarf Öğrencisinin Yol Azığı</t>
+          <t>Kurana ve Tefsire Adanmiş Ömürler 2</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>600</v>
+        <v>500</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259303956</t>
+          <t>9786259004914</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Kuran Hakkında Hristiyan-Müslüman Polemikler</t>
+          <t>Kur'an'ın İ'cazı</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>500</v>
+        <v>300</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259303994</t>
+          <t>9786259004952</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Tebyin Usulü Çerçevesinde Hz. Peygamberin Tevilleri</t>
+          <t>Sarf Öğrencisinin Yol Azığı</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>350</v>
+        <v>600</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259004921</t>
+          <t>9786259303956</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Cevaliki (Ö. 540/1145) ve Kuranda Muarreb Lafızlar</t>
+          <t>Kuran Hakkında Hristiyan-Müslüman Polemikler</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259303987</t>
+          <t>9786259303994</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Sünnet Toplumu</t>
+          <t>Tebyin Usulü Çerçevesinde Hz. Peygamberin Tevilleri</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259386188</t>
+          <t>9786259004921</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Endülüsün Muhaddisi Ebu Ali el Gassani ve Sahihayn Üzerine Mesaisi</t>
+          <t>Cevaliki (Ö. 540/1145) ve Kuranda Muarreb Lafızlar</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786258085655</t>
+          <t>9786259303987</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Şerhu Bed'i'l-Emali</t>
+          <t>Sünnet Toplumu</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786057458353</t>
+          <t>9786259386188</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Kuranı Kerimin Bilimsel Tefsiri</t>
+          <t>Endülüsün Muhaddisi Ebu Ali el Gassani ve Sahihayn Üzerine Mesaisi</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786258085549</t>
+          <t>9786258085655</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>İman Kitabı - Kitabü'l İman</t>
+          <t>Şerhu Bed'i'l-Emali</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786258085327</t>
+          <t>9786057458353</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Sıffın Vakası</t>
+          <t>Kuranı Kerimin Bilimsel Tefsiri</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>260</v>
+        <v>200</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786258085235</t>
+          <t>9786258085549</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Et-Tesarif</t>
+          <t>İman Kitabı - Kitabü'l İman</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>170</v>
+        <v>200</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786258085280</t>
+          <t>9786258085327</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>İslam Geleneğinde İşari Tefsir (Ciltli)</t>
+          <t>Sıffın Vakası</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>520</v>
+        <v>260</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786257495103</t>
+          <t>9786258085235</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Hz. Peygamber’e Gelen Heyet Ve Elçiler Bu Elçilerin Görüşmeye Dair Rivayetleri</t>
+          <t>Et-Tesarif</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>265</v>
+        <v>170</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786258085266</t>
+          <t>9786258085280</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Şatıbi’de Makasıd Nazariyesi</t>
+          <t>İslam Geleneğinde İşari Tefsir (Ciltli)</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>300</v>
+        <v>520</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786258085204</t>
+          <t>9786257495103</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Kur’an İlimleri Çerçevesinde Tefsir İlminin İncelikleri Et-Tahbir Fi Ilmı’t-Tefsir</t>
+          <t>Hz. Peygamber’e Gelen Heyet Ve Elçiler Bu Elçilerin Görüşmeye Dair Rivayetleri</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>325</v>
+        <v>265</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786258085129</t>
+          <t>9786258085266</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Hadislerin Yazılması</t>
+          <t>Şatıbi’de Makasıd Nazariyesi</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786258085310</t>
+          <t>9786258085204</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Güncel Tefsir Problemleri</t>
+          <t>Kur’an İlimleri Çerçevesinde Tefsir İlminin İncelikleri Et-Tahbir Fi Ilmı’t-Tefsir</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>145</v>
+        <v>325</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786258085334</t>
+          <t>9786258085129</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Bir Müfessir Olarak İmam Matüridi</t>
+          <t>Hadislerin Yazılması</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>290</v>
+        <v>200</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786258085037</t>
+          <t>9786258085310</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>En Nasih Ve'l-Mensuh 5</t>
+          <t>Güncel Tefsir Problemleri</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>100</v>
+        <v>145</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786258085150</t>
+          <t>9786258085334</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Ömer Nesefi'de Tevhid Düşüncesi</t>
+          <t>Bir Müfessir Olarak İmam Matüridi</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>350</v>
+        <v>290</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786258085143</t>
+          <t>9786258085037</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Eşari Kelamcı Abdurrahman el-Mütevelli ve Kelami Görüşleri</t>
+          <t>En Nasih Ve'l-Mensuh 5</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786258085075</t>
+          <t>9786258085150</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Tefsir Tarihi</t>
+          <t>Ömer Nesefi'de Tevhid Düşüncesi</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786258085044</t>
+          <t>9786258085143</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>İbn Receb El-Hanbeli'nin Hadis Şerhçiliği</t>
+          <t>Eşari Kelamcı Abdurrahman el-Mütevelli ve Kelami Görüşleri</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>260</v>
+        <v>200</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786057089144</t>
+          <t>9786258085075</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Kur’an-ı Kerim’in Nasih Ve Mensüh - 4</t>
+          <t>Tefsir Tarihi</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>90</v>
+        <v>300</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786057089137</t>
+          <t>9786258085044</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Kur’an-ı Kerim’in Nasih Ve Mensuh - 1</t>
+          <t>İbn Receb El-Hanbeli'nin Hadis Şerhçiliği</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>125</v>
+        <v>260</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786057089151</t>
+          <t>9786057089144</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Kur’an-ı Kerim’in Nasih Ve Mensuh - 3</t>
+          <t>Kur’an-ı Kerim’in Nasih Ve Mensüh - 4</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786057089168</t>
+          <t>9786057089137</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Kur’an-ı Kerim’in Nasih Ve Mensuh Ayetleri 2</t>
+          <t>Kur’an-ı Kerim’in Nasih Ve Mensuh - 1</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>105</v>
+        <v>125</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786056961748</t>
+          <t>9786057089151</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Selamet Yolları Müellifi Emir Es-San’ani</t>
+          <t>Kur’an-ı Kerim’in Nasih Ve Mensuh - 3</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>150</v>
+        <v>90</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786057016645</t>
+          <t>9786057089168</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Ekosistem Kuramı ve Sosyal Hizmet</t>
+          <t>Kur’an-ı Kerim’in Nasih Ve Mensuh Ayetleri 2</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>100</v>
+        <v>105</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786052153093</t>
+          <t>9786056961748</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Akran Gruplarında Dışlanma</t>
+          <t>Selamet Yolları Müellifi Emir Es-San’ani</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>160</v>
+        <v>150</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786054997916</t>
+          <t>9786057016645</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Ahmet Hasan Zeyyat ve Arap Edebiyatındaki Yeri</t>
+          <t>Ekosistem Kuramı ve Sosyal Hizmet</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>190</v>
+        <v>100</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786057089120</t>
+          <t>9786052153093</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’da Mu‘arrab (Yabancı) Kelimeler Sözlüğü</t>
+          <t>Akran Gruplarında Dışlanma</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>150</v>
+        <v>160</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786052153154</t>
+          <t>9786054997916</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>İslam Yahudilik ve Hıristiyanlık'ta Hz. Zekeriya</t>
+          <t>Ahmet Hasan Zeyyat ve Arap Edebiyatındaki Yeri</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>125</v>
+        <v>190</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>3990000071546</t>
+          <t>9786057089120</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Tefsir-Sosyal Hayat İlişkisi</t>
+          <t>Kur’an’da Mu‘arrab (Yabancı) Kelimeler Sözlüğü</t>
         </is>
       </c>
       <c r="C35" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786052153147</t>
+          <t>9786052153154</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>İslam Hukukunda Kürtaj</t>
+          <t>İslam Yahudilik ve Hıristiyanlık'ta Hz. Zekeriya</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>235</v>
+        <v>125</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786052153642</t>
+          <t>3990000071546</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Demokrasi Ahlakı (!) ve Emperyalizm</t>
+          <t>Tefsir-Sosyal Hayat İlişkisi</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>95</v>
+        <v>150</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786054997138</t>
+          <t>9786052153147</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Yabancılar İçin Arap Dili Belağat</t>
+          <t>İslam Hukukunda Kürtaj</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>95</v>
+        <v>235</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9789757561934</t>
+          <t>9786052153642</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Hadislerle İslam Fıkhı (2. Cilt) (Ciltli)</t>
+          <t>Demokrasi Ahlakı (!) ve Emperyalizm</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>500</v>
+        <v>95</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9789757561927</t>
+          <t>9786054997138</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Hadislerle İslam Fıkhı (1. Cilt) (Ciltli)</t>
+          <t>Yabancılar İçin Arap Dili Belağat</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>500</v>
+        <v>95</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786059603850</t>
+          <t>9789757561934</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Arapça Dilbilgisi 1</t>
+          <t>Hadislerle İslam Fıkhı (2. Cilt) (Ciltli)</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>130</v>
+        <v>500</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786052153758</t>
+          <t>9789757561927</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Batılı Seyyahların Gözüyle 19. Yüzyılda Osmanlı Ermenileri ve Müslüman - Ermeni İlişkileri</t>
+          <t>Hadislerle İslam Fıkhı (1. Cilt) (Ciltli)</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>130</v>
+        <v>500</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786052153468</t>
+          <t>9786059603850</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Evliya Çelebi’nin Gözüyle Osmanlı'da Kur'an Kültürü</t>
+          <t>Arapça Dilbilgisi 1</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>120</v>
+        <v>130</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786052153482</t>
+          <t>9786052153758</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı’yı Cihana Açan Kapı Kuyulu Mescit</t>
+          <t>Batılı Seyyahların Gözüyle 19. Yüzyılda Osmanlı Ermenileri ve Müslüman - Ermeni İlişkileri</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>80</v>
+        <v>130</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786052153352</t>
+          <t>9786052153468</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Kur'an Yorumunda Siyakın Yeri</t>
+          <t>Evliya Çelebi’nin Gözüyle Osmanlı'da Kur'an Kültürü</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>135</v>
+        <v>120</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786052153369</t>
+          <t>9786052153482</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Kur'an Yorumunda Beyan İlmi</t>
+          <t>Osmanlı’yı Cihana Açan Kapı Kuyulu Mescit</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>115</v>
+        <v>80</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786054997961</t>
+          <t>9786052153352</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Menhecu'l-Asleyn</t>
+          <t>Kur'an Yorumunda Siyakın Yeri</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>80</v>
+        <v>135</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786054997954</t>
+          <t>9786052153369</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Fıkhu’l Ekber</t>
+          <t>Kur'an Yorumunda Beyan İlmi</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>75</v>
+        <v>115</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786054997152</t>
+          <t>9786054997961</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Engelli Penceresinden Zaman</t>
+          <t>Menhecu'l-Asleyn</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>120</v>
+        <v>80</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786052153123</t>
+          <t>9786054997954</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Engellinin Akrabalık ve Komşuluk İlişkileri</t>
+          <t>Fıkhu’l Ekber</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>115</v>
+        <v>75</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786059603232</t>
+          <t>9786054997152</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Osmanlının Kuruluşunu Anlamak</t>
+          <t>Engelli Penceresinden Zaman</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786054997497</t>
+          <t>9786052153123</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Kur'an'da Fetih</t>
+          <t>Engellinin Akrabalık ve Komşuluk İlişkileri</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>350</v>
+        <v>115</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786054997374</t>
+          <t>9786059603232</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Ramazan ve Oruç Rehberi</t>
+          <t>Osmanlının Kuruluşunu Anlamak</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>225</v>
+        <v>200</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786054486946</t>
+          <t>9786054997497</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Nebevi Mücadele Bağlamında Kalem Suresi Tefsiri</t>
+          <t>Kur'an'da Fetih</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>160</v>
+        <v>350</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786054486625</t>
+          <t>9786054997374</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Kur'an Tarihi</t>
+          <t>Ramazan ve Oruç Rehberi</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>130</v>
+        <v>225</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786059603560</t>
+          <t>9786054486946</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Duha Suresi Tefsiri</t>
+          <t>Nebevi Mücadele Bağlamında Kalem Suresi Tefsiri</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>55</v>
+        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786052153062</t>
+          <t>9786054486625</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Sermaye Kaybı</t>
+          <t>Kur'an Tarihi</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>195</v>
+        <v>130</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786052153109</t>
+          <t>9786059603560</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Felsefeden Sosyolojiye</t>
+          <t>Duha Suresi Tefsiri</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>160</v>
+        <v>55</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786054041916</t>
+          <t>9786052153062</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Tevekkül</t>
+          <t>Sosyal Sermaye Kaybı</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>130</v>
+        <v>195</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786054041909</t>
+          <t>9786052153109</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>İlk Dönem Hanefi Usulünde İllet Tartışmaları</t>
+          <t>Sosyal Felsefeden Sosyolojiye</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>130</v>
+        <v>160</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786054041596</t>
+          <t>9786054041916</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Hz. Peygamber’in Kızdığı Anlar</t>
+          <t>Tevekkül</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>70</v>
+        <v>130</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786054041442</t>
+          <t>9786054041909</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Hadislerle İslam Fıkhı 7 Cilt Takım (Ciltli)</t>
+          <t>İlk Dönem Hanefi Usulünde İllet Tartışmaları</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>4500</v>
+        <v>130</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786054997466</t>
+          <t>9786054041596</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Peygamberimiz'in (s.a.v) Dilinden Hz. Adem</t>
+          <t>Hz. Peygamber’in Kızdığı Anlar</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>160</v>
+        <v>70</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786054997459</t>
+          <t>9786054041442</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Hadis ve Bağlam</t>
+          <t>Hadislerle İslam Fıkhı 7 Cilt Takım (Ciltli)</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>160</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786054997763</t>
+          <t>9786054997466</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Dinlerde Dua - Sunu ve Sunaklar / Fiziki Alemden Sanal Aleme</t>
+          <t>Peygamberimiz'in (s.a.v) Dilinden Hz. Adem</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786054997770</t>
+          <t>9786054997459</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>İslam Hukuku'nda Sermaye ve Sermaye Hareketleri</t>
+          <t>Hadis ve Bağlam</t>
         </is>
       </c>
       <c r="C66" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786057089106</t>
+          <t>9786054997763</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Kur'an İlimleri ve Tefsir Usulü</t>
+          <t>Dinlerde Dua - Sunu ve Sunaklar / Fiziki Alemden Sanal Aleme</t>
         </is>
       </c>
       <c r="C67" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786057458384</t>
+          <t>9786054997770</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Tefsir Usulü ve Yöntemleri</t>
+          <t>İslam Hukuku'nda Sermaye ve Sermaye Hareketleri</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>250</v>
+        <v>160</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786057089113</t>
+          <t>9786057089106</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>İbn Kesir Hayatı ve Kıraati</t>
+          <t>Kur'an İlimleri ve Tefsir Usulü</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>115</v>
+        <v>200</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786056941726</t>
+          <t>9786057458384</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Musannifek'e Nisbet Edilen Avamil-i Atik Şerhi (Ciltli)</t>
+          <t>Tefsir Usulü ve Yöntemleri</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>980</v>
+        <v>250</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786056941719</t>
+          <t>9786057089113</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Fıkhi Bilgi ve İlkeler Işığında Eşya ve Şahsın Hukuku</t>
+          <t>İbn Kesir Hayatı ve Kıraati</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>165</v>
+        <v>115</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786056941702</t>
+          <t>9786056941726</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>İslam Hukukunda Ehliyet Arızaları ve Sefeh</t>
+          <t>Musannifek'e Nisbet Edilen Avamil-i Atik Şerhi (Ciltli)</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>95</v>
+        <v>980</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786052153840</t>
+          <t>9786056941719</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Resulullah’ın Azadlıları</t>
+          <t>Fıkhi Bilgi ve İlkeler Işığında Eşya ve Şahsın Hukuku</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>100</v>
+        <v>165</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786052153857</t>
+          <t>9786056941702</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Şer’i Hükmün Tanımı ve Asli İbaha Prensibi</t>
+          <t>İslam Hukukunda Ehliyet Arızaları ve Sefeh</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>170</v>
+        <v>95</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786057016614</t>
+          <t>9786052153840</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Kur’an İlimleri ve Tefsir Usulü Uygulamaları</t>
+          <t>Resulullah’ın Azadlıları</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>260</v>
+        <v>100</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786057016621</t>
+          <t>9786052153857</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Müfhematü’l-Akran Fi Mübhemati’l-Kur’an</t>
+          <t>Şer’i Hükmün Tanımı ve Asli İbaha Prensibi</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>260</v>
+        <v>170</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786054041763</t>
+          <t>9786057016614</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Hadislerin Kaynaklarını Bulma Yolları</t>
+          <t>Kur’an İlimleri ve Tefsir Usulü Uygulamaları</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>225</v>
+        <v>260</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786054041732</t>
+          <t>9786057016621</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Din Eğitiminde Sakındırma ve Cehennem Gerçeği</t>
+          <t>Müfhematü’l-Akran Fi Mübhemati’l-Kur’an</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>200</v>
+        <v>260</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786054041725</t>
+          <t>9786054041763</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Kur’an-ı Kerim’e Göre İhtilaf</t>
+          <t>Hadislerin Kaynaklarını Bulma Yolları</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>260</v>
+        <v>225</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786054041749</t>
+          <t>9786054041732</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’da Hz. Peygamber’e Yönelik Teselliler</t>
+          <t>Din Eğitiminde Sakındırma ve Cehennem Gerçeği</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>90</v>
+        <v>200</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>3990000028806</t>
+          <t>9786054041725</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Sünnet - Vahiy İlişkisi</t>
+          <t>Kur’an-ı Kerim’e Göre İhtilaf</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>22</v>
+        <v>260</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786054041701</t>
+          <t>9786054041749</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Resulullah’ın Davetinde Psikolojik Boyut</t>
+          <t>Kur’an’da Hz. Peygamber’e Yönelik Teselliler</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>260</v>
+        <v>90</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786056941757</t>
+          <t>3990000028806</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Tefsir İlminde İcma Anlayışı ve Kur’an Yorumuna Etkisi</t>
+          <t>Sünnet - Vahiy İlişkisi</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>145</v>
+        <v>22</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>3990000051802</t>
+          <t>9786054041701</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Hadislerle İslam Fıkhı Cilt: 5 (Ciltli)</t>
+          <t>Resulullah’ın Davetinde Psikolojik Boyut</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>500</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>3990000517801</t>
+          <t>9786056941757</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Hadislerle İslam Fıkhı Cilt: 3 (Ciltli)</t>
+          <t>Tefsir İlminde İcma Anlayışı ve Kur’an Yorumuna Etkisi</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>500</v>
+        <v>145</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>3990000051797</t>
+          <t>3990000051802</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Hadislerle İslam Fıkhı Cilt: 4 (Ciltli)</t>
+          <t>Hadislerle İslam Fıkhı Cilt: 5 (Ciltli)</t>
         </is>
       </c>
       <c r="C86" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>3990000051796</t>
+          <t>3990000517801</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Hadislerle İslam Fıkhı Cilt: 6 (Ciltli)</t>
+          <t>Hadislerle İslam Fıkhı Cilt: 3 (Ciltli)</t>
         </is>
       </c>
       <c r="C87" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786052153659</t>
+          <t>3990000051797</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>İslam’da Çocuk Koruma</t>
+          <t>Hadislerle İslam Fıkhı Cilt: 4 (Ciltli)</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>145</v>
+        <v>500</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786056941788</t>
+          <t>3990000051796</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Ayet ve Hadislerle Dua</t>
+          <t>Hadislerle İslam Fıkhı Cilt: 6 (Ciltli)</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>130</v>
+        <v>500</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786057828163</t>
+          <t>9786052153659</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>İslam Aile Hukukunda Kadının Hak ve Sorumlulukları</t>
+          <t>İslam’da Çocuk Koruma</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>120</v>
+        <v>145</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786052153406</t>
+          <t>9786056941788</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Son Devir Osmanlı Alimlerinden Eğinli Rahmi Efendi</t>
+          <t>Ayet ve Hadislerle Dua</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>195</v>
+        <v>130</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786056941733</t>
+          <t>9786057828163</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’da Ashab-ı Karye Kıssası</t>
+          <t>İslam Aile Hukukunda Kadının Hak ve Sorumlulukları</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>170</v>
+        <v>120</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786259303918</t>
+          <t>9786052153406</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Botanlı Müderris Alim Seyda Molla Ahmet Elkoca ve Toplumsal Kimliği</t>
+          <t>Son Devir Osmanlı Alimlerinden Eğinli Rahmi Efendi</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>250</v>
+        <v>195</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786255928894</t>
+          <t>9786056941733</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Nahiv Öğrencisinin Yol Azığı (Nahiv Kitabı)</t>
+          <t>Kur’an’da Ashab-ı Karye Kıssası</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>750</v>
+        <v>170</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786259386140</t>
+          <t>9786259303918</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Yenilikçi Yaklaşımlar Bağlamında Belagat-Psikoloji İlişkisi</t>
+          <t>Botanlı Müderris Alim Seyda Molla Ahmet Elkoca ve Toplumsal Kimliği</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>500</v>
+        <v>250</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786259386102</t>
+          <t>9786255928894</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>İslamofili Filistin: Batı’da İslam’a Yönelişin Sosyolojisi</t>
+          <t>Nahiv Öğrencisinin Yol Azığı (Nahiv Kitabı)</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>500</v>
+        <v>750</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786259630090</t>
+          <t>9786259386140</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Alienation</t>
+          <t>Yenilikçi Yaklaşımlar Bağlamında Belagat-Psikoloji İlişkisi</t>
         </is>
       </c>
       <c r="C97" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786259630083</t>
+          <t>9786259386102</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>İslam Borçlar Hukuku</t>
+          <t>İslamofili Filistin: Batı’da İslam’a Yönelişin Sosyolojisi</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786258085181</t>
+          <t>9786259630090</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>İbn Huzeyme Sahih'i ve Hocaları</t>
+          <t>Alienation</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786259630007</t>
+          <t>9786259630083</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Ahlak</t>
+          <t>İslam Borçlar Hukuku</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786258085938</t>
+          <t>9786258085181</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Fıkhın Kaynakları</t>
+          <t>İbn Huzeyme Sahih'i ve Hocaları</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786259558172</t>
+          <t>9786259630007</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Selefî Düşüncenin Tasavvuf Algısı</t>
+          <t>Toplumsal Ahlak</t>
         </is>
       </c>
       <c r="C102" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786057458377</t>
+          <t>9786258085938</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Kolaylaştırılmış ve Renkli Özet Arapça Dil Bilgisi</t>
+          <t>Fıkhın Kaynakları</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>190</v>
+        <v>250</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786057458391</t>
+          <t>9786259558172</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Kur'an'ın Metinleşme Süreci</t>
+          <t>Selefî Düşüncenin Tasavvuf Algısı</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786258085815</t>
+          <t>9786057458377</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Ömer bin Abdülaziz'in Devlet Yönetimi</t>
+          <t>Kolaylaştırılmış ve Renkli Özet Arapça Dil Bilgisi</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>400</v>
+        <v>190</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786258085853</t>
+          <t>9786057458391</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Hac ve Umre İçin (Yol Azığı)</t>
+          <t>Kur'an'ın Metinleşme Süreci</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>150</v>
+        <v>400</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786057016607</t>
+          <t>9786258085815</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Sahabenin Hadis Rivayetindeki Titizliği</t>
+          <t>Ömer bin Abdülaziz'in Devlet Yönetimi</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>195</v>
+        <v>400</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786258085556</t>
+          <t>9786258085853</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Tefsir İlminin Mahiyetine Yaklaşımlar</t>
+          <t>Hac ve Umre İçin (Yol Azığı)</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786258085754</t>
+          <t>9786057016607</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Melaye Ciziri Divan'ı ve Hadis Kaynakları</t>
+          <t>Sahabenin Hadis Rivayetindeki Titizliği</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>200</v>
+        <v>195</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786258085433</t>
+          <t>9786258085556</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Abdullah B. Ömer'in Ayet ve Hadisleri Anlama ve Yorumlama Yöntemi</t>
+          <t>Tefsir İlminin Mahiyetine Yaklaşımlar</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786258085211</t>
+          <t>9786258085754</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Kuran İlimlerine Giriş</t>
+          <t>Melaye Ciziri Divan'ı ve Hadis Kaynakları</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>330</v>
+        <v>200</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786258085136</t>
+          <t>9786258085433</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Kuranın Faziletleri</t>
+          <t>Abdullah B. Ömer'in Ayet ve Hadisleri Anlama ve Yorumlama Yöntemi</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>310</v>
+        <v>200</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786258085709</t>
+          <t>9786258085211</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Matüridi Öncüler Matüridi Kelam Düşüncesinin Kurucuları ve Meşhur Alimleri</t>
+          <t>Kuran İlimlerine Giriş</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>350</v>
+        <v>330</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786258085020</t>
+          <t>9786258085136</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Manzum Hadis Usulü</t>
+          <t>Kuranın Faziletleri</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>150</v>
+        <v>310</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786258085686</t>
+          <t>9786258085709</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Kurana Yeni Yaklaşımlar Postmodern Zamanda Tefsir Yapmak</t>
+          <t>Matüridi Öncüler Matüridi Kelam Düşüncesinin Kurucuları ve Meşhur Alimleri</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>500</v>
+        <v>350</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
+          <t>9786258085020</t>
+        </is>
+      </c>
+      <c r="B116" s="1" t="inlineStr">
+        <is>
+          <t>Manzum Hadis Usulü</t>
+        </is>
+      </c>
+      <c r="C116" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="117" spans="1:3">
+      <c r="A117" s="1" t="inlineStr">
+        <is>
+          <t>9786258085686</t>
+        </is>
+      </c>
+      <c r="B117" s="1" t="inlineStr">
+        <is>
+          <t>Kurana Yeni Yaklaşımlar Postmodern Zamanda Tefsir Yapmak</t>
+        </is>
+      </c>
+      <c r="C117" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="118" spans="1:3">
+      <c r="A118" s="1" t="inlineStr">
+        <is>
           <t>9786258085174</t>
         </is>
       </c>
-      <c r="B116" s="1" t="inlineStr">
+      <c r="B118" s="1" t="inlineStr">
         <is>
           <t>İbn Teymiyyenin Kuran-ı Kerimi Tefsir Yöntemi</t>
         </is>
       </c>
-      <c r="C116" s="1">
+      <c r="C118" s="1">
         <v>300</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>