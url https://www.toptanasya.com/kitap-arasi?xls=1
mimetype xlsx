--- v0 (2025-10-30)
+++ v1 (2026-05-13)
@@ -85,1735 +85,2050 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786257788724</t>
+          <t>9786257788946</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Klasik Metinlerin İzinde Tefsir Usulüne Giriş</t>
+          <t>70'li Yıllar</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>420</v>
+        <v>280</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786257788786</t>
+          <t>9786257788830</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>İyilik Üzerine</t>
+          <t>The Courtyard of Secrets</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>120</v>
+        <v>450</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786257788748</t>
+          <t>9786257788922</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Aksa’nın Rahmet Yüklü Mesajı</t>
+          <t>Belowed Woman</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>140</v>
+        <v>450</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786257788779</t>
+          <t>9786257788915</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Şecere Türkistan’dan Anadolu’ya Mürseller</t>
+          <t>Sırlar Avlusu</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>300</v>
+        <v>320</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786257788755</t>
+          <t>9786257788908</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’da Ehl-i Kitap</t>
+          <t>Canım Kadın</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>200</v>
+        <v>320</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786257788762</t>
+          <t>9786257788885</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Yarım Kalmış Bir Anadolu Hikâyesi Muhsin Yazıcıoğlu</t>
+          <t>Hatem-i Tai</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>280</v>
+        <v>185</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786257788731</t>
+          <t>9786257788878</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Gönül Dersleri</t>
+          <t>Burhanü'l-Evliya</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>140</v>
+        <v>200</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786056878206</t>
+          <t>9786257788854</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Tasavvuf Işığında Çocuk Eğitimi</t>
+          <t>Babalarının Ruh İkliminde Filizlenen Melisa Kokulu Kızlar</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>120</v>
+        <v>115</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786257788694</t>
+          <t>9786257788847</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’a Göre Kişisel Gelişim</t>
+          <t>Kur'an'ı Okumak, Anlamak, Yaşamak ve Hakim Kılmak</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>250</v>
+        <v>240</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786257788663</t>
+          <t>9786257788823</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Tarih Okumadan Tarih Yazamazsın</t>
+          <t>Vahiy Kültürümüz</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>140</v>
+        <v>120</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786257788687</t>
+          <t>9786257788816</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Kalbi Olanlara Yasin Okumaları</t>
+          <t>Silahları Yakmak</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>115</v>
+        <v>380</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786257788700</t>
+          <t>9786257788793</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Cevheri’nin Es-Sıhah’ında Kıraat Farklılıkları</t>
+          <t>Bir Doğrunun İmanı Bin Eğriyi Düzeltir</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>165</v>
+        <v>800</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786257788656</t>
+          <t>9786056789052</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>İslam Akideleri ve Muhafazası/ Tercümetü’l-Husunü’l-Hamidiyye li-Muhafazati’l-Akaidi’l-İslamiyye</t>
+          <t>Aşka Düşen Pervaneler</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>240</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786257788502</t>
+          <t>9786056789007</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Paşadairesi | Fahri Kulu ve Hacıveyiszade Hoca Efendilerin Hayatı</t>
+          <t>Türkçeden Arapçaya Çeviri</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>360</v>
+        <v>185</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786257788601</t>
+          <t>9786058091016</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Hadislerde Kadınların Giyimi ve Örtünmesi</t>
+          <t>Yol</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>220</v>
+        <v>135</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786257788649</t>
+          <t>9786050695489</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>El-Keşşaf’ın İzinde /  Futûḥu’l-Ġayb ve et-Taḳrîb Ekseninde Şerh ve Hâşiye</t>
+          <t>İki Kirpi Varmış Mevsimlerden Kışmış</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>195</v>
+        <v>78</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786257788632</t>
+          <t>9786257788076</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Ebü’l-Hasenat Abdülhay Leknevi Hayatı, Eserleri ve Fıkhi Görüşleri</t>
+          <t>Karataş Söylencesi</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>300</v>
+        <v>32</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786257788625</t>
+          <t>9786056878220</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Özgürlüğün Bedeli Var! / Peygamberin Mekke Dönemi</t>
+          <t>Gül Yüzlü - Bin Muhsin’den Bir Muhsin’e</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>280</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786257788618</t>
+          <t>9786056971259</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Ben Bu Dünyaya Kazık Çakmaya Geldim</t>
+          <t>Fahri Kulu ve Hacıveyiszade Hoca Efendiler</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>110</v>
+        <v>78</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786257788595</t>
+          <t>9786056971204</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Anadolu’ya Uzanan Şifa Eli: Dedelerimiz ve Ninelerimiz</t>
+          <t>Selenge’den Tuna’ya Türk Kültür Tarihine Dair Notlar</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>90</v>
+        <v>45</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786257788564</t>
+          <t>9786257788809</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>İslam’ı Tam Yaşamaya Çalışmanın Güzellikleri</t>
+          <t>Evrenin Yaratılışı ve Kur’an</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>85</v>
+        <v>200</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786257788526</t>
+          <t>9786257788724</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Kalbimin En Güzel Yerindesin Bu Çiçekler Senin!</t>
+          <t>Klasik Metinlerin İzinde Tefsir Usulüne Giriş</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>85</v>
+        <v>490</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786257788571</t>
+          <t>9786257788786</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Dönemlendirme Merkezli Tefsir Tarihi</t>
+          <t>İyilik Üzerine</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>280</v>
+        <v>140</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786257788588</t>
+          <t>9786257788748</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Hakikati Arayan Yolcu</t>
+          <t>Aksa’nın Rahmet Yüklü Mesajı</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>160</v>
+        <v>180</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786257788557</t>
+          <t>9786257788779</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>İslam’da Zekat Müessesesi</t>
+          <t>Şecere Türkistan’dan Anadolu’ya Mürseller</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>680</v>
+        <v>300</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786257788236</t>
+          <t>9786257788755</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Tefsir-i Sure-i Ya-Sin</t>
+          <t>Kur’an’da Ehl-i Kitap</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>145</v>
+        <v>250</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786257788083</t>
+          <t>9786257788762</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Sosyolojik Kur'an Okumaları 2</t>
+          <t>Yarım Kalmış Bir Anadolu Hikâyesi Muhsin Yazıcıoğlu</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>280</v>
+        <v>350</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786257788069</t>
+          <t>9786257788731</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>İş İnsanı ve Yönetici Olmak - 24 Adımda Başarıyı Yakalayın</t>
+          <t>Gönül Dersleri</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>140</v>
+        <v>165</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786257788540</t>
+          <t>9786056878206</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Hattat Mehmed Fahreddin Bilgiç</t>
+          <t>Tasavvuf Işığında Çocuk Eğitimi</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>240</v>
+        <v>120</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786257788533</t>
+          <t>9786257788694</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Mısırlı Tarihçi Makrizi ve Siyer Kitabı</t>
+          <t>Kur’an’a Göre Kişisel Gelişim</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>160</v>
+        <v>350</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786257788519</t>
+          <t>9786257788663</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>İfk Olayının Sahabe Üzerindeki Etkisi</t>
+          <t>Tarih Okumadan Tarih Yazamazsın</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>140</v>
+        <v>180</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786257788496</t>
+          <t>9786257788687</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Temel Prensipleri ve Kültürel Değerleriyle İslam</t>
+          <t>Kalbi Olanlara Yasin Okumaları</t>
         </is>
       </c>
       <c r="C33" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786257788465</t>
+          <t>9786257788700</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Trio (Üçlü) Irak-İran-Suriye</t>
+          <t>Cevheri’nin Es-Sıhah’ında Kıraat Farklılıkları</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>320</v>
+        <v>200</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786257788489</t>
+          <t>9786257788656</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Tevil Ve Marifet</t>
+          <t>İslam Akideleri ve Muhafazası/ Tercümetü’l-Husunü’l-Hamidiyye li-Muhafazati’l-Akaidi’l-İslamiyye</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>135</v>
+        <v>300</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786257788472</t>
+          <t>9786257788502</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Nabi- Kırk Hadis Tercümesi</t>
+          <t>Paşadairesi | Fahri Kulu ve Hacıveyiszade Hoca Efendilerin Hayatı</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>110</v>
+        <v>500</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786257788441</t>
+          <t>9786257788601</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Dünya Gezileri 3 - 21. Yüzyılda Bir Seyyah</t>
+          <t>Hadislerde Kadınların Giyimi ve Örtünmesi</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>185</v>
+        <v>300</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786257788434</t>
+          <t>9786257788649</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Tasavvufi Tefsir ve Batınilikten Farkı</t>
+          <t>El-Keşşaf’ın İzinde /  Futûḥu’l-Ġayb ve et-Taḳrîb Ekseninde Şerh ve Hâşiye</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>200</v>
+        <v>320</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786257788458</t>
+          <t>9786257788632</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Bir Başka Açıdan İman ve İbadetler</t>
+          <t>Ebü’l-Hasenat Abdülhay Leknevi Hayatı, Eserleri ve Fıkhi Görüşleri</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>120</v>
+        <v>430</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786257788427</t>
+          <t>9786257788625</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Kehf Şehrine Adım Atmak Hızır Olmak Hazır Olmak</t>
+          <t>Özgürlüğün Bedeli Var! / Peygamberin Mekke Dönemi</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>80</v>
+        <v>520</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786257788410</t>
+          <t>9786257788618</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Hz. Süleyman ve Sebe Kraliçesi Belkıs</t>
+          <t>Ben Bu Dünyaya Kazık Çakmaya Geldim</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>140</v>
+        <v>110</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786257788403</t>
+          <t>9786257788595</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Yuva Kuran Mektuplar</t>
+          <t>Anadolu’ya Uzanan Şifa Eli: Dedelerimiz ve Ninelerimiz</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786257788380</t>
+          <t>9786257788564</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Usul-i Fıkıh</t>
+          <t>İslam’ı Tam Yaşamaya Çalışmanın Güzellikleri</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>135</v>
+        <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786257788397</t>
+          <t>9786257788526</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Aile Kurumu’nun Çöküş Sebepleri ve Çözüm Yolları - Psikiyatrik Örnek Vakalar</t>
+          <t>Kalbimin En Güzel Yerindesin Bu Çiçekler Senin!</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>380</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786257788373</t>
+          <t>9786257788571</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Belediye Otobüslerinden İlginç ve İbretlik Kareler!</t>
+          <t>Dönemlendirme Merkezli Tefsir Tarihi</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>105</v>
+        <v>520</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786257788366</t>
+          <t>9786257788588</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Hac Emirliği</t>
+          <t>Hakikati Arayan Yolcu</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>250</v>
+        <v>280</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786257788342</t>
+          <t>9786257788557</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Hekimoğlu İbrahim ve Narin</t>
+          <t>İslam’da Zekat Müessesesi</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>148</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786257788328</t>
+          <t>9786257788236</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Tarihte Örnek Kadınlar</t>
+          <t>Tefsir-i Sure-i Ya-Sin</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>185</v>
+        <v>145</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786257788359</t>
+          <t>9786257788083</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Makaleler Düşünceden, Yazıya…</t>
+          <t>Sosyolojik Kur'an Okumaları 2</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>320</v>
+        <v>450</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786257788335</t>
+          <t>9786257788069</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Zaman Nasıl Artırılır</t>
+          <t>İş İnsanı ve Yönetici Olmak - 24 Adımda Başarıyı Yakalayın</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>110</v>
+        <v>165</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786257788311</t>
+          <t>9786257788540</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Vav Ey La</t>
+          <t>Hattat Mehmed Fahreddin Bilgiç</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>72</v>
+        <v>350</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786257788304</t>
+          <t>9786257788533</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Eğitim Kurumu Olarak Kuran Kursları</t>
+          <t>Mısırlı Tarihçi Makrizi ve Siyer Kitabı</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>240</v>
+        <v>260</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786257788298</t>
+          <t>9786257788519</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Şubat Hikayeleri (Tarihe Kayıtlar - Belgeler)</t>
+          <t>İfk Olayının Sahabe Üzerindeki Etkisi</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786057788281</t>
+          <t>9786257788496</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Bozkır Masalı</t>
+          <t>Temel Prensipleri ve Kültürel Değerleriyle İslam</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>168</v>
+        <v>180</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786257788205</t>
+          <t>9786257788465</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Dolunay ve Yıldızlar</t>
+          <t>Trio (Üçlü) Irak-İran-Suriye</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>135</v>
+        <v>320</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786257788267</t>
+          <t>9786257788489</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Son İmparator ve Asaf Cin</t>
+          <t>Tevil Ve Marifet</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>140</v>
+        <v>185</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786257788229</t>
+          <t>9786257788472</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Sıfırdan Başlamak</t>
+          <t>Nabi- Kırk Hadis Tercümesi</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>110</v>
+        <v>165</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786058091078</t>
+          <t>9786257788441</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Maarifimiz ve Geleceğimiz</t>
+          <t>Dünya Gezileri 3 - 21. Yüzyılda Bir Seyyah</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>220</v>
+        <v>280</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786257788274</t>
+          <t>9786257788434</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>İki Dünyada Mutlu Olmak</t>
+          <t>Tasavvufi Tefsir ve Batınilikten Farkı</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>110</v>
+        <v>340</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786257788250</t>
+          <t>9786257788458</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Seruçtan İbrahime</t>
+          <t>Bir Başka Açıdan İman ve İbadetler</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>140</v>
+        <v>165</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786257788243</t>
+          <t>9786257788427</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Ruhsal Sorunlarda Din ve Maneviyat</t>
+          <t>Kehf Şehrine Adım Atmak Hızır Olmak Hazır Olmak</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>145</v>
+        <v>130</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786257788212</t>
+          <t>9786257788410</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Farsça - Arapça Anlatımlı</t>
+          <t>Hz. Süleyman ve Sebe Kraliçesi Belkıs</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786257788199</t>
+          <t>9786257788403</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Anlat Bakalım Hocam</t>
+          <t>Yuva Kuran Mektuplar</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>185</v>
+        <v>168</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786257788182</t>
+          <t>9786257788380</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Fusulü’t-Teysir Fi Usuli’t-Tefsir</t>
+          <t>Usul-i Fıkıh</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>110</v>
+        <v>150</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786257788175</t>
+          <t>9786257788397</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Hayatı Düşünmek</t>
+          <t>Aile Kurumu’nun Çöküş Sebepleri ve Çözüm Yolları - Psikiyatrik Örnek Vakalar</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>110</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786257788168</t>
+          <t>9786257788373</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Sibirya’dan Türkiye’ye Asırlık Göçün Hikayesi</t>
+          <t>Belediye Otobüslerinden İlginç ve İbretlik Kareler!</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>220</v>
+        <v>150</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786257788151</t>
+          <t>9786257788366</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Akli Aydınlanmanın Özgürlükçü Aktivisti Vasıl bin Ata</t>
+          <t>Hac Emirliği</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>250</v>
+        <v>380</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786257788106</t>
+          <t>9786257788342</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Din Hizmetine Adanmış Ömürler</t>
+          <t>Hekimoğlu İbrahim ve Narin</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786257788144</t>
+          <t>9786257788328</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Dakiku'l-Kelam - Kelam Kozmolojisi</t>
+          <t>Tarihte Örnek Kadınlar</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>380</v>
+        <v>250</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786257788137</t>
+          <t>9786257788359</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Metalib-i İrfaniyye ve İzahat-i Nuniyye</t>
+          <t>Makaleler Düşünceden, Yazıya…</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>140</v>
+        <v>580</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786257788120</t>
+          <t>9786257788335</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>21. Yüzyılda Bir Seyyah Dünya Gezileri 2</t>
+          <t>Zaman Nasıl Artırılır</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>200</v>
+        <v>140</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786257788113</t>
+          <t>9786257788311</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Hobi Tarımdan Profesyonel Tarıma Geçiş</t>
+          <t>Vav Ey La</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>140</v>
+        <v>72</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786257788052</t>
+          <t>9786257788304</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Tefsir ve İtikad</t>
+          <t>Eğitim Kurumu Olarak Kuran Kursları</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>145</v>
+        <v>380</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786257788045</t>
+          <t>9786257788298</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Muhtar Es-Sekafi</t>
+          <t>Şubat Hikayeleri (Tarihe Kayıtlar - Belgeler)</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>280</v>
+        <v>265</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786257788021</t>
+          <t>9786057788281</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Kur'an'da İtiraf ve Pişmanlık</t>
+          <t>Bozkır Masalı</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>240</v>
+        <v>220</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786257788038</t>
+          <t>9786257788205</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Keşan’lı Ali</t>
+          <t>Dolunay ve Yıldızlar</t>
         </is>
       </c>
       <c r="C76" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786257788014</t>
+          <t>9786257788267</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Orta Asya’da Bir Turan Lideri</t>
+          <t>Son İmparator ve Asaf Cin</t>
         </is>
       </c>
       <c r="C77" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786257788007</t>
+          <t>9786257788229</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Bir Dilim Zaman Konya</t>
+          <t>Sıfırdan Başlamak</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>120</v>
+        <v>145</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786050695427</t>
+          <t>9786058091078</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Ebu Hamza el-Harici ve Hitabetteki Yeri</t>
+          <t>Maarifimiz ve Geleceğimiz</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>105</v>
+        <v>340</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786050695496</t>
+          <t>9786257788274</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Dünya Gezginleri 1 / 21. Yüzyılda Bir Seyyah</t>
+          <t>İki Dünyada Mutlu Olmak</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786050695472</t>
+          <t>9786257788250</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Sevgiliye Gökçekimli Mektuplar</t>
+          <t>Seruçtan İbrahime</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786056971235</t>
+          <t>9786257788243</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Horasan’ın Maskeli Peygamberi</t>
+          <t>Ruhsal Sorunlarda Din ve Maneviyat</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>140</v>
+        <v>200</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786050695441</t>
+          <t>9786257788212</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Vefalı Türk</t>
+          <t>Farsça - Arapça Anlatımlı</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>160</v>
+        <v>300</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786050695434</t>
+          <t>9786257788199</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Hititler ve Işık Savaşçıları</t>
+          <t>Anlat Bakalım Hocam</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>280</v>
+        <v>250</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786050695410</t>
+          <t>9786257788182</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Kalbinizle Yaptığınız Her Şey Size Geri Dönecektir</t>
+          <t>Fusulü’t-Teysir Fi Usuli’t-Tefsir</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786056971273</t>
+          <t>9786257788175</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Mizanü’l-İrfan (2 Cilt Takım)</t>
+          <t>Hayatı Düşünmek</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>800</v>
+        <v>200</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786050695403</t>
+          <t>9786257788168</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Erekli'nin Vurulması</t>
+          <t>Sibirya’dan Türkiye’ye Asırlık Göçün Hikayesi</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>105</v>
+        <v>380</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786056971266</t>
+          <t>9786257788151</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Model Müslüman Toplumun Sosyolojisi</t>
+          <t>Akli Aydınlanmanın Özgürlükçü Aktivisti Vasıl bin Ata</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>185</v>
+        <v>380</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786056971242</t>
+          <t>9786257788106</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Haydin Basalım İzlere</t>
+          <t>Din Hizmetine Adanmış Ömürler</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>480</v>
+        <v>450</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786056971228</t>
+          <t>9786257788144</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Fethinden Günümüze Mısır’da Fıkıh Tarihi</t>
+          <t>Dakiku'l-Kelam - Kelam Kozmolojisi</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>380</v>
+        <v>680</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786056971211</t>
+          <t>9786257788137</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>İslam Hukukuna Göre Daru’l-Harbde Faiz Tartışmaları</t>
+          <t>Metalib-i İrfaniyye ve İzahat-i Nuniyye</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>140</v>
+        <v>180</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786058091092</t>
+          <t>9786257788120</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Lamiyyeler ve Manzum Çevirileri</t>
+          <t>21. Yüzyılda Bir Seyyah Dünya Gezileri 2</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>120</v>
+        <v>280</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786058091047</t>
+          <t>9786257788113</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Mukayeseli İslam Hukuku Ders Notları (İbadetler)</t>
+          <t>Hobi Tarımdan Profesyonel Tarıma Geçiş</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>240</v>
+        <v>160</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786058091085</t>
+          <t>9786257788052</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Ümmeten Ulusa Şeriattan Yasaya</t>
+          <t>Tefsir ve İtikad</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>180</v>
+        <v>160</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786058091061</t>
+          <t>9786257788045</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Yüreğim Kabe'de Kaldı</t>
+          <t>Muhtar Es-Sekafi</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>120</v>
+        <v>420</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786058091054</t>
+          <t>9786257788021</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Hayatın Anlamı ve Namaz</t>
+          <t>Kur'an'da İtiraf ve Pişmanlık</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>105</v>
+        <v>380</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786058091030</t>
+          <t>9786257788038</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Kur'an Kelimelerinin Anlam Serüveni</t>
+          <t>Keşan’lı Ali</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>240</v>
+        <v>280</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786058091023</t>
+          <t>9786257788014</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Şubatla Gelen</t>
+          <t>Orta Asya’da Bir Turan Lideri</t>
         </is>
       </c>
       <c r="C98" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786058091009</t>
+          <t>9786257788007</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Hayaller Arastasına Yolculuk</t>
+          <t>Bir Dilim Zaman Konya</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>135</v>
+        <v>165</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786056878282</t>
+          <t>9786050695427</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Gördüğüm Derin Devlet ve Neo Haşhaşi FETÖ</t>
+          <t>Ebu Hamza el-Harici ve Hitabetteki Yeri</t>
         </is>
       </c>
       <c r="C100" s="1">
         <v>185</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786056878299</t>
+          <t>9786050695496</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Sana İtikattan Soruyorlar</t>
+          <t>Dünya Gezginleri 1 / 21. Yüzyılda Bir Seyyah</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>200</v>
+        <v>280</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786056878275</t>
+          <t>9786050695472</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Sosyolojik Kur'an Okumaları</t>
+          <t>Sevgiliye Gökçekimli Mektuplar</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>280</v>
+        <v>380</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786056878244</t>
+          <t>9786056971235</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Dün, Bugün ve Sen</t>
+          <t>Horasan’ın Maskeli Peygamberi</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>220</v>
+        <v>165</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786056878251</t>
+          <t>9786050695441</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Manevi Hayatın Kadın Mimarları</t>
+          <t>Vefalı Türk</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>120</v>
+        <v>170</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786056878268</t>
+          <t>9786050695434</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Zamanın Ruhu</t>
+          <t>Hititler ve Işık Savaşçıları</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>185</v>
+        <v>320</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786056878213</t>
+          <t>9786050695410</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Adımlar 1-2-3</t>
+          <t>Kalbinizle Yaptığınız Her Şey Size Geri Dönecektir</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>380</v>
+        <v>280</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786056878237</t>
+          <t>9786056971273</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Kur'an ve Tefsir Metinlerinde Teslimiyet</t>
+          <t>Mizanü’l-İrfan (2 Cilt Takım)</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>320</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786056789090</t>
+          <t>9786050695403</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Risale-i Murakabe</t>
+          <t>Erekli'nin Vurulması</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>220</v>
+        <v>185</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786056789083</t>
+          <t>9786056971266</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Esir Değiliz</t>
+          <t>Model Müslüman Toplumun Sosyolojisi</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>105</v>
+        <v>280</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786056789076</t>
+          <t>9786056971242</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Ateşten Mavi</t>
+          <t>Haydin Basalım İzlere</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>240</v>
+        <v>850</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786056789069</t>
+          <t>9786056971228</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Diriliş Neslinin İnşası</t>
+          <t>Fethinden Günümüze Mısır’da Fıkıh Tarihi</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>200</v>
+        <v>720</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786056789038</t>
+          <t>9786056971211</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Mu'tezili Hanefi Etkileşimi ve Zemahşeri</t>
+          <t>İslam Hukukuna Göre Daru’l-Harbde Faiz Tartışmaları</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>140</v>
+        <v>165</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786056789014</t>
+          <t>9786058091092</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Son Hafız-ı Kütüblerden Şair Bekir Sıdkı Sencer</t>
+          <t>Lamiyyeler ve Manzum Çevirileri</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>300</v>
+        <v>160</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
+          <t>9786058091047</t>
+        </is>
+      </c>
+      <c r="B114" s="1" t="inlineStr">
+        <is>
+          <t>Mukayeseli İslam Hukuku Ders Notları (İbadetler)</t>
+        </is>
+      </c>
+      <c r="C114" s="1">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="115" spans="1:3">
+      <c r="A115" s="1" t="inlineStr">
+        <is>
+          <t>9786058091085</t>
+        </is>
+      </c>
+      <c r="B115" s="1" t="inlineStr">
+        <is>
+          <t>Ümmeten Ulusa Şeriattan Yasaya</t>
+        </is>
+      </c>
+      <c r="C115" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="116" spans="1:3">
+      <c r="A116" s="1" t="inlineStr">
+        <is>
+          <t>9786058091061</t>
+        </is>
+      </c>
+      <c r="B116" s="1" t="inlineStr">
+        <is>
+          <t>Yüreğim Kabe'de Kaldı</t>
+        </is>
+      </c>
+      <c r="C116" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="117" spans="1:3">
+      <c r="A117" s="1" t="inlineStr">
+        <is>
+          <t>9786058091054</t>
+        </is>
+      </c>
+      <c r="B117" s="1" t="inlineStr">
+        <is>
+          <t>Hayatın Anlamı ve Namaz</t>
+        </is>
+      </c>
+      <c r="C117" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="118" spans="1:3">
+      <c r="A118" s="1" t="inlineStr">
+        <is>
+          <t>9786058091030</t>
+        </is>
+      </c>
+      <c r="B118" s="1" t="inlineStr">
+        <is>
+          <t>Kur'an Kelimelerinin Anlam Serüveni</t>
+        </is>
+      </c>
+      <c r="C118" s="1">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="119" spans="1:3">
+      <c r="A119" s="1" t="inlineStr">
+        <is>
+          <t>9786058091023</t>
+        </is>
+      </c>
+      <c r="B119" s="1" t="inlineStr">
+        <is>
+          <t>Şubatla Gelen</t>
+        </is>
+      </c>
+      <c r="C119" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="120" spans="1:3">
+      <c r="A120" s="1" t="inlineStr">
+        <is>
+          <t>9786058091009</t>
+        </is>
+      </c>
+      <c r="B120" s="1" t="inlineStr">
+        <is>
+          <t>Hayaller Arastasına Yolculuk</t>
+        </is>
+      </c>
+      <c r="C120" s="1">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="121" spans="1:3">
+      <c r="A121" s="1" t="inlineStr">
+        <is>
+          <t>9786056878282</t>
+        </is>
+      </c>
+      <c r="B121" s="1" t="inlineStr">
+        <is>
+          <t>Gördüğüm Derin Devlet ve Neo Haşhaşi FETÖ</t>
+        </is>
+      </c>
+      <c r="C121" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="122" spans="1:3">
+      <c r="A122" s="1" t="inlineStr">
+        <is>
+          <t>9786056878299</t>
+        </is>
+      </c>
+      <c r="B122" s="1" t="inlineStr">
+        <is>
+          <t>Sana İtikattan Soruyorlar</t>
+        </is>
+      </c>
+      <c r="C122" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="123" spans="1:3">
+      <c r="A123" s="1" t="inlineStr">
+        <is>
+          <t>9786056878275</t>
+        </is>
+      </c>
+      <c r="B123" s="1" t="inlineStr">
+        <is>
+          <t>Sosyolojik Kur'an Okumaları</t>
+        </is>
+      </c>
+      <c r="C123" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="124" spans="1:3">
+      <c r="A124" s="1" t="inlineStr">
+        <is>
+          <t>9786056878244</t>
+        </is>
+      </c>
+      <c r="B124" s="1" t="inlineStr">
+        <is>
+          <t>Dün, Bugün ve Sen</t>
+        </is>
+      </c>
+      <c r="C124" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="125" spans="1:3">
+      <c r="A125" s="1" t="inlineStr">
+        <is>
+          <t>9786056878251</t>
+        </is>
+      </c>
+      <c r="B125" s="1" t="inlineStr">
+        <is>
+          <t>Manevi Hayatın Kadın Mimarları</t>
+        </is>
+      </c>
+      <c r="C125" s="1">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="126" spans="1:3">
+      <c r="A126" s="1" t="inlineStr">
+        <is>
+          <t>9786056878268</t>
+        </is>
+      </c>
+      <c r="B126" s="1" t="inlineStr">
+        <is>
+          <t>Zamanın Ruhu</t>
+        </is>
+      </c>
+      <c r="C126" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="127" spans="1:3">
+      <c r="A127" s="1" t="inlineStr">
+        <is>
+          <t>9786056878213</t>
+        </is>
+      </c>
+      <c r="B127" s="1" t="inlineStr">
+        <is>
+          <t>Adımlar 1-2-3</t>
+        </is>
+      </c>
+      <c r="C127" s="1">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="128" spans="1:3">
+      <c r="A128" s="1" t="inlineStr">
+        <is>
+          <t>9786056878237</t>
+        </is>
+      </c>
+      <c r="B128" s="1" t="inlineStr">
+        <is>
+          <t>Kur'an ve Tefsir Metinlerinde Teslimiyet</t>
+        </is>
+      </c>
+      <c r="C128" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="129" spans="1:3">
+      <c r="A129" s="1" t="inlineStr">
+        <is>
+          <t>9786056789090</t>
+        </is>
+      </c>
+      <c r="B129" s="1" t="inlineStr">
+        <is>
+          <t>Risale-i Murakabe</t>
+        </is>
+      </c>
+      <c r="C129" s="1">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="130" spans="1:3">
+      <c r="A130" s="1" t="inlineStr">
+        <is>
+          <t>9786056789083</t>
+        </is>
+      </c>
+      <c r="B130" s="1" t="inlineStr">
+        <is>
+          <t>Esir Değiliz</t>
+        </is>
+      </c>
+      <c r="C130" s="1">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="131" spans="1:3">
+      <c r="A131" s="1" t="inlineStr">
+        <is>
+          <t>9786056789076</t>
+        </is>
+      </c>
+      <c r="B131" s="1" t="inlineStr">
+        <is>
+          <t>Ateşten Mavi</t>
+        </is>
+      </c>
+      <c r="C131" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="132" spans="1:3">
+      <c r="A132" s="1" t="inlineStr">
+        <is>
+          <t>9786056789069</t>
+        </is>
+      </c>
+      <c r="B132" s="1" t="inlineStr">
+        <is>
+          <t>Diriliş Neslinin İnşası</t>
+        </is>
+      </c>
+      <c r="C132" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="133" spans="1:3">
+      <c r="A133" s="1" t="inlineStr">
+        <is>
+          <t>9786056789038</t>
+        </is>
+      </c>
+      <c r="B133" s="1" t="inlineStr">
+        <is>
+          <t>Mu'tezili Hanefi Etkileşimi ve Zemahşeri</t>
+        </is>
+      </c>
+      <c r="C133" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="134" spans="1:3">
+      <c r="A134" s="1" t="inlineStr">
+        <is>
+          <t>9786056789014</t>
+        </is>
+      </c>
+      <c r="B134" s="1" t="inlineStr">
+        <is>
+          <t>Son Hafız-ı Kütüblerden Şair Bekir Sıdkı Sencer</t>
+        </is>
+      </c>
+      <c r="C134" s="1">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="135" spans="1:3">
+      <c r="A135" s="1" t="inlineStr">
+        <is>
           <t>9786056789045</t>
         </is>
       </c>
-      <c r="B114" s="1" t="inlineStr">
+      <c r="B135" s="1" t="inlineStr">
         <is>
           <t>Kur'an'ın ve Tasavvuf'un İlme Verdiği Önem ve Kur'an'da İlm-i Ledün</t>
         </is>
       </c>
-      <c r="C114" s="1">
-        <v>185</v>
+      <c r="C135" s="1">
+        <v>320</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>