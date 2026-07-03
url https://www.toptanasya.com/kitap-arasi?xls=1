--- v1 (2026-05-13)
+++ v2 (2026-07-03)
@@ -85,2050 +85,2125 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786257788946</t>
+          <t>9786258963069</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>70'li Yıllar</t>
+          <t>Medhal-i Fıkıh</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>280</v>
+        <v>240</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786257788830</t>
+          <t>9786258963014</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>The Courtyard of Secrets</t>
+          <t>Pusudan Önce</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>450</v>
+        <v>280</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786257788922</t>
+          <t>9786258963045</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Belowed Woman</t>
+          <t>Çağın Çanakkale'si Gazze</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>450</v>
+        <v>160</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786257788915</t>
+          <t>9786258963038</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Sırlar Avlusu</t>
+          <t>Maziden Atiye At Terminolojisi</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>320</v>
+        <v>180</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786257788908</t>
+          <t>9786258963021</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Canım Kadın</t>
+          <t>Beyaz Yazgı</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>320</v>
+        <v>200</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786257788885</t>
+          <t>9786257788946</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Hatem-i Tai</t>
+          <t>70'li Yıllar</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>185</v>
+        <v>280</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786257788878</t>
+          <t>9786257788830</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Burhanü'l-Evliya</t>
+          <t>The Courtyard of Secrets</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>200</v>
+        <v>450</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786257788854</t>
+          <t>9786257788922</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Babalarının Ruh İkliminde Filizlenen Melisa Kokulu Kızlar</t>
+          <t>Belowed Woman</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>115</v>
+        <v>450</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786257788847</t>
+          <t>9786257788915</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Kur'an'ı Okumak, Anlamak, Yaşamak ve Hakim Kılmak</t>
+          <t>Sırlar Avlusu</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>240</v>
+        <v>320</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786257788823</t>
+          <t>9786257788908</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Vahiy Kültürümüz</t>
+          <t>Canım Kadın</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>120</v>
+        <v>320</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786257788816</t>
+          <t>9786257788885</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Silahları Yakmak</t>
+          <t>Hatem-i Tai</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>380</v>
+        <v>185</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786257788793</t>
+          <t>9786257788878</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Bir Doğrunun İmanı Bin Eğriyi Düzeltir</t>
+          <t>Burhanü'l-Evliya</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>800</v>
+        <v>200</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786056789052</t>
+          <t>9786257788854</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Aşka Düşen Pervaneler</t>
+          <t>Babalarının Ruh İkliminde Filizlenen Melisa Kokulu Kızlar</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>13.89</v>
+        <v>115</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786056789007</t>
+          <t>9786257788847</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Türkçeden Arapçaya Çeviri</t>
+          <t>Kur'an'ı Okumak, Anlamak, Yaşamak ve Hakim Kılmak</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>185</v>
+        <v>240</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786058091016</t>
+          <t>9786257788823</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Yol</t>
+          <t>Vahiy Kültürümüz</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>135</v>
+        <v>120</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786050695489</t>
+          <t>9786257788816</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>İki Kirpi Varmış Mevsimlerden Kışmış</t>
+          <t>Silahları Yakmak</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>78</v>
+        <v>380</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786257788076</t>
+          <t>9786257788793</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Karataş Söylencesi</t>
+          <t>Bir Doğrunun İmanı Bin Eğriyi Düzeltir</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>32</v>
+        <v>800</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786056878220</t>
+          <t>9786056789052</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Gül Yüzlü - Bin Muhsin’den Bir Muhsin’e</t>
+          <t>Aşka Düşen Pervaneler</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>16.67</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786056971259</t>
+          <t>9786056789007</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Fahri Kulu ve Hacıveyiszade Hoca Efendiler</t>
+          <t>Türkçeden Arapçaya Çeviri</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>78</v>
+        <v>185</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786056971204</t>
+          <t>9786058091016</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Selenge’den Tuna’ya Türk Kültür Tarihine Dair Notlar</t>
+          <t>Yol</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>45</v>
+        <v>135</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786257788809</t>
+          <t>9786050695489</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Evrenin Yaratılışı ve Kur’an</t>
+          <t>İki Kirpi Varmış Mevsimlerden Kışmış</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>200</v>
+        <v>78</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786257788724</t>
+          <t>9786257788076</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Klasik Metinlerin İzinde Tefsir Usulüne Giriş</t>
+          <t>Karataş Söylencesi</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>490</v>
+        <v>32</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786257788786</t>
+          <t>9786056878220</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>İyilik Üzerine</t>
+          <t>Gül Yüzlü - Bin Muhsin’den Bir Muhsin’e</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>140</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786257788748</t>
+          <t>9786056971259</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Aksa’nın Rahmet Yüklü Mesajı</t>
+          <t>Fahri Kulu ve Hacıveyiszade Hoca Efendiler</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>180</v>
+        <v>78</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786257788779</t>
+          <t>9786056971204</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Şecere Türkistan’dan Anadolu’ya Mürseller</t>
+          <t>Selenge’den Tuna’ya Türk Kültür Tarihine Dair Notlar</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>300</v>
+        <v>45</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786257788755</t>
+          <t>9786257788809</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’da Ehl-i Kitap</t>
+          <t>Evrenin Yaratılışı ve Kur’an</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786257788762</t>
+          <t>9786257788724</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Yarım Kalmış Bir Anadolu Hikâyesi Muhsin Yazıcıoğlu</t>
+          <t>Klasik Metinlerin İzinde Tefsir Usulüne Giriş</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>350</v>
+        <v>490</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786257788731</t>
+          <t>9786257788786</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Gönül Dersleri</t>
+          <t>İyilik Üzerine</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>165</v>
+        <v>140</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786056878206</t>
+          <t>9786257788748</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Tasavvuf Işığında Çocuk Eğitimi</t>
+          <t>Aksa’nın Rahmet Yüklü Mesajı</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>120</v>
+        <v>180</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786257788694</t>
+          <t>9786257788779</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’a Göre Kişisel Gelişim</t>
+          <t>Şecere Türkistan’dan Anadolu’ya Mürseller</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786257788663</t>
+          <t>9786257788755</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Tarih Okumadan Tarih Yazamazsın</t>
+          <t>Kur’an’da Ehl-i Kitap</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786257788687</t>
+          <t>9786257788762</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Kalbi Olanlara Yasin Okumaları</t>
+          <t>Yarım Kalmış Bir Anadolu Hikâyesi Muhsin Yazıcıoğlu</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>120</v>
+        <v>350</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786257788700</t>
+          <t>9786257788731</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Cevheri’nin Es-Sıhah’ında Kıraat Farklılıkları</t>
+          <t>Gönül Dersleri</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>200</v>
+        <v>165</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786257788656</t>
+          <t>9786056878206</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>İslam Akideleri ve Muhafazası/ Tercümetü’l-Husunü’l-Hamidiyye li-Muhafazati’l-Akaidi’l-İslamiyye</t>
+          <t>Tasavvuf Işığında Çocuk Eğitimi</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>300</v>
+        <v>120</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786257788502</t>
+          <t>9786257788694</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Paşadairesi | Fahri Kulu ve Hacıveyiszade Hoca Efendilerin Hayatı</t>
+          <t>Kur’an’a Göre Kişisel Gelişim</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>500</v>
+        <v>350</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786257788601</t>
+          <t>9786257788663</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Hadislerde Kadınların Giyimi ve Örtünmesi</t>
+          <t>Tarih Okumadan Tarih Yazamazsın</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>300</v>
+        <v>180</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786257788649</t>
+          <t>9786257788687</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>El-Keşşaf’ın İzinde /  Futûḥu’l-Ġayb ve et-Taḳrîb Ekseninde Şerh ve Hâşiye</t>
+          <t>Kalbi Olanlara Yasin Okumaları</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>320</v>
+        <v>120</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786257788632</t>
+          <t>9786257788700</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Ebü’l-Hasenat Abdülhay Leknevi Hayatı, Eserleri ve Fıkhi Görüşleri</t>
+          <t>Cevheri’nin Es-Sıhah’ında Kıraat Farklılıkları</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>430</v>
+        <v>200</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786257788625</t>
+          <t>9786257788656</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Özgürlüğün Bedeli Var! / Peygamberin Mekke Dönemi</t>
+          <t>İslam Akideleri ve Muhafazası/ Tercümetü’l-Husunü’l-Hamidiyye li-Muhafazati’l-Akaidi’l-İslamiyye</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>520</v>
+        <v>300</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786257788618</t>
+          <t>9786257788502</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Ben Bu Dünyaya Kazık Çakmaya Geldim</t>
+          <t>Paşadairesi | Fahri Kulu ve Hacıveyiszade Hoca Efendilerin Hayatı</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>110</v>
+        <v>500</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786257788595</t>
+          <t>9786257788601</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Anadolu’ya Uzanan Şifa Eli: Dedelerimiz ve Ninelerimiz</t>
+          <t>Hadislerde Kadınların Giyimi ve Örtünmesi</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786257788564</t>
+          <t>9786257788649</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>İslam’ı Tam Yaşamaya Çalışmanın Güzellikleri</t>
+          <t>El-Keşşaf’ın İzinde /  Futûḥu’l-Ġayb ve et-Taḳrîb Ekseninde Şerh ve Hâşiye</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>125</v>
+        <v>320</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786257788526</t>
+          <t>9786257788632</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Kalbimin En Güzel Yerindesin Bu Çiçekler Senin!</t>
+          <t>Ebü’l-Hasenat Abdülhay Leknevi Hayatı, Eserleri ve Fıkhi Görüşleri</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>125</v>
+        <v>430</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786257788571</t>
+          <t>9786257788625</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Dönemlendirme Merkezli Tefsir Tarihi</t>
+          <t>Özgürlüğün Bedeli Var! / Peygamberin Mekke Dönemi</t>
         </is>
       </c>
       <c r="C45" s="1">
         <v>520</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786257788588</t>
+          <t>9786257788618</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Hakikati Arayan Yolcu</t>
+          <t>Ben Bu Dünyaya Kazık Çakmaya Geldim</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>280</v>
+        <v>110</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786257788557</t>
+          <t>9786257788595</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>İslam’da Zekat Müessesesi</t>
+          <t>Anadolu’ya Uzanan Şifa Eli: Dedelerimiz ve Ninelerimiz</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>1200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786257788236</t>
+          <t>9786257788564</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Tefsir-i Sure-i Ya-Sin</t>
+          <t>İslam’ı Tam Yaşamaya Çalışmanın Güzellikleri</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>145</v>
+        <v>125</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786257788083</t>
+          <t>9786257788526</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Sosyolojik Kur'an Okumaları 2</t>
+          <t>Kalbimin En Güzel Yerindesin Bu Çiçekler Senin!</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>450</v>
+        <v>125</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786257788069</t>
+          <t>9786257788571</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>İş İnsanı ve Yönetici Olmak - 24 Adımda Başarıyı Yakalayın</t>
+          <t>Dönemlendirme Merkezli Tefsir Tarihi</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>165</v>
+        <v>520</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786257788540</t>
+          <t>9786257788588</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Hattat Mehmed Fahreddin Bilgiç</t>
+          <t>Hakikati Arayan Yolcu</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>350</v>
+        <v>280</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786257788533</t>
+          <t>9786257788557</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Mısırlı Tarihçi Makrizi ve Siyer Kitabı</t>
+          <t>İslam’da Zekat Müessesesi</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>260</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786257788519</t>
+          <t>9786257788236</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>İfk Olayının Sahabe Üzerindeki Etkisi</t>
+          <t>Tefsir-i Sure-i Ya-Sin</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>160</v>
+        <v>145</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786257788496</t>
+          <t>9786257788083</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Temel Prensipleri ve Kültürel Değerleriyle İslam</t>
+          <t>Sosyolojik Kur'an Okumaları 2</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>180</v>
+        <v>450</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786257788465</t>
+          <t>9786257788069</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Trio (Üçlü) Irak-İran-Suriye</t>
+          <t>İş İnsanı ve Yönetici Olmak - 24 Adımda Başarıyı Yakalayın</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>320</v>
+        <v>165</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786257788489</t>
+          <t>9786257788540</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Tevil Ve Marifet</t>
+          <t>Hattat Mehmed Fahreddin Bilgiç</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>185</v>
+        <v>350</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786257788472</t>
+          <t>9786257788533</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Nabi- Kırk Hadis Tercümesi</t>
+          <t>Mısırlı Tarihçi Makrizi ve Siyer Kitabı</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>165</v>
+        <v>260</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786257788441</t>
+          <t>9786257788519</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Dünya Gezileri 3 - 21. Yüzyılda Bir Seyyah</t>
+          <t>İfk Olayının Sahabe Üzerindeki Etkisi</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>280</v>
+        <v>160</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786257788434</t>
+          <t>9786257788496</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Tasavvufi Tefsir ve Batınilikten Farkı</t>
+          <t>Temel Prensipleri ve Kültürel Değerleriyle İslam</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>340</v>
+        <v>180</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786257788458</t>
+          <t>9786257788465</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Bir Başka Açıdan İman ve İbadetler</t>
+          <t>Trio (Üçlü) Irak-İran-Suriye</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>165</v>
+        <v>320</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786257788427</t>
+          <t>9786257788489</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Kehf Şehrine Adım Atmak Hızır Olmak Hazır Olmak</t>
+          <t>Tevil Ve Marifet</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>130</v>
+        <v>185</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786257788410</t>
+          <t>9786257788472</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Hz. Süleyman ve Sebe Kraliçesi Belkıs</t>
+          <t>Nabi- Kırk Hadis Tercümesi</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>240</v>
+        <v>165</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786257788403</t>
+          <t>9786257788441</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Yuva Kuran Mektuplar</t>
+          <t>Dünya Gezileri 3 - 21. Yüzyılda Bir Seyyah</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>168</v>
+        <v>280</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786257788380</t>
+          <t>9786257788434</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Usul-i Fıkıh</t>
+          <t>Tasavvufi Tefsir ve Batınilikten Farkı</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>150</v>
+        <v>340</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786257788397</t>
+          <t>9786257788458</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Aile Kurumu’nun Çöküş Sebepleri ve Çözüm Yolları - Psikiyatrik Örnek Vakalar</t>
+          <t>Bir Başka Açıdan İman ve İbadetler</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>200</v>
+        <v>165</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786257788373</t>
+          <t>9786257788427</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Belediye Otobüslerinden İlginç ve İbretlik Kareler!</t>
+          <t>Kehf Şehrine Adım Atmak Hızır Olmak Hazır Olmak</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>150</v>
+        <v>130</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786257788366</t>
+          <t>9786257788410</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Hac Emirliği</t>
+          <t>Hz. Süleyman ve Sebe Kraliçesi Belkıs</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>380</v>
+        <v>240</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786257788342</t>
+          <t>9786257788403</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Hekimoğlu İbrahim ve Narin</t>
+          <t>Yuva Kuran Mektuplar</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>200</v>
+        <v>168</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786257788328</t>
+          <t>9786257788380</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Tarihte Örnek Kadınlar</t>
+          <t>Usul-i Fıkıh</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786257788359</t>
+          <t>9786257788397</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Makaleler Düşünceden, Yazıya…</t>
+          <t>Aile Kurumu’nun Çöküş Sebepleri ve Çözüm Yolları - Psikiyatrik Örnek Vakalar</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>580</v>
+        <v>200</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786257788335</t>
+          <t>9786257788373</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Zaman Nasıl Artırılır</t>
+          <t>Belediye Otobüslerinden İlginç ve İbretlik Kareler!</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>140</v>
+        <v>150</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786257788311</t>
+          <t>9786257788366</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Vav Ey La</t>
+          <t>Hac Emirliği</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>72</v>
+        <v>380</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786257788304</t>
+          <t>9786257788342</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Eğitim Kurumu Olarak Kuran Kursları</t>
+          <t>Hekimoğlu İbrahim ve Narin</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>380</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786257788298</t>
+          <t>9786257788328</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Şubat Hikayeleri (Tarihe Kayıtlar - Belgeler)</t>
+          <t>Tarihte Örnek Kadınlar</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>265</v>
+        <v>250</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786057788281</t>
+          <t>9786257788359</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Bozkır Masalı</t>
+          <t>Makaleler Düşünceden, Yazıya…</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>220</v>
+        <v>580</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786257788205</t>
+          <t>9786257788335</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Dolunay ve Yıldızlar</t>
+          <t>Zaman Nasıl Artırılır</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>200</v>
+        <v>140</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786257788267</t>
+          <t>9786257788311</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Son İmparator ve Asaf Cin</t>
+          <t>Vav Ey La</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>200</v>
+        <v>72</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786257788229</t>
+          <t>9786257788304</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Sıfırdan Başlamak</t>
+          <t>Eğitim Kurumu Olarak Kuran Kursları</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>145</v>
+        <v>380</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786058091078</t>
+          <t>9786257788298</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Maarifimiz ve Geleceğimiz</t>
+          <t>Şubat Hikayeleri (Tarihe Kayıtlar - Belgeler)</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>340</v>
+        <v>265</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786257788274</t>
+          <t>9786057788281</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>İki Dünyada Mutlu Olmak</t>
+          <t>Bozkır Masalı</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>240</v>
+        <v>220</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786257788250</t>
+          <t>9786257788205</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Seruçtan İbrahime</t>
+          <t>Dolunay ve Yıldızlar</t>
         </is>
       </c>
       <c r="C81" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786257788243</t>
+          <t>9786257788267</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Ruhsal Sorunlarda Din ve Maneviyat</t>
+          <t>Son İmparator ve Asaf Cin</t>
         </is>
       </c>
       <c r="C82" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786257788212</t>
+          <t>9786257788229</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Farsça - Arapça Anlatımlı</t>
+          <t>Sıfırdan Başlamak</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>300</v>
+        <v>145</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786257788199</t>
+          <t>9786058091078</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Anlat Bakalım Hocam</t>
+          <t>Maarifimiz ve Geleceğimiz</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>250</v>
+        <v>340</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786257788182</t>
+          <t>9786257788274</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Fusulü’t-Teysir Fi Usuli’t-Tefsir</t>
+          <t>İki Dünyada Mutlu Olmak</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>150</v>
+        <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786257788175</t>
+          <t>9786257788250</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Hayatı Düşünmek</t>
+          <t>Seruçtan İbrahime</t>
         </is>
       </c>
       <c r="C86" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786257788168</t>
+          <t>9786257788243</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Sibirya’dan Türkiye’ye Asırlık Göçün Hikayesi</t>
+          <t>Ruhsal Sorunlarda Din ve Maneviyat</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>380</v>
+        <v>200</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786257788151</t>
+          <t>9786257788212</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Akli Aydınlanmanın Özgürlükçü Aktivisti Vasıl bin Ata</t>
+          <t>Farsça - Arapça Anlatımlı</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>380</v>
+        <v>300</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786257788106</t>
+          <t>9786257788199</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Din Hizmetine Adanmış Ömürler</t>
+          <t>Anlat Bakalım Hocam</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>450</v>
+        <v>250</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786257788144</t>
+          <t>9786257788182</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Dakiku'l-Kelam - Kelam Kozmolojisi</t>
+          <t>Fusulü’t-Teysir Fi Usuli’t-Tefsir</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>680</v>
+        <v>150</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786257788137</t>
+          <t>9786257788175</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Metalib-i İrfaniyye ve İzahat-i Nuniyye</t>
+          <t>Hayatı Düşünmek</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786257788120</t>
+          <t>9786257788168</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>21. Yüzyılda Bir Seyyah Dünya Gezileri 2</t>
+          <t>Sibirya’dan Türkiye’ye Asırlık Göçün Hikayesi</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>280</v>
+        <v>380</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786257788113</t>
+          <t>9786257788151</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Hobi Tarımdan Profesyonel Tarıma Geçiş</t>
+          <t>Akli Aydınlanmanın Özgürlükçü Aktivisti Vasıl bin Ata</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>160</v>
+        <v>380</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786257788052</t>
+          <t>9786257788106</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Tefsir ve İtikad</t>
+          <t>Din Hizmetine Adanmış Ömürler</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>160</v>
+        <v>450</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786257788045</t>
+          <t>9786257788144</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Muhtar Es-Sekafi</t>
+          <t>Dakiku'l-Kelam - Kelam Kozmolojisi</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>420</v>
+        <v>680</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786257788021</t>
+          <t>9786257788137</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Kur'an'da İtiraf ve Pişmanlık</t>
+          <t>Metalib-i İrfaniyye ve İzahat-i Nuniyye</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>380</v>
+        <v>180</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786257788038</t>
+          <t>9786257788120</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Keşan’lı Ali</t>
+          <t>21. Yüzyılda Bir Seyyah Dünya Gezileri 2</t>
         </is>
       </c>
       <c r="C97" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786257788014</t>
+          <t>9786257788113</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Orta Asya’da Bir Turan Lideri</t>
+          <t>Hobi Tarımdan Profesyonel Tarıma Geçiş</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786257788007</t>
+          <t>9786257788052</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Bir Dilim Zaman Konya</t>
+          <t>Tefsir ve İtikad</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>165</v>
+        <v>160</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786050695427</t>
+          <t>9786257788045</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Ebu Hamza el-Harici ve Hitabetteki Yeri</t>
+          <t>Muhtar Es-Sekafi</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>185</v>
+        <v>420</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786050695496</t>
+          <t>9786257788021</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Dünya Gezginleri 1 / 21. Yüzyılda Bir Seyyah</t>
+          <t>Kur'an'da İtiraf ve Pişmanlık</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>280</v>
+        <v>380</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786050695472</t>
+          <t>9786257788038</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Sevgiliye Gökçekimli Mektuplar</t>
+          <t>Keşan’lı Ali</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>380</v>
+        <v>280</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786056971235</t>
+          <t>9786257788014</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Horasan’ın Maskeli Peygamberi</t>
+          <t>Orta Asya’da Bir Turan Lideri</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>165</v>
+        <v>200</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786050695441</t>
+          <t>9786257788007</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Vefalı Türk</t>
+          <t>Bir Dilim Zaman Konya</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>170</v>
+        <v>165</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786050695434</t>
+          <t>9786050695427</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Hititler ve Işık Savaşçıları</t>
+          <t>Ebu Hamza el-Harici ve Hitabetteki Yeri</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>320</v>
+        <v>185</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786050695410</t>
+          <t>9786050695496</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Kalbinizle Yaptığınız Her Şey Size Geri Dönecektir</t>
+          <t>Dünya Gezginleri 1 / 21. Yüzyılda Bir Seyyah</t>
         </is>
       </c>
       <c r="C106" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786056971273</t>
+          <t>9786050695472</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Mizanü’l-İrfan (2 Cilt Takım)</t>
+          <t>Sevgiliye Gökçekimli Mektuplar</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>1600</v>
+        <v>380</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786050695403</t>
+          <t>9786056971235</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Erekli'nin Vurulması</t>
+          <t>Horasan’ın Maskeli Peygamberi</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>185</v>
+        <v>165</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786056971266</t>
+          <t>9786050695441</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Model Müslüman Toplumun Sosyolojisi</t>
+          <t>Vefalı Türk</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>280</v>
+        <v>170</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786056971242</t>
+          <t>9786050695434</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Haydin Basalım İzlere</t>
+          <t>Hititler ve Işık Savaşçıları</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>850</v>
+        <v>320</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786056971228</t>
+          <t>9786050695410</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Fethinden Günümüze Mısır’da Fıkıh Tarihi</t>
+          <t>Kalbinizle Yaptığınız Her Şey Size Geri Dönecektir</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>720</v>
+        <v>280</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786056971211</t>
+          <t>9786056971273</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>İslam Hukukuna Göre Daru’l-Harbde Faiz Tartışmaları</t>
+          <t>Mizanü’l-İrfan (2 Cilt Takım)</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>165</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786058091092</t>
+          <t>9786050695403</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Lamiyyeler ve Manzum Çevirileri</t>
+          <t>Erekli'nin Vurulması</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>160</v>
+        <v>185</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786058091047</t>
+          <t>9786056971266</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Mukayeseli İslam Hukuku Ders Notları (İbadetler)</t>
+          <t>Model Müslüman Toplumun Sosyolojisi</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>340</v>
+        <v>280</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786058091085</t>
+          <t>9786056971242</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Ümmeten Ulusa Şeriattan Yasaya</t>
+          <t>Haydin Basalım İzlere</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>260</v>
+        <v>850</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786058091061</t>
+          <t>9786056971228</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Yüreğim Kabe'de Kaldı</t>
+          <t>Fethinden Günümüze Mısır’da Fıkıh Tarihi</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>160</v>
+        <v>720</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786058091054</t>
+          <t>9786056971211</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Hayatın Anlamı ve Namaz</t>
+          <t>İslam Hukukuna Göre Daru’l-Harbde Faiz Tartışmaları</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>150</v>
+        <v>165</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786058091030</t>
+          <t>9786058091092</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Kur'an Kelimelerinin Anlam Serüveni</t>
+          <t>Lamiyyeler ve Manzum Çevirileri</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>380</v>
+        <v>160</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786058091023</t>
+          <t>9786058091047</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Şubatla Gelen</t>
+          <t>Mukayeseli İslam Hukuku Ders Notları (İbadetler)</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>250</v>
+        <v>340</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786058091009</t>
+          <t>9786058091085</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Hayaller Arastasına Yolculuk</t>
+          <t>Ümmeten Ulusa Şeriattan Yasaya</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>185</v>
+        <v>260</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786056878282</t>
+          <t>9786058091061</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Gördüğüm Derin Devlet ve Neo Haşhaşi FETÖ</t>
+          <t>Yüreğim Kabe'de Kaldı</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>280</v>
+        <v>160</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786056878299</t>
+          <t>9786058091054</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Sana İtikattan Soruyorlar</t>
+          <t>Hayatın Anlamı ve Namaz</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786056878275</t>
+          <t>9786058091030</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Sosyolojik Kur'an Okumaları</t>
+          <t>Kur'an Kelimelerinin Anlam Serüveni</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>450</v>
+        <v>380</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786056878244</t>
+          <t>9786058091023</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Dün, Bugün ve Sen</t>
+          <t>Şubatla Gelen</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786056878251</t>
+          <t>9786058091009</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Manevi Hayatın Kadın Mimarları</t>
+          <t>Hayaller Arastasına Yolculuk</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>165</v>
+        <v>185</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786056878268</t>
+          <t>9786056878282</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Zamanın Ruhu</t>
+          <t>Gördüğüm Derin Devlet ve Neo Haşhaşi FETÖ</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>200</v>
+        <v>280</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786056878213</t>
+          <t>9786056878299</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Adımlar 1-2-3</t>
+          <t>Sana İtikattan Soruyorlar</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>550</v>
+        <v>300</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786056878237</t>
+          <t>9786056878275</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Kur'an ve Tefsir Metinlerinde Teslimiyet</t>
+          <t>Sosyolojik Kur'an Okumaları</t>
         </is>
       </c>
       <c r="C128" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786056789090</t>
+          <t>9786056878244</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Risale-i Murakabe</t>
+          <t>Dün, Bugün ve Sen</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>340</v>
+        <v>350</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786056789083</t>
+          <t>9786056878251</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Esir Değiliz</t>
+          <t>Manevi Hayatın Kadın Mimarları</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>185</v>
+        <v>165</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786056789076</t>
+          <t>9786056878268</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Ateşten Mavi</t>
+          <t>Zamanın Ruhu</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786056789069</t>
+          <t>9786056878213</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Diriliş Neslinin İnşası</t>
+          <t>Adımlar 1-2-3</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>300</v>
+        <v>550</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786056789038</t>
+          <t>9786056878237</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Mu'tezili Hanefi Etkileşimi ve Zemahşeri</t>
+          <t>Kur'an ve Tefsir Metinlerinde Teslimiyet</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>200</v>
+        <v>450</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786056789014</t>
+          <t>9786056789090</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Son Hafız-ı Kütüblerden Şair Bekir Sıdkı Sencer</t>
+          <t>Risale-i Murakabe</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>550</v>
+        <v>340</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
+          <t>9786056789083</t>
+        </is>
+      </c>
+      <c r="B135" s="1" t="inlineStr">
+        <is>
+          <t>Esir Değiliz</t>
+        </is>
+      </c>
+      <c r="C135" s="1">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="136" spans="1:3">
+      <c r="A136" s="1" t="inlineStr">
+        <is>
+          <t>9786056789076</t>
+        </is>
+      </c>
+      <c r="B136" s="1" t="inlineStr">
+        <is>
+          <t>Ateşten Mavi</t>
+        </is>
+      </c>
+      <c r="C136" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="137" spans="1:3">
+      <c r="A137" s="1" t="inlineStr">
+        <is>
+          <t>9786056789069</t>
+        </is>
+      </c>
+      <c r="B137" s="1" t="inlineStr">
+        <is>
+          <t>Diriliş Neslinin İnşası</t>
+        </is>
+      </c>
+      <c r="C137" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="138" spans="1:3">
+      <c r="A138" s="1" t="inlineStr">
+        <is>
+          <t>9786056789038</t>
+        </is>
+      </c>
+      <c r="B138" s="1" t="inlineStr">
+        <is>
+          <t>Mu'tezili Hanefi Etkileşimi ve Zemahşeri</t>
+        </is>
+      </c>
+      <c r="C138" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="139" spans="1:3">
+      <c r="A139" s="1" t="inlineStr">
+        <is>
+          <t>9786056789014</t>
+        </is>
+      </c>
+      <c r="B139" s="1" t="inlineStr">
+        <is>
+          <t>Son Hafız-ı Kütüblerden Şair Bekir Sıdkı Sencer</t>
+        </is>
+      </c>
+      <c r="C139" s="1">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="140" spans="1:3">
+      <c r="A140" s="1" t="inlineStr">
+        <is>
           <t>9786056789045</t>
         </is>
       </c>
-      <c r="B135" s="1" t="inlineStr">
+      <c r="B140" s="1" t="inlineStr">
         <is>
           <t>Kur'an'ın ve Tasavvuf'un İlme Verdiği Önem ve Kur'an'da İlm-i Ledün</t>
         </is>
       </c>
-      <c r="C135" s="1">
+      <c r="C140" s="1">
         <v>320</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>