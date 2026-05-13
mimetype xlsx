--- v0 (2025-10-30)
+++ v1 (2026-05-13)
@@ -85,2125 +85,2140 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786257661478</t>
+          <t>9786257661027</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Barışa Uçan Turnalar</t>
+          <t>Edgar - Bölüm 2 Nussef'e Yolculuk</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>200</v>
+        <v>80</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786257661508</t>
+          <t>9786257661478</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Jason ve Ayodele</t>
+          <t>Barışa Uçan Turnalar</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786257661379</t>
+          <t>9786257661508</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Sevince Güzelleşir Sevilince İyileşir İnsan</t>
+          <t>Jason ve Ayodele</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786057481023</t>
+          <t>9786257661379</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Keşke Seni Anlatabilsem</t>
+          <t>Sevince Güzelleşir Sevilince İyileşir İnsan</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>80</v>
+        <v>150</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786257661294</t>
+          <t>9786057481023</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Hakanlar - Hainin Planı - Bölüm 1</t>
+          <t>Keşke Seni Anlatabilsem</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786057496843</t>
+          <t>9786257661294</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Kozadan Kelebeğe</t>
+          <t>Hakanlar - Hainin Planı - Bölüm 1</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>110</v>
+        <v>80</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786057496881</t>
+          <t>9786057496843</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Sesimi Duyan Var Mı?</t>
+          <t>Kozadan Kelebeğe</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>80</v>
+        <v>110</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786057010551</t>
+          <t>9786057496881</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>İstila Kaçış Yok Serisi 1</t>
+          <t>Sesimi Duyan Var Mı?</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>100</v>
+        <v>80</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786257661157</t>
+          <t>9786057010551</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Oda</t>
+          <t>İstila Kaçış Yok Serisi 1</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786257661591</t>
+          <t>9786257661157</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Temayüz</t>
+          <t>Beyaz Oda</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>250</v>
+        <v>80</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786257661584</t>
+          <t>9786257661591</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Pembe Girdap</t>
+          <t>Temayüz</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786257661577</t>
+          <t>9786257661584</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Hayatın Lisanı</t>
+          <t>Pembe Girdap</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786257661560</t>
+          <t>9786257661577</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Gözcüler</t>
+          <t>Hayatın Lisanı</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786257661539</t>
+          <t>9786257661560</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Hünnap Ağacı</t>
+          <t>Gözcüler</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786257661553</t>
+          <t>9786257661539</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Haslet</t>
+          <t>Hünnap Ağacı</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786257661546</t>
+          <t>9786257661553</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Sokaktan Nağmeler</t>
+          <t>Haslet</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786257661522</t>
+          <t>9786257661546</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Pencere</t>
+          <t>Kayıp Sokaktan Nağmeler</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786257661515</t>
+          <t>9786257661522</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Ütopya</t>
+          <t>Pencere</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786257661492</t>
+          <t>9786257661515</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Terk Edilmiş Hayat</t>
+          <t>Ütopya</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786257661485</t>
+          <t>9786257661492</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>İstasyondaki Kadın</t>
+          <t>Terk Edilmiş Hayat</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786257661461</t>
+          <t>9786257661485</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Tengu - Son Kıyı</t>
+          <t>İstasyondaki Kadın</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786257661454</t>
+          <t>9786257661461</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Tanrılar Kapısı</t>
+          <t>Tengu - Son Kıyı</t>
         </is>
       </c>
       <c r="C23" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786257661447</t>
+          <t>9786257661454</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Hayat Gibi</t>
+          <t>Tanrılar Kapısı</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786257661430</t>
+          <t>9786257661447</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Temmuza Çığ Düştü</t>
+          <t>Hayat Gibi</t>
         </is>
       </c>
       <c r="C25" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786257661423</t>
+          <t>9786257661430</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Suizan</t>
+          <t>Temmuza Çığ Düştü</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786257661416</t>
+          <t>9786257661423</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Doğuşun Simgesi</t>
+          <t>Suizan</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786257661409</t>
+          <t>9786257661416</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Ayılma</t>
+          <t>Doğuşun Simgesi</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786257661393</t>
+          <t>9786257661409</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Ya Arkadaşsak?</t>
+          <t>Ayılma</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786257661386</t>
+          <t>9786257661393</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Kıyamete Karşı</t>
+          <t>Ya Arkadaşsak?</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>250</v>
+        <v>180</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786257661362</t>
+          <t>9786257661386</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Hayat Cetveli</t>
+          <t>Kıyamete Karşı</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786257661355</t>
+          <t>9786257661362</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>İktiva</t>
+          <t>Hayat Cetveli</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786257661348</t>
+          <t>9786257661355</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Şiirin Kanatları</t>
+          <t>İktiva</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786257661003</t>
+          <t>9786257661348</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Dünde Kalanlar</t>
+          <t>Şiirin Kanatları</t>
         </is>
       </c>
       <c r="C34" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786257661324</t>
+          <t>9786257661003</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Berceste 2</t>
+          <t>Dünde Kalanlar</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786257661331</t>
+          <t>9786257661324</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Antikacı Dükkanı</t>
+          <t>Berceste 2</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786257661317</t>
+          <t>9786257661331</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Belkıs</t>
+          <t>Antikacı Dükkanı</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786257661300</t>
+          <t>9786257661317</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Edgar Bölüm 3: Uzun Zaman Sonra</t>
+          <t>Belkıs</t>
         </is>
       </c>
       <c r="C38" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786254442933</t>
+          <t>9786257661300</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Haliç</t>
+          <t>Edgar Bölüm 3: Uzun Zaman Sonra</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786257661287</t>
+          <t>9786254442933</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Kaktüs Çiçeğim'e Şiirler</t>
+          <t>Haliç</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786257661188</t>
+          <t>9786257661287</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Üç Ses</t>
+          <t>Kaktüs Çiçeğim'e Şiirler</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786257661201</t>
+          <t>9786257661188</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Selam Evren – Deniz Kızının Güneş Sistemi</t>
+          <t>Üç Ses</t>
         </is>
       </c>
       <c r="C42" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786257661218</t>
+          <t>9786257661201</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Gözlerim Mavzer Yatağı</t>
+          <t>Selam Evren – Deniz Kızının Güneş Sistemi</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786257661270</t>
+          <t>9786257661218</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Sevginin Mayası - Küçük Prens 2</t>
+          <t>Gözlerim Mavzer Yatağı</t>
         </is>
       </c>
       <c r="C44" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786057482358</t>
+          <t>9786257661270</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Kitabımın Karakteri Olur Musun?</t>
+          <t>Sevginin Mayası - Küçük Prens 2</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786257661195</t>
+          <t>9786057482358</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Doktor Hanım</t>
+          <t>Kitabımın Karakteri Olur Musun?</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786257661096</t>
+          <t>9786257661195</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Aşıklar Durağı</t>
+          <t>Doktor Hanım</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786257661171</t>
+          <t>9786257661096</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Yere Düşen Üç Elma</t>
+          <t>Aşıklar Durağı</t>
         </is>
       </c>
       <c r="C48" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786257661256</t>
+          <t>9786257661171</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>İmparatorun Mektubu</t>
+          <t>Yere Düşen Üç Elma</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786257661102</t>
+          <t>9786257661256</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Zaro V Atel - Karanlığın Şafağı</t>
+          <t>İmparatorun Mektubu</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786257661140</t>
+          <t>9786257661102</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Gezegen Koruyucuları</t>
+          <t>Zaro V Atel - Karanlığın Şafağı</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786057481054</t>
+          <t>9786257661140</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Armağan</t>
+          <t>Gezegen Koruyucuları</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786257661133</t>
+          <t>9786057481054</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Nupelda</t>
+          <t>Armağan</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786257661041</t>
+          <t>9786257661133</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Züleyha</t>
+          <t>Nupelda</t>
         </is>
       </c>
       <c r="C54" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786257661225</t>
+          <t>9786257661041</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Pejmürde Ruhumdan Kırıntılar</t>
+          <t>Züleyha</t>
         </is>
       </c>
       <c r="C55" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786257661249</t>
+          <t>9786257661225</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Özgürlük Savaşı</t>
+          <t>Pejmürde Ruhumdan Kırıntılar</t>
         </is>
       </c>
       <c r="C56" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786057481016</t>
+          <t>9786257661249</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Kaçanı Kovalar Kader</t>
+          <t>Özgürlük Savaşı</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786257661263</t>
+          <t>9786057481016</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Gücü</t>
+          <t>Kaçanı Kovalar Kader</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786257661232</t>
+          <t>9786257661263</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Kapısız Oda</t>
+          <t>Aşkın Gücü</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786257661058</t>
+          <t>9786257661232</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Z Oyun</t>
+          <t>Kapısız Oda</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786057481085</t>
+          <t>9786257661058</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>İstanbul - Ankara Hattı</t>
+          <t>Z Oyun</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786257661126</t>
+          <t>9786057481085</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Soğuk Zümra</t>
+          <t>İstanbul - Ankara Hattı</t>
         </is>
       </c>
       <c r="C62" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786257024855</t>
+          <t>9786257661126</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Yankım</t>
+          <t>Soğuk Zümra</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786257661119</t>
+          <t>9786257024855</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Zamanın Açığa Vurmadığı Sırlar</t>
+          <t>Yankım</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786257661065</t>
+          <t>9786257661119</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Yerçekimsiz Ayak İzleri</t>
+          <t>Zamanın Açığa Vurmadığı Sırlar</t>
         </is>
       </c>
       <c r="C65" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786257661034</t>
+          <t>9786257661065</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Nun</t>
+          <t>Yerçekimsiz Ayak İzleri</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786257661164</t>
+          <t>9786257661034</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Beklemek</t>
+          <t>Nun</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786257661072</t>
+          <t>9786257661164</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Lahitler</t>
+          <t>Beklemek</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786257661089</t>
+          <t>9786257661072</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Bir Ölümlünün Veda Halleri</t>
+          <t>Kayıp Lahitler</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786257661010</t>
+          <t>9786257661089</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Söz Düşesi</t>
+          <t>Bir Ölümlünün Veda Halleri</t>
         </is>
       </c>
       <c r="C70" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786057024879</t>
+          <t>9786257661010</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Sis Sahibi İnsanlar</t>
+          <t>Söz Düşesi</t>
         </is>
       </c>
       <c r="C71" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786057482365</t>
+          <t>9786057024879</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Black Goor - Başlangıç İgor</t>
+          <t>Sis Sahibi İnsanlar</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786057024886</t>
+          <t>9786057482365</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Uçurumdaki Kelebekler</t>
+          <t>Black Goor - Başlangıç İgor</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786057024893</t>
+          <t>9786057024886</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Gizemli Yolculuk</t>
+          <t>Uçurumdaki Kelebekler</t>
         </is>
       </c>
       <c r="C74" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786057024831</t>
+          <t>9786057024893</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>'S'aklım-dakiler</t>
+          <t>Gizemli Yolculuk</t>
         </is>
       </c>
       <c r="C75" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786057481078</t>
+          <t>9786057024831</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Injury</t>
+          <t>'S'aklım-dakiler</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786057024848</t>
+          <t>9786057481078</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Yağmur İçin Süslenen Kadın</t>
+          <t>Injury</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786057024824</t>
+          <t>9786057024848</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Saat 22.45</t>
+          <t>Yağmur İçin Süslenen Kadın</t>
         </is>
       </c>
       <c r="C78" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786057482389</t>
+          <t>9786057024824</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Zarif Kalpler</t>
+          <t>Saat 22.45</t>
         </is>
       </c>
       <c r="C79" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786057481092</t>
+          <t>9786057482389</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Gece</t>
+          <t>Zarif Kalpler</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786057481061</t>
+          <t>9786057481092</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Çözümüm Yok</t>
+          <t>Kayıp Gece</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786057024800</t>
+          <t>9786057481061</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Kuş Kanadında Yaşamak</t>
+          <t>Çözümüm Yok</t>
         </is>
       </c>
       <c r="C82" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786057010582</t>
+          <t>9786057024800</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Mutluluğa Biletim Var</t>
+          <t>Kuş Kanadında Yaşamak</t>
         </is>
       </c>
       <c r="C83" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786057482396</t>
+          <t>9786057010582</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Sarmaşıktaki Serçe</t>
+          <t>Mutluluğa Biletim Var</t>
         </is>
       </c>
       <c r="C84" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786057481047</t>
+          <t>9786057482396</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Haremde Cinayet</t>
+          <t>Sarmaşıktaki Serçe</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786057024817</t>
+          <t>9786057481047</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Post Sovyet Lökotomi</t>
+          <t>Haremde Cinayet</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786057024862</t>
+          <t>9786057024817</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Yırtılmış Günlüğün İçindekiler</t>
+          <t>Post Sovyet Lökotomi</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786057008466</t>
+          <t>9786057024862</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Yayla Rüzgarı</t>
+          <t>Yırtılmış Günlüğün İçindekiler</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786057481009</t>
+          <t>9786057008466</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Meçhul Şiirler</t>
+          <t>Yayla Rüzgarı</t>
         </is>
       </c>
       <c r="C89" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786057481030</t>
+          <t>9786057481009</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Yine Gelsen Yine Severim Gelme!</t>
+          <t>Meçhul Şiirler</t>
         </is>
       </c>
       <c r="C90" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786057482310</t>
+          <t>9786057481030</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Yaşlı Şef</t>
+          <t>Yine Gelsen Yine Severim Gelme!</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786057482303</t>
+          <t>9786057482310</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Elbette</t>
+          <t>Yaşlı Şef</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786057482341</t>
+          <t>9786057482303</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Cirsam</t>
+          <t>Elbette</t>
         </is>
       </c>
       <c r="C93" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786057482372</t>
+          <t>9786057482341</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Anka-ı Aşk</t>
+          <t>Cirsam</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786057008473</t>
+          <t>9786057482372</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Lütfen Uyan</t>
+          <t>Anka-ı Aşk</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786057010537</t>
+          <t>9786057008473</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Bir Adın Olmalı</t>
+          <t>Lütfen Uyan</t>
         </is>
       </c>
       <c r="C96" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786057482334</t>
+          <t>9786057010537</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Altera Vita'dan Kaçış</t>
+          <t>Bir Adın Olmalı</t>
         </is>
       </c>
       <c r="C97" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786057482327</t>
+          <t>9786057482334</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Lal-i Vaveyla Öyküler Şiirler</t>
+          <t>Altera Vita'dan Kaçış</t>
         </is>
       </c>
       <c r="C98" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786057010575</t>
+          <t>9786057482327</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Yazarını Yuhalatan Yazılar</t>
+          <t>Lal-i Vaveyla Öyküler Şiirler</t>
         </is>
       </c>
       <c r="C99" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786057008459</t>
+          <t>9786057010575</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Yüreğin Bana Emanet</t>
+          <t>Yazarını Yuhalatan Yazılar</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>180</v>
+        <v>150</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786057008442</t>
+          <t>9786057008459</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Zümra</t>
+          <t>Yüreğin Bana Emanet</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786057010544</t>
+          <t>9786057008442</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Büyü'sün</t>
+          <t>Zümra</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786057010513</t>
+          <t>9786057010544</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Ben Toprağım Anadoluyum</t>
+          <t>Büyü'sün</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786057010599</t>
+          <t>9786057010513</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Muhalifname ve Vahdetname</t>
+          <t>Ben Toprağım Anadoluyum</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786057008411</t>
+          <t>9786057010599</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Berceste 1</t>
+          <t>Muhalifname ve Vahdetname</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786057008435</t>
+          <t>9786057008411</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Av Avcı Avlanan</t>
+          <t>Berceste 1</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786057496874</t>
+          <t>9786057008435</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Şiirin Adı Yok</t>
+          <t>Av Avcı Avlanan</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786057008497</t>
+          <t>9786057496874</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Dillerdesin</t>
+          <t>Şiirin Adı Yok</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786057010506</t>
+          <t>9786057008497</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Ahu</t>
+          <t>Dillerdesin</t>
         </is>
       </c>
       <c r="C109" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786057496829</t>
+          <t>9786057010506</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Omega Geçiş Sorumlusu</t>
+          <t>Ahu</t>
         </is>
       </c>
       <c r="C110" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786057496898</t>
+          <t>9786057496829</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>O Hiç Konuşmadı Ben Onu Hep Duydum</t>
+          <t>Omega Geçiş Sorumlusu</t>
         </is>
       </c>
       <c r="C111" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786057008404</t>
+          <t>9786057496898</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Kod: Sivas</t>
+          <t>O Hiç Konuşmadı Ben Onu Hep Duydum</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786057010568</t>
+          <t>9786057008404</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Irmağımız Çağlarken</t>
+          <t>Kod: Sivas</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786057008480</t>
+          <t>9786057010568</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>İki Kadın</t>
+          <t>Irmağımız Çağlarken</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786057010520</t>
+          <t>9786057008480</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Bey Kızı</t>
+          <t>İki Kadın</t>
         </is>
       </c>
       <c r="C115" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786057496867</t>
+          <t>9786057010520</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Ayrılığın Göz Yaşları</t>
+          <t>Bey Kızı</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786057008428</t>
+          <t>9786057496867</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Kayan Yıldızım</t>
+          <t>Ayrılığın Göz Yaşları</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786057496812</t>
+          <t>9786057008428</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Akat</t>
+          <t>Kayan Yıldızım</t>
         </is>
       </c>
       <c r="C118" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786254442957</t>
+          <t>9786057496812</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Melodili Düşlerim</t>
+          <t>Akat</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786254433511</t>
+          <t>9786254442957</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Edgar - Bölüm 1 Yalnız Kurt</t>
+          <t>Melodili Düşlerim</t>
         </is>
       </c>
       <c r="C120" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786057496805</t>
+          <t>9786254433511</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Bizi Yakar Bizim Ateş</t>
+          <t>Edgar - Bölüm 1 Yalnız Kurt</t>
         </is>
       </c>
       <c r="C121" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786254433597</t>
+          <t>9786057496805</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Güneşle Vurun Beni</t>
+          <t>Bizi Yakar Bizim Ateş</t>
         </is>
       </c>
       <c r="C122" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786057496836</t>
+          <t>9786254433597</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Yosun Ağacı</t>
+          <t>Güneşle Vurun Beni</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786254442964</t>
+          <t>9786057496836</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Sevgi ve Paylaşım</t>
+          <t>Yosun Ağacı</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786057496850</t>
+          <t>9786254442964</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Kataleya</t>
+          <t>Sevgi ve Paylaşım</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786254433559</t>
+          <t>9786057496850</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Kanlı Miras</t>
+          <t>Kataleya</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786254433535</t>
+          <t>9786254433559</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Bize Ne Oldu?</t>
+          <t>Kanlı Miras</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786254433566</t>
+          <t>9786254433535</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Peripetie</t>
+          <t>Bize Ne Oldu?</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786254433573</t>
+          <t>9786254433566</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Mütecessis</t>
+          <t>Peripetie</t>
         </is>
       </c>
       <c r="C129" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786254433580</t>
+          <t>9786254433573</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Berceste</t>
+          <t>Mütecessis</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786254442988</t>
+          <t>9786254433580</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Düşle</t>
+          <t>Berceste</t>
         </is>
       </c>
       <c r="C131" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786254433542</t>
+          <t>9786254442988</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Ah! Sonsuzluk</t>
+          <t>Düşle</t>
         </is>
       </c>
       <c r="C132" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786254433528</t>
+          <t>9786254433542</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Umut Sende Saklı</t>
+          <t>Ah! Sonsuzluk</t>
         </is>
       </c>
       <c r="C133" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786254442971</t>
+          <t>9786254433528</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Veyl Olası Mahşer Midillisi</t>
+          <t>Umut Sende Saklı</t>
         </is>
       </c>
       <c r="C134" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786254442995</t>
+          <t>9786254442971</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>İdil 2</t>
+          <t>Veyl Olası Mahşer Midillisi</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786254433504</t>
+          <t>9786254442995</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Alakır</t>
+          <t>İdil 2</t>
         </is>
       </c>
       <c r="C136" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786254442926</t>
+          <t>9786254433504</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Zor Aşk</t>
+          <t>Alakır</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786254442940</t>
+          <t>9786254442926</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Ölüm Ya Da Hiçlik</t>
+          <t>Zor Aşk</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786254442919</t>
+          <t>9786254442940</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Sevimli Papatyam</t>
+          <t>Ölüm Ya Da Hiçlik</t>
         </is>
       </c>
       <c r="C139" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
+          <t>9786254442919</t>
+        </is>
+      </c>
+      <c r="B140" s="1" t="inlineStr">
+        <is>
+          <t>Sevimli Papatyam</t>
+        </is>
+      </c>
+      <c r="C140" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="141" spans="1:3">
+      <c r="A141" s="1" t="inlineStr">
+        <is>
           <t>9786254442902</t>
         </is>
       </c>
-      <c r="B140" s="1" t="inlineStr">
+      <c r="B141" s="1" t="inlineStr">
         <is>
           <t>Düşbozuğu Kelimeler</t>
         </is>
       </c>
-      <c r="C140" s="1">
+      <c r="C141" s="1">
         <v>150</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>