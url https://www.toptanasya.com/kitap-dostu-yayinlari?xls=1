--- v0 (2025-10-30)
+++ v1 (2026-05-13)
@@ -85,1150 +85,1465 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786058136113</t>
+          <t>9786054409709</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Unutulan İzler Gölgelerde Gizlenenler</t>
+          <t>KPSS Genel Tekrar Kitabı Feth-i Tarih</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>400</v>
+        <v>22</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259437019</t>
+          <t>9786054409624</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Rıhtım</t>
+          <t>Kozmetik Ürünleri Üretim Reçeteleri</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>140</v>
+        <v>25</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786057161758</t>
+          <t>9786054048069</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Zafer</t>
+          <t>Satışın DNA’sı</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>80</v>
+        <v>48</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786057161727</t>
+          <t>9786054048120</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Konfüçyüs'ün Bilgeliği: Dünya Çapında Bir Lider Olmanın Yolları</t>
+          <t>Müşteri İlişkilerini Geliştirme</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>140</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786057161703</t>
+          <t>9786054048151</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Bir Cennet</t>
+          <t>Marka İnşaası</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>200</v>
+        <v>48</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786058136182</t>
+          <t>9786054048144</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Berceste-i Osmani 2</t>
+          <t>İnsan Kaynakları</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>500</v>
+        <v>48</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786054409860</t>
+          <t>9786054048113</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Söylenemeyenler</t>
+          <t>Etkili Yönetim Becerileri</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>45</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9789750006402</t>
+          <t>9786054048137</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Üç Yol Üç Yolculuk</t>
+          <t>Bektaşilik Alevilik Mevlevilik Masonluk</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>85</v>
+        <v>30</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786058331723</t>
+          <t>9786054409822</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Geriye Ver Yarınları</t>
+          <t>Denim Yıkama ve Üretim Reçeteleri</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>75</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786054409723</t>
+          <t>9786054409686</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Sofiden Mektup</t>
+          <t>140 Müzik Aktivitesi</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>60</v>
+        <v>25</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786054409693</t>
+          <t>9786054409440</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Bir Çay Daha</t>
+          <t>Duyguların Dili</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>80</v>
+        <v>22.5</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786054409662</t>
+          <t>9786054409532</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Sınır Tanımayan Matematik</t>
+          <t>İki Artı Bir - Psikosomatik Rahatsızlıklar ve Terapi Yöntemleri</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>100</v>
+        <v>30</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786054409679</t>
+          <t>9786059644037</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Vezirlerin Kapışması</t>
+          <t>Eylül'sen Gelme</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>60</v>
+        <v>67.5</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786054409631</t>
+          <t>9786054409334</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Potoger Taşına Veda</t>
+          <t>Kader, Tevekkül ve İSG Şantiyelerde İş Sağlığı ve Güvenliği</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>100</v>
+        <v>45</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786054048090</t>
+          <t>9786054015405</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Umuda Yolculuk</t>
+          <t>İnşaat ve Endüstriyel Risklerin Yönetimi</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>80</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786054048052</t>
+          <t>9786054015429</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Refleksoloji'ye Giriş</t>
+          <t>Siber Risklerin Yönetimi</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>125</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786054048076</t>
+          <t>9786054213696</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Psikoakademi'den Pratik Öneriler</t>
+          <t>İmparatorluğun Son Nefesi Ulu Hakan Sultan Abdülhamid Han (Ciltli)</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>90</v>
+        <v>46.3</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786054409082</t>
+          <t>9786054409112</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Mezar Taşlarında Manzum Metinler</t>
+          <t>Bumerang</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>95</v>
+        <v>36</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786054409051</t>
+          <t>9786054409143</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Oğuz Onbaşı</t>
+          <t>Başlık Parası</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>75</v>
+        <v>26</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786054409013</t>
+          <t>9786054213771</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Medeniyetimizin Sessiz Tanıkları</t>
+          <t>Osmanlı Sultanlarında Aşk-ı Nebi (Ciltli)</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>135</v>
+        <v>83.33</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786054409037</t>
+          <t>9786054409129</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Komünist Parti Manifestosu ve Komünizmin Temel İlkeleri</t>
+          <t>Deklanşör</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>25</v>
+        <v>51</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786054048083</t>
+          <t>9786058136113</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Gözden Teşhis</t>
+          <t>Unutulan İzler Gölgelerde Gizlenenler</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>80</v>
+        <v>500</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786054409006</t>
+          <t>9786259437019</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Medeniyetimizde Toplumsal Dayanışma ve Sadaka Taşları</t>
+          <t>Rıhtım</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>80</v>
+        <v>150</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786054409105</t>
+          <t>9786057161758</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Kıbrısköy'de En Uçtaydı Evi</t>
+          <t>Zafer</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786054409099</t>
+          <t>9786057161727</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>İkinci Dünya Savaşı Yolunda Japonya</t>
+          <t>Konfüçyüs'ün Bilgeliği: Dünya Çapında Bir Lider Olmanın Yolları</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>110</v>
+        <v>250</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786054409594</t>
+          <t>9786057161703</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Gençlik</t>
+          <t>Kayıp Bir Cennet</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>45</v>
+        <v>300</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786056526008</t>
+          <t>9786058136182</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>İmam Hatip Müfredatı (Cep Boy)</t>
+          <t>Berceste-i Osmani 2</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>50</v>
+        <v>750</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786054409464</t>
+          <t>9786054409860</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Masal Sen Ne Güzelsin</t>
+          <t>Söylenemeyenler</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>45</v>
+        <v>150</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786054409471</t>
+          <t>9789750006402</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Şehrin Öteki Yüzü</t>
+          <t>Üç Yol Üç Yolculuk</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786054409457</t>
+          <t>9786058331723</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Komiser Mert</t>
+          <t>Geriye Ver Yarınları</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>45</v>
+        <v>150</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786054409341</t>
+          <t>9786054409723</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Dinler İdeolojiler ve Devletler</t>
+          <t>Sofiden Mektup</t>
         </is>
       </c>
       <c r="C32" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786054409600</t>
+          <t>9786054409693</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>İman Delilleri</t>
+          <t>Bir Çay Daha</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>80</v>
+        <v>150</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786054409549</t>
+          <t>9786054409662</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Asım’ın Neslinde Ruhların Buluşması ve Değerlerimiz</t>
+          <t>Sınır Tanımayan Matematik</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786054409426</t>
+          <t>9786054409679</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Portakal Yokuşu</t>
+          <t>Vezirlerin Kapışması</t>
         </is>
       </c>
       <c r="C35" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786054409419</t>
+          <t>9786054409631</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Janjanlı Yalnızlık</t>
+          <t>Potoger Taşına Veda</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>70</v>
+        <v>200</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786054409303</t>
+          <t>9786054048090</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Hac ve Umre Hazırlık</t>
+          <t>Umuda Yolculuk</t>
         </is>
       </c>
       <c r="C37" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786054409310</t>
+          <t>9786054048052</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Türk Siyasi Hayatında Milli Nizam Partisi</t>
+          <t>Refleksoloji'ye Giriş</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>110</v>
+        <v>250</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786054409273</t>
+          <t>9786054048076</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Bir Fakirin Öyküsü</t>
+          <t>Psikoakademi'den Pratik Öneriler</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>45</v>
+        <v>175</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786054409266</t>
+          <t>9786054409082</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Dört Harf</t>
+          <t>Osmanlı Mezar Taşlarında Manzum Metinler</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>60</v>
+        <v>200</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786054409297</t>
+          <t>9786054409051</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Yunus Emre'nin İzinde - 1</t>
+          <t>Oğuz Onbaşı</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>85</v>
+        <v>150</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786054409655</t>
+          <t>9786054409013</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Tutsak Hayaller</t>
+          <t>Medeniyetimizin Sessiz Tanıkları</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>80</v>
+        <v>250</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786059837286</t>
+          <t>9786054409037</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Cehennemde Feryat</t>
+          <t>Komünist Parti Manifestosu ve Komünizmin Temel İlkeleri</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>100</v>
+        <v>75</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786054409587</t>
+          <t>9786054048083</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>YGS 1453 Coğrafya Soru Bankası</t>
+          <t>Gözden Teşhis</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>145</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786054409556</t>
+          <t>9786054409006</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Bendeki Sen</t>
+          <t>Medeniyetimizde Toplumsal Dayanışma ve Sadaka Taşları</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>90</v>
+        <v>200</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786054409563</t>
+          <t>9786054409105</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Hilafet İncisinin Sedefleri</t>
+          <t>Kıbrısköy'de En Uçtaydı Evi</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>300</v>
+        <v>100</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786054409396</t>
+          <t>9786054409099</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Ev Yapımı Cümleler</t>
+          <t>İkinci Dünya Savaşı Yolunda Japonya</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>40</v>
+        <v>200</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786054409525</t>
+          <t>9786054409594</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>En Sevdiğim Düşmanım</t>
+          <t>Kayıp Gençlik</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786054409518</t>
+          <t>9786056526008</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Başlangıç</t>
+          <t>İmam Hatip Müfredatı (Cep Boy)</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>45</v>
+        <v>150</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786054409495</t>
+          <t>9786054409464</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Kim Bilir?</t>
+          <t>Masal Sen Ne Güzelsin</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>45</v>
+        <v>100</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786054409488</t>
+          <t>9786054409471</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Tanrı'yı Arıyorum: Dinler Arası Benzerlik</t>
+          <t>Şehrin Öteki Yüzü</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>65</v>
+        <v>200</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786054409570</t>
+          <t>9786054409457</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Dağ ve Kartal</t>
+          <t>Komiser Mert</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>30</v>
+        <v>150</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786054409365</t>
+          <t>9786054409341</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Eylül’sen Gelme</t>
+          <t>Dinler İdeolojiler ve Devletler</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>100</v>
+        <v>300</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786054409327</t>
+          <t>9786054409600</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Nursi’nin Çocuk Kitabı</t>
+          <t>İman Delilleri</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>40</v>
+        <v>150</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786054409181</t>
+          <t>9786054409549</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Şekerli Yoğurt</t>
+          <t>Asım’ın Neslinde Ruhların Buluşması ve Değerlerimiz</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>50</v>
+        <v>200</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786054409372</t>
+          <t>9786054409426</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Eğitim Kurumları Yöneticilik Sınavları Mevzuat Bilgisi Kitabı</t>
+          <t>Portakal Yokuşu</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>50</v>
+        <v>300</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786054409242</t>
+          <t>9786054409419</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Geçmişin Gölgesinde Doğmak</t>
+          <t>Janjanlı Yalnızlık</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>70</v>
+        <v>150</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786054409259</t>
+          <t>9786054409303</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Keşke</t>
+          <t>Hac ve Umre Hazırlık</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>85</v>
+        <v>250</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786054409174</t>
+          <t>9786054409310</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Fakir Baykurt'la Bir Yıl ve Ötesi</t>
+          <t>Türk Siyasi Hayatında Milli Nizam Partisi</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786054409990</t>
+          <t>9786054409273</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>The Power of Love and Its Scars</t>
+          <t>Bir Fakirin Öyküsü</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>315</v>
+        <v>150</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786050688269</t>
+          <t>9786054409266</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Efsanevi Kadın Savaşçı Hua Mulan</t>
+          <t>Dört Harf</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>90</v>
+        <v>150</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786050688290</t>
+          <t>9786054409297</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>140 Müzik Etkinliği</t>
+          <t>Yunus Emre'nin İzinde - 1</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>80</v>
+        <v>150</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786050688214</t>
+          <t>9786054409655</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Gücü ve İzleri</t>
+          <t>Tutsak Hayaller</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>380</v>
+        <v>200</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786050688276</t>
+          <t>9786059837286</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Bumba Ülkesinin Hanı Cungar Destanı</t>
+          <t>Cehennemde Feryat</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>90</v>
+        <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786050688238</t>
+          <t>9786054409587</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Gözde Sorular</t>
+          <t>YGS 1453 Coğrafya Soru Bankası</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>45</v>
+        <v>250</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786050688221</t>
+          <t>9786054409556</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Çin’de İslam Sanatı</t>
+          <t>Bendeki Sen</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>190</v>
+        <v>200</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786058136137</t>
+          <t>9786054409563</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Berceste-i Osmani</t>
+          <t>Hilafet İncisinin Sedefleri</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>500</v>
+        <v>600</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786054409891</t>
+          <t>9786054409396</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Masum Hayaller ve Kısa Hikayeler</t>
+          <t>Ev Yapımı Cümleler</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>60</v>
+        <v>100</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786054409884</t>
+          <t>9786054409525</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Abenteuer der Tiere</t>
+          <t>En Sevdiğim Düşmanım</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>55</v>
+        <v>150</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786054409747</t>
+          <t>9786054409518</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Saklı Dizeler</t>
+          <t>Başlangıç</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>45</v>
+        <v>100</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786054409945</t>
+          <t>9786054409495</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Büyük Çerkes Sürgünü</t>
+          <t>Kim Bilir?</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786054409952</t>
+          <t>9786054409488</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Masal Sen Ne Güzelsin 2</t>
+          <t>Tanrı'yı Arıyorum: Dinler Arası Benzerlik</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>80</v>
+        <v>150</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786054409839</t>
+          <t>9786054409570</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Düştü Rüyamda</t>
+          <t>Dağ ve Kartal</t>
         </is>
       </c>
       <c r="C73" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786054409730</t>
+          <t>9786054409365</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Adventures of the Animals</t>
+          <t>Eylül’sen Gelme</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>55</v>
+        <v>200</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786054409921</t>
+          <t>9786054409327</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Sufi Severse</t>
+          <t>Nursi’nin Çocuk Kitabı</t>
         </is>
       </c>
       <c r="C75" s="1">
         <v>100</v>
+      </c>
+    </row>
+    <row r="76" spans="1:3">
+      <c r="A76" s="1" t="inlineStr">
+        <is>
+          <t>9786054409181</t>
+        </is>
+      </c>
+      <c r="B76" s="1" t="inlineStr">
+        <is>
+          <t>Şekerli Yoğurt</t>
+        </is>
+      </c>
+      <c r="C76" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="77" spans="1:3">
+      <c r="A77" s="1" t="inlineStr">
+        <is>
+          <t>9786054409372</t>
+        </is>
+      </c>
+      <c r="B77" s="1" t="inlineStr">
+        <is>
+          <t>Eğitim Kurumları Yöneticilik Sınavları Mevzuat Bilgisi Kitabı</t>
+        </is>
+      </c>
+      <c r="C77" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="78" spans="1:3">
+      <c r="A78" s="1" t="inlineStr">
+        <is>
+          <t>9786054409242</t>
+        </is>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>Geçmişin Gölgesinde Doğmak</t>
+        </is>
+      </c>
+      <c r="C78" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="79" spans="1:3">
+      <c r="A79" s="1" t="inlineStr">
+        <is>
+          <t>9786054409259</t>
+        </is>
+      </c>
+      <c r="B79" s="1" t="inlineStr">
+        <is>
+          <t>Keşke</t>
+        </is>
+      </c>
+      <c r="C79" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="80" spans="1:3">
+      <c r="A80" s="1" t="inlineStr">
+        <is>
+          <t>9786054409174</t>
+        </is>
+      </c>
+      <c r="B80" s="1" t="inlineStr">
+        <is>
+          <t>Fakir Baykurt'la Bir Yıl ve Ötesi</t>
+        </is>
+      </c>
+      <c r="C80" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="81" spans="1:3">
+      <c r="A81" s="1" t="inlineStr">
+        <is>
+          <t>9786054409990</t>
+        </is>
+      </c>
+      <c r="B81" s="1" t="inlineStr">
+        <is>
+          <t>The Power of Love and Its Scars</t>
+        </is>
+      </c>
+      <c r="C81" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="82" spans="1:3">
+      <c r="A82" s="1" t="inlineStr">
+        <is>
+          <t>9786050688269</t>
+        </is>
+      </c>
+      <c r="B82" s="1" t="inlineStr">
+        <is>
+          <t>Efsanevi Kadın Savaşçı Hua Mulan</t>
+        </is>
+      </c>
+      <c r="C82" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="83" spans="1:3">
+      <c r="A83" s="1" t="inlineStr">
+        <is>
+          <t>9786050688290</t>
+        </is>
+      </c>
+      <c r="B83" s="1" t="inlineStr">
+        <is>
+          <t>140 Müzik Etkinliği</t>
+        </is>
+      </c>
+      <c r="C83" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="84" spans="1:3">
+      <c r="A84" s="1" t="inlineStr">
+        <is>
+          <t>9786050688214</t>
+        </is>
+      </c>
+      <c r="B84" s="1" t="inlineStr">
+        <is>
+          <t>Aşkın Gücü ve İzleri</t>
+        </is>
+      </c>
+      <c r="C84" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="85" spans="1:3">
+      <c r="A85" s="1" t="inlineStr">
+        <is>
+          <t>9786050688276</t>
+        </is>
+      </c>
+      <c r="B85" s="1" t="inlineStr">
+        <is>
+          <t>Bumba Ülkesinin Hanı Cungar Destanı</t>
+        </is>
+      </c>
+      <c r="C85" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="86" spans="1:3">
+      <c r="A86" s="1" t="inlineStr">
+        <is>
+          <t>9786050688238</t>
+        </is>
+      </c>
+      <c r="B86" s="1" t="inlineStr">
+        <is>
+          <t>Gözde Sorular</t>
+        </is>
+      </c>
+      <c r="C86" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="87" spans="1:3">
+      <c r="A87" s="1" t="inlineStr">
+        <is>
+          <t>9786050688221</t>
+        </is>
+      </c>
+      <c r="B87" s="1" t="inlineStr">
+        <is>
+          <t>Çin’de İslam Sanatı</t>
+        </is>
+      </c>
+      <c r="C87" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="88" spans="1:3">
+      <c r="A88" s="1" t="inlineStr">
+        <is>
+          <t>9786058136137</t>
+        </is>
+      </c>
+      <c r="B88" s="1" t="inlineStr">
+        <is>
+          <t>Berceste-i Osmani</t>
+        </is>
+      </c>
+      <c r="C88" s="1">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="89" spans="1:3">
+      <c r="A89" s="1" t="inlineStr">
+        <is>
+          <t>9786054409891</t>
+        </is>
+      </c>
+      <c r="B89" s="1" t="inlineStr">
+        <is>
+          <t>Masum Hayaller ve Kısa Hikayeler</t>
+        </is>
+      </c>
+      <c r="C89" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="90" spans="1:3">
+      <c r="A90" s="1" t="inlineStr">
+        <is>
+          <t>9786054409884</t>
+        </is>
+      </c>
+      <c r="B90" s="1" t="inlineStr">
+        <is>
+          <t>Abenteuer der Tiere</t>
+        </is>
+      </c>
+      <c r="C90" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="91" spans="1:3">
+      <c r="A91" s="1" t="inlineStr">
+        <is>
+          <t>9786054409747</t>
+        </is>
+      </c>
+      <c r="B91" s="1" t="inlineStr">
+        <is>
+          <t>Saklı Dizeler</t>
+        </is>
+      </c>
+      <c r="C91" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="92" spans="1:3">
+      <c r="A92" s="1" t="inlineStr">
+        <is>
+          <t>9786054409945</t>
+        </is>
+      </c>
+      <c r="B92" s="1" t="inlineStr">
+        <is>
+          <t>Büyük Çerkes Sürgünü</t>
+        </is>
+      </c>
+      <c r="C92" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="93" spans="1:3">
+      <c r="A93" s="1" t="inlineStr">
+        <is>
+          <t>9786054409952</t>
+        </is>
+      </c>
+      <c r="B93" s="1" t="inlineStr">
+        <is>
+          <t>Masal Sen Ne Güzelsin 2</t>
+        </is>
+      </c>
+      <c r="C93" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="94" spans="1:3">
+      <c r="A94" s="1" t="inlineStr">
+        <is>
+          <t>9786054409839</t>
+        </is>
+      </c>
+      <c r="B94" s="1" t="inlineStr">
+        <is>
+          <t>Düştü Rüyamda</t>
+        </is>
+      </c>
+      <c r="C94" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="95" spans="1:3">
+      <c r="A95" s="1" t="inlineStr">
+        <is>
+          <t>9786054409730</t>
+        </is>
+      </c>
+      <c r="B95" s="1" t="inlineStr">
+        <is>
+          <t>Adventures of the Animals</t>
+        </is>
+      </c>
+      <c r="C95" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="96" spans="1:3">
+      <c r="A96" s="1" t="inlineStr">
+        <is>
+          <t>9786054409921</t>
+        </is>
+      </c>
+      <c r="B96" s="1" t="inlineStr">
+        <is>
+          <t>Sufi Severse</t>
+        </is>
+      </c>
+      <c r="C96" s="1">
+        <v>200</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>