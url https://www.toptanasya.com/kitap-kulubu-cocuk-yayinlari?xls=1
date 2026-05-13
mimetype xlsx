--- v1 (2026-02-07)
+++ v2 (2026-05-13)
@@ -349,66 +349,66 @@
         <is>
           <t>9786052002230</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Atasözü ve Deyim Öyküleri -1 (10 Kitap + Değerlendirme Testi)</t>
         </is>
       </c>
       <c r="C18" s="1">
         <v>265</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>4444444442843</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Filozof Fiko - 2</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>225</v>
+        <v>350</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>4444444442842</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Vücut Muhafızları</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>335</v>
+        <v>400</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>9786059500357</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Eleştirel ve Yaratıcı Düşünme Öyküleri - 4 (10 Kitap - Etkinlik Testi - Değerlendirme Testi)</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>9786059500098</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>