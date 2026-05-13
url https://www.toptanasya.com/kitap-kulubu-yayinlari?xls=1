--- v0 (2025-10-30)
+++ v1 (2026-05-13)
@@ -85,190 +85,430 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786059500616</t>
+          <t>9786258747164</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2. Sınıf Atasözü ve Deyim Öyküleri Serisi 1</t>
+          <t>Kumbaramda Ne Saklı?</t>
         </is>
       </c>
       <c r="C2" s="1">
         <v>310</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786258315479</t>
+          <t>9786055781965</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Fabllarla Doğadaki Şamata 1. Sınıf (Ciltli)</t>
+          <t>Değerler Eğitimi Serisi (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259907260</t>
+          <t>9786259907239</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Ben Kimim Risalesi -Fikre Rabıta-</t>
+          <t>Endüstri 4.0 Mesleki Eğitimin Geleceği</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>170</v>
+        <v>200</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786057461384</t>
+          <t>9786259907222</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Hiç Konuşulmayan “O”</t>
+          <t>Hayatın Penceresinden Dökülenler</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>150</v>
+        <v>99</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786057461360</t>
+          <t>9786057461377</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Özden Söze</t>
+          <t>Bu İnsanların Nesi Var?</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>90</v>
+        <v>100</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786057461353</t>
+          <t>9786056676048</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Neden Çocuk?</t>
+          <t>Sülyebala´dan Sülye´ye Sülye´den Günlüceye</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>110</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786057461339</t>
+          <t>9786056676024</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Ömrüm Kadar Yanındayım</t>
+          <t>Şiirli Şeyler</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>70</v>
+        <v>13.8</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786056676086</t>
+          <t>9786056676017</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Bir Garip Hikaye</t>
+          <t>Artık Kalbim Yok</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>90</v>
+        <v>5.83</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786056676062</t>
+          <t>9786056676000</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Zembil 1</t>
+          <t>Namlusuz</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>160</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
+          <t>9786057461322</t>
+        </is>
+      </c>
+      <c r="B11" s="1" t="inlineStr">
+        <is>
+          <t>Yaşadığım Kadar</t>
+        </is>
+      </c>
+      <c r="C11" s="1">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3">
+      <c r="A12" s="1" t="inlineStr">
+        <is>
+          <t>9786057461346</t>
+        </is>
+      </c>
+      <c r="B12" s="1" t="inlineStr">
+        <is>
+          <t>Elektronik Müzik Akademisi'nden Music Business Ustası Ol</t>
+        </is>
+      </c>
+      <c r="C12" s="1">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3">
+      <c r="A13" s="1" t="inlineStr">
+        <is>
+          <t>9786057461308</t>
+        </is>
+      </c>
+      <c r="B13" s="1" t="inlineStr">
+        <is>
+          <t>Susma Ey Kalem</t>
+        </is>
+      </c>
+      <c r="C13" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3">
+      <c r="A14" s="1" t="inlineStr">
+        <is>
+          <t>9786056676079</t>
+        </is>
+      </c>
+      <c r="B14" s="1" t="inlineStr">
+        <is>
+          <t>Ben Yemem!</t>
+        </is>
+      </c>
+      <c r="C14" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3">
+      <c r="A15" s="1" t="inlineStr">
+        <is>
+          <t>9786056676093</t>
+        </is>
+      </c>
+      <c r="B15" s="1" t="inlineStr">
+        <is>
+          <t>Bundan Önce</t>
+        </is>
+      </c>
+      <c r="C15" s="1">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3">
+      <c r="A16" s="1" t="inlineStr">
+        <is>
+          <t>9786057461315</t>
+        </is>
+      </c>
+      <c r="B16" s="1" t="inlineStr">
+        <is>
+          <t>Doktorlar Köy Yollarında</t>
+        </is>
+      </c>
+      <c r="C16" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3">
+      <c r="A17" s="1" t="inlineStr">
+        <is>
+          <t>9786056676055</t>
+        </is>
+      </c>
+      <c r="B17" s="1" t="inlineStr">
+        <is>
+          <t>Koma</t>
+        </is>
+      </c>
+      <c r="C17" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3">
+      <c r="A18" s="1" t="inlineStr">
+        <is>
+          <t>9786059500616</t>
+        </is>
+      </c>
+      <c r="B18" s="1" t="inlineStr">
+        <is>
+          <t>2. Sınıf Atasözü ve Deyim Öyküleri Serisi 1</t>
+        </is>
+      </c>
+      <c r="C18" s="1">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3">
+      <c r="A19" s="1" t="inlineStr">
+        <is>
+          <t>9786258315479</t>
+        </is>
+      </c>
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>Fabllarla Doğadaki Şamata 1. Sınıf (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C19" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3">
+      <c r="A20" s="1" t="inlineStr">
+        <is>
+          <t>9786259907260</t>
+        </is>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>Ben Kimim Risalesi -Fikre Rabıta-</t>
+        </is>
+      </c>
+      <c r="C20" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3">
+      <c r="A21" s="1" t="inlineStr">
+        <is>
+          <t>9786057461384</t>
+        </is>
+      </c>
+      <c r="B21" s="1" t="inlineStr">
+        <is>
+          <t>Hiç Konuşulmayan “O”</t>
+        </is>
+      </c>
+      <c r="C21" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3">
+      <c r="A22" s="1" t="inlineStr">
+        <is>
+          <t>9786057461360</t>
+        </is>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>Özden Söze</t>
+        </is>
+      </c>
+      <c r="C22" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3">
+      <c r="A23" s="1" t="inlineStr">
+        <is>
+          <t>9786057461353</t>
+        </is>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>Neden Çocuk?</t>
+        </is>
+      </c>
+      <c r="C23" s="1">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3">
+      <c r="A24" s="1" t="inlineStr">
+        <is>
+          <t>9786057461339</t>
+        </is>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>Ömrüm Kadar Yanındayım</t>
+        </is>
+      </c>
+      <c r="C24" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3">
+      <c r="A25" s="1" t="inlineStr">
+        <is>
+          <t>9786056676086</t>
+        </is>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>Bir Garip Hikaye</t>
+        </is>
+      </c>
+      <c r="C25" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3">
+      <c r="A26" s="1" t="inlineStr">
+        <is>
+          <t>9786056676062</t>
+        </is>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>Zembil 1</t>
+        </is>
+      </c>
+      <c r="C26" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3">
+      <c r="A27" s="1" t="inlineStr">
+        <is>
           <t>9786056676031</t>
         </is>
       </c>
-      <c r="B11" s="1" t="inlineStr">
+      <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Kalpleri Akord</t>
         </is>
       </c>
-      <c r="C11" s="1">
+      <c r="C27" s="1">
         <v>160</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>