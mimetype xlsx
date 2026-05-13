--- v1 (2026-02-07)
+++ v2 (2026-05-13)
@@ -85,2335 +85,6145 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786051051703</t>
+          <t>9786051052298</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>İstanbul’dan Hatıralar</t>
+          <t>İstanbul Zindanlarından Hatıralar 1870 - 1872</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>190</v>
+        <v>375</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9789758704415</t>
+          <t>9786051786051</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Size Ölmeyi Emrediyorum Birinci Dünya Savaşı’nda Osmanlı Ordusu</t>
+          <t>İstanbul’da Üç Yıl</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>450</v>
+        <v>295</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9789756051955</t>
+          <t>9786051052144</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Cihaddan Vatan Savunmasına</t>
+          <t>In Search of Constantinople - A Guidebook through Byzantine İstanbul and Its Surroundings</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>750</v>
+        <v>350</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786051051666</t>
+          <t>4440000000416</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Diyarbakır Sürgünleri</t>
+          <t>Kürt Sorunu (4 Kitap)</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>330</v>
+        <v>69.44</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9789758704941</t>
+          <t>9789758704002</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Şeyhülislamlık Yenileşme Döneminde Devlet ve Din</t>
+          <t>Zaman Makinesi</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>360</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786051050409</t>
+          <t>9789758704521</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Semavi Eyice Kaynakçası</t>
+          <t>Gümüş Domuzların Esrarı</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>210</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9789756051979</t>
+          <t>2789788610053</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>İstenmeyen Komşu</t>
+          <t>Bulgar Yazarların Tanıklıkları Seti - 6 Kitap Takım</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>210</v>
+        <v>75.93</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786051051000</t>
+          <t>9789758704927</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Doğu, Batı ve Kadın</t>
+          <t>Askeri Teknoloji ve Savaşların Tarihi</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>245</v>
+        <v>92.59</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786051051604</t>
+          <t>9786051051888</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>İstanbul’dan Mektuplar</t>
+          <t>Franz von Papen - Hitler’in Türkiye Büyükelçisi</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>225</v>
+        <v>160</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786051051567</t>
+          <t>9786051051789</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Osmanlılar ve Memluklar</t>
+          <t>Fenn-i Tabahat 1340-1341</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>405</v>
+        <v>95</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9789758704071</t>
+          <t>9786051050157</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Ok, Balta ve Mancınık Ortaçağda Savaş Sanatı 378 - 1515</t>
+          <t>Şükufe Nihal Bütün Eserleri 1</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>285</v>
+        <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786051050232</t>
+          <t>9786051050171</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Konstantinopolis’in Düşüşü (Ciltli)</t>
+          <t>Şükufe Nihal Bütün Eserleri 3</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>1250</v>
+        <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786051050737</t>
+          <t>9786051050164</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Ulusalcılık</t>
+          <t>Şükufe Nihal - Bütün Eserleri 2</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>520</v>
+        <v>18</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786051051048</t>
+          <t>9786051050188</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Yolculuk İçin Teşekkürler</t>
+          <t>Şükufe Nihal - Bütün Eserleri 4</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>250</v>
+        <v>14</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786051051215</t>
+          <t>9789756051764</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Tıbbı</t>
+          <t>Şehzadelerin Sünnet Düğünü, 1720 (Ciltli)</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>375</v>
+        <v>185</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9789758704903</t>
+          <t>9786051050515</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Modernleşen Müslümanlar/Nurcular, Nakşiler, Milli Görüş ve AK Parti</t>
+          <t>Şehrin Sesleri</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>27.78</v>
+        <v>25</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9789758704033</t>
+          <t>9786051050195</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Köpek Olmanın Güçlüğü</t>
+          <t>Şükufe Nihal - Bütün Eserleri 5</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>6.48</v>
+        <v>32</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786058883253</t>
+          <t>9789758704767</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>I'm Listening To İstanbul (1950-2010) (Ciltli)</t>
+          <t>Şehirlerin Ecesi İstanbul</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>231.48</v>
+        <v>23</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9789759890131</t>
+          <t>9786051051123</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’nin Önemli Doğa Alanları 2 Cilt (Ciltli)</t>
+          <t>Şark İstiklal Mahkemesi</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>2000</v>
+        <v>17</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9789756051504</t>
+          <t>9789756051337</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Şehirler ve Sokaklar</t>
+          <t>Şarap ve Din</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>400</v>
+        <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9789756051214</t>
+          <t>9789758704811</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>İttihat ve Terakki’de On Sene</t>
+          <t>Sultan İçin Bir Saat</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>980</v>
+        <v>12</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786051051727</t>
+          <t>9789756051580</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Heinrich Barth Seyahatnamesi</t>
+          <t>Stefan Lazareviç</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>300</v>
+        <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786051051697</t>
+          <t>9786051050508</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Yürüyerek Anadolu</t>
+          <t>Sözde Masum Milliyetçilik</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>675</v>
+        <v>125</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786051050997</t>
+          <t>9789756051122</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Bir Mevlevinin Hayatı</t>
+          <t>Soframız Nur Hanemiz Mamur</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>490</v>
+        <v>23</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9789756051641</t>
+          <t>9789756051894</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Ressamlar Cemiyeti Gazetesi 1911-1914 (Ciltli)</t>
+          <t>Siberuzayda Macera Dolu Bir Yolculuk</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>2900</v>
+        <v>23</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786051050690</t>
+          <t>9789756051924</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Modern Savaşın Temel Kavramları</t>
+          <t>Seni Unutursam İstanbul...</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>280</v>
+        <v>28</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9789756051283</t>
+          <t>9786051050065</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Tavernier Seyahatnamesi</t>
+          <t>Salaheddin Eyyübi 1138-1193</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>550</v>
+        <v>14</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786051051864</t>
+          <t>9789756051498</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Kenar Adamları ve Bendeleri</t>
+          <t>Rumeli’de Yaşam</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>460</v>
+        <v>18</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786051051833</t>
+          <t>9789758704576</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Devleti ve Rumlar (1453 - 1768)</t>
+          <t>Rönesans Sanatı ve Siyaset</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>450</v>
+        <v>19</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9789756051405</t>
+          <t>9786051050713</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Selefilik İslami Köktenciliğin Tarihi</t>
+          <t>Roma</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>520</v>
+        <v>53</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786053519232</t>
+          <t>9789756051566</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Kur'an'da Şüphe Olgusu</t>
+          <t>Zırh Devrinde Deniz Muharebeleri</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>220</v>
+        <v>32</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786051051802</t>
+          <t>9786051050218</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Sarayın Terzileri</t>
+          <t>Zamandan Bir Ses</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>190</v>
+        <v>80</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786051051772</t>
+          <t>9786051051307</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Yemekle Devrialem</t>
+          <t>Hacı Beşir Ağa</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>350</v>
+        <v>37</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786051052113</t>
+          <t>9786051051208</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Bir Çocuğun İstanbul Hatıraları 1901-1913</t>
+          <t>Oxford Antikçağ Sözlüğü</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>210</v>
+        <v>450</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786051051840</t>
+          <t>9789757710103</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>İntiharın Tarihi</t>
+          <t>A Garden For the Sultan (Ciltli)</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>280</v>
+        <v>166.67</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786051052175</t>
+          <t>9786051051369</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>İstanbul'da Üç Yıl (3 Cilt-Takım)</t>
+          <t>Osmanlı Mutfak İmparatorluğu</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>1450</v>
+        <v>125</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786051051758</t>
+          <t>9789757710110</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Devleti ve Kürtler</t>
+          <t>Hasbahçe (Ciltli)</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>425</v>
+        <v>166.67</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786051052274</t>
+          <t>9786051051277</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>İstanbul’da Üç Yıl Cilt 3</t>
+          <t>Osmanlı Devleti'nde Elçi Kabulleri</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>510</v>
+        <v>35</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786051052281</t>
+          <t>9786051051352</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Anadolu’ya Büyük Katalan Seferi</t>
+          <t>Osmanlı Modernleşmesinde İngiliz Etkisi</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>290</v>
+        <v>39</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9789758704552</t>
+          <t>9786051051239</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Sultanlar Kentine Yolculuk 1578-1581</t>
+          <t>Topkapı Sarayı Haremi</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>515</v>
+        <v>120</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786051050591</t>
+          <t>9789758704217</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Sultanın Zindanında</t>
+          <t>Keseden Bankaya Tezgahtan Borsaya Küresel Finans Sisteminin Öyküsü</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>250</v>
+        <v>35</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786051050669</t>
+          <t>9789756051993</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Bilimler ve Felsefe</t>
+          <t>Karadeniz</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>350</v>
+        <v>165</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786051050829</t>
+          <t>9789758704491</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Rodos Müslümanları</t>
+          <t>Kapitalizmle Derdim Var</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>295</v>
+        <v>14</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786051051079</t>
+          <t>9786051050836</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Saray-ı Enderun</t>
+          <t>Kandiye Olayları</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>180</v>
+        <v>11</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786051050904</t>
+          <t>9789756051832</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Reinhold Lubenau Seyahatnamesi (2 Cilt Takım)</t>
+          <t>Kalkanca’nın Çocukları</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>1150</v>
+        <v>14</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9789756051689</t>
+          <t>9789756051238</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Portekizli Seyyahlar</t>
+          <t>İttihat ve Terakki’de On Sene 2. Cilt İttihat ve Terakki’nin Sonu ve Memleket Haricindeki İttihatçılar</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>400</v>
+        <v>23</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786051050485</t>
+          <t>9789756051221</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Kalyonlar ve Kadırgalar (Ciltli)</t>
+          <t>İttihat ve Terakki’de On Sene 1. Cilt 1- İttihat ve Terakki Neydi ?</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>1750</v>
+        <v>28</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9789758704286</t>
+          <t>9789758704354</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Kağıda İşlenen Uygarlık</t>
+          <t>İşaretten Konuşmaya</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>650</v>
+        <v>23</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786051050782</t>
+          <t>9789758704309</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>İyilik Yap Denize At</t>
+          <t>İstanbul’un Peçesiz Kadınları</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>425</v>
+        <v>11</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786051050546</t>
+          <t>9789758704682</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>İstanbul - İmparatorluk Başkentinden Megakente</t>
+          <t>İstanbul’dan Kudüs’e Bir Kimlik Arayışı</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>775</v>
+        <v>16</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786051050607</t>
+          <t>9786051050867</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>İlyas Hanna Seyahatnamesi</t>
+          <t>İstanbul ve Ege Yollarında</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>250</v>
+        <v>24</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786051050768</t>
+          <t>9789756051252</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>İlginç Zamanlar</t>
+          <t>İstanbul Latin Cemaati ve Kilisesi</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>95</v>
+        <v>23</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786051051154</t>
+          <t>9789756051511</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Irak Kürtleri</t>
+          <t>İspanya - Türkiye 16. Yüzyıldan 21. Yüzyıla Rekabet ve Dostluk</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>375</v>
+        <v>23</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786051051017</t>
+          <t>9789758704460</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Hayallerdeki Türk</t>
+          <t>Kedilerin Dokuz Duygusal Canı</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>360</v>
+        <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786051050614</t>
+          <t>9789756051962</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Harp ve Sulh</t>
+          <t>Karikatür</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>590</v>
+        <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786051050102</t>
+          <t>9786051050553</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Fresne-Canaye Seyahatnamesi 1573</t>
+          <t>İktidar Oyunları ve Resimli Kitaplar</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>320</v>
+        <v>46</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786051050287</t>
+          <t>9789756051085</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Hadice Turhan Sultan</t>
+          <t>İkonalar</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>685</v>
+        <v>14</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9789758704804</t>
+          <t>9789758704699</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Dünyada Türk İmgesi</t>
+          <t>Her Yönüyle Köpek Bakımı Cinsler, Eğitim, Beslenme, Sağlık, Yaşlılık</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>525</v>
+        <v>85</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786051051024</t>
+          <t>3990000029871</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Dewleta Osmani û Neteweperweren Kurd</t>
+          <t>Her Yönüyle Kedi Bakımı</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>75</v>
+        <v>19</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786051050683</t>
+          <t>9789756051665</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Dersim Kürt Tedibi 1937-1938</t>
+          <t>Haçlı Devletleri ve Komşuları</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>300</v>
+        <v>14</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786051051031</t>
+          <t>9789758704514</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Büyük Türk</t>
+          <t>Hacıustalar</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>425</v>
+        <v>5.5</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786051050720</t>
+          <t>9789756051535</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Bizans</t>
+          <t>Gracia Mendes</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>590</v>
+        <v>18</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786051050058</t>
+          <t>9786051050874</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Bir Savaş Nasıl Kaybedilir ?</t>
+          <t>Göç ve Kültürel Sermaye</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>430</v>
+        <v>42</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9789758704798</t>
+          <t>9789756051818</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Bir Osmanlı Kimliği</t>
+          <t>Girit Kandiye’de Müslüman Cemaati  1913 - 1923</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>310</v>
+        <v>11</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786051050881</t>
+          <t>9789758704040</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Bir Allame-i Cihan; Stefan Yerasimos (1942-2005) 2 Cilt Takım</t>
+          <t>Hayat Bir Macera Çocukluk ve Gençlik Anıları</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>1175</v>
+        <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786051050980</t>
+          <t>9789756051825</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Babıali ve Hıdiv İsmail</t>
+          <t>Geleneksel Türk Tiyatrosunda Zenneler</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>290</v>
+        <v>14</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9789756051061</t>
+          <t>9789758704163</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Atmeydanı</t>
+          <t>Futbol A.Ş.</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>175</v>
+        <v>8</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786051050539</t>
+          <t>9789758704279</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Apartman</t>
+          <t>Freud’a Ne Yaptık da Çocuklarımız Böyle Oldu?</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>690</v>
+        <v>44</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786051051130</t>
+          <t>9789758704262</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>2. Mahmud Devrinde Osmanlı İstihbaratı</t>
+          <t>Filistin / İsrail</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>880</v>
+        <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9789756051610</t>
+          <t>9789756051696</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>17. Yüzyılda Topkapı Sarayı</t>
+          <t>Fedakar Eş-Fedakar Yurttaş</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>340</v>
+        <v>18</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786051050775</t>
+          <t>9789758704743</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Padişahın Huzurunda</t>
+          <t>Fazladan Bir Ceset</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>250</v>
+        <v>14</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9789758704934</t>
+          <t>9789758704132</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Osmanlıda Seyyidler ve Şerifler</t>
+          <t>Eylemci</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>370</v>
+        <v>8</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786051051185</t>
+          <t>9786051050805</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Toplumunda Çocuk Olmak</t>
+          <t>Evliya Çelebi Seyahatnamesi’nde Yemek Kültürü</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>340</v>
+        <v>60</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786051050270</t>
+          <t>9786051050843</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Kahvehaneleri</t>
+          <t>Erbakan’dan Erdoğan’a Laiklik, Demokrasi, Kürt Sorunu ve İslam</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>250</v>
+        <v>140</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786051051086</t>
+          <t>9789758704064</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>New York</t>
+          <t>Enformasyon Çağı</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>490</v>
+        <v>14</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9789758704293</t>
+          <t>9789758704170</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı’da Bir Köle Brettenli Michael Bretten’in Anıları 1585-1588</t>
+          <t>Emeğin Yeni Dünyası</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>620</v>
+        <v>14</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786051050645</t>
+          <t>9786051051161</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Yüksel Arslan - Ferit Edgü Mektuplar 1957-2008</t>
+          <t>Elveda Rumeli Merhaba Rumeli</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>375</v>
+        <v>10</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9789758704361</t>
+          <t>9789756051276</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Yunanca Düşünce Arapça Kültür</t>
+          <t>Eğitim ve Mutluluk</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>525</v>
+        <v>23</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9789758704538</t>
+          <t>9789756051719</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Yemen’den Basra’ya Sınırdaki Osmanlı</t>
+          <t>Ebu Said El-Hadimi Merkez ile Taşra Arasında Bir Osmanlı Alimi</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>650</v>
+        <v>25</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786051050492</t>
+          <t>9786051051055</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Üzerine Basmakalıp Düşünceler</t>
+          <t>Fazlullah Esterabadi ve Hurufilik</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>220</v>
+        <v>130</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9789756051474</t>
+          <t>9789758704088</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Günlüğü 1577-1578 2. Cilt</t>
+          <t>Düşünen Hayvanlar</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>580</v>
+        <v>14</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9789756051481</t>
+          <t>9789758704828</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Günlüğü 1577-1578 (2 Cilt Takım)</t>
+          <t>Dünya, İmparatorluk ve Toplum</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>1150</v>
+        <v>18.5</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9789756051436</t>
+          <t>9789756051078</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Günlüğü 1573-1576 1. Cilt</t>
+          <t>Dünya Tarihinde Türkler</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>650</v>
+        <v>23</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9789758704972</t>
+          <t>9789758704187</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Tournefort Seyahatnamesi</t>
+          <t>Dünya Benimdir</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>1050</v>
+        <v>19</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786051050294</t>
+          <t>9786051050331</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Thevenot Seyahatnamesi</t>
+          <t>Dün Sancısı</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>550</v>
+        <v>14</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786051052250</t>
+          <t>9786051051116</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>İstanbul’da Üç Yıl, Cilt 2 - Türklerin Örf ve Adetleri, 1841-1844</t>
+          <t>Düğün ve Aile Fotoğrafları</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>500</v>
+        <v>14</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786051052267</t>
+          <t>9789758704156</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Usulü Yemek Tarifleri</t>
+          <t>Dretnot, Tank ve Uçak</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>250</v>
+        <v>18.5</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786051052199</t>
+          <t>9789756051245</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>İstanbul 1778</t>
+          <t>Divanyolu</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>280</v>
+        <v>90</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786051052243</t>
+          <t>9786051051093</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>İki Yemek Kitabı Işığında 16. Yüzyıl Safevi Mutfağı</t>
+          <t>Dersim’de Osmanlı Siyaseti</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>480</v>
+        <v>85</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786051052236</t>
+          <t>9789758704484</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Kaynaklarında Karşı Casusluk Vakaları</t>
+          <t>Çatal Kültürü</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>185</v>
+        <v>10</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786051052182</t>
+          <t>9786051050119</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>İstanbul'da Üç Yıl - 1. Cilt</t>
+          <t>Çanakkale Savaşı</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>475</v>
+        <v>145</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786051052205</t>
+          <t>9789758704446</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>İstanbul'dan İzlenimler</t>
+          <t>Çağdaş İstanbul’da Sufi Kadınlar</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>160</v>
+        <v>14</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786051052229</t>
+          <t>9786051050812</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Boğaziçi 1779</t>
+          <t>Cumhuriyetin Kuruluşunda İktidar Kavgası</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>250</v>
+        <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786051052212</t>
+          <t>9789758704705</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Payitaht Yeniçerileri</t>
+          <t>Doğada Maskeli Balo</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>590</v>
+        <v>12</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9789758704330</t>
+          <t>9789758704118</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı’da Bir Papaz</t>
+          <t>Cristoforo Colombo’nun Maceraları</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>175</v>
+        <v>13</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786051052151</t>
+          <t>9789758704019</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Saraydaki Kahin</t>
+          <t>Cinayet ve Diğer Ufak Tefek İşler</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>280</v>
+        <v>14</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786051052137</t>
+          <t>9789756051542</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Mübadil Belleği</t>
+          <t>Cemil Süleyman Bir Kuramsal Okuma Denemesi</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>375</v>
+        <v>14</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786051052120</t>
+          <t>9789756051009</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Saray Teşkilatında Has Oda</t>
+          <t>Doğu Malı Batı Sanatı</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>670</v>
+        <v>32</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786051052090</t>
+          <t>9786051050584</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı İstanbul’unda Rum Ortodoks Musikisi</t>
+          <t>Camondolar</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>400</v>
+        <v>17</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786051052106</t>
+          <t>9789758704910</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>İrlandalı Bir Vaizin Gözüyle 2. Mahmud İstanbul’u</t>
+          <t>Cambridge Resimli İslam Ülkeleri Tarihi</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>850</v>
+        <v>28</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786051052076</t>
+          <t>9786051050355</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>İslam ve Sair Halk</t>
+          <t>Büyük İskender</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>360</v>
+        <v>23</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786051052045</t>
+          <t>9789756051726</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Aşçı Mektebi</t>
+          <t>Bulgaristan’da Alevi Bektaşi Kültürü</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>475</v>
+        <v>95</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786051052052</t>
+          <t>9786051050850</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Hariciyesinin Modern Temelleri</t>
+          <t>Bulgar Gözüyle Edirne</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>440</v>
+        <v>175</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786051052069</t>
+          <t>9799758704025</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Devleti’nin Son Yıllarında Meşihat Adliye Maarif ve Hilafet 1918-1922</t>
+          <t>Doğu Düşleri Sona Ererken</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>425</v>
+        <v>11.5</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786051052021</t>
+          <t>9789758704540</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Topraklarında Anılar</t>
+          <t>Küba Devriminin İçinden</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>190</v>
+        <v>17.5</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786051052014</t>
+          <t>9789758704397</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>İstanbul'da Konstantinopolis'i Aramak</t>
+          <t>Yol Ayrımında Türkiye</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>980</v>
+        <v>14</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786051052038</t>
+          <t>9786051051581</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Hasta, Doktor ve Devlet</t>
+          <t>Anadolu Rumları</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>310</v>
+        <v>185</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786051052007</t>
+          <t>9786051051710</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı İstanbul’unda Çocuk Emeği</t>
+          <t>Hürrem Sultan</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>450</v>
+        <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786051051987</t>
+          <t>9786051051734</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Pierre Belon Seyahatnamesi</t>
+          <t>Akdeniz Dünyasında ve Osmanlılarda Veba (1347 -  1600)</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>420</v>
+        <v>56</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786051051970</t>
+          <t>9786051051642</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Breüning Seyahatnamesi</t>
+          <t>Sarı Saltık</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>350</v>
+        <v>75</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786051051956</t>
+          <t>9786051051505</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Abdülhamid İstanbul’unda Bir Kadın Seyyah</t>
+          <t>Pera Palas'ta Gece Yarısı (Ciltli)</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>180</v>
+        <v>69.5</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786051051963</t>
+          <t>9786051051598</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>II. Abdülhamid Döneminde Bir Mehdilik İddiası</t>
+          <t>Osmanlı İmparatorluğu’nda Yollara Düşenler</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>325</v>
+        <v>65</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786051051949</t>
+          <t>9786051051680</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Modernleşmesi</t>
+          <t>Dervişler ve Sufi Çevreler</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>550</v>
+        <v>85</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786051051918</t>
+          <t>9786051050621</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Sularında Balık Avcılığı</t>
+          <t>Türkiye Tarihi 1071-2010 (4 Cilt Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>260</v>
+        <v>920</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786051051871</t>
+          <t>9786051051413</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Doğurayım Diye Deli Olduğum Çocuk Bana Keçileri Kaçırtacak</t>
+          <t>Tuffahu'l-Ervah ve Miftahu’l-İrbah</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>450</v>
+        <v>140</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786051051932</t>
+          <t>9786051050362</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Yavuz’u Yaratmak</t>
+          <t>Bulgar Gözüyle Bursa</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>650</v>
+        <v>85</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786051051901</t>
+          <t>9789756051290</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Abdülhamid Döneminde İstihbarat</t>
+          <t>Bosna</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>590</v>
+        <v>18</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786051051925</t>
+          <t>9789758704729</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Muhabirimiz Çanakkale Cephesinden Bildiriyor!</t>
+          <t>Bizans’ın Damak Tadı</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>110</v>
+        <v>16.5</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786051051895</t>
+          <t>9789756051344</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Bir Osmanlı Hekiminin Anılarıyla İmparatorlüğun Zor Yılları 1858-1878</t>
+          <t>Bizans Tarih Atlası (Ciltli)</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>560</v>
+        <v>69</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786051051857</t>
+          <t>9789758704712</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Mimarlar ve Apartmanları</t>
+          <t>Biz İstanbullular Böyleyiz! Fener’den Anılar 1906-1922</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>320</v>
+        <v>125</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786051051826</t>
+          <t>9786051050973</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Atçalı Kel Mehmed Efe</t>
+          <t>Bir Meşrutiyet Aydını Ethem Nejat (1887-1921)</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>475</v>
+        <v>31</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786051051796</t>
+          <t>9789758704224</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>On Altı Batıkta Dünya Tarihi</t>
+          <t>Bir Küre Bin Bir Küreselleşme</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>440</v>
+        <v>23</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786051051819</t>
+          <t>9786051050966</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Mayer Mağazaları</t>
+          <t>Bir Konargöçer İmparatorluk</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>550</v>
+        <v>37</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786051051765</t>
+          <t>9789756051757</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Karamanlı Rum Ortodoks Bir Askerin Seferberlik Hatıraları</t>
+          <t>Bir İstanbul Bilgesi Sermet Muhtar Alus 1887-1952</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>325</v>
+        <v>28</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786051051673</t>
+          <t>9786051050010</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Hayatlarının Çeşitli Safhalarında Harem-i Hümayun Cariyeleri 18. Yüzyıl</t>
+          <t>Bir Elde İğne Bir Elde Kitap</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>580</v>
+        <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786051051659</t>
+          <t>9799758704995</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Namus Cinayetleri Sarhoş Kavgaları</t>
+          <t>Bin Bir Buse</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>300</v>
+        <v>14</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786051051611</t>
+          <t>9789756051207</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Günlükleri ve Anadolu’da Yolculuk (Cilt 1-2)</t>
+          <t>Beylikten İmparatorluğa Osmanlı Denizciliği</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>1150</v>
+        <v>28</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786051051543</t>
+          <t>9789756051368</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Pero Tafur Seyahatnamesi</t>
+          <t>Beden Dili Sözlüğü</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>350</v>
+        <v>23</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786051051536</t>
+          <t>9786051050447</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Evhadeddin-i Kirmani</t>
+          <t>Bayezid’in Oğulları</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>400</v>
+        <v>28</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786051051529</t>
+          <t>9789756051054</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Sularında Rekabet</t>
+          <t>Başörtüsü - Türban</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>495</v>
+        <v>18</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786051051192</t>
+          <t>9789756051412</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Lale Devrinde Savaş</t>
+          <t>Barut Top ve Tüfek Osmanlı İmparatorluğu’nun Askeri Gücü ve Silah Sanayisi</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>390</v>
+        <v>28</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786051051512</t>
+          <t>9786051050393</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Gelenekten Geleceğe İslami Düşüncede Yenilik</t>
+          <t>Bağdat’ta Bir Aile</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>560</v>
+        <v>60</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786051051475</t>
+          <t>9789758704149</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Sultanları</t>
+          <t>Baba Bana Top At! Batı’da Çocukluğun Tarihi</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>290</v>
+        <v>14</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786051051499</t>
+          <t>9789756051801</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Devlet ve Toplum Hayatında Mevlevilik 19. Yüzyıl</t>
+          <t>Azınlık Hakları ve Türkiye</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>595</v>
+        <v>14</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786051051468</t>
+          <t>9799758704988</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>İmam Hatip Okulları</t>
+          <t>Avrupalı Esireler ve Müslüman Efendileri</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>300</v>
+        <v>23</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786051051451</t>
+          <t>9789756051146</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Ebul’ ula Mardin</t>
+          <t>Avrupa İnsan Hakları Sözleşmesi ve İnanç Özgürlüğü</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>270</v>
+        <v>11</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786051051437</t>
+          <t>9789758704651</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Haydi Sofraya!</t>
+          <t>Avrupa Birliği Ansiklopedisi 2 Cilt</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>325</v>
+        <v>60</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786051051420</t>
+          <t>9789758704507</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Dünyasında İhtida Anlatıları</t>
+          <t>Ateş Etmek</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>410</v>
+        <v>102</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786051051390</t>
+          <t>9789756051849</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Kudüs Yolculuğu</t>
+          <t>At</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>190</v>
+        <v>18</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786051051444</t>
+          <t>9789758704408</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Kafirle İttifak</t>
+          <t>Aşk Bir Öyküdür</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>330</v>
+        <v>14</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786051051406</t>
+          <t>9789756051788</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Tütün İçmek Haram mıdır?</t>
+          <t>Asiler ve Gaziler</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>200</v>
+        <v>14</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786051051376</t>
+          <t>9789758704385</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Avrupa Birliği Sosyal Politikası ve Türkiye</t>
+          <t>Arap Coğrafyacılarının Gözünden 1000 Yılında İslam Dünyası ve Yabancı Diyarlar</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>400</v>
+        <v>7</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786051051338</t>
+          <t>9789758704347</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Girit, Siyaset ve İsyan 1895-1898</t>
+          <t>Sanat, Kültür ve Mutfak</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>430</v>
+        <v>75</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786051051345</t>
+          <t>9789758704835</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>İmparatorluğun Açlıkla İmtihanı</t>
+          <t>Anılardaki Aşklar</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>670</v>
+        <v>14</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786051051246</t>
+          <t>9789758704736</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Velilik ve Delilik Arasında</t>
+          <t>Alevilik</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>575</v>
+        <v>27.5</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786051051321</t>
+          <t>9789756051900</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Rabia Gülnuş Emetullah Sultan</t>
+          <t>Avrupa Birliği Tarihi</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>345</v>
+        <v>32</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786051051253</t>
+          <t>9789756051450</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Chardin Seyahatnamesi 1671-1673</t>
+          <t>Alay-ı Hümayun İsveç Elçisi Ralamb’ın İstanbul Ziyareti ve Resimleri 1657-1658 (Ciltli)</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>750</v>
+        <v>185</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786051051291</t>
+          <t>9789758704583</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı-İran İlişkileri ve Sünni-Şii İttifakı</t>
+          <t>Akdeniz’de Coğrafya, Teknoloji ve Savaş Araplar, Bizanslılar, Batılılar ve Türkler</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>340</v>
+        <v>23</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786051051222</t>
+          <t>9786051050324</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Türklerde Din ve Devlet Yönetimi</t>
+          <t>Ak Parti</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>375</v>
+        <v>50</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786051051314</t>
+          <t>9789756051375</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Muhteşem Süleyman'ın İmparatorluğunda</t>
+          <t>Ailem ve Öteki Hayvanlar</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>500</v>
+        <v>29</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786051051178</t>
+          <t>9789758704316</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Antikçağda Oyun ve Oyuncaklar</t>
+          <t>Afişten Heykele Minyatürden Fotoğrafa Tarihin Görgü Tanıkları</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>390</v>
+        <v>295</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786051050041</t>
+          <t>9789758704125</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Anadolu’da Derviş ve Toplum</t>
+          <t>Asteriks ve Roma Dünyası</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>380</v>
+        <v>14</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
+          <t>9789756051856</t>
+        </is>
+      </c>
+      <c r="B154" s="1" t="inlineStr">
+        <is>
+          <t>Abidin Dino 1913 - 1993 (3 Kitap Kutulu)</t>
+        </is>
+      </c>
+      <c r="C154" s="1">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="155" spans="1:3">
+      <c r="A155" s="1" t="inlineStr">
+        <is>
+          <t>9789756051429</t>
+        </is>
+      </c>
+      <c r="B155" s="1" t="inlineStr">
+        <is>
+          <t>AB Sosyal Politikası</t>
+        </is>
+      </c>
+      <c r="C155" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="156" spans="1:3">
+      <c r="A156" s="1" t="inlineStr">
+        <is>
+          <t>9786051050379</t>
+        </is>
+      </c>
+      <c r="B156" s="1" t="inlineStr">
+        <is>
+          <t>21. Yüzyıla Girerken Türkiye</t>
+        </is>
+      </c>
+      <c r="C156" s="1">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="157" spans="1:3">
+      <c r="A157" s="1" t="inlineStr">
+        <is>
+          <t>9786051050577</t>
+        </is>
+      </c>
+      <c r="B157" s="1" t="inlineStr">
+        <is>
+          <t>2. Meşrutiyette İktidar Muhalefet İlişkileri 1908-1913</t>
+        </is>
+      </c>
+      <c r="C157" s="1">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="158" spans="1:3">
+      <c r="A158" s="1" t="inlineStr">
+        <is>
+          <t>9786051051284</t>
+        </is>
+      </c>
+      <c r="B158" s="1" t="inlineStr">
+        <is>
+          <t>Sultan Bayezid Han 1481 - 1512</t>
+        </is>
+      </c>
+      <c r="C158" s="1">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="159" spans="1:3">
+      <c r="A159" s="1" t="inlineStr">
+        <is>
+          <t>9786051050256</t>
+        </is>
+      </c>
+      <c r="B159" s="1" t="inlineStr">
+        <is>
+          <t>Antikçağda Anadolu</t>
+        </is>
+      </c>
+      <c r="C159" s="1">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="160" spans="1:3">
+      <c r="A160" s="1" t="inlineStr">
+        <is>
+          <t>9789756051733</t>
+        </is>
+      </c>
+      <c r="B160" s="1" t="inlineStr">
+        <is>
+          <t>Osmanlıda Sırp İsyanları</t>
+        </is>
+      </c>
+      <c r="C160" s="1">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="161" spans="1:3">
+      <c r="A161" s="1" t="inlineStr">
+        <is>
+          <t>9789758704606</t>
+        </is>
+      </c>
+      <c r="B161" s="1" t="inlineStr">
+        <is>
+          <t>Osmanlıda Köleliğin Sonu 1800-1909</t>
+        </is>
+      </c>
+      <c r="C161" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="162" spans="1:3">
+      <c r="A162" s="1" t="inlineStr">
+        <is>
+          <t>9786051050027</t>
+        </is>
+      </c>
+      <c r="B162" s="1" t="inlineStr">
+        <is>
+          <t>Osmanlıda Fırıncılık</t>
+        </is>
+      </c>
+      <c r="C162" s="1">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="163" spans="1:3">
+      <c r="A163" s="1" t="inlineStr">
+        <is>
+          <t>9786051050799</t>
+        </is>
+      </c>
+      <c r="B163" s="1" t="inlineStr">
+        <is>
+          <t>Osmanlı Zanaatkarları</t>
+        </is>
+      </c>
+      <c r="C163" s="1">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="164" spans="1:3">
+      <c r="A164" s="1" t="inlineStr">
+        <is>
+          <t>9786051051062</t>
+        </is>
+      </c>
+      <c r="B164" s="1" t="inlineStr">
+        <is>
+          <t>Osmanlı Uleması ve Türkiye Cumhuriyeti</t>
+        </is>
+      </c>
+      <c r="C164" s="1">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="165" spans="1:3">
+      <c r="A165" s="1" t="inlineStr">
+        <is>
+          <t>9789756051931</t>
+        </is>
+      </c>
+      <c r="B165" s="1" t="inlineStr">
+        <is>
+          <t>Osmanlı Tarihöncesi</t>
+        </is>
+      </c>
+      <c r="C165" s="1">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="166" spans="1:3">
+      <c r="A166" s="1" t="inlineStr">
+        <is>
+          <t>9789758704613</t>
+        </is>
+      </c>
+      <c r="B166" s="1" t="inlineStr">
+        <is>
+          <t>Padişahım Çok Yaşa! Osmanlı Devletinin Son Yüzyılında Merasimler</t>
+        </is>
+      </c>
+      <c r="C166" s="1">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="167" spans="1:3">
+      <c r="A167" s="1" t="inlineStr">
+        <is>
+          <t>9786051050317</t>
+        </is>
+      </c>
+      <c r="B167" s="1" t="inlineStr">
+        <is>
+          <t>Osmanlı Mutfak Sözlüğü</t>
+        </is>
+      </c>
+      <c r="C167" s="1">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="168" spans="1:3">
+      <c r="A168" s="1" t="inlineStr">
+        <is>
+          <t>9789758704675</t>
+        </is>
+      </c>
+      <c r="B168" s="1" t="inlineStr">
+        <is>
+          <t>Osmanlı Karikatüründe Balkan Sorunu 1908-1914</t>
+        </is>
+      </c>
+      <c r="C168" s="1">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="169" spans="1:3">
+      <c r="A169" s="1" t="inlineStr">
+        <is>
+          <t>9789756051528</t>
+        </is>
+      </c>
+      <c r="B169" s="1" t="inlineStr">
+        <is>
+          <t>Osmanlı İthalatı</t>
+        </is>
+      </c>
+      <c r="C169" s="1">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="170" spans="1:3">
+      <c r="A170" s="1" t="inlineStr">
+        <is>
+          <t>9789756051627</t>
+        </is>
+      </c>
+      <c r="B170" s="1" t="inlineStr">
+        <is>
+          <t>Osmanlı İmparatorluğu ve Etrafındaki Dünya</t>
+        </is>
+      </c>
+      <c r="C170" s="1">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="171" spans="1:3">
+      <c r="A171" s="1" t="inlineStr">
+        <is>
+          <t>3990000034484</t>
+        </is>
+      </c>
+      <c r="B171" s="1" t="inlineStr">
+        <is>
+          <t>Özgürlük Zanaatı</t>
+        </is>
+      </c>
+      <c r="C171" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="172" spans="1:3">
+      <c r="A172" s="1" t="inlineStr">
+        <is>
+          <t>9789758704590</t>
+        </is>
+      </c>
+      <c r="B172" s="1" t="inlineStr">
+        <is>
+          <t>Osmanlı Dünyası ve Avrupa 1300-1700</t>
+        </is>
+      </c>
+      <c r="C172" s="1">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="173" spans="1:3">
+      <c r="A173" s="1" t="inlineStr">
+        <is>
+          <t>9789756051023</t>
+        </is>
+      </c>
+      <c r="B173" s="1" t="inlineStr">
+        <is>
+          <t>Osmanlı Devleti ve Kürt Milliyetçiliği</t>
+        </is>
+      </c>
+      <c r="C173" s="1">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="174" spans="1:3">
+      <c r="A174" s="1" t="inlineStr">
+        <is>
+          <t>9789758704750</t>
+        </is>
+      </c>
+      <c r="B174" s="1" t="inlineStr">
+        <is>
+          <t>Osmanlı Arkeolojisi</t>
+        </is>
+      </c>
+      <c r="C174" s="1">
+        <v>18.5</v>
+      </c>
+    </row>
+    <row r="175" spans="1:3">
+      <c r="A175" s="1" t="inlineStr">
+        <is>
+          <t>9789756051603</t>
+        </is>
+      </c>
+      <c r="B175" s="1" t="inlineStr">
+        <is>
+          <t>Osman Bölükbaşı Seraba Harcanmış Bir Ömür</t>
+        </is>
+      </c>
+      <c r="C175" s="1">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="176" spans="1:3">
+      <c r="A176" s="1" t="inlineStr">
+        <is>
+          <t>9789756051047</t>
+        </is>
+      </c>
+      <c r="B176" s="1" t="inlineStr">
+        <is>
+          <t>Ortadoğu’da Su</t>
+        </is>
+      </c>
+      <c r="C176" s="1">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="177" spans="1:3">
+      <c r="A177" s="1" t="inlineStr">
+        <is>
+          <t>9786051050461</t>
+        </is>
+      </c>
+      <c r="B177" s="1" t="inlineStr">
+        <is>
+          <t>Özgürlük Dersleri</t>
+        </is>
+      </c>
+      <c r="C177" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="178" spans="1:3">
+      <c r="A178" s="1" t="inlineStr">
+        <is>
+          <t>9786051050652</t>
+        </is>
+      </c>
+      <c r="B178" s="1" t="inlineStr">
+        <is>
+          <t>Ortaçağlar Anadolu’sunda İslam’ın Ayak İzleri</t>
+        </is>
+      </c>
+      <c r="C178" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="179" spans="1:3">
+      <c r="A179" s="1" t="inlineStr">
+        <is>
+          <t>9786051050454</t>
+        </is>
+      </c>
+      <c r="B179" s="1" t="inlineStr">
+        <is>
+          <t>On Bin Yıl Sonra Dünya</t>
+        </is>
+      </c>
+      <c r="C179" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="180" spans="1:3">
+      <c r="A180" s="1" t="inlineStr">
+        <is>
+          <t>9789758704668</t>
+        </is>
+      </c>
+      <c r="B180" s="1" t="inlineStr">
+        <is>
+          <t>Oğlunuz Er Yorgos Savaşırken Öldü</t>
+        </is>
+      </c>
+      <c r="C180" s="1">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="181" spans="1:3">
+      <c r="A181" s="1" t="inlineStr">
+        <is>
+          <t>9786051050072</t>
+        </is>
+      </c>
+      <c r="B181" s="1" t="inlineStr">
+        <is>
+          <t>Müslüman Osmanlı Toplumunda Arzu ve Aşk 1500-1900</t>
+        </is>
+      </c>
+      <c r="C181" s="1">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="182" spans="1:3">
+      <c r="A182" s="1" t="inlineStr">
+        <is>
+          <t>9789758704323</t>
+        </is>
+      </c>
+      <c r="B182" s="1" t="inlineStr">
+        <is>
+          <t>Müslüman Hz. İsa</t>
+        </is>
+      </c>
+      <c r="C182" s="1">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="183" spans="1:3">
+      <c r="A183" s="1" t="inlineStr">
+        <is>
+          <t>9786051050522</t>
+        </is>
+      </c>
+      <c r="B183" s="1" t="inlineStr">
+        <is>
+          <t>Mübadele Öncesinde Şile’de Yaşam</t>
+        </is>
+      </c>
+      <c r="C183" s="1">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="184" spans="1:3">
+      <c r="A184" s="1" t="inlineStr">
+        <is>
+          <t>9789758704231</t>
+        </is>
+      </c>
+      <c r="B184" s="1" t="inlineStr">
+        <is>
+          <t>Osmanlının Son Yılları 1908-1923</t>
+        </is>
+      </c>
+      <c r="C184" s="1">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="185" spans="1:3">
+      <c r="A185" s="1" t="inlineStr">
+        <is>
+          <t>9789758704637</t>
+        </is>
+      </c>
+      <c r="B185" s="1" t="inlineStr">
+        <is>
+          <t>Mutluluk Paradoksu</t>
+        </is>
+      </c>
+      <c r="C185" s="1">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="186" spans="1:3">
+      <c r="A186" s="1" t="inlineStr">
+        <is>
+          <t>9789756051771</t>
+        </is>
+      </c>
+      <c r="B186" s="1" t="inlineStr">
+        <is>
+          <t>Muhteşem Süleyman</t>
+        </is>
+      </c>
+      <c r="C186" s="1">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="187" spans="1:3">
+      <c r="A187" s="1" t="inlineStr">
+        <is>
+          <t>9789756051702</t>
+        </is>
+      </c>
+      <c r="B187" s="1" t="inlineStr">
+        <is>
+          <t>Modernleşme Sürecinde Bir Sancak Aydın</t>
+        </is>
+      </c>
+      <c r="C187" s="1">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="188" spans="1:3">
+      <c r="A188" s="1" t="inlineStr">
+        <is>
+          <t>9799758704902</t>
+        </is>
+      </c>
+      <c r="B188" s="1" t="inlineStr">
+        <is>
+          <t>Modernleşen Müslümanlar</t>
+        </is>
+      </c>
+      <c r="C188" s="1">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="189" spans="1:3">
+      <c r="A189" s="1" t="inlineStr">
+        <is>
+          <t>9786051050423</t>
+        </is>
+      </c>
+      <c r="B189" s="1" t="inlineStr">
+        <is>
+          <t>Meclis-i Mebusan’dan Türkiye Büyük Millet Meclisi’ne</t>
+        </is>
+      </c>
+      <c r="C189" s="1">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="190" spans="1:3">
+      <c r="A190" s="1" t="inlineStr">
+        <is>
+          <t>9789758704101</t>
+        </is>
+      </c>
+      <c r="B190" s="1" t="inlineStr">
+        <is>
+          <t>Marks@2000</t>
+        </is>
+      </c>
+      <c r="C190" s="1">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="191" spans="1:3">
+      <c r="A191" s="1" t="inlineStr">
+        <is>
+          <t>9789758704774</t>
+        </is>
+      </c>
+      <c r="B191" s="1" t="inlineStr">
+        <is>
+          <t>Marazi Bir Kemik Merakı</t>
+        </is>
+      </c>
+      <c r="C191" s="1">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="192" spans="1:3">
+      <c r="A192" s="1" t="inlineStr">
+        <is>
+          <t>9789758704439</t>
+        </is>
+      </c>
+      <c r="B192" s="1" t="inlineStr">
+        <is>
+          <t>Lucy’nin Mirası</t>
+        </is>
+      </c>
+      <c r="C192" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="193" spans="1:3">
+      <c r="A193" s="1" t="inlineStr">
+        <is>
+          <t>9789756051115</t>
+        </is>
+      </c>
+      <c r="B193" s="1" t="inlineStr">
+        <is>
+          <t>Lehistan’da Bir Osmanlı Sultanı</t>
+        </is>
+      </c>
+      <c r="C193" s="1">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="194" spans="1:3">
+      <c r="A194" s="1" t="inlineStr">
+        <is>
+          <t>9786051050560</t>
+        </is>
+      </c>
+      <c r="B194" s="1" t="inlineStr">
+        <is>
+          <t>Mengü Han’ın Sarayına Yolculuk</t>
+        </is>
+      </c>
+      <c r="C194" s="1">
+        <v>45.5</v>
+      </c>
+    </row>
+    <row r="195" spans="1:3">
+      <c r="A195" s="1" t="inlineStr">
+        <is>
+          <t>9789758704194</t>
+        </is>
+      </c>
+      <c r="B195" s="1" t="inlineStr">
+        <is>
+          <t>Küresel Seks</t>
+        </is>
+      </c>
+      <c r="C195" s="1">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="196" spans="1:3">
+      <c r="A196" s="1" t="inlineStr">
+        <is>
+          <t>9789758704200</t>
+        </is>
+      </c>
+      <c r="B196" s="1" t="inlineStr">
+        <is>
+          <t>Kurtuluş Savaşı’nda Bektaşiler</t>
+        </is>
+      </c>
+      <c r="C196" s="1">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="197" spans="1:3">
+      <c r="A197" s="1" t="inlineStr">
+        <is>
+          <t>9789756051092</t>
+        </is>
+      </c>
+      <c r="B197" s="1" t="inlineStr">
+        <is>
+          <t>Kötü Yönetilen Türkiye Örnek Vaka DSP</t>
+        </is>
+      </c>
+      <c r="C197" s="1">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="198" spans="1:3">
+      <c r="A198" s="1" t="inlineStr">
+        <is>
+          <t>9789758704378</t>
+        </is>
+      </c>
+      <c r="B198" s="1" t="inlineStr">
+        <is>
+          <t>Köpekler Aşk Hakkında Asla Yalan Söylemez</t>
+        </is>
+      </c>
+      <c r="C198" s="1">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="199" spans="1:3">
+      <c r="A199" s="1" t="inlineStr">
+        <is>
+          <t>9789756051306</t>
+        </is>
+      </c>
+      <c r="B199" s="1" t="inlineStr">
+        <is>
+          <t>Köpek Arkadaşım ve Ben</t>
+        </is>
+      </c>
+      <c r="C199" s="1">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="200" spans="1:3">
+      <c r="A200" s="1" t="inlineStr">
+        <is>
+          <t>9786051050348</t>
+        </is>
+      </c>
+      <c r="B200" s="1" t="inlineStr">
+        <is>
+          <t>Kitabü’t - Tabih</t>
+        </is>
+      </c>
+      <c r="C200" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="201" spans="1:3">
+      <c r="A201" s="1" t="inlineStr">
+        <is>
+          <t>9789756051269</t>
+        </is>
+      </c>
+      <c r="B201" s="1" t="inlineStr">
+        <is>
+          <t>Mehmed Muzaffer Mecmuası</t>
+        </is>
+      </c>
+      <c r="C201" s="1">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="202" spans="1:3">
+      <c r="A202" s="1" t="inlineStr">
+        <is>
+          <t>9789756051139</t>
+        </is>
+      </c>
+      <c r="B202" s="1" t="inlineStr">
+        <is>
+          <t>Kızıl Venüs</t>
+        </is>
+      </c>
+      <c r="C202" s="1">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="203" spans="1:3">
+      <c r="A203" s="1" t="inlineStr">
+        <is>
+          <t>9789756051597</t>
+        </is>
+      </c>
+      <c r="B203" s="1" t="inlineStr">
+        <is>
+          <t>Kırım Savaşı Sırasında İstanbul</t>
+        </is>
+      </c>
+      <c r="C203" s="1">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="204" spans="1:3">
+      <c r="A204" s="1" t="inlineStr">
+        <is>
+          <t>9799758704001</t>
+        </is>
+      </c>
+      <c r="B204" s="1" t="inlineStr">
+        <is>
+          <t>Zaman Makinesi</t>
+        </is>
+      </c>
+      <c r="C204" s="1">
+        <v>6.5</v>
+      </c>
+    </row>
+    <row r="205" spans="1:3">
+      <c r="A205" s="1" t="inlineStr">
+        <is>
+          <t>9789758704644</t>
+        </is>
+      </c>
+      <c r="B205" s="1" t="inlineStr">
+        <is>
+          <t>Yıldızların Efendisi Rönesans Astroloğu Giordano Cardano</t>
+        </is>
+      </c>
+      <c r="C205" s="1">
+        <v>16.5</v>
+      </c>
+    </row>
+    <row r="206" spans="1:3">
+      <c r="A206" s="1" t="inlineStr">
+        <is>
+          <t>9786051050676</t>
+        </is>
+      </c>
+      <c r="B206" s="1" t="inlineStr">
+        <is>
+          <t>Yeniçağlar Anadolu’sunda İslam’ın Ayak İzleri</t>
+        </is>
+      </c>
+      <c r="C206" s="1">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="207" spans="1:3">
+      <c r="A207" s="1" t="inlineStr">
+        <is>
+          <t>9789758704422</t>
+        </is>
+      </c>
+      <c r="B207" s="1" t="inlineStr">
+        <is>
+          <t>Yeni Bir Demokrasi</t>
+        </is>
+      </c>
+      <c r="C207" s="1">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="208" spans="1:3">
+      <c r="A208" s="1" t="inlineStr">
+        <is>
+          <t>9786051050706</t>
+        </is>
+      </c>
+      <c r="B208" s="1" t="inlineStr">
+        <is>
+          <t>Yeni Belgeler Işığında Osmanlı-Habsburg Düellosu</t>
+        </is>
+      </c>
+      <c r="C208" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="209" spans="1:3">
+      <c r="A209" s="1" t="inlineStr">
+        <is>
+          <t>9789758704248</t>
+        </is>
+      </c>
+      <c r="B209" s="1" t="inlineStr">
+        <is>
+          <t>Yelken ve Top</t>
+        </is>
+      </c>
+      <c r="C209" s="1">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="210" spans="1:3">
+      <c r="A210" s="1" t="inlineStr">
+        <is>
+          <t>9789758704958</t>
+        </is>
+      </c>
+      <c r="B210" s="1" t="inlineStr">
+        <is>
+          <t>Yaşamak Hatırlamaktır</t>
+        </is>
+      </c>
+      <c r="C210" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="211" spans="1:3">
+      <c r="A211" s="1" t="inlineStr">
+        <is>
+          <t>9786051050201</t>
+        </is>
+      </c>
+      <c r="B211" s="1" t="inlineStr">
+        <is>
+          <t>Yaşadığımız Şu Korkunç Otuz Yıl</t>
+        </is>
+      </c>
+      <c r="C211" s="1">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="212" spans="1:3">
+      <c r="A212" s="1" t="inlineStr">
+        <is>
+          <t>9786051050430</t>
+        </is>
+      </c>
+      <c r="B212" s="1" t="inlineStr">
+        <is>
+          <t>Yasanın Gözü</t>
+        </is>
+      </c>
+      <c r="C212" s="1">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="213" spans="1:3">
+      <c r="A213" s="1" t="inlineStr">
+        <is>
+          <t>9789758704255</t>
+        </is>
+      </c>
+      <c r="B213" s="1" t="inlineStr">
+        <is>
+          <t>Yaratıcılık Aklın Sınırlarını Aşmak</t>
+        </is>
+      </c>
+      <c r="C213" s="1">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="214" spans="1:3">
+      <c r="A214" s="1" t="inlineStr">
+        <is>
+          <t>9786051050249</t>
+        </is>
+      </c>
+      <c r="B214" s="1" t="inlineStr">
+        <is>
+          <t>Weimar Türkiyesi</t>
+        </is>
+      </c>
+      <c r="C214" s="1">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="215" spans="1:3">
+      <c r="A215" s="1" t="inlineStr">
+        <is>
+          <t>9786051050898</t>
+        </is>
+      </c>
+      <c r="B215" s="1" t="inlineStr">
+        <is>
+          <t>Venedik ve Kostantiniyye</t>
+        </is>
+      </c>
+      <c r="C215" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="216" spans="1:3">
+      <c r="A216" s="1" t="inlineStr">
+        <is>
+          <t>9789756051795</t>
+        </is>
+      </c>
+      <c r="B216" s="1" t="inlineStr">
+        <is>
+          <t>Varna Savaşı</t>
+        </is>
+      </c>
+      <c r="C216" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="217" spans="1:3">
+      <c r="A217" s="1" t="inlineStr">
+        <is>
+          <t>9799758704032</t>
+        </is>
+      </c>
+      <c r="B217" s="1" t="inlineStr">
+        <is>
+          <t>Ulis’in Gözyaşları ya da Köpek Olmanın Güçlüğü</t>
+        </is>
+      </c>
+      <c r="C217" s="1">
+        <v>6.5</v>
+      </c>
+    </row>
+    <row r="218" spans="1:3">
+      <c r="A218" s="1" t="inlineStr">
+        <is>
+          <t>9789756051634</t>
+        </is>
+      </c>
+      <c r="B218" s="1" t="inlineStr">
+        <is>
+          <t>Türkler ve Deniz</t>
+        </is>
+      </c>
+      <c r="C218" s="1">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="219" spans="1:3">
+      <c r="A219" s="1" t="inlineStr">
+        <is>
+          <t>9786051050416</t>
+        </is>
+      </c>
+      <c r="B219" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye’ye Uluslararası Göç</t>
+        </is>
+      </c>
+      <c r="C219" s="1">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="220" spans="1:3">
+      <c r="A220" s="1" t="inlineStr">
+        <is>
+          <t>9789756051917</t>
+        </is>
+      </c>
+      <c r="B220" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye’de Liderler ve Demokrasi</t>
+        </is>
+      </c>
+      <c r="C220" s="1">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="221" spans="1:3">
+      <c r="A221" s="1" t="inlineStr">
+        <is>
+          <t>9786051050003</t>
+        </is>
+      </c>
+      <c r="B221" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye’de Dün-Bugün Dönüşümleri</t>
+        </is>
+      </c>
+      <c r="C221" s="1">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="222" spans="1:3">
+      <c r="A222" s="1" t="inlineStr">
+        <is>
+          <t>9789756051986</t>
+        </is>
+      </c>
+      <c r="B222" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye’de Asker ve Siyaset</t>
+        </is>
+      </c>
+      <c r="C222" s="1">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="223" spans="1:3">
+      <c r="A223" s="1" t="inlineStr">
+        <is>
+          <t>9786051050744</t>
+        </is>
+      </c>
+      <c r="B223" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye Tarihi 1839-2010 (Cilt 4)</t>
+        </is>
+      </c>
+      <c r="C223" s="1">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="224" spans="1:3">
+      <c r="A224" s="1" t="inlineStr">
+        <is>
+          <t>9786051050751</t>
+        </is>
+      </c>
+      <c r="B224" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye Tarihi 1071 - 1453: Bizans’tan Türkiye’ye</t>
+        </is>
+      </c>
+      <c r="C224" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="225" spans="1:3">
+      <c r="A225" s="1" t="inlineStr">
+        <is>
+          <t>9789759890117</t>
+        </is>
+      </c>
+      <c r="B225" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye’nin Kelebek Rehberi</t>
+        </is>
+      </c>
+      <c r="C225" s="1">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="226" spans="1:3">
+      <c r="A226" s="1" t="inlineStr">
+        <is>
+          <t>9786051050638</t>
+        </is>
+      </c>
+      <c r="B226" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye Tarihi 1603-1839 3. Cilt</t>
+        </is>
+      </c>
+      <c r="C226" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="227" spans="1:3">
+      <c r="A227" s="1" t="inlineStr">
+        <is>
+          <t>9789756051658</t>
+        </is>
+      </c>
+      <c r="B227" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye Manzaraları</t>
+        </is>
+      </c>
+      <c r="C227" s="1">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="228" spans="1:3">
+      <c r="A228" s="1" t="inlineStr">
+        <is>
+          <t>9789758704620</t>
+        </is>
+      </c>
+      <c r="B228" s="1" t="inlineStr">
+        <is>
+          <t>Türk Saplantısı</t>
+        </is>
+      </c>
+      <c r="C228" s="1">
+        <v>18.5</v>
+      </c>
+    </row>
+    <row r="229" spans="1:3">
+      <c r="A229" s="1" t="inlineStr">
+        <is>
+          <t>9789758704781</t>
+        </is>
+      </c>
+      <c r="B229" s="1" t="inlineStr">
+        <is>
+          <t>Tunç Gölgeler</t>
+        </is>
+      </c>
+      <c r="C229" s="1">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="230" spans="1:3">
+      <c r="A230" s="1" t="inlineStr">
+        <is>
+          <t>9789758704965</t>
+        </is>
+      </c>
+      <c r="B230" s="1" t="inlineStr">
+        <is>
+          <t>Toplumun Aynasında Köpek</t>
+        </is>
+      </c>
+      <c r="C230" s="1">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="231" spans="1:3">
+      <c r="A231" s="1" t="inlineStr">
+        <is>
+          <t>9789756051313</t>
+        </is>
+      </c>
+      <c r="B231" s="1" t="inlineStr">
+        <is>
+          <t>Toplumun Aynasında Karga</t>
+        </is>
+      </c>
+      <c r="C231" s="1">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="232" spans="1:3">
+      <c r="A232" s="1" t="inlineStr">
+        <is>
+          <t>9789756051672</t>
+        </is>
+      </c>
+      <c r="B232" s="1" t="inlineStr">
+        <is>
+          <t>Toplumun Aynasında Ayı</t>
+        </is>
+      </c>
+      <c r="C232" s="1">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="233" spans="1:3">
+      <c r="A233" s="1" t="inlineStr">
+        <is>
+          <t>9789758704057</t>
+        </is>
+      </c>
+      <c r="B233" s="1" t="inlineStr">
+        <is>
+          <t>Topkapı Sarayı’nda Yaşam</t>
+        </is>
+      </c>
+      <c r="C233" s="1">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="234" spans="1:3">
+      <c r="A234" s="1" t="inlineStr">
+        <is>
+          <t>9789758704095</t>
+        </is>
+      </c>
+      <c r="B234" s="1" t="inlineStr">
+        <is>
+          <t>Top, Tüfek ve Süngü</t>
+        </is>
+      </c>
+      <c r="C234" s="1">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="235" spans="1:3">
+      <c r="A235" s="1" t="inlineStr">
+        <is>
+          <t>9789756051351</t>
+        </is>
+      </c>
+      <c r="B235" s="1" t="inlineStr">
+        <is>
+          <t>Tercüme-i Kenzü’l-İştiha</t>
+        </is>
+      </c>
+      <c r="C235" s="1">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="236" spans="1:3">
+      <c r="A236" s="1" t="inlineStr">
+        <is>
+          <t>9789758704569</t>
+        </is>
+      </c>
+      <c r="B236" s="1" t="inlineStr">
+        <is>
+          <t>Tehlikeli Tatlar</t>
+        </is>
+      </c>
+      <c r="C236" s="1">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="237" spans="1:3">
+      <c r="A237" s="1" t="inlineStr">
+        <is>
+          <t>9789756051443</t>
+        </is>
+      </c>
+      <c r="B237" s="1" t="inlineStr">
+        <is>
+          <t>Timurlenk Bozkırların Son Göçebe Fatihi</t>
+        </is>
+      </c>
+      <c r="C237" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="238" spans="1:3">
+      <c r="A238" s="1" t="inlineStr">
+        <is>
+          <t>9789756051108</t>
+        </is>
+      </c>
+      <c r="B238" s="1" t="inlineStr">
+        <is>
+          <t>Tevfik Fikret Düşünce Dergisi - Nüsha-i Mahsûsa 1918</t>
+        </is>
+      </c>
+      <c r="C238" s="1">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="239" spans="1:3">
+      <c r="A239" s="1" t="inlineStr">
+        <is>
+          <t>9786051051574</t>
+        </is>
+      </c>
+      <c r="B239" s="1" t="inlineStr">
+        <is>
+          <t>Çanakkale Seferberliği</t>
+        </is>
+      </c>
+      <c r="C239" s="1">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="240" spans="1:3">
+      <c r="A240" s="1" t="inlineStr">
+        <is>
+          <t>9786051051482</t>
+        </is>
+      </c>
+      <c r="B240" s="1" t="inlineStr">
+        <is>
+          <t>Pera Palas'ta Gece Yarısı</t>
+        </is>
+      </c>
+      <c r="C240" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="241" spans="1:3">
+      <c r="A241" s="1" t="inlineStr">
+        <is>
+          <t>9786051050928</t>
+        </is>
+      </c>
+      <c r="B241" s="1" t="inlineStr">
+        <is>
+          <t>Kürt Sorunu Seti (5 Kitap Set)</t>
+        </is>
+      </c>
+      <c r="C241" s="1">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="242" spans="1:3">
+      <c r="A242" s="1" t="inlineStr">
+        <is>
+          <t>9786051051383</t>
+        </is>
+      </c>
+      <c r="B242" s="1" t="inlineStr">
+        <is>
+          <t>İstanbul’un Ortodoks Esnafı 1833 - 1860</t>
+        </is>
+      </c>
+      <c r="C242" s="1">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="243" spans="1:3">
+      <c r="A243" s="1" t="inlineStr">
+        <is>
+          <t>9786051050089</t>
+        </is>
+      </c>
+      <c r="B243" s="1" t="inlineStr">
+        <is>
+          <t>Mitos Diyarında Çağdaş Bir Kültür Odağı</t>
+        </is>
+      </c>
+      <c r="C243" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="244" spans="1:3">
+      <c r="A244" s="1" t="inlineStr">
+        <is>
+          <t>9786051051550</t>
+        </is>
+      </c>
+      <c r="B244" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye Tarihi 1453-1603 (Cilt 2) (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C244" s="1">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="245" spans="1:3">
+      <c r="A245" s="1" t="inlineStr">
+        <is>
+          <t>9799756051039</t>
+        </is>
+      </c>
+      <c r="B245" s="1" t="inlineStr">
+        <is>
+          <t>Anadolu Kuş Adları Sözlüğü</t>
+        </is>
+      </c>
+      <c r="C245" s="1">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="246" spans="1:3">
+      <c r="A246" s="1" t="inlineStr">
+        <is>
+          <t>9789756051382</t>
+        </is>
+      </c>
+      <c r="B246" s="1" t="inlineStr">
+        <is>
+          <t>İstanbul’da Bir Ramazan</t>
+        </is>
+      </c>
+      <c r="C246" s="1">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="247" spans="1:3">
+      <c r="A247" s="1" t="inlineStr">
+        <is>
+          <t>9789756051191</t>
+        </is>
+      </c>
+      <c r="B247" s="1" t="inlineStr">
+        <is>
+          <t>Nezihe Muhiddin Bütün Eserleri 4</t>
+        </is>
+      </c>
+      <c r="C247" s="1">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="248" spans="1:3">
+      <c r="A248" s="1" t="inlineStr">
+        <is>
+          <t>9789756051184</t>
+        </is>
+      </c>
+      <c r="B248" s="1" t="inlineStr">
+        <is>
+          <t>Nezihe Muhiddin Bütün Eserleri 3. Cilt</t>
+        </is>
+      </c>
+      <c r="C248" s="1">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="249" spans="1:3">
+      <c r="A249" s="1" t="inlineStr">
+        <is>
+          <t>9789756051177</t>
+        </is>
+      </c>
+      <c r="B249" s="1" t="inlineStr">
+        <is>
+          <t>Nezihe Muhiddin Bütün Eserleri 2. Cilt</t>
+        </is>
+      </c>
+      <c r="C249" s="1">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="250" spans="1:3">
+      <c r="A250" s="1" t="inlineStr">
+        <is>
+          <t>9789756051160</t>
+        </is>
+      </c>
+      <c r="B250" s="1" t="inlineStr">
+        <is>
+          <t>Nezihe Muhiddin Bütün Eserleri 1. Cilt</t>
+        </is>
+      </c>
+      <c r="C250" s="1">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="251" spans="1:3">
+      <c r="A251" s="1" t="inlineStr">
+        <is>
+          <t>9789758704477</t>
+        </is>
+      </c>
+      <c r="B251" s="1" t="inlineStr">
+        <is>
+          <t>Yeni Dünyalar Eski Metinler</t>
+        </is>
+      </c>
+      <c r="C251" s="1">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="252" spans="1:3">
+      <c r="A252" s="1" t="inlineStr">
+        <is>
+          <t>9786051051994</t>
+        </is>
+      </c>
+      <c r="B252" s="1" t="inlineStr">
+        <is>
+          <t>Kale ve Nefer</t>
+        </is>
+      </c>
+      <c r="C252" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="253" spans="1:3">
+      <c r="A253" s="1" t="inlineStr">
+        <is>
+          <t>9786051051741</t>
+        </is>
+      </c>
+      <c r="B253" s="1" t="inlineStr">
+        <is>
+          <t>Osmanlı İstanbul’unda Ta’am Bişirüb Satanlar</t>
+        </is>
+      </c>
+      <c r="C253" s="1">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="254" spans="1:3">
+      <c r="A254" s="1" t="inlineStr">
+        <is>
+          <t>2789788613245</t>
+        </is>
+      </c>
+      <c r="B254" s="1" t="inlineStr">
+        <is>
+          <t>Anı ve Yaşam Dizisi Seti (7 Kitap Takım)</t>
+        </is>
+      </c>
+      <c r="C254" s="1">
+        <v>147.22</v>
+      </c>
+    </row>
+    <row r="255" spans="1:3">
+      <c r="A255" s="1" t="inlineStr">
+        <is>
+          <t>2789788613261</t>
+        </is>
+      </c>
+      <c r="B255" s="1" t="inlineStr">
+        <is>
+          <t>İnsan ve Toplum Dizisi Seti (4 Kitap Takım)</t>
+        </is>
+      </c>
+      <c r="C255" s="1">
+        <v>100.93</v>
+      </c>
+    </row>
+    <row r="256" spans="1:3">
+      <c r="A256" s="1" t="inlineStr">
+        <is>
+          <t>9786051051703</t>
+        </is>
+      </c>
+      <c r="B256" s="1" t="inlineStr">
+        <is>
+          <t>İstanbul’dan Hatıralar</t>
+        </is>
+      </c>
+      <c r="C256" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="257" spans="1:3">
+      <c r="A257" s="1" t="inlineStr">
+        <is>
+          <t>9789758704415</t>
+        </is>
+      </c>
+      <c r="B257" s="1" t="inlineStr">
+        <is>
+          <t>Size Ölmeyi Emrediyorum Birinci Dünya Savaşı’nda Osmanlı Ordusu</t>
+        </is>
+      </c>
+      <c r="C257" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="258" spans="1:3">
+      <c r="A258" s="1" t="inlineStr">
+        <is>
+          <t>9789756051955</t>
+        </is>
+      </c>
+      <c r="B258" s="1" t="inlineStr">
+        <is>
+          <t>Cihaddan Vatan Savunmasına</t>
+        </is>
+      </c>
+      <c r="C258" s="1">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="259" spans="1:3">
+      <c r="A259" s="1" t="inlineStr">
+        <is>
+          <t>9786051051666</t>
+        </is>
+      </c>
+      <c r="B259" s="1" t="inlineStr">
+        <is>
+          <t>Diyarbakır Sürgünleri</t>
+        </is>
+      </c>
+      <c r="C259" s="1">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="260" spans="1:3">
+      <c r="A260" s="1" t="inlineStr">
+        <is>
+          <t>9789758704941</t>
+        </is>
+      </c>
+      <c r="B260" s="1" t="inlineStr">
+        <is>
+          <t>Şeyhülislamlık Yenileşme Döneminde Devlet ve Din</t>
+        </is>
+      </c>
+      <c r="C260" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="261" spans="1:3">
+      <c r="A261" s="1" t="inlineStr">
+        <is>
+          <t>9786051050409</t>
+        </is>
+      </c>
+      <c r="B261" s="1" t="inlineStr">
+        <is>
+          <t>Semavi Eyice Kaynakçası</t>
+        </is>
+      </c>
+      <c r="C261" s="1">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="262" spans="1:3">
+      <c r="A262" s="1" t="inlineStr">
+        <is>
+          <t>9789756051979</t>
+        </is>
+      </c>
+      <c r="B262" s="1" t="inlineStr">
+        <is>
+          <t>İstenmeyen Komşu</t>
+        </is>
+      </c>
+      <c r="C262" s="1">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="263" spans="1:3">
+      <c r="A263" s="1" t="inlineStr">
+        <is>
+          <t>9786051051000</t>
+        </is>
+      </c>
+      <c r="B263" s="1" t="inlineStr">
+        <is>
+          <t>Doğu, Batı ve Kadın</t>
+        </is>
+      </c>
+      <c r="C263" s="1">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="264" spans="1:3">
+      <c r="A264" s="1" t="inlineStr">
+        <is>
+          <t>9786051051604</t>
+        </is>
+      </c>
+      <c r="B264" s="1" t="inlineStr">
+        <is>
+          <t>İstanbul’dan Mektuplar</t>
+        </is>
+      </c>
+      <c r="C264" s="1">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="265" spans="1:3">
+      <c r="A265" s="1" t="inlineStr">
+        <is>
+          <t>9786051051567</t>
+        </is>
+      </c>
+      <c r="B265" s="1" t="inlineStr">
+        <is>
+          <t>Osmanlılar ve Memluklar</t>
+        </is>
+      </c>
+      <c r="C265" s="1">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="266" spans="1:3">
+      <c r="A266" s="1" t="inlineStr">
+        <is>
+          <t>9789758704071</t>
+        </is>
+      </c>
+      <c r="B266" s="1" t="inlineStr">
+        <is>
+          <t>Ok, Balta ve Mancınık Ortaçağda Savaş Sanatı 378 - 1515</t>
+        </is>
+      </c>
+      <c r="C266" s="1">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="267" spans="1:3">
+      <c r="A267" s="1" t="inlineStr">
+        <is>
+          <t>9786051050232</t>
+        </is>
+      </c>
+      <c r="B267" s="1" t="inlineStr">
+        <is>
+          <t>Konstantinopolis’in Düşüşü (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C267" s="1">
+        <v>1250</v>
+      </c>
+    </row>
+    <row r="268" spans="1:3">
+      <c r="A268" s="1" t="inlineStr">
+        <is>
+          <t>9786051050737</t>
+        </is>
+      </c>
+      <c r="B268" s="1" t="inlineStr">
+        <is>
+          <t>Ulusalcılık</t>
+        </is>
+      </c>
+      <c r="C268" s="1">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="269" spans="1:3">
+      <c r="A269" s="1" t="inlineStr">
+        <is>
+          <t>9786051051048</t>
+        </is>
+      </c>
+      <c r="B269" s="1" t="inlineStr">
+        <is>
+          <t>Yolculuk İçin Teşekkürler</t>
+        </is>
+      </c>
+      <c r="C269" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="270" spans="1:3">
+      <c r="A270" s="1" t="inlineStr">
+        <is>
+          <t>9786051051215</t>
+        </is>
+      </c>
+      <c r="B270" s="1" t="inlineStr">
+        <is>
+          <t>Osmanlı Tıbbı</t>
+        </is>
+      </c>
+      <c r="C270" s="1">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="271" spans="1:3">
+      <c r="A271" s="1" t="inlineStr">
+        <is>
+          <t>9789758704903</t>
+        </is>
+      </c>
+      <c r="B271" s="1" t="inlineStr">
+        <is>
+          <t>Modernleşen Müslümanlar/Nurcular, Nakşiler, Milli Görüş ve AK Parti</t>
+        </is>
+      </c>
+      <c r="C271" s="1">
+        <v>27.78</v>
+      </c>
+    </row>
+    <row r="272" spans="1:3">
+      <c r="A272" s="1" t="inlineStr">
+        <is>
+          <t>9789758704033</t>
+        </is>
+      </c>
+      <c r="B272" s="1" t="inlineStr">
+        <is>
+          <t>Köpek Olmanın Güçlüğü</t>
+        </is>
+      </c>
+      <c r="C272" s="1">
+        <v>6.48</v>
+      </c>
+    </row>
+    <row r="273" spans="1:3">
+      <c r="A273" s="1" t="inlineStr">
+        <is>
+          <t>9786058883253</t>
+        </is>
+      </c>
+      <c r="B273" s="1" t="inlineStr">
+        <is>
+          <t>I'm Listening To İstanbul (1950-2010) (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C273" s="1">
+        <v>231.48</v>
+      </c>
+    </row>
+    <row r="274" spans="1:3">
+      <c r="A274" s="1" t="inlineStr">
+        <is>
+          <t>9789759890131</t>
+        </is>
+      </c>
+      <c r="B274" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye’nin Önemli Doğa Alanları 2 Cilt (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C274" s="1">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="275" spans="1:3">
+      <c r="A275" s="1" t="inlineStr">
+        <is>
+          <t>9789756051504</t>
+        </is>
+      </c>
+      <c r="B275" s="1" t="inlineStr">
+        <is>
+          <t>Şehirler ve Sokaklar</t>
+        </is>
+      </c>
+      <c r="C275" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="276" spans="1:3">
+      <c r="A276" s="1" t="inlineStr">
+        <is>
+          <t>9789756051214</t>
+        </is>
+      </c>
+      <c r="B276" s="1" t="inlineStr">
+        <is>
+          <t>İttihat ve Terakki’de On Sene</t>
+        </is>
+      </c>
+      <c r="C276" s="1">
+        <v>980</v>
+      </c>
+    </row>
+    <row r="277" spans="1:3">
+      <c r="A277" s="1" t="inlineStr">
+        <is>
+          <t>9786051051727</t>
+        </is>
+      </c>
+      <c r="B277" s="1" t="inlineStr">
+        <is>
+          <t>Heinrich Barth Seyahatnamesi</t>
+        </is>
+      </c>
+      <c r="C277" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="278" spans="1:3">
+      <c r="A278" s="1" t="inlineStr">
+        <is>
+          <t>9786051051697</t>
+        </is>
+      </c>
+      <c r="B278" s="1" t="inlineStr">
+        <is>
+          <t>Yürüyerek Anadolu</t>
+        </is>
+      </c>
+      <c r="C278" s="1">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="279" spans="1:3">
+      <c r="A279" s="1" t="inlineStr">
+        <is>
+          <t>9786051050997</t>
+        </is>
+      </c>
+      <c r="B279" s="1" t="inlineStr">
+        <is>
+          <t>Bir Mevlevinin Hayatı</t>
+        </is>
+      </c>
+      <c r="C279" s="1">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="280" spans="1:3">
+      <c r="A280" s="1" t="inlineStr">
+        <is>
+          <t>9789756051641</t>
+        </is>
+      </c>
+      <c r="B280" s="1" t="inlineStr">
+        <is>
+          <t>Osmanlı Ressamlar Cemiyeti Gazetesi 1911-1914 (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C280" s="1">
+        <v>2900</v>
+      </c>
+    </row>
+    <row r="281" spans="1:3">
+      <c r="A281" s="1" t="inlineStr">
+        <is>
+          <t>9786051050690</t>
+        </is>
+      </c>
+      <c r="B281" s="1" t="inlineStr">
+        <is>
+          <t>Modern Savaşın Temel Kavramları</t>
+        </is>
+      </c>
+      <c r="C281" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="282" spans="1:3">
+      <c r="A282" s="1" t="inlineStr">
+        <is>
+          <t>9789756051283</t>
+        </is>
+      </c>
+      <c r="B282" s="1" t="inlineStr">
+        <is>
+          <t>Tavernier Seyahatnamesi</t>
+        </is>
+      </c>
+      <c r="C282" s="1">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="283" spans="1:3">
+      <c r="A283" s="1" t="inlineStr">
+        <is>
+          <t>9786051051864</t>
+        </is>
+      </c>
+      <c r="B283" s="1" t="inlineStr">
+        <is>
+          <t>Kenar Adamları ve Bendeleri</t>
+        </is>
+      </c>
+      <c r="C283" s="1">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="284" spans="1:3">
+      <c r="A284" s="1" t="inlineStr">
+        <is>
+          <t>9786051051833</t>
+        </is>
+      </c>
+      <c r="B284" s="1" t="inlineStr">
+        <is>
+          <t>Osmanlı Devleti ve Rumlar (1453 - 1768)</t>
+        </is>
+      </c>
+      <c r="C284" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="285" spans="1:3">
+      <c r="A285" s="1" t="inlineStr">
+        <is>
+          <t>9789756051405</t>
+        </is>
+      </c>
+      <c r="B285" s="1" t="inlineStr">
+        <is>
+          <t>Selefilik İslami Köktenciliğin Tarihi</t>
+        </is>
+      </c>
+      <c r="C285" s="1">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="286" spans="1:3">
+      <c r="A286" s="1" t="inlineStr">
+        <is>
+          <t>9786053519232</t>
+        </is>
+      </c>
+      <c r="B286" s="1" t="inlineStr">
+        <is>
+          <t>Kur'an'da Şüphe Olgusu</t>
+        </is>
+      </c>
+      <c r="C286" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="287" spans="1:3">
+      <c r="A287" s="1" t="inlineStr">
+        <is>
+          <t>9786051051802</t>
+        </is>
+      </c>
+      <c r="B287" s="1" t="inlineStr">
+        <is>
+          <t>Sarayın Terzileri</t>
+        </is>
+      </c>
+      <c r="C287" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="288" spans="1:3">
+      <c r="A288" s="1" t="inlineStr">
+        <is>
+          <t>9786051051772</t>
+        </is>
+      </c>
+      <c r="B288" s="1" t="inlineStr">
+        <is>
+          <t>Yemekle Devrialem</t>
+        </is>
+      </c>
+      <c r="C288" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="289" spans="1:3">
+      <c r="A289" s="1" t="inlineStr">
+        <is>
+          <t>9786051052113</t>
+        </is>
+      </c>
+      <c r="B289" s="1" t="inlineStr">
+        <is>
+          <t>Bir Çocuğun İstanbul Hatıraları 1901-1913</t>
+        </is>
+      </c>
+      <c r="C289" s="1">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="290" spans="1:3">
+      <c r="A290" s="1" t="inlineStr">
+        <is>
+          <t>9786051051840</t>
+        </is>
+      </c>
+      <c r="B290" s="1" t="inlineStr">
+        <is>
+          <t>İntiharın Tarihi</t>
+        </is>
+      </c>
+      <c r="C290" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="291" spans="1:3">
+      <c r="A291" s="1" t="inlineStr">
+        <is>
+          <t>9786051052175</t>
+        </is>
+      </c>
+      <c r="B291" s="1" t="inlineStr">
+        <is>
+          <t>İstanbul'da Üç Yıl (3 Cilt-Takım)</t>
+        </is>
+      </c>
+      <c r="C291" s="1">
+        <v>1450</v>
+      </c>
+    </row>
+    <row r="292" spans="1:3">
+      <c r="A292" s="1" t="inlineStr">
+        <is>
+          <t>9786051051758</t>
+        </is>
+      </c>
+      <c r="B292" s="1" t="inlineStr">
+        <is>
+          <t>Osmanlı Devleti ve Kürtler</t>
+        </is>
+      </c>
+      <c r="C292" s="1">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="293" spans="1:3">
+      <c r="A293" s="1" t="inlineStr">
+        <is>
+          <t>9786051052274</t>
+        </is>
+      </c>
+      <c r="B293" s="1" t="inlineStr">
+        <is>
+          <t>İstanbul’da Üç Yıl Cilt 3</t>
+        </is>
+      </c>
+      <c r="C293" s="1">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="294" spans="1:3">
+      <c r="A294" s="1" t="inlineStr">
+        <is>
+          <t>9786051052281</t>
+        </is>
+      </c>
+      <c r="B294" s="1" t="inlineStr">
+        <is>
+          <t>Anadolu’ya Büyük Katalan Seferi</t>
+        </is>
+      </c>
+      <c r="C294" s="1">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="295" spans="1:3">
+      <c r="A295" s="1" t="inlineStr">
+        <is>
+          <t>9789758704552</t>
+        </is>
+      </c>
+      <c r="B295" s="1" t="inlineStr">
+        <is>
+          <t>Sultanlar Kentine Yolculuk 1578-1581</t>
+        </is>
+      </c>
+      <c r="C295" s="1">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="296" spans="1:3">
+      <c r="A296" s="1" t="inlineStr">
+        <is>
+          <t>9786051050591</t>
+        </is>
+      </c>
+      <c r="B296" s="1" t="inlineStr">
+        <is>
+          <t>Sultanın Zindanında</t>
+        </is>
+      </c>
+      <c r="C296" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="297" spans="1:3">
+      <c r="A297" s="1" t="inlineStr">
+        <is>
+          <t>9786051050669</t>
+        </is>
+      </c>
+      <c r="B297" s="1" t="inlineStr">
+        <is>
+          <t>Sosyal Bilimler ve Felsefe</t>
+        </is>
+      </c>
+      <c r="C297" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="298" spans="1:3">
+      <c r="A298" s="1" t="inlineStr">
+        <is>
+          <t>9786051050829</t>
+        </is>
+      </c>
+      <c r="B298" s="1" t="inlineStr">
+        <is>
+          <t>Rodos Müslümanları</t>
+        </is>
+      </c>
+      <c r="C298" s="1">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="299" spans="1:3">
+      <c r="A299" s="1" t="inlineStr">
+        <is>
+          <t>9786051051079</t>
+        </is>
+      </c>
+      <c r="B299" s="1" t="inlineStr">
+        <is>
+          <t>Saray-ı Enderun</t>
+        </is>
+      </c>
+      <c r="C299" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="300" spans="1:3">
+      <c r="A300" s="1" t="inlineStr">
+        <is>
+          <t>9786051050904</t>
+        </is>
+      </c>
+      <c r="B300" s="1" t="inlineStr">
+        <is>
+          <t>Reinhold Lubenau Seyahatnamesi (2 Cilt Takım)</t>
+        </is>
+      </c>
+      <c r="C300" s="1">
+        <v>1150</v>
+      </c>
+    </row>
+    <row r="301" spans="1:3">
+      <c r="A301" s="1" t="inlineStr">
+        <is>
+          <t>9789756051689</t>
+        </is>
+      </c>
+      <c r="B301" s="1" t="inlineStr">
+        <is>
+          <t>Portekizli Seyyahlar</t>
+        </is>
+      </c>
+      <c r="C301" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="302" spans="1:3">
+      <c r="A302" s="1" t="inlineStr">
+        <is>
+          <t>9786051050485</t>
+        </is>
+      </c>
+      <c r="B302" s="1" t="inlineStr">
+        <is>
+          <t>Kalyonlar ve Kadırgalar (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C302" s="1">
+        <v>1750</v>
+      </c>
+    </row>
+    <row r="303" spans="1:3">
+      <c r="A303" s="1" t="inlineStr">
+        <is>
+          <t>9789758704286</t>
+        </is>
+      </c>
+      <c r="B303" s="1" t="inlineStr">
+        <is>
+          <t>Kağıda İşlenen Uygarlık</t>
+        </is>
+      </c>
+      <c r="C303" s="1">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="304" spans="1:3">
+      <c r="A304" s="1" t="inlineStr">
+        <is>
+          <t>9786051050782</t>
+        </is>
+      </c>
+      <c r="B304" s="1" t="inlineStr">
+        <is>
+          <t>İyilik Yap Denize At</t>
+        </is>
+      </c>
+      <c r="C304" s="1">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="305" spans="1:3">
+      <c r="A305" s="1" t="inlineStr">
+        <is>
+          <t>9786051050546</t>
+        </is>
+      </c>
+      <c r="B305" s="1" t="inlineStr">
+        <is>
+          <t>İstanbul - İmparatorluk Başkentinden Megakente</t>
+        </is>
+      </c>
+      <c r="C305" s="1">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="306" spans="1:3">
+      <c r="A306" s="1" t="inlineStr">
+        <is>
+          <t>9786051050607</t>
+        </is>
+      </c>
+      <c r="B306" s="1" t="inlineStr">
+        <is>
+          <t>İlyas Hanna Seyahatnamesi</t>
+        </is>
+      </c>
+      <c r="C306" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="307" spans="1:3">
+      <c r="A307" s="1" t="inlineStr">
+        <is>
+          <t>9786051050768</t>
+        </is>
+      </c>
+      <c r="B307" s="1" t="inlineStr">
+        <is>
+          <t>İlginç Zamanlar</t>
+        </is>
+      </c>
+      <c r="C307" s="1">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="308" spans="1:3">
+      <c r="A308" s="1" t="inlineStr">
+        <is>
+          <t>9786051051154</t>
+        </is>
+      </c>
+      <c r="B308" s="1" t="inlineStr">
+        <is>
+          <t>Irak Kürtleri</t>
+        </is>
+      </c>
+      <c r="C308" s="1">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="309" spans="1:3">
+      <c r="A309" s="1" t="inlineStr">
+        <is>
+          <t>9786051051017</t>
+        </is>
+      </c>
+      <c r="B309" s="1" t="inlineStr">
+        <is>
+          <t>Hayallerdeki Türk</t>
+        </is>
+      </c>
+      <c r="C309" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="310" spans="1:3">
+      <c r="A310" s="1" t="inlineStr">
+        <is>
+          <t>9786051050614</t>
+        </is>
+      </c>
+      <c r="B310" s="1" t="inlineStr">
+        <is>
+          <t>Harp ve Sulh</t>
+        </is>
+      </c>
+      <c r="C310" s="1">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="311" spans="1:3">
+      <c r="A311" s="1" t="inlineStr">
+        <is>
+          <t>9786051050102</t>
+        </is>
+      </c>
+      <c r="B311" s="1" t="inlineStr">
+        <is>
+          <t>Fresne-Canaye Seyahatnamesi 1573</t>
+        </is>
+      </c>
+      <c r="C311" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="312" spans="1:3">
+      <c r="A312" s="1" t="inlineStr">
+        <is>
+          <t>9786051050287</t>
+        </is>
+      </c>
+      <c r="B312" s="1" t="inlineStr">
+        <is>
+          <t>Hadice Turhan Sultan</t>
+        </is>
+      </c>
+      <c r="C312" s="1">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="313" spans="1:3">
+      <c r="A313" s="1" t="inlineStr">
+        <is>
+          <t>9789758704804</t>
+        </is>
+      </c>
+      <c r="B313" s="1" t="inlineStr">
+        <is>
+          <t>Dünyada Türk İmgesi</t>
+        </is>
+      </c>
+      <c r="C313" s="1">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="314" spans="1:3">
+      <c r="A314" s="1" t="inlineStr">
+        <is>
+          <t>9786051051024</t>
+        </is>
+      </c>
+      <c r="B314" s="1" t="inlineStr">
+        <is>
+          <t>Dewleta Osmani û Neteweperweren Kurd</t>
+        </is>
+      </c>
+      <c r="C314" s="1">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="315" spans="1:3">
+      <c r="A315" s="1" t="inlineStr">
+        <is>
+          <t>9786051050683</t>
+        </is>
+      </c>
+      <c r="B315" s="1" t="inlineStr">
+        <is>
+          <t>Dersim Kürt Tedibi 1937-1938</t>
+        </is>
+      </c>
+      <c r="C315" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="316" spans="1:3">
+      <c r="A316" s="1" t="inlineStr">
+        <is>
+          <t>9786051051031</t>
+        </is>
+      </c>
+      <c r="B316" s="1" t="inlineStr">
+        <is>
+          <t>Büyük Türk</t>
+        </is>
+      </c>
+      <c r="C316" s="1">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="317" spans="1:3">
+      <c r="A317" s="1" t="inlineStr">
+        <is>
+          <t>9786051050720</t>
+        </is>
+      </c>
+      <c r="B317" s="1" t="inlineStr">
+        <is>
+          <t>Bizans</t>
+        </is>
+      </c>
+      <c r="C317" s="1">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="318" spans="1:3">
+      <c r="A318" s="1" t="inlineStr">
+        <is>
+          <t>9786051050058</t>
+        </is>
+      </c>
+      <c r="B318" s="1" t="inlineStr">
+        <is>
+          <t>Bir Savaş Nasıl Kaybedilir ?</t>
+        </is>
+      </c>
+      <c r="C318" s="1">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="319" spans="1:3">
+      <c r="A319" s="1" t="inlineStr">
+        <is>
+          <t>9789758704798</t>
+        </is>
+      </c>
+      <c r="B319" s="1" t="inlineStr">
+        <is>
+          <t>Bir Osmanlı Kimliği</t>
+        </is>
+      </c>
+      <c r="C319" s="1">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="320" spans="1:3">
+      <c r="A320" s="1" t="inlineStr">
+        <is>
+          <t>9786051050881</t>
+        </is>
+      </c>
+      <c r="B320" s="1" t="inlineStr">
+        <is>
+          <t>Bir Allame-i Cihan; Stefan Yerasimos (1942-2005) 2 Cilt Takım</t>
+        </is>
+      </c>
+      <c r="C320" s="1">
+        <v>1175</v>
+      </c>
+    </row>
+    <row r="321" spans="1:3">
+      <c r="A321" s="1" t="inlineStr">
+        <is>
+          <t>9786051050980</t>
+        </is>
+      </c>
+      <c r="B321" s="1" t="inlineStr">
+        <is>
+          <t>Babıali ve Hıdiv İsmail</t>
+        </is>
+      </c>
+      <c r="C321" s="1">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="322" spans="1:3">
+      <c r="A322" s="1" t="inlineStr">
+        <is>
+          <t>9789756051061</t>
+        </is>
+      </c>
+      <c r="B322" s="1" t="inlineStr">
+        <is>
+          <t>Atmeydanı</t>
+        </is>
+      </c>
+      <c r="C322" s="1">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="323" spans="1:3">
+      <c r="A323" s="1" t="inlineStr">
+        <is>
+          <t>9786051050539</t>
+        </is>
+      </c>
+      <c r="B323" s="1" t="inlineStr">
+        <is>
+          <t>Apartman</t>
+        </is>
+      </c>
+      <c r="C323" s="1">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="324" spans="1:3">
+      <c r="A324" s="1" t="inlineStr">
+        <is>
+          <t>9786051051130</t>
+        </is>
+      </c>
+      <c r="B324" s="1" t="inlineStr">
+        <is>
+          <t>2. Mahmud Devrinde Osmanlı İstihbaratı</t>
+        </is>
+      </c>
+      <c r="C324" s="1">
+        <v>880</v>
+      </c>
+    </row>
+    <row r="325" spans="1:3">
+      <c r="A325" s="1" t="inlineStr">
+        <is>
+          <t>9789756051610</t>
+        </is>
+      </c>
+      <c r="B325" s="1" t="inlineStr">
+        <is>
+          <t>17. Yüzyılda Topkapı Sarayı</t>
+        </is>
+      </c>
+      <c r="C325" s="1">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="326" spans="1:3">
+      <c r="A326" s="1" t="inlineStr">
+        <is>
+          <t>9786051050775</t>
+        </is>
+      </c>
+      <c r="B326" s="1" t="inlineStr">
+        <is>
+          <t>Padişahın Huzurunda</t>
+        </is>
+      </c>
+      <c r="C326" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="327" spans="1:3">
+      <c r="A327" s="1" t="inlineStr">
+        <is>
+          <t>9789758704934</t>
+        </is>
+      </c>
+      <c r="B327" s="1" t="inlineStr">
+        <is>
+          <t>Osmanlıda Seyyidler ve Şerifler</t>
+        </is>
+      </c>
+      <c r="C327" s="1">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="328" spans="1:3">
+      <c r="A328" s="1" t="inlineStr">
+        <is>
+          <t>9786051051185</t>
+        </is>
+      </c>
+      <c r="B328" s="1" t="inlineStr">
+        <is>
+          <t>Osmanlı Toplumunda Çocuk Olmak</t>
+        </is>
+      </c>
+      <c r="C328" s="1">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="329" spans="1:3">
+      <c r="A329" s="1" t="inlineStr">
+        <is>
+          <t>9786051050270</t>
+        </is>
+      </c>
+      <c r="B329" s="1" t="inlineStr">
+        <is>
+          <t>Osmanlı Kahvehaneleri</t>
+        </is>
+      </c>
+      <c r="C329" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="330" spans="1:3">
+      <c r="A330" s="1" t="inlineStr">
+        <is>
+          <t>9786051051086</t>
+        </is>
+      </c>
+      <c r="B330" s="1" t="inlineStr">
+        <is>
+          <t>New York</t>
+        </is>
+      </c>
+      <c r="C330" s="1">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="331" spans="1:3">
+      <c r="A331" s="1" t="inlineStr">
+        <is>
+          <t>9789758704293</t>
+        </is>
+      </c>
+      <c r="B331" s="1" t="inlineStr">
+        <is>
+          <t>Osmanlı’da Bir Köle Brettenli Michael Bretten’in Anıları 1585-1588</t>
+        </is>
+      </c>
+      <c r="C331" s="1">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="332" spans="1:3">
+      <c r="A332" s="1" t="inlineStr">
+        <is>
+          <t>9786051050645</t>
+        </is>
+      </c>
+      <c r="B332" s="1" t="inlineStr">
+        <is>
+          <t>Yüksel Arslan - Ferit Edgü Mektuplar 1957-2008</t>
+        </is>
+      </c>
+      <c r="C332" s="1">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="333" spans="1:3">
+      <c r="A333" s="1" t="inlineStr">
+        <is>
+          <t>9789758704361</t>
+        </is>
+      </c>
+      <c r="B333" s="1" t="inlineStr">
+        <is>
+          <t>Yunanca Düşünce Arapça Kültür</t>
+        </is>
+      </c>
+      <c r="C333" s="1">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="334" spans="1:3">
+      <c r="A334" s="1" t="inlineStr">
+        <is>
+          <t>9789758704538</t>
+        </is>
+      </c>
+      <c r="B334" s="1" t="inlineStr">
+        <is>
+          <t>Yemen’den Basra’ya Sınırdaki Osmanlı</t>
+        </is>
+      </c>
+      <c r="C334" s="1">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="335" spans="1:3">
+      <c r="A335" s="1" t="inlineStr">
+        <is>
+          <t>9786051050492</t>
+        </is>
+      </c>
+      <c r="B335" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye Üzerine Basmakalıp Düşünceler</t>
+        </is>
+      </c>
+      <c r="C335" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="336" spans="1:3">
+      <c r="A336" s="1" t="inlineStr">
+        <is>
+          <t>9789756051474</t>
+        </is>
+      </c>
+      <c r="B336" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye Günlüğü 1577-1578 2. Cilt</t>
+        </is>
+      </c>
+      <c r="C336" s="1">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="337" spans="1:3">
+      <c r="A337" s="1" t="inlineStr">
+        <is>
+          <t>9789756051481</t>
+        </is>
+      </c>
+      <c r="B337" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye Günlüğü 1577-1578 (2 Cilt Takım)</t>
+        </is>
+      </c>
+      <c r="C337" s="1">
+        <v>1150</v>
+      </c>
+    </row>
+    <row r="338" spans="1:3">
+      <c r="A338" s="1" t="inlineStr">
+        <is>
+          <t>9789756051436</t>
+        </is>
+      </c>
+      <c r="B338" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye Günlüğü 1573-1576 1. Cilt</t>
+        </is>
+      </c>
+      <c r="C338" s="1">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="339" spans="1:3">
+      <c r="A339" s="1" t="inlineStr">
+        <is>
+          <t>9789758704972</t>
+        </is>
+      </c>
+      <c r="B339" s="1" t="inlineStr">
+        <is>
+          <t>Tournefort Seyahatnamesi</t>
+        </is>
+      </c>
+      <c r="C339" s="1">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="340" spans="1:3">
+      <c r="A340" s="1" t="inlineStr">
+        <is>
+          <t>9786051050294</t>
+        </is>
+      </c>
+      <c r="B340" s="1" t="inlineStr">
+        <is>
+          <t>Thevenot Seyahatnamesi</t>
+        </is>
+      </c>
+      <c r="C340" s="1">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="341" spans="1:3">
+      <c r="A341" s="1" t="inlineStr">
+        <is>
+          <t>9786051052250</t>
+        </is>
+      </c>
+      <c r="B341" s="1" t="inlineStr">
+        <is>
+          <t>İstanbul’da Üç Yıl, Cilt 2 - Türklerin Örf ve Adetleri, 1841-1844</t>
+        </is>
+      </c>
+      <c r="C341" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="342" spans="1:3">
+      <c r="A342" s="1" t="inlineStr">
+        <is>
+          <t>9786051052267</t>
+        </is>
+      </c>
+      <c r="B342" s="1" t="inlineStr">
+        <is>
+          <t>İstanbul Usulü Yemek Tarifleri</t>
+        </is>
+      </c>
+      <c r="C342" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="343" spans="1:3">
+      <c r="A343" s="1" t="inlineStr">
+        <is>
+          <t>9786051052199</t>
+        </is>
+      </c>
+      <c r="B343" s="1" t="inlineStr">
+        <is>
+          <t>İstanbul 1778</t>
+        </is>
+      </c>
+      <c r="C343" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="344" spans="1:3">
+      <c r="A344" s="1" t="inlineStr">
+        <is>
+          <t>9786051052243</t>
+        </is>
+      </c>
+      <c r="B344" s="1" t="inlineStr">
+        <is>
+          <t>İki Yemek Kitabı Işığında 16. Yüzyıl Safevi Mutfağı</t>
+        </is>
+      </c>
+      <c r="C344" s="1">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="345" spans="1:3">
+      <c r="A345" s="1" t="inlineStr">
+        <is>
+          <t>9786051052236</t>
+        </is>
+      </c>
+      <c r="B345" s="1" t="inlineStr">
+        <is>
+          <t>Osmanlı Kaynaklarında Karşı Casusluk Vakaları</t>
+        </is>
+      </c>
+      <c r="C345" s="1">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="346" spans="1:3">
+      <c r="A346" s="1" t="inlineStr">
+        <is>
+          <t>9786051052182</t>
+        </is>
+      </c>
+      <c r="B346" s="1" t="inlineStr">
+        <is>
+          <t>İstanbul'da Üç Yıl - 1. Cilt</t>
+        </is>
+      </c>
+      <c r="C346" s="1">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="347" spans="1:3">
+      <c r="A347" s="1" t="inlineStr">
+        <is>
+          <t>9786051052205</t>
+        </is>
+      </c>
+      <c r="B347" s="1" t="inlineStr">
+        <is>
+          <t>İstanbul'dan İzlenimler</t>
+        </is>
+      </c>
+      <c r="C347" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="348" spans="1:3">
+      <c r="A348" s="1" t="inlineStr">
+        <is>
+          <t>9786051052229</t>
+        </is>
+      </c>
+      <c r="B348" s="1" t="inlineStr">
+        <is>
+          <t>Boğaziçi 1779</t>
+        </is>
+      </c>
+      <c r="C348" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="349" spans="1:3">
+      <c r="A349" s="1" t="inlineStr">
+        <is>
+          <t>9786051052212</t>
+        </is>
+      </c>
+      <c r="B349" s="1" t="inlineStr">
+        <is>
+          <t>Payitaht Yeniçerileri</t>
+        </is>
+      </c>
+      <c r="C349" s="1">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="350" spans="1:3">
+      <c r="A350" s="1" t="inlineStr">
+        <is>
+          <t>9789758704330</t>
+        </is>
+      </c>
+      <c r="B350" s="1" t="inlineStr">
+        <is>
+          <t>Osmanlı’da Bir Papaz</t>
+        </is>
+      </c>
+      <c r="C350" s="1">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="351" spans="1:3">
+      <c r="A351" s="1" t="inlineStr">
+        <is>
+          <t>9786051052151</t>
+        </is>
+      </c>
+      <c r="B351" s="1" t="inlineStr">
+        <is>
+          <t>Saraydaki Kahin</t>
+        </is>
+      </c>
+      <c r="C351" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="352" spans="1:3">
+      <c r="A352" s="1" t="inlineStr">
+        <is>
+          <t>9786051052137</t>
+        </is>
+      </c>
+      <c r="B352" s="1" t="inlineStr">
+        <is>
+          <t>Mübadil Belleği</t>
+        </is>
+      </c>
+      <c r="C352" s="1">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="353" spans="1:3">
+      <c r="A353" s="1" t="inlineStr">
+        <is>
+          <t>9786051052120</t>
+        </is>
+      </c>
+      <c r="B353" s="1" t="inlineStr">
+        <is>
+          <t>Osmanlı Saray Teşkilatında Has Oda</t>
+        </is>
+      </c>
+      <c r="C353" s="1">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="354" spans="1:3">
+      <c r="A354" s="1" t="inlineStr">
+        <is>
+          <t>9786051052090</t>
+        </is>
+      </c>
+      <c r="B354" s="1" t="inlineStr">
+        <is>
+          <t>Osmanlı İstanbul’unda Rum Ortodoks Musikisi</t>
+        </is>
+      </c>
+      <c r="C354" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="355" spans="1:3">
+      <c r="A355" s="1" t="inlineStr">
+        <is>
+          <t>9786051052106</t>
+        </is>
+      </c>
+      <c r="B355" s="1" t="inlineStr">
+        <is>
+          <t>İrlandalı Bir Vaizin Gözüyle 2. Mahmud İstanbul’u</t>
+        </is>
+      </c>
+      <c r="C355" s="1">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="356" spans="1:3">
+      <c r="A356" s="1" t="inlineStr">
+        <is>
+          <t>9786051052076</t>
+        </is>
+      </c>
+      <c r="B356" s="1" t="inlineStr">
+        <is>
+          <t>İslam ve Sair Halk</t>
+        </is>
+      </c>
+      <c r="C356" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="357" spans="1:3">
+      <c r="A357" s="1" t="inlineStr">
+        <is>
+          <t>9786051052045</t>
+        </is>
+      </c>
+      <c r="B357" s="1" t="inlineStr">
+        <is>
+          <t>Aşçı Mektebi</t>
+        </is>
+      </c>
+      <c r="C357" s="1">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="358" spans="1:3">
+      <c r="A358" s="1" t="inlineStr">
+        <is>
+          <t>9786051052052</t>
+        </is>
+      </c>
+      <c r="B358" s="1" t="inlineStr">
+        <is>
+          <t>Osmanlı Hariciyesinin Modern Temelleri</t>
+        </is>
+      </c>
+      <c r="C358" s="1">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="359" spans="1:3">
+      <c r="A359" s="1" t="inlineStr">
+        <is>
+          <t>9786051052069</t>
+        </is>
+      </c>
+      <c r="B359" s="1" t="inlineStr">
+        <is>
+          <t>Osmanlı Devleti’nin Son Yıllarında Meşihat Adliye Maarif ve Hilafet 1918-1922</t>
+        </is>
+      </c>
+      <c r="C359" s="1">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="360" spans="1:3">
+      <c r="A360" s="1" t="inlineStr">
+        <is>
+          <t>9786051052021</t>
+        </is>
+      </c>
+      <c r="B360" s="1" t="inlineStr">
+        <is>
+          <t>Osmanlı Topraklarında Anılar</t>
+        </is>
+      </c>
+      <c r="C360" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="361" spans="1:3">
+      <c r="A361" s="1" t="inlineStr">
+        <is>
+          <t>9786051052014</t>
+        </is>
+      </c>
+      <c r="B361" s="1" t="inlineStr">
+        <is>
+          <t>İstanbul'da Konstantinopolis'i Aramak</t>
+        </is>
+      </c>
+      <c r="C361" s="1">
+        <v>980</v>
+      </c>
+    </row>
+    <row r="362" spans="1:3">
+      <c r="A362" s="1" t="inlineStr">
+        <is>
+          <t>9786051052038</t>
+        </is>
+      </c>
+      <c r="B362" s="1" t="inlineStr">
+        <is>
+          <t>Hasta, Doktor ve Devlet</t>
+        </is>
+      </c>
+      <c r="C362" s="1">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="363" spans="1:3">
+      <c r="A363" s="1" t="inlineStr">
+        <is>
+          <t>9786051052007</t>
+        </is>
+      </c>
+      <c r="B363" s="1" t="inlineStr">
+        <is>
+          <t>Osmanlı İstanbul’unda Çocuk Emeği</t>
+        </is>
+      </c>
+      <c r="C363" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="364" spans="1:3">
+      <c r="A364" s="1" t="inlineStr">
+        <is>
+          <t>9786051051987</t>
+        </is>
+      </c>
+      <c r="B364" s="1" t="inlineStr">
+        <is>
+          <t>Pierre Belon Seyahatnamesi</t>
+        </is>
+      </c>
+      <c r="C364" s="1">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="365" spans="1:3">
+      <c r="A365" s="1" t="inlineStr">
+        <is>
+          <t>9786051051970</t>
+        </is>
+      </c>
+      <c r="B365" s="1" t="inlineStr">
+        <is>
+          <t>Breüning Seyahatnamesi</t>
+        </is>
+      </c>
+      <c r="C365" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="366" spans="1:3">
+      <c r="A366" s="1" t="inlineStr">
+        <is>
+          <t>9786051051956</t>
+        </is>
+      </c>
+      <c r="B366" s="1" t="inlineStr">
+        <is>
+          <t>Abdülhamid İstanbul’unda Bir Kadın Seyyah</t>
+        </is>
+      </c>
+      <c r="C366" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="367" spans="1:3">
+      <c r="A367" s="1" t="inlineStr">
+        <is>
+          <t>9786051051963</t>
+        </is>
+      </c>
+      <c r="B367" s="1" t="inlineStr">
+        <is>
+          <t>II. Abdülhamid Döneminde Bir Mehdilik İddiası</t>
+        </is>
+      </c>
+      <c r="C367" s="1">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="368" spans="1:3">
+      <c r="A368" s="1" t="inlineStr">
+        <is>
+          <t>9786051051949</t>
+        </is>
+      </c>
+      <c r="B368" s="1" t="inlineStr">
+        <is>
+          <t>Osmanlı Modernleşmesi</t>
+        </is>
+      </c>
+      <c r="C368" s="1">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="369" spans="1:3">
+      <c r="A369" s="1" t="inlineStr">
+        <is>
+          <t>9786051051918</t>
+        </is>
+      </c>
+      <c r="B369" s="1" t="inlineStr">
+        <is>
+          <t>Osmanlı Sularında Balık Avcılığı</t>
+        </is>
+      </c>
+      <c r="C369" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="370" spans="1:3">
+      <c r="A370" s="1" t="inlineStr">
+        <is>
+          <t>9786051051871</t>
+        </is>
+      </c>
+      <c r="B370" s="1" t="inlineStr">
+        <is>
+          <t>Doğurayım Diye Deli Olduğum Çocuk Bana Keçileri Kaçırtacak</t>
+        </is>
+      </c>
+      <c r="C370" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="371" spans="1:3">
+      <c r="A371" s="1" t="inlineStr">
+        <is>
+          <t>9786051051932</t>
+        </is>
+      </c>
+      <c r="B371" s="1" t="inlineStr">
+        <is>
+          <t>Yavuz’u Yaratmak</t>
+        </is>
+      </c>
+      <c r="C371" s="1">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="372" spans="1:3">
+      <c r="A372" s="1" t="inlineStr">
+        <is>
+          <t>9786051051901</t>
+        </is>
+      </c>
+      <c r="B372" s="1" t="inlineStr">
+        <is>
+          <t>Abdülhamid Döneminde İstihbarat</t>
+        </is>
+      </c>
+      <c r="C372" s="1">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="373" spans="1:3">
+      <c r="A373" s="1" t="inlineStr">
+        <is>
+          <t>9786051051925</t>
+        </is>
+      </c>
+      <c r="B373" s="1" t="inlineStr">
+        <is>
+          <t>Muhabirimiz Çanakkale Cephesinden Bildiriyor!</t>
+        </is>
+      </c>
+      <c r="C373" s="1">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="374" spans="1:3">
+      <c r="A374" s="1" t="inlineStr">
+        <is>
+          <t>9786051051895</t>
+        </is>
+      </c>
+      <c r="B374" s="1" t="inlineStr">
+        <is>
+          <t>Bir Osmanlı Hekiminin Anılarıyla İmparatorlüğun Zor Yılları 1858-1878</t>
+        </is>
+      </c>
+      <c r="C374" s="1">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="375" spans="1:3">
+      <c r="A375" s="1" t="inlineStr">
+        <is>
+          <t>9786051051857</t>
+        </is>
+      </c>
+      <c r="B375" s="1" t="inlineStr">
+        <is>
+          <t>Mimarlar ve Apartmanları</t>
+        </is>
+      </c>
+      <c r="C375" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="376" spans="1:3">
+      <c r="A376" s="1" t="inlineStr">
+        <is>
+          <t>9786051051826</t>
+        </is>
+      </c>
+      <c r="B376" s="1" t="inlineStr">
+        <is>
+          <t>Atçalı Kel Mehmed Efe</t>
+        </is>
+      </c>
+      <c r="C376" s="1">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="377" spans="1:3">
+      <c r="A377" s="1" t="inlineStr">
+        <is>
+          <t>9786051051796</t>
+        </is>
+      </c>
+      <c r="B377" s="1" t="inlineStr">
+        <is>
+          <t>On Altı Batıkta Dünya Tarihi</t>
+        </is>
+      </c>
+      <c r="C377" s="1">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="378" spans="1:3">
+      <c r="A378" s="1" t="inlineStr">
+        <is>
+          <t>9786051051819</t>
+        </is>
+      </c>
+      <c r="B378" s="1" t="inlineStr">
+        <is>
+          <t>Mayer Mağazaları</t>
+        </is>
+      </c>
+      <c r="C378" s="1">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="379" spans="1:3">
+      <c r="A379" s="1" t="inlineStr">
+        <is>
+          <t>9786051051765</t>
+        </is>
+      </c>
+      <c r="B379" s="1" t="inlineStr">
+        <is>
+          <t>Karamanlı Rum Ortodoks Bir Askerin Seferberlik Hatıraları</t>
+        </is>
+      </c>
+      <c r="C379" s="1">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="380" spans="1:3">
+      <c r="A380" s="1" t="inlineStr">
+        <is>
+          <t>9786051051673</t>
+        </is>
+      </c>
+      <c r="B380" s="1" t="inlineStr">
+        <is>
+          <t>Hayatlarının Çeşitli Safhalarında Harem-i Hümayun Cariyeleri 18. Yüzyıl</t>
+        </is>
+      </c>
+      <c r="C380" s="1">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="381" spans="1:3">
+      <c r="A381" s="1" t="inlineStr">
+        <is>
+          <t>9786051051659</t>
+        </is>
+      </c>
+      <c r="B381" s="1" t="inlineStr">
+        <is>
+          <t>Namus Cinayetleri Sarhoş Kavgaları</t>
+        </is>
+      </c>
+      <c r="C381" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="382" spans="1:3">
+      <c r="A382" s="1" t="inlineStr">
+        <is>
+          <t>9786051051611</t>
+        </is>
+      </c>
+      <c r="B382" s="1" t="inlineStr">
+        <is>
+          <t>İstanbul Günlükleri ve Anadolu’da Yolculuk (Cilt 1-2)</t>
+        </is>
+      </c>
+      <c r="C382" s="1">
+        <v>1150</v>
+      </c>
+    </row>
+    <row r="383" spans="1:3">
+      <c r="A383" s="1" t="inlineStr">
+        <is>
+          <t>9786051051543</t>
+        </is>
+      </c>
+      <c r="B383" s="1" t="inlineStr">
+        <is>
+          <t>Pero Tafur Seyahatnamesi</t>
+        </is>
+      </c>
+      <c r="C383" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="384" spans="1:3">
+      <c r="A384" s="1" t="inlineStr">
+        <is>
+          <t>9786051051536</t>
+        </is>
+      </c>
+      <c r="B384" s="1" t="inlineStr">
+        <is>
+          <t>Evhadeddin-i Kirmani</t>
+        </is>
+      </c>
+      <c r="C384" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="385" spans="1:3">
+      <c r="A385" s="1" t="inlineStr">
+        <is>
+          <t>9786051051529</t>
+        </is>
+      </c>
+      <c r="B385" s="1" t="inlineStr">
+        <is>
+          <t>Osmanlı Sularında Rekabet</t>
+        </is>
+      </c>
+      <c r="C385" s="1">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="386" spans="1:3">
+      <c r="A386" s="1" t="inlineStr">
+        <is>
+          <t>9786051051192</t>
+        </is>
+      </c>
+      <c r="B386" s="1" t="inlineStr">
+        <is>
+          <t>Lale Devrinde Savaş</t>
+        </is>
+      </c>
+      <c r="C386" s="1">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="387" spans="1:3">
+      <c r="A387" s="1" t="inlineStr">
+        <is>
+          <t>9786051051512</t>
+        </is>
+      </c>
+      <c r="B387" s="1" t="inlineStr">
+        <is>
+          <t>Gelenekten Geleceğe İslami Düşüncede Yenilik</t>
+        </is>
+      </c>
+      <c r="C387" s="1">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="388" spans="1:3">
+      <c r="A388" s="1" t="inlineStr">
+        <is>
+          <t>9786051051475</t>
+        </is>
+      </c>
+      <c r="B388" s="1" t="inlineStr">
+        <is>
+          <t>Osmanlı Sultanları</t>
+        </is>
+      </c>
+      <c r="C388" s="1">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="389" spans="1:3">
+      <c r="A389" s="1" t="inlineStr">
+        <is>
+          <t>9786051051499</t>
+        </is>
+      </c>
+      <c r="B389" s="1" t="inlineStr">
+        <is>
+          <t>Osmanlı Devlet ve Toplum Hayatında Mevlevilik 19. Yüzyıl</t>
+        </is>
+      </c>
+      <c r="C389" s="1">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="390" spans="1:3">
+      <c r="A390" s="1" t="inlineStr">
+        <is>
+          <t>9786051051468</t>
+        </is>
+      </c>
+      <c r="B390" s="1" t="inlineStr">
+        <is>
+          <t>İmam Hatip Okulları</t>
+        </is>
+      </c>
+      <c r="C390" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="391" spans="1:3">
+      <c r="A391" s="1" t="inlineStr">
+        <is>
+          <t>9786051051451</t>
+        </is>
+      </c>
+      <c r="B391" s="1" t="inlineStr">
+        <is>
+          <t>Ebul’ ula Mardin</t>
+        </is>
+      </c>
+      <c r="C391" s="1">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="392" spans="1:3">
+      <c r="A392" s="1" t="inlineStr">
+        <is>
+          <t>9786051051437</t>
+        </is>
+      </c>
+      <c r="B392" s="1" t="inlineStr">
+        <is>
+          <t>Haydi Sofraya!</t>
+        </is>
+      </c>
+      <c r="C392" s="1">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="393" spans="1:3">
+      <c r="A393" s="1" t="inlineStr">
+        <is>
+          <t>9786051051420</t>
+        </is>
+      </c>
+      <c r="B393" s="1" t="inlineStr">
+        <is>
+          <t>Osmanlı Dünyasında İhtida Anlatıları</t>
+        </is>
+      </c>
+      <c r="C393" s="1">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="394" spans="1:3">
+      <c r="A394" s="1" t="inlineStr">
+        <is>
+          <t>9786051051390</t>
+        </is>
+      </c>
+      <c r="B394" s="1" t="inlineStr">
+        <is>
+          <t>Kudüs Yolculuğu</t>
+        </is>
+      </c>
+      <c r="C394" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="395" spans="1:3">
+      <c r="A395" s="1" t="inlineStr">
+        <is>
+          <t>9786051051444</t>
+        </is>
+      </c>
+      <c r="B395" s="1" t="inlineStr">
+        <is>
+          <t>Kafirle İttifak</t>
+        </is>
+      </c>
+      <c r="C395" s="1">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="396" spans="1:3">
+      <c r="A396" s="1" t="inlineStr">
+        <is>
+          <t>9786051051406</t>
+        </is>
+      </c>
+      <c r="B396" s="1" t="inlineStr">
+        <is>
+          <t>Tütün İçmek Haram mıdır?</t>
+        </is>
+      </c>
+      <c r="C396" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="397" spans="1:3">
+      <c r="A397" s="1" t="inlineStr">
+        <is>
+          <t>9786051051376</t>
+        </is>
+      </c>
+      <c r="B397" s="1" t="inlineStr">
+        <is>
+          <t>Avrupa Birliği Sosyal Politikası ve Türkiye</t>
+        </is>
+      </c>
+      <c r="C397" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="398" spans="1:3">
+      <c r="A398" s="1" t="inlineStr">
+        <is>
+          <t>9786051051338</t>
+        </is>
+      </c>
+      <c r="B398" s="1" t="inlineStr">
+        <is>
+          <t>Girit, Siyaset ve İsyan 1895-1898</t>
+        </is>
+      </c>
+      <c r="C398" s="1">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="399" spans="1:3">
+      <c r="A399" s="1" t="inlineStr">
+        <is>
+          <t>9786051051345</t>
+        </is>
+      </c>
+      <c r="B399" s="1" t="inlineStr">
+        <is>
+          <t>İmparatorluğun Açlıkla İmtihanı</t>
+        </is>
+      </c>
+      <c r="C399" s="1">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="400" spans="1:3">
+      <c r="A400" s="1" t="inlineStr">
+        <is>
+          <t>9786051051246</t>
+        </is>
+      </c>
+      <c r="B400" s="1" t="inlineStr">
+        <is>
+          <t>Velilik ve Delilik Arasında</t>
+        </is>
+      </c>
+      <c r="C400" s="1">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="401" spans="1:3">
+      <c r="A401" s="1" t="inlineStr">
+        <is>
+          <t>9786051051321</t>
+        </is>
+      </c>
+      <c r="B401" s="1" t="inlineStr">
+        <is>
+          <t>Rabia Gülnuş Emetullah Sultan</t>
+        </is>
+      </c>
+      <c r="C401" s="1">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="402" spans="1:3">
+      <c r="A402" s="1" t="inlineStr">
+        <is>
+          <t>9786051051253</t>
+        </is>
+      </c>
+      <c r="B402" s="1" t="inlineStr">
+        <is>
+          <t>Chardin Seyahatnamesi 1671-1673</t>
+        </is>
+      </c>
+      <c r="C402" s="1">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="403" spans="1:3">
+      <c r="A403" s="1" t="inlineStr">
+        <is>
+          <t>9786051051291</t>
+        </is>
+      </c>
+      <c r="B403" s="1" t="inlineStr">
+        <is>
+          <t>Osmanlı-İran İlişkileri ve Sünni-Şii İttifakı</t>
+        </is>
+      </c>
+      <c r="C403" s="1">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="404" spans="1:3">
+      <c r="A404" s="1" t="inlineStr">
+        <is>
+          <t>9786051051222</t>
+        </is>
+      </c>
+      <c r="B404" s="1" t="inlineStr">
+        <is>
+          <t>Türklerde Din ve Devlet Yönetimi</t>
+        </is>
+      </c>
+      <c r="C404" s="1">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="405" spans="1:3">
+      <c r="A405" s="1" t="inlineStr">
+        <is>
+          <t>9786051051314</t>
+        </is>
+      </c>
+      <c r="B405" s="1" t="inlineStr">
+        <is>
+          <t>Muhteşem Süleyman'ın İmparatorluğunda</t>
+        </is>
+      </c>
+      <c r="C405" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="406" spans="1:3">
+      <c r="A406" s="1" t="inlineStr">
+        <is>
+          <t>9786051051178</t>
+        </is>
+      </c>
+      <c r="B406" s="1" t="inlineStr">
+        <is>
+          <t>Antikçağda Oyun ve Oyuncaklar</t>
+        </is>
+      </c>
+      <c r="C406" s="1">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="407" spans="1:3">
+      <c r="A407" s="1" t="inlineStr">
+        <is>
+          <t>9786051050041</t>
+        </is>
+      </c>
+      <c r="B407" s="1" t="inlineStr">
+        <is>
+          <t>Anadolu’da Derviş ve Toplum</t>
+        </is>
+      </c>
+      <c r="C407" s="1">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="408" spans="1:3">
+      <c r="A408" s="1" t="inlineStr">
+        <is>
           <t>9786051050034</t>
         </is>
       </c>
-      <c r="B154" s="1" t="inlineStr">
+      <c r="B408" s="1" t="inlineStr">
         <is>
           <t>İstanbul’a Bir Yolculuk 1657-1658</t>
         </is>
       </c>
-      <c r="C154" s="1">
+      <c r="C408" s="1">
         <v>250</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>