--- v2 (2026-05-13)
+++ v3 (2026-07-03)
@@ -94,51 +94,51 @@
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>9786051052298</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>İstanbul Zindanlarından Hatıralar 1870 - 1872</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>375</v>
+        <v>400</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786051786051</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>İstanbul’da Üç Yıl</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>295</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786051052144</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
@@ -1474,51 +1474,51 @@
         <is>
           <t>9789758704446</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
           <t>Çağdaş İstanbul’da Sufi Kadınlar</t>
         </is>
       </c>
       <c r="C93" s="1">
         <v>14</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
           <t>9786051050812</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
           <t>Cumhuriyetin Kuruluşunda İktidar Kavgası</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>290</v>
+        <v>370</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
           <t>9789758704705</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
           <t>Doğada Maskeli Balo</t>
         </is>
       </c>
       <c r="C95" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
           <t>9789758704118</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
@@ -1624,51 +1624,51 @@
         <is>
           <t>9789756051726</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
           <t>Bulgaristan’da Alevi Bektaşi Kültürü</t>
         </is>
       </c>
       <c r="C103" s="1">
         <v>95</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
           <t>9786051050850</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
           <t>Bulgar Gözüyle Edirne</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>175</v>
+        <v>300</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
           <t>9799758704025</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
           <t>Doğu Düşleri Sona Ererken</t>
         </is>
       </c>
       <c r="C105" s="1">
         <v>11.5</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
           <t>9789758704540</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
@@ -3844,51 +3844,51 @@
         <is>
           <t>9789758704477</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
           <t>Yeni Dünyalar Eski Metinler</t>
         </is>
       </c>
       <c r="C251" s="1">
         <v>14</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
           <t>9786051051994</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
           <t>Kale ve Nefer</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>450</v>
+        <v>650</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
           <t>9786051051741</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
           <t>Osmanlı İstanbul’unda Ta’am Bişirüb Satanlar</t>
         </is>
       </c>
       <c r="C253" s="1">
         <v>265</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
           <t>2789788613245</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
@@ -3904,96 +3904,96 @@
         <is>
           <t>2789788613261</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
           <t>İnsan ve Toplum Dizisi Seti (4 Kitap Takım)</t>
         </is>
       </c>
       <c r="C255" s="1">
         <v>100.93</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>9786051051703</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
           <t>İstanbul’dan Hatıralar</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>190</v>
+        <v>220</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
           <t>9789758704415</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
           <t>Size Ölmeyi Emrediyorum Birinci Dünya Savaşı’nda Osmanlı Ordusu</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>450</v>
+        <v>500</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
           <t>9789756051955</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
           <t>Cihaddan Vatan Savunmasına</t>
         </is>
       </c>
       <c r="C258" s="1">
         <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
           <t>9786051051666</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
           <t>Diyarbakır Sürgünleri</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>330</v>
+        <v>370</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
           <t>9789758704941</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
           <t>Şeyhülislamlık Yenileşme Döneminde Devlet ve Din</t>
         </is>
       </c>
       <c r="C260" s="1">
         <v>360</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>9786051050409</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
@@ -4099,51 +4099,51 @@
         <is>
           <t>9786051050737</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
           <t>Ulusalcılık</t>
         </is>
       </c>
       <c r="C268" s="1">
         <v>520</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>9786051051048</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
           <t>Yolculuk İçin Teşekkürler</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>9786051051215</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
           <t>Osmanlı Tıbbı</t>
         </is>
       </c>
       <c r="C270" s="1">
         <v>375</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>9789758704903</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
@@ -4189,2041 +4189,2041 @@
         <is>
           <t>9789759890131</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
           <t>Türkiye’nin Önemli Doğa Alanları 2 Cilt (Ciltli)</t>
         </is>
       </c>
       <c r="C274" s="1">
         <v>2000</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
           <t>9789756051504</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
           <t>Şehirler ve Sokaklar</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>400</v>
+        <v>450</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>9789756051214</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
           <t>İttihat ve Terakki’de On Sene</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>980</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
           <t>9786051051727</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
           <t>Heinrich Barth Seyahatnamesi</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>300</v>
+        <v>375</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>9786051051697</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
           <t>Yürüyerek Anadolu</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>675</v>
+        <v>700</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>9786051050997</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
           <t>Bir Mevlevinin Hayatı</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>490</v>
+        <v>550</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
           <t>9789756051641</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
           <t>Osmanlı Ressamlar Cemiyeti Gazetesi 1911-1914 (Ciltli)</t>
         </is>
       </c>
       <c r="C280" s="1">
         <v>2900</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
           <t>9786051050690</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
           <t>Modern Savaşın Temel Kavramları</t>
         </is>
       </c>
       <c r="C281" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
           <t>9789756051283</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
           <t>Tavernier Seyahatnamesi</t>
         </is>
       </c>
       <c r="C282" s="1">
-        <v>550</v>
+        <v>600</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
           <t>9786051051864</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
           <t>Kenar Adamları ve Bendeleri</t>
         </is>
       </c>
       <c r="C283" s="1">
-        <v>460</v>
+        <v>500</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>9786051051833</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
           <t>Osmanlı Devleti ve Rumlar (1453 - 1768)</t>
         </is>
       </c>
       <c r="C284" s="1">
-        <v>450</v>
+        <v>500</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
           <t>9789756051405</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
           <t>Selefilik İslami Köktenciliğin Tarihi</t>
         </is>
       </c>
       <c r="C285" s="1">
-        <v>520</v>
+        <v>600</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>9786053519232</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
           <t>Kur'an'da Şüphe Olgusu</t>
         </is>
       </c>
       <c r="C286" s="1">
-        <v>220</v>
+        <v>250</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
           <t>9786051051802</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
           <t>Sarayın Terzileri</t>
         </is>
       </c>
       <c r="C287" s="1">
-        <v>190</v>
+        <v>220</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>9786051051772</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
           <t>Yemekle Devrialem</t>
         </is>
       </c>
       <c r="C288" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
           <t>9786051052113</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
           <t>Bir Çocuğun İstanbul Hatıraları 1901-1913</t>
         </is>
       </c>
       <c r="C289" s="1">
-        <v>210</v>
+        <v>230</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
           <t>9786051051840</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
           <t>İntiharın Tarihi</t>
         </is>
       </c>
       <c r="C290" s="1">
-        <v>280</v>
+        <v>320</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
           <t>9786051052175</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
           <t>İstanbul'da Üç Yıl (3 Cilt-Takım)</t>
         </is>
       </c>
       <c r="C291" s="1">
-        <v>1450</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
           <t>9786051051758</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
           <t>Osmanlı Devleti ve Kürtler</t>
         </is>
       </c>
       <c r="C292" s="1">
         <v>425</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
           <t>9786051052274</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
           <t>İstanbul’da Üç Yıl Cilt 3</t>
         </is>
       </c>
       <c r="C293" s="1">
-        <v>510</v>
+        <v>600</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>9786051052281</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
           <t>Anadolu’ya Büyük Katalan Seferi</t>
         </is>
       </c>
       <c r="C294" s="1">
-        <v>290</v>
+        <v>330</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
           <t>9789758704552</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
           <t>Sultanlar Kentine Yolculuk 1578-1581</t>
         </is>
       </c>
       <c r="C295" s="1">
-        <v>515</v>
+        <v>580</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
           <t>9786051050591</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
           <t>Sultanın Zindanında</t>
         </is>
       </c>
       <c r="C296" s="1">
-        <v>250</v>
+        <v>280</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>9786051050669</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
           <t>Sosyal Bilimler ve Felsefe</t>
         </is>
       </c>
       <c r="C297" s="1">
-        <v>350</v>
+        <v>380</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>9786051050829</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
           <t>Rodos Müslümanları</t>
         </is>
       </c>
       <c r="C298" s="1">
-        <v>295</v>
+        <v>320</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>9786051051079</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
           <t>Saray-ı Enderun</t>
         </is>
       </c>
       <c r="C299" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>9786051050904</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
           <t>Reinhold Lubenau Seyahatnamesi (2 Cilt Takım)</t>
         </is>
       </c>
       <c r="C300" s="1">
-        <v>1150</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>9789756051689</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
           <t>Portekizli Seyyahlar</t>
         </is>
       </c>
       <c r="C301" s="1">
-        <v>400</v>
+        <v>440</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>9786051050485</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
           <t>Kalyonlar ve Kadırgalar (Ciltli)</t>
         </is>
       </c>
       <c r="C302" s="1">
-        <v>1750</v>
+        <v>2100</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>9789758704286</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
           <t>Kağıda İşlenen Uygarlık</t>
         </is>
       </c>
       <c r="C303" s="1">
-        <v>650</v>
+        <v>700</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>9786051050782</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
           <t>İyilik Yap Denize At</t>
         </is>
       </c>
       <c r="C304" s="1">
-        <v>425</v>
+        <v>450</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>9786051050546</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
           <t>İstanbul - İmparatorluk Başkentinden Megakente</t>
         </is>
       </c>
       <c r="C305" s="1">
-        <v>775</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>9786051050607</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
           <t>İlyas Hanna Seyahatnamesi</t>
         </is>
       </c>
       <c r="C306" s="1">
-        <v>250</v>
+        <v>280</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>9786051050768</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
           <t>İlginç Zamanlar</t>
         </is>
       </c>
       <c r="C307" s="1">
         <v>95</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>9786051051154</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
           <t>Irak Kürtleri</t>
         </is>
       </c>
       <c r="C308" s="1">
-        <v>375</v>
+        <v>450</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
           <t>9786051051017</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
           <t>Hayallerdeki Türk</t>
         </is>
       </c>
       <c r="C309" s="1">
-        <v>360</v>
+        <v>430</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>9786051050614</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
           <t>Harp ve Sulh</t>
         </is>
       </c>
       <c r="C310" s="1">
-        <v>590</v>
+        <v>640</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>9786051050102</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
           <t>Fresne-Canaye Seyahatnamesi 1573</t>
         </is>
       </c>
       <c r="C311" s="1">
-        <v>320</v>
+        <v>360</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>9786051050287</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
           <t>Hadice Turhan Sultan</t>
         </is>
       </c>
       <c r="C312" s="1">
-        <v>685</v>
+        <v>720</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>9789758704804</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
           <t>Dünyada Türk İmgesi</t>
         </is>
       </c>
       <c r="C313" s="1">
-        <v>525</v>
+        <v>580</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>9786051051024</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
           <t>Dewleta Osmani û Neteweperweren Kurd</t>
         </is>
       </c>
       <c r="C314" s="1">
         <v>75</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>9786051050683</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
           <t>Dersim Kürt Tedibi 1937-1938</t>
         </is>
       </c>
       <c r="C315" s="1">
-        <v>300</v>
+        <v>320</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>9786051051031</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
           <t>Büyük Türk</t>
         </is>
       </c>
       <c r="C316" s="1">
-        <v>425</v>
+        <v>470</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>9786051050720</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
           <t>Bizans</t>
         </is>
       </c>
       <c r="C317" s="1">
-        <v>590</v>
+        <v>650</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>9786051050058</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
           <t>Bir Savaş Nasıl Kaybedilir ?</t>
         </is>
       </c>
       <c r="C318" s="1">
-        <v>430</v>
+        <v>470</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>9789758704798</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
           <t>Bir Osmanlı Kimliği</t>
         </is>
       </c>
       <c r="C319" s="1">
-        <v>310</v>
+        <v>350</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>9786051050881</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
           <t>Bir Allame-i Cihan; Stefan Yerasimos (1942-2005) 2 Cilt Takım</t>
         </is>
       </c>
       <c r="C320" s="1">
-        <v>1175</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>9786051050980</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
           <t>Babıali ve Hıdiv İsmail</t>
         </is>
       </c>
       <c r="C321" s="1">
-        <v>290</v>
+        <v>330</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>9789756051061</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
           <t>Atmeydanı</t>
         </is>
       </c>
       <c r="C322" s="1">
-        <v>175</v>
+        <v>200</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>9786051050539</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
           <t>Apartman</t>
         </is>
       </c>
       <c r="C323" s="1">
-        <v>690</v>
+        <v>740</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>9786051051130</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
           <t>2. Mahmud Devrinde Osmanlı İstihbaratı</t>
         </is>
       </c>
       <c r="C324" s="1">
-        <v>880</v>
+        <v>950</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>9789756051610</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
           <t>17. Yüzyılda Topkapı Sarayı</t>
         </is>
       </c>
       <c r="C325" s="1">
-        <v>340</v>
+        <v>380</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>9786051050775</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
           <t>Padişahın Huzurunda</t>
         </is>
       </c>
       <c r="C326" s="1">
-        <v>250</v>
+        <v>280</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>9789758704934</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
           <t>Osmanlıda Seyyidler ve Şerifler</t>
         </is>
       </c>
       <c r="C327" s="1">
-        <v>370</v>
+        <v>380</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>9786051051185</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
           <t>Osmanlı Toplumunda Çocuk Olmak</t>
         </is>
       </c>
       <c r="C328" s="1">
-        <v>340</v>
+        <v>400</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>9786051050270</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
           <t>Osmanlı Kahvehaneleri</t>
         </is>
       </c>
       <c r="C329" s="1">
-        <v>250</v>
+        <v>280</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>9786051051086</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
           <t>New York</t>
         </is>
       </c>
       <c r="C330" s="1">
-        <v>490</v>
+        <v>550</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>9789758704293</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
           <t>Osmanlı’da Bir Köle Brettenli Michael Bretten’in Anıları 1585-1588</t>
         </is>
       </c>
       <c r="C331" s="1">
-        <v>620</v>
+        <v>700</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>9786051050645</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
           <t>Yüksel Arslan - Ferit Edgü Mektuplar 1957-2008</t>
         </is>
       </c>
       <c r="C332" s="1">
-        <v>375</v>
+        <v>400</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>9789758704361</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
           <t>Yunanca Düşünce Arapça Kültür</t>
         </is>
       </c>
       <c r="C333" s="1">
-        <v>525</v>
+        <v>600</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>9789758704538</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
           <t>Yemen’den Basra’ya Sınırdaki Osmanlı</t>
         </is>
       </c>
       <c r="C334" s="1">
-        <v>650</v>
+        <v>700</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>9786051050492</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
           <t>Türkiye Üzerine Basmakalıp Düşünceler</t>
         </is>
       </c>
       <c r="C335" s="1">
-        <v>220</v>
+        <v>260</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>9789756051474</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
           <t>Türkiye Günlüğü 1577-1578 2. Cilt</t>
         </is>
       </c>
       <c r="C336" s="1">
-        <v>580</v>
+        <v>620</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>9789756051481</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
           <t>Türkiye Günlüğü 1577-1578 (2 Cilt Takım)</t>
         </is>
       </c>
       <c r="C337" s="1">
-        <v>1150</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>9789756051436</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
           <t>Türkiye Günlüğü 1573-1576 1. Cilt</t>
         </is>
       </c>
       <c r="C338" s="1">
-        <v>650</v>
+        <v>700</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>9789758704972</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
           <t>Tournefort Seyahatnamesi</t>
         </is>
       </c>
       <c r="C339" s="1">
-        <v>1050</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>9786051050294</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
           <t>Thevenot Seyahatnamesi</t>
         </is>
       </c>
       <c r="C340" s="1">
-        <v>550</v>
+        <v>600</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>9786051052250</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
           <t>İstanbul’da Üç Yıl, Cilt 2 - Türklerin Örf ve Adetleri, 1841-1844</t>
         </is>
       </c>
       <c r="C341" s="1">
-        <v>500</v>
+        <v>580</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>9786051052267</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
           <t>İstanbul Usulü Yemek Tarifleri</t>
         </is>
       </c>
       <c r="C342" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>9786051052199</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
           <t>İstanbul 1778</t>
         </is>
       </c>
       <c r="C343" s="1">
-        <v>280</v>
+        <v>310</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>9786051052243</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
           <t>İki Yemek Kitabı Işığında 16. Yüzyıl Safevi Mutfağı</t>
         </is>
       </c>
       <c r="C344" s="1">
-        <v>480</v>
+        <v>530</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>9786051052236</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
           <t>Osmanlı Kaynaklarında Karşı Casusluk Vakaları</t>
         </is>
       </c>
       <c r="C345" s="1">
-        <v>185</v>
+        <v>210</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>9786051052182</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
           <t>İstanbul'da Üç Yıl - 1. Cilt</t>
         </is>
       </c>
       <c r="C346" s="1">
-        <v>475</v>
+        <v>600</v>
       </c>
     </row>
     <row r="347" spans="1:3">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>9786051052205</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
           <t>İstanbul'dan İzlenimler</t>
         </is>
       </c>
       <c r="C347" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>9786051052229</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
           <t>Boğaziçi 1779</t>
         </is>
       </c>
       <c r="C348" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>9786051052212</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
           <t>Payitaht Yeniçerileri</t>
         </is>
       </c>
       <c r="C349" s="1">
-        <v>590</v>
+        <v>640</v>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>9789758704330</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
           <t>Osmanlı’da Bir Papaz</t>
         </is>
       </c>
       <c r="C350" s="1">
-        <v>175</v>
+        <v>200</v>
       </c>
     </row>
     <row r="351" spans="1:3">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>9786051052151</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
           <t>Saraydaki Kahin</t>
         </is>
       </c>
       <c r="C351" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="352" spans="1:3">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>9786051052137</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
           <t>Mübadil Belleği</t>
         </is>
       </c>
       <c r="C352" s="1">
-        <v>375</v>
+        <v>420</v>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>9786051052120</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
           <t>Osmanlı Saray Teşkilatında Has Oda</t>
         </is>
       </c>
       <c r="C353" s="1">
-        <v>670</v>
+        <v>750</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>9786051052090</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
           <t>Osmanlı İstanbul’unda Rum Ortodoks Musikisi</t>
         </is>
       </c>
       <c r="C354" s="1">
-        <v>400</v>
+        <v>450</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>9786051052106</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
           <t>İrlandalı Bir Vaizin Gözüyle 2. Mahmud İstanbul’u</t>
         </is>
       </c>
       <c r="C355" s="1">
-        <v>850</v>
+        <v>950</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>9786051052076</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
           <t>İslam ve Sair Halk</t>
         </is>
       </c>
       <c r="C356" s="1">
-        <v>360</v>
+        <v>400</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>9786051052045</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
           <t>Aşçı Mektebi</t>
         </is>
       </c>
       <c r="C357" s="1">
-        <v>475</v>
+        <v>520</v>
       </c>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>9786051052052</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
           <t>Osmanlı Hariciyesinin Modern Temelleri</t>
         </is>
       </c>
       <c r="C358" s="1">
-        <v>440</v>
+        <v>520</v>
       </c>
     </row>
     <row r="359" spans="1:3">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>9786051052069</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
           <t>Osmanlı Devleti’nin Son Yıllarında Meşihat Adliye Maarif ve Hilafet 1918-1922</t>
         </is>
       </c>
       <c r="C359" s="1">
-        <v>425</v>
+        <v>470</v>
       </c>
     </row>
     <row r="360" spans="1:3">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>9786051052021</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
           <t>Osmanlı Topraklarında Anılar</t>
         </is>
       </c>
       <c r="C360" s="1">
-        <v>190</v>
+        <v>230</v>
       </c>
     </row>
     <row r="361" spans="1:3">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>9786051052014</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
           <t>İstanbul'da Konstantinopolis'i Aramak</t>
         </is>
       </c>
       <c r="C361" s="1">
-        <v>980</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="362" spans="1:3">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>9786051052038</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
           <t>Hasta, Doktor ve Devlet</t>
         </is>
       </c>
       <c r="C362" s="1">
-        <v>310</v>
+        <v>350</v>
       </c>
     </row>
     <row r="363" spans="1:3">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>9786051052007</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
           <t>Osmanlı İstanbul’unda Çocuk Emeği</t>
         </is>
       </c>
       <c r="C363" s="1">
-        <v>450</v>
+        <v>470</v>
       </c>
     </row>
     <row r="364" spans="1:3">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>9786051051987</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
           <t>Pierre Belon Seyahatnamesi</t>
         </is>
       </c>
       <c r="C364" s="1">
-        <v>420</v>
+        <v>470</v>
       </c>
     </row>
     <row r="365" spans="1:3">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>9786051051970</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
           <t>Breüning Seyahatnamesi</t>
         </is>
       </c>
       <c r="C365" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="366" spans="1:3">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>9786051051956</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
           <t>Abdülhamid İstanbul’unda Bir Kadın Seyyah</t>
         </is>
       </c>
       <c r="C366" s="1">
-        <v>180</v>
+        <v>210</v>
       </c>
     </row>
     <row r="367" spans="1:3">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>9786051051963</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
           <t>II. Abdülhamid Döneminde Bir Mehdilik İddiası</t>
         </is>
       </c>
       <c r="C367" s="1">
-        <v>325</v>
+        <v>350</v>
       </c>
     </row>
     <row r="368" spans="1:3">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>9786051051949</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
           <t>Osmanlı Modernleşmesi</t>
         </is>
       </c>
       <c r="C368" s="1">
-        <v>550</v>
+        <v>630</v>
       </c>
     </row>
     <row r="369" spans="1:3">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>9786051051918</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
           <t>Osmanlı Sularında Balık Avcılığı</t>
         </is>
       </c>
       <c r="C369" s="1">
-        <v>260</v>
+        <v>300</v>
       </c>
     </row>
     <row r="370" spans="1:3">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>9786051051871</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
           <t>Doğurayım Diye Deli Olduğum Çocuk Bana Keçileri Kaçırtacak</t>
         </is>
       </c>
       <c r="C370" s="1">
-        <v>450</v>
+        <v>550</v>
       </c>
     </row>
     <row r="371" spans="1:3">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>9786051051932</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
           <t>Yavuz’u Yaratmak</t>
         </is>
       </c>
       <c r="C371" s="1">
-        <v>650</v>
+        <v>700</v>
       </c>
     </row>
     <row r="372" spans="1:3">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>9786051051901</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
           <t>Abdülhamid Döneminde İstihbarat</t>
         </is>
       </c>
       <c r="C372" s="1">
-        <v>590</v>
+        <v>680</v>
       </c>
     </row>
     <row r="373" spans="1:3">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>9786051051925</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
           <t>Muhabirimiz Çanakkale Cephesinden Bildiriyor!</t>
         </is>
       </c>
       <c r="C373" s="1">
-        <v>110</v>
+        <v>130</v>
       </c>
     </row>
     <row r="374" spans="1:3">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>9786051051895</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
           <t>Bir Osmanlı Hekiminin Anılarıyla İmparatorlüğun Zor Yılları 1858-1878</t>
         </is>
       </c>
       <c r="C374" s="1">
         <v>560</v>
       </c>
     </row>
     <row r="375" spans="1:3">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>9786051051857</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
           <t>Mimarlar ve Apartmanları</t>
         </is>
       </c>
       <c r="C375" s="1">
-        <v>320</v>
+        <v>360</v>
       </c>
     </row>
     <row r="376" spans="1:3">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>9786051051826</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
           <t>Atçalı Kel Mehmed Efe</t>
         </is>
       </c>
       <c r="C376" s="1">
-        <v>475</v>
+        <v>550</v>
       </c>
     </row>
     <row r="377" spans="1:3">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>9786051051796</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
           <t>On Altı Batıkta Dünya Tarihi</t>
         </is>
       </c>
       <c r="C377" s="1">
-        <v>440</v>
+        <v>530</v>
       </c>
     </row>
     <row r="378" spans="1:3">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>9786051051819</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
           <t>Mayer Mağazaları</t>
         </is>
       </c>
       <c r="C378" s="1">
-        <v>550</v>
+        <v>600</v>
       </c>
     </row>
     <row r="379" spans="1:3">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>9786051051765</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
           <t>Karamanlı Rum Ortodoks Bir Askerin Seferberlik Hatıraları</t>
         </is>
       </c>
       <c r="C379" s="1">
-        <v>325</v>
+        <v>370</v>
       </c>
     </row>
     <row r="380" spans="1:3">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>9786051051673</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
           <t>Hayatlarının Çeşitli Safhalarında Harem-i Hümayun Cariyeleri 18. Yüzyıl</t>
         </is>
       </c>
       <c r="C380" s="1">
-        <v>580</v>
+        <v>650</v>
       </c>
     </row>
     <row r="381" spans="1:3">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>9786051051659</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
           <t>Namus Cinayetleri Sarhoş Kavgaları</t>
         </is>
       </c>
       <c r="C381" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="382" spans="1:3">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>9786051051611</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
           <t>İstanbul Günlükleri ve Anadolu’da Yolculuk (Cilt 1-2)</t>
         </is>
       </c>
       <c r="C382" s="1">
-        <v>1150</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="383" spans="1:3">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>9786051051543</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
           <t>Pero Tafur Seyahatnamesi</t>
         </is>
       </c>
       <c r="C383" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="384" spans="1:3">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>9786051051536</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
           <t>Evhadeddin-i Kirmani</t>
         </is>
       </c>
       <c r="C384" s="1">
-        <v>400</v>
+        <v>450</v>
       </c>
     </row>
     <row r="385" spans="1:3">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>9786051051529</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
           <t>Osmanlı Sularında Rekabet</t>
         </is>
       </c>
       <c r="C385" s="1">
-        <v>495</v>
+        <v>550</v>
       </c>
     </row>
     <row r="386" spans="1:3">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>9786051051192</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
           <t>Lale Devrinde Savaş</t>
         </is>
       </c>
       <c r="C386" s="1">
-        <v>390</v>
+        <v>430</v>
       </c>
     </row>
     <row r="387" spans="1:3">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>9786051051512</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
           <t>Gelenekten Geleceğe İslami Düşüncede Yenilik</t>
         </is>
       </c>
       <c r="C387" s="1">
-        <v>560</v>
+        <v>650</v>
       </c>
     </row>
     <row r="388" spans="1:3">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>9786051051475</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
           <t>Osmanlı Sultanları</t>
         </is>
       </c>
       <c r="C388" s="1">
-        <v>290</v>
+        <v>330</v>
       </c>
     </row>
     <row r="389" spans="1:3">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>9786051051499</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
           <t>Osmanlı Devlet ve Toplum Hayatında Mevlevilik 19. Yüzyıl</t>
         </is>
       </c>
       <c r="C389" s="1">
-        <v>595</v>
+        <v>700</v>
       </c>
     </row>
     <row r="390" spans="1:3">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>9786051051468</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
           <t>İmam Hatip Okulları</t>
         </is>
       </c>
       <c r="C390" s="1">
-        <v>300</v>
+        <v>320</v>
       </c>
     </row>
     <row r="391" spans="1:3">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>9786051051451</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
           <t>Ebul’ ula Mardin</t>
         </is>
       </c>
       <c r="C391" s="1">
-        <v>270</v>
+        <v>280</v>
       </c>
     </row>
     <row r="392" spans="1:3">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>9786051051437</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
           <t>Haydi Sofraya!</t>
         </is>
       </c>
       <c r="C392" s="1">
-        <v>325</v>
+        <v>360</v>
       </c>
     </row>
     <row r="393" spans="1:3">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>9786051051420</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
           <t>Osmanlı Dünyasında İhtida Anlatıları</t>
         </is>
       </c>
       <c r="C393" s="1">
-        <v>410</v>
+        <v>450</v>
       </c>
     </row>
     <row r="394" spans="1:3">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>9786051051390</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
           <t>Kudüs Yolculuğu</t>
         </is>
       </c>
       <c r="C394" s="1">
-        <v>190</v>
+        <v>210</v>
       </c>
     </row>
     <row r="395" spans="1:3">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>9786051051444</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
           <t>Kafirle İttifak</t>
         </is>
       </c>
       <c r="C395" s="1">
-        <v>330</v>
+        <v>350</v>
       </c>
     </row>
     <row r="396" spans="1:3">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>9786051051406</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
           <t>Tütün İçmek Haram mıdır?</t>
         </is>
       </c>
       <c r="C396" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="397" spans="1:3">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>9786051051376</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
           <t>Avrupa Birliği Sosyal Politikası ve Türkiye</t>
         </is>
       </c>
       <c r="C397" s="1">
-        <v>400</v>
+        <v>420</v>
       </c>
     </row>
     <row r="398" spans="1:3">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>9786051051338</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
           <t>Girit, Siyaset ve İsyan 1895-1898</t>
         </is>
       </c>
       <c r="C398" s="1">
-        <v>430</v>
+        <v>480</v>
       </c>
     </row>
     <row r="399" spans="1:3">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>9786051051345</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
           <t>İmparatorluğun Açlıkla İmtihanı</t>
         </is>
       </c>
       <c r="C399" s="1">
-        <v>670</v>
+        <v>680</v>
       </c>
     </row>
     <row r="400" spans="1:3">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>9786051051246</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
           <t>Velilik ve Delilik Arasında</t>
         </is>
       </c>
       <c r="C400" s="1">
-        <v>575</v>
+        <v>630</v>
       </c>
     </row>
     <row r="401" spans="1:3">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>9786051051321</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
           <t>Rabia Gülnuş Emetullah Sultan</t>
         </is>
       </c>
       <c r="C401" s="1">
         <v>345</v>
       </c>
     </row>
     <row r="402" spans="1:3">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>9786051051253</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
           <t>Chardin Seyahatnamesi 1671-1673</t>
         </is>
       </c>
       <c r="C402" s="1">
-        <v>750</v>
+        <v>830</v>
       </c>
     </row>
     <row r="403" spans="1:3">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>9786051051291</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
           <t>Osmanlı-İran İlişkileri ve Sünni-Şii İttifakı</t>
         </is>
       </c>
       <c r="C403" s="1">
-        <v>340</v>
+        <v>380</v>
       </c>
     </row>
     <row r="404" spans="1:3">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>9786051051222</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
           <t>Türklerde Din ve Devlet Yönetimi</t>
         </is>
       </c>
       <c r="C404" s="1">
-        <v>375</v>
+        <v>450</v>
       </c>
     </row>
     <row r="405" spans="1:3">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>9786051051314</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
           <t>Muhteşem Süleyman'ın İmparatorluğunda</t>
         </is>
       </c>
       <c r="C405" s="1">
-        <v>500</v>
+        <v>550</v>
       </c>
     </row>
     <row r="406" spans="1:3">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>9786051051178</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
           <t>Antikçağda Oyun ve Oyuncaklar</t>
         </is>
       </c>
       <c r="C406" s="1">
-        <v>390</v>
+        <v>450</v>
       </c>
     </row>
     <row r="407" spans="1:3">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>9786051050041</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
           <t>Anadolu’da Derviş ve Toplum</t>
         </is>
       </c>
       <c r="C407" s="1">
-        <v>380</v>
+        <v>410</v>
       </c>
     </row>
     <row r="408" spans="1:3">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>9786051050034</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
           <t>İstanbul’a Bir Yolculuk 1657-1658</t>
         </is>
       </c>
       <c r="C408" s="1">
-        <v>250</v>
+        <v>275</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>