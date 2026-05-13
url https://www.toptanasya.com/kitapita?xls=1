--- v0 (2026-02-07)
+++ v1 (2026-05-13)
@@ -85,1075 +85,1210 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259690001</t>
+          <t>9786259395777</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Yükseliş Dipten Başlar</t>
+          <t>Kendi Önünden Çekil</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>295</v>
+        <v>320</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259395746</t>
+          <t>9786259395760</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Birlikte Yalnızız</t>
+          <t>Hayallerine Giden Yol</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259690070</t>
+          <t>9786259395753</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Her Şey Senden Ötürü</t>
+          <t>Ufukta Işık Var Mı?</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>345</v>
+        <v>280</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259395708</t>
+          <t>9786259395715</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Pazarlamadan Perakendeye</t>
+          <t>Işığım Doğuştandır</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>345</v>
+        <v>320</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259690087</t>
+          <t>9786259395722</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>8 Deha</t>
+          <t>Mutlu Çocuk Mutlu Ebeveyn</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>345</v>
+        <v>365</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259690094</t>
+          <t>9786259395739</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Akıl Oyunlarını Boz</t>
+          <t>Akışa Güven</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>320</v>
+        <v>295</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259690063</t>
+          <t>9786259881195</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>İyi Yaşamın Bilimi: Wellness</t>
+          <t>Nasıl Bir Oyunun İçine Düştün?</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>400</v>
+        <v>345</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259690049</t>
+          <t>9786259881133</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>İkna Etme, Anla!</t>
+          <t>Danışman</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>310</v>
+        <v>350</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259690056</t>
+          <t>9786259881102</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Varoluşun Sakin Dalgaları</t>
+          <t>Patronlar İçin Liderlik Büyük Patron</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>420</v>
+        <v>375</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259690032</t>
+          <t>9786259690001</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Bir İhtimal Aşk</t>
+          <t>Yükseliş Dipten Başlar</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>290</v>
+        <v>295</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259690025</t>
+          <t>9786259395746</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Biraz Daha Yakından Hayat</t>
+          <t>Birlikte Yalnızız</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>350</v>
+        <v>220</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259690018</t>
+          <t>9786259690070</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Şirket Var Sistem Yok</t>
+          <t>Her Şey Senden Ötürü</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>340</v>
+        <v>345</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259527093</t>
+          <t>9786259395708</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Kendini Keşfet Limitlerini Zorla Hayatını Yücelt</t>
+          <t>Pazarlamadan Perakendeye</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>320</v>
+        <v>345</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259527086</t>
+          <t>9786259690087</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Kudretini Uyandır - Yükseliş</t>
+          <t>8 Deha</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>260</v>
+        <v>345</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259527079</t>
+          <t>9786259690094</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Perdenin Ardındaki Sen</t>
+          <t>Akıl Oyunlarını Boz</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>285</v>
+        <v>320</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259527062</t>
+          <t>9786259690063</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>528 No’lu Oda</t>
+          <t>İyi Yaşamın Bilimi: Wellness</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>320</v>
+        <v>400</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9789759579876</t>
+          <t>9786259690049</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Dolandırıyoruz</t>
+          <t>İkna Etme, Anla!</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>285</v>
+        <v>310</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9789759579869</t>
+          <t>9786259690056</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Ruhunuza Işık Detoksu</t>
+          <t>Varoluşun Sakin Dalgaları</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>185</v>
+        <v>420</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9789759579852</t>
+          <t>9786259690032</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Kibrit Kutusundaki Mektup</t>
+          <t>Bir İhtimal Aşk</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>240</v>
+        <v>290</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9789759579821</t>
+          <t>9786259690025</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Bahanelere Sığınmak Yok</t>
+          <t>Biraz Daha Yakından Hayat</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>265</v>
+        <v>350</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259527055</t>
+          <t>9786259690018</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Ihlamur Çıkmazı</t>
+          <t>Şirket Var Sistem Yok</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>265</v>
+        <v>340</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259527031</t>
+          <t>9786259527093</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Mutlu Bebek, Mutlu Ebeveyn</t>
+          <t>Kendini Keşfet Limitlerini Zorla Hayatını Yücelt</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>345</v>
+        <v>320</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259527024</t>
+          <t>9786259527086</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Hayırda Hayır Vardır</t>
+          <t>Kudretini Uyandır - Yükseliş</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>310</v>
+        <v>260</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259527048</t>
+          <t>9786259527079</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Beklediğin Kurtarıcı Sensin</t>
+          <t>Perdenin Ardındaki Sen</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>290</v>
+        <v>285</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259527017</t>
+          <t>9786259527062</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Aikido Nedir?</t>
+          <t>528 No’lu Oda</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>380</v>
+        <v>320</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259527000</t>
+          <t>9789759579876</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Büyücünün Tohumları - Şira</t>
+          <t>Dolandırıyoruz</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>245</v>
+        <v>285</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786259881188</t>
+          <t>9789759579869</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>İşçi Patron</t>
+          <t>Ruhunuza Işık Detoksu</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>350</v>
+        <v>185</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786259881171</t>
+          <t>9789759579852</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Sen Arı Değilsin!</t>
+          <t>Kibrit Kutusundaki Mektup</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>350</v>
+        <v>240</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786259881164</t>
+          <t>9789759579821</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Hedef: Pazarlama</t>
+          <t>Bahanelere Sığınmak Yok</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>250</v>
+        <v>265</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786259881157</t>
+          <t>9786259527055</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Motivasyon + Doğru Hedef + Etkili İletişim + Beyni Doğru Kullanma Ama Nasıl?</t>
+          <t>Ihlamur Çıkmazı</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>260</v>
+        <v>265</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786259881140</t>
+          <t>9786259527031</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Ben Asla Pes Etmedim</t>
+          <t>Mutlu Bebek, Mutlu Ebeveyn</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>330</v>
+        <v>345</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9789759579838</t>
+          <t>9786259527024</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Nanurjuk (1-2-3)</t>
+          <t>Hayırda Hayır Vardır</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>900</v>
+        <v>310</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786259881119</t>
+          <t>9786259527048</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Astroloji Rehberliğinde Çocuğumu Tanıma Sanatı</t>
+          <t>Beklediğin Kurtarıcı Sensin</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>325</v>
+        <v>290</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786259881126</t>
+          <t>9786259527017</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Kudretini Uyandır - Milat</t>
+          <t>Aikido Nedir?</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>265</v>
+        <v>380</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9789759579890</t>
+          <t>9786259527000</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Hayatın Zorluklarına Karşı Güçlenme Sanatı</t>
+          <t>Büyücünün Tohumları - Şira</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>320</v>
+        <v>245</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9789759579883</t>
+          <t>9786259881188</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Aile Şirketlerinde Veliaht Liderlik</t>
+          <t>İşçi Patron</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>325</v>
+        <v>350</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9789759579845</t>
+          <t>9786259881171</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Dengeyi Yakalamak</t>
+          <t>Sen Arı Değilsin!</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>285</v>
+        <v>350</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9789759569814</t>
+          <t>9786259881164</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Nanurjuk 3 - Kıyametten Geriye Kalanların Zamanı</t>
+          <t>Hedef: Pazarlama</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>310</v>
+        <v>250</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9789759579807</t>
+          <t>9786259881157</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Nanurjuk 1 - Göğe Uçuşan Kristaller</t>
+          <t>Motivasyon + Doğru Hedef + Etkili İletişim + Beyni Doğru Kullanma Ama Nasıl?</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>310</v>
+        <v>260</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786057079398</t>
+          <t>9786259881140</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Sıfır Felsefesi</t>
+          <t>Ben Asla Pes Etmedim</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>285</v>
+        <v>330</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786057079374</t>
+          <t>9789759579838</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>İki Nesil Eşkıya</t>
+          <t>Nanurjuk (1-2-3)</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>220</v>
+        <v>900</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786057079367</t>
+          <t>9786259881119</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Aile Şirketiniz Batmasın</t>
+          <t>Astroloji Rehberliğinde Çocuğumu Tanıma Sanatı</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>350</v>
+        <v>325</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786057079343</t>
+          <t>9786259881126</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Başaracağıma İnanıyorum</t>
+          <t>Kudretini Uyandır - Milat</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>260</v>
+        <v>265</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786057079350</t>
+          <t>9789759579890</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Senden Daha Kırmızı</t>
+          <t>Hayatın Zorluklarına Karşı Güçlenme Sanatı</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>465</v>
+        <v>320</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786057079336</t>
+          <t>9789759579883</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Sen Hazırsan Her Şey Hazır</t>
+          <t>Aile Şirketlerinde Veliaht Liderlik</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>220</v>
+        <v>325</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786057079381</t>
+          <t>9789759579845</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Yenilmezlerin Ve En Güçlülerin Sırları</t>
+          <t>Dengeyi Yakalamak</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>280</v>
+        <v>285</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786057079329</t>
+          <t>9789759569814</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Merhaba Ruh</t>
+          <t>Nanurjuk 3 - Kıyametten Geriye Kalanların Zamanı</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>220</v>
+        <v>310</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786057079305</t>
+          <t>9789759579807</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Vergi Revizyonu Soru ve Çözümleri</t>
+          <t>Nanurjuk 1 - Göğe Uçuşan Kristaller</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>2350</v>
+        <v>310</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786057079312</t>
+          <t>9786057079398</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Hüznün Şehrine Düşen Beyaz Güller</t>
+          <t>Sıfır Felsefesi</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>245</v>
+        <v>285</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786058009585</t>
+          <t>9786057079374</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Her Şey Sende Gizli</t>
+          <t>İki Nesil Eşkıya</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>265</v>
+        <v>220</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786058007697</t>
+          <t>9786057079367</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Dahilerin Efendisi</t>
+          <t>Aile Şirketiniz Batmasın</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>265</v>
+        <v>350</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786058007680</t>
+          <t>9786057079343</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Nanurjuk</t>
+          <t>Başaracağıma İnanıyorum</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>310</v>
+        <v>260</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786058007673</t>
+          <t>9786057079350</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>İki Kültür Arası 1,5  Adam</t>
+          <t>Senden Daha Kırmızı</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>220</v>
+        <v>465</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786058007628</t>
+          <t>9786057079336</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Aşkmeran</t>
+          <t>Sen Hazırsan Her Şey Hazır</t>
         </is>
       </c>
       <c r="C55" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786058007635</t>
+          <t>9786057079381</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Aşk Ya Da Hiç</t>
+          <t>Yenilmezlerin Ve En Güçlülerin Sırları</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>220</v>
+        <v>280</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786058007642</t>
+          <t>9786057079329</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Tarihin Cemaziyel Evveli</t>
+          <t>Merhaba Ruh</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>310</v>
+        <v>220</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786058007659</t>
+          <t>9786057079305</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Geçmişe Mazi Derler</t>
+          <t>Vergi Revizyonu Soru ve Çözümleri</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>320</v>
+        <v>2350</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786058009530</t>
+          <t>9786057079312</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Hiphop Amerikan Kültürü Değildir</t>
+          <t>Hüznün Şehrine Düşen Beyaz Güller</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>250</v>
+        <v>245</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786058009509</t>
+          <t>9786058009585</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Sarı Panjurlu Ev</t>
+          <t>Her Şey Sende Gizli</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>240</v>
+        <v>265</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786058009516</t>
+          <t>9786058007697</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>O Sen'sin</t>
+          <t>Dahilerin Efendisi</t>
         </is>
       </c>
       <c r="C61" s="1">
         <v>265</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786058009523</t>
+          <t>9786058007680</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Kariyer Sanatı</t>
+          <t>Nanurjuk</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>290</v>
+        <v>310</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786058009554</t>
+          <t>9786058007673</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Herkes Unut Dedi</t>
+          <t>İki Kültür Arası 1,5  Adam</t>
         </is>
       </c>
       <c r="C63" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786058007611</t>
+          <t>9786058007628</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Ben Bisiklet İstiyorum</t>
+          <t>Aşkmeran</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>265</v>
+        <v>220</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786058009578</t>
+          <t>9786058007635</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>İnceldiği Yerden Kopsun Kıyamet</t>
+          <t>Aşk Ya Da Hiç</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>245</v>
+        <v>220</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786058009547</t>
+          <t>9786058007642</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Hadi Beni Aşk'tan Yarat</t>
+          <t>Tarihin Cemaziyel Evveli</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>265</v>
+        <v>310</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786058007666</t>
+          <t>9786058007659</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Biraz Da Sana Bağlı</t>
+          <t>Geçmişe Mazi Derler</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>285</v>
+        <v>320</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786058009561</t>
+          <t>9786058009530</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>İki Gönül Bir Olunca</t>
+          <t>Hiphop Amerikan Kültürü Değildir</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>265</v>
+        <v>250</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786058007604</t>
+          <t>9786058009509</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Büyüdükçe</t>
+          <t>Sarı Panjurlu Ev</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>265</v>
+        <v>240</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
+          <t>9786058009516</t>
+        </is>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>O Sen'sin</t>
+        </is>
+      </c>
+      <c r="C70" s="1">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3">
+      <c r="A71" s="1" t="inlineStr">
+        <is>
+          <t>9786058009523</t>
+        </is>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>Kariyer Sanatı</t>
+        </is>
+      </c>
+      <c r="C71" s="1">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3">
+      <c r="A72" s="1" t="inlineStr">
+        <is>
+          <t>9786058009554</t>
+        </is>
+      </c>
+      <c r="B72" s="1" t="inlineStr">
+        <is>
+          <t>Herkes Unut Dedi</t>
+        </is>
+      </c>
+      <c r="C72" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="73" spans="1:3">
+      <c r="A73" s="1" t="inlineStr">
+        <is>
+          <t>9786058007611</t>
+        </is>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>Ben Bisiklet İstiyorum</t>
+        </is>
+      </c>
+      <c r="C73" s="1">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="74" spans="1:3">
+      <c r="A74" s="1" t="inlineStr">
+        <is>
+          <t>9786058009578</t>
+        </is>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>İnceldiği Yerden Kopsun Kıyamet</t>
+        </is>
+      </c>
+      <c r="C74" s="1">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3">
+      <c r="A75" s="1" t="inlineStr">
+        <is>
+          <t>9786058009547</t>
+        </is>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>Hadi Beni Aşk'tan Yarat</t>
+        </is>
+      </c>
+      <c r="C75" s="1">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="76" spans="1:3">
+      <c r="A76" s="1" t="inlineStr">
+        <is>
+          <t>9786058007666</t>
+        </is>
+      </c>
+      <c r="B76" s="1" t="inlineStr">
+        <is>
+          <t>Biraz Da Sana Bağlı</t>
+        </is>
+      </c>
+      <c r="C76" s="1">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="77" spans="1:3">
+      <c r="A77" s="1" t="inlineStr">
+        <is>
+          <t>9786058009561</t>
+        </is>
+      </c>
+      <c r="B77" s="1" t="inlineStr">
+        <is>
+          <t>İki Gönül Bir Olunca</t>
+        </is>
+      </c>
+      <c r="C77" s="1">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="78" spans="1:3">
+      <c r="A78" s="1" t="inlineStr">
+        <is>
+          <t>9786058007604</t>
+        </is>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>Büyüdükçe</t>
+        </is>
+      </c>
+      <c r="C78" s="1">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="79" spans="1:3">
+      <c r="A79" s="1" t="inlineStr">
+        <is>
           <t>9786058009592</t>
         </is>
       </c>
-      <c r="B70" s="1" t="inlineStr">
+      <c r="B79" s="1" t="inlineStr">
         <is>
           <t>Davranış Reçetesi</t>
         </is>
       </c>
-      <c r="C70" s="1">
+      <c r="C79" s="1">
         <v>285</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>