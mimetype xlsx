--- v1 (2026-05-13)
+++ v2 (2026-07-03)
@@ -85,1210 +85,1270 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259395777</t>
+          <t>9786259048017</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Kendi Önünden Çekil</t>
+          <t>Bunları Size Anlatmazlar</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>320</v>
+        <v>259</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259395760</t>
+          <t>9786259048000</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Hayallerine Giden Yol</t>
+          <t>Istakozları Bilir Misin?</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>300</v>
+        <v>240</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259395753</t>
+          <t>9786259395784</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Ufukta Işık Var Mı?</t>
+          <t>Zirvedekilerin Karar Disiplini</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>280</v>
+        <v>355</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259395715</t>
+          <t>9786259395791</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Işığım Doğuştandır</t>
+          <t>İnandığım Gibi Murat Kekilli</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>320</v>
+        <v>310</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259395722</t>
+          <t>9786259395777</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Mutlu Çocuk Mutlu Ebeveyn</t>
+          <t>Kendi Önünden Çekil</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>365</v>
+        <v>320</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259395739</t>
+          <t>9786259395760</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Akışa Güven</t>
+          <t>Hayallerine Giden Yol</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>295</v>
+        <v>300</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259881195</t>
+          <t>9786259395753</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Nasıl Bir Oyunun İçine Düştün?</t>
+          <t>Ufukta Işık Var Mı?</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>345</v>
+        <v>280</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259881133</t>
+          <t>9786259395715</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Danışman</t>
+          <t>Işığım Doğuştandır</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>350</v>
+        <v>320</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259881102</t>
+          <t>9786259395722</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Patronlar İçin Liderlik Büyük Patron</t>
+          <t>Mutlu Çocuk Mutlu Ebeveyn</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>375</v>
+        <v>365</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259690001</t>
+          <t>9786259395739</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Yükseliş Dipten Başlar</t>
+          <t>Akışa Güven</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>295</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259395746</t>
+          <t>9786259881195</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Birlikte Yalnızız</t>
+          <t>Nasıl Bir Oyunun İçine Düştün?</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>220</v>
+        <v>345</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259690070</t>
+          <t>9786259881133</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Her Şey Senden Ötürü</t>
+          <t>Danışman</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>345</v>
+        <v>350</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259395708</t>
+          <t>9786259881102</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Pazarlamadan Perakendeye</t>
+          <t>Patronlar İçin Liderlik Büyük Patron</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>345</v>
+        <v>375</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259690087</t>
+          <t>9786259690001</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>8 Deha</t>
+          <t>Yükseliş Dipten Başlar</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>345</v>
+        <v>295</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259690094</t>
+          <t>9786259395746</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Akıl Oyunlarını Boz</t>
+          <t>Birlikte Yalnızız</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>320</v>
+        <v>220</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259690063</t>
+          <t>9786259690070</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>İyi Yaşamın Bilimi: Wellness</t>
+          <t>Her Şey Senden Ötürü</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>400</v>
+        <v>345</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259690049</t>
+          <t>9786259395708</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>İkna Etme, Anla!</t>
+          <t>Pazarlamadan Perakendeye</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>310</v>
+        <v>345</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259690056</t>
+          <t>9786259690087</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Varoluşun Sakin Dalgaları</t>
+          <t>8 Deha</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>420</v>
+        <v>345</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259690032</t>
+          <t>9786259690094</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Bir İhtimal Aşk</t>
+          <t>Akıl Oyunlarını Boz</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>290</v>
+        <v>320</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259690025</t>
+          <t>9786259690063</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Biraz Daha Yakından Hayat</t>
+          <t>İyi Yaşamın Bilimi: Wellness</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259690018</t>
+          <t>9786259690049</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Şirket Var Sistem Yok</t>
+          <t>İkna Etme, Anla!</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>340</v>
+        <v>310</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259527093</t>
+          <t>9786259690056</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Kendini Keşfet Limitlerini Zorla Hayatını Yücelt</t>
+          <t>Varoluşun Sakin Dalgaları</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>320</v>
+        <v>420</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259527086</t>
+          <t>9786259690032</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Kudretini Uyandır - Yükseliş</t>
+          <t>Bir İhtimal Aşk</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>260</v>
+        <v>290</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259527079</t>
+          <t>9786259690025</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Perdenin Ardındaki Sen</t>
+          <t>Biraz Daha Yakından Hayat</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>285</v>
+        <v>350</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259527062</t>
+          <t>9786259690018</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>528 No’lu Oda</t>
+          <t>Şirket Var Sistem Yok</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>320</v>
+        <v>340</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9789759579876</t>
+          <t>9786259527093</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Dolandırıyoruz</t>
+          <t>Kendini Keşfet Limitlerini Zorla Hayatını Yücelt</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>285</v>
+        <v>320</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9789759579869</t>
+          <t>9786259527086</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Ruhunuza Işık Detoksu</t>
+          <t>Kudretini Uyandır - Yükseliş</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>185</v>
+        <v>260</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9789759579852</t>
+          <t>9786259527079</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Kibrit Kutusundaki Mektup</t>
+          <t>Perdenin Ardındaki Sen</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>240</v>
+        <v>285</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9789759579821</t>
+          <t>9786259527062</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Bahanelere Sığınmak Yok</t>
+          <t>528 No’lu Oda</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>265</v>
+        <v>320</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786259527055</t>
+          <t>9789759579876</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Ihlamur Çıkmazı</t>
+          <t>Dolandırıyoruz</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>265</v>
+        <v>285</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786259527031</t>
+          <t>9789759579869</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Mutlu Bebek, Mutlu Ebeveyn</t>
+          <t>Ruhunuza Işık Detoksu</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>345</v>
+        <v>185</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786259527024</t>
+          <t>9789759579852</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Hayırda Hayır Vardır</t>
+          <t>Kibrit Kutusundaki Mektup</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>310</v>
+        <v>240</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786259527048</t>
+          <t>9789759579821</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Beklediğin Kurtarıcı Sensin</t>
+          <t>Bahanelere Sığınmak Yok</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>290</v>
+        <v>265</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786259527017</t>
+          <t>9786259527055</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Aikido Nedir?</t>
+          <t>Ihlamur Çıkmazı</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>380</v>
+        <v>265</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786259527000</t>
+          <t>9786259527031</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Büyücünün Tohumları - Şira</t>
+          <t>Mutlu Bebek, Mutlu Ebeveyn</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>245</v>
+        <v>345</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786259881188</t>
+          <t>9786259527024</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>İşçi Patron</t>
+          <t>Hayırda Hayır Vardır</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>350</v>
+        <v>310</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786259881171</t>
+          <t>9786259527048</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Sen Arı Değilsin!</t>
+          <t>Beklediğin Kurtarıcı Sensin</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>350</v>
+        <v>290</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786259881164</t>
+          <t>9786259527017</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Hedef: Pazarlama</t>
+          <t>Aikido Nedir?</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>250</v>
+        <v>380</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786259881157</t>
+          <t>9786259527000</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Motivasyon + Doğru Hedef + Etkili İletişim + Beyni Doğru Kullanma Ama Nasıl?</t>
+          <t>Büyücünün Tohumları - Şira</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>260</v>
+        <v>245</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786259881140</t>
+          <t>9786259881188</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Ben Asla Pes Etmedim</t>
+          <t>İşçi Patron</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>330</v>
+        <v>350</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9789759579838</t>
+          <t>9786259881171</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Nanurjuk (1-2-3)</t>
+          <t>Sen Arı Değilsin!</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>900</v>
+        <v>350</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786259881119</t>
+          <t>9786259881164</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Astroloji Rehberliğinde Çocuğumu Tanıma Sanatı</t>
+          <t>Hedef: Pazarlama</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>325</v>
+        <v>250</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786259881126</t>
+          <t>9786259881157</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Kudretini Uyandır - Milat</t>
+          <t>Motivasyon + Doğru Hedef + Etkili İletişim + Beyni Doğru Kullanma Ama Nasıl?</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>265</v>
+        <v>260</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9789759579890</t>
+          <t>9786259881140</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Hayatın Zorluklarına Karşı Güçlenme Sanatı</t>
+          <t>Ben Asla Pes Etmedim</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>320</v>
+        <v>330</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9789759579883</t>
+          <t>9789759579838</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Aile Şirketlerinde Veliaht Liderlik</t>
+          <t>Nanurjuk (1-2-3)</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>325</v>
+        <v>900</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9789759579845</t>
+          <t>9786259881119</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Dengeyi Yakalamak</t>
+          <t>Astroloji Rehberliğinde Çocuğumu Tanıma Sanatı</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>285</v>
+        <v>325</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9789759569814</t>
+          <t>9786259881126</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Nanurjuk 3 - Kıyametten Geriye Kalanların Zamanı</t>
+          <t>Kudretini Uyandır - Milat</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>310</v>
+        <v>265</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9789759579807</t>
+          <t>9789759579890</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Nanurjuk 1 - Göğe Uçuşan Kristaller</t>
+          <t>Hayatın Zorluklarına Karşı Güçlenme Sanatı</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>310</v>
+        <v>320</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786057079398</t>
+          <t>9789759579883</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Sıfır Felsefesi</t>
+          <t>Aile Şirketlerinde Veliaht Liderlik</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>285</v>
+        <v>325</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786057079374</t>
+          <t>9789759579845</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>İki Nesil Eşkıya</t>
+          <t>Dengeyi Yakalamak</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>220</v>
+        <v>285</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786057079367</t>
+          <t>9789759569814</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Aile Şirketiniz Batmasın</t>
+          <t>Nanurjuk 3 - Kıyametten Geriye Kalanların Zamanı</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>350</v>
+        <v>310</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786057079343</t>
+          <t>9789759579807</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Başaracağıma İnanıyorum</t>
+          <t>Nanurjuk 1 - Göğe Uçuşan Kristaller</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>260</v>
+        <v>310</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786057079350</t>
+          <t>9786057079398</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Senden Daha Kırmızı</t>
+          <t>Sıfır Felsefesi</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>465</v>
+        <v>285</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786057079336</t>
+          <t>9786057079374</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Sen Hazırsan Her Şey Hazır</t>
+          <t>İki Nesil Eşkıya</t>
         </is>
       </c>
       <c r="C55" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786057079381</t>
+          <t>9786057079367</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Yenilmezlerin Ve En Güçlülerin Sırları</t>
+          <t>Aile Şirketiniz Batmasın</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>280</v>
+        <v>350</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786057079329</t>
+          <t>9786057079343</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Merhaba Ruh</t>
+          <t>Başaracağıma İnanıyorum</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>220</v>
+        <v>260</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786057079305</t>
+          <t>9786057079350</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Vergi Revizyonu Soru ve Çözümleri</t>
+          <t>Senden Daha Kırmızı</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>2350</v>
+        <v>465</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786057079312</t>
+          <t>9786057079336</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Hüznün Şehrine Düşen Beyaz Güller</t>
+          <t>Sen Hazırsan Her Şey Hazır</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>245</v>
+        <v>220</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786058009585</t>
+          <t>9786057079381</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Her Şey Sende Gizli</t>
+          <t>Yenilmezlerin Ve En Güçlülerin Sırları</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>265</v>
+        <v>280</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786058007697</t>
+          <t>9786057079329</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Dahilerin Efendisi</t>
+          <t>Merhaba Ruh</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>265</v>
+        <v>220</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786058007680</t>
+          <t>9786057079305</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Nanurjuk</t>
+          <t>Vergi Revizyonu Soru ve Çözümleri</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>310</v>
+        <v>2350</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786058007673</t>
+          <t>9786057079312</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>İki Kültür Arası 1,5  Adam</t>
+          <t>Hüznün Şehrine Düşen Beyaz Güller</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>220</v>
+        <v>245</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786058007628</t>
+          <t>9786058009585</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Aşkmeran</t>
+          <t>Her Şey Sende Gizli</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>220</v>
+        <v>265</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786058007635</t>
+          <t>9786058007697</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Aşk Ya Da Hiç</t>
+          <t>Dahilerin Efendisi</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>220</v>
+        <v>265</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786058007642</t>
+          <t>9786058007680</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Tarihin Cemaziyel Evveli</t>
+          <t>Nanurjuk</t>
         </is>
       </c>
       <c r="C66" s="1">
         <v>310</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786058007659</t>
+          <t>9786058007673</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Geçmişe Mazi Derler</t>
+          <t>İki Kültür Arası 1,5  Adam</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>320</v>
+        <v>220</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786058009530</t>
+          <t>9786058007628</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Hiphop Amerikan Kültürü Değildir</t>
+          <t>Aşkmeran</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>250</v>
+        <v>220</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786058009509</t>
+          <t>9786058007635</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Sarı Panjurlu Ev</t>
+          <t>Aşk Ya Da Hiç</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>240</v>
+        <v>220</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786058009516</t>
+          <t>9786058007642</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>O Sen'sin</t>
+          <t>Tarihin Cemaziyel Evveli</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>265</v>
+        <v>310</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786058009523</t>
+          <t>9786058007659</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Kariyer Sanatı</t>
+          <t>Geçmişe Mazi Derler</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>290</v>
+        <v>320</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786058009554</t>
+          <t>9786058009530</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Herkes Unut Dedi</t>
+          <t>Hiphop Amerikan Kültürü Değildir</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>220</v>
+        <v>250</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786058007611</t>
+          <t>9786058009509</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Ben Bisiklet İstiyorum</t>
+          <t>Sarı Panjurlu Ev</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>265</v>
+        <v>240</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786058009578</t>
+          <t>9786058009516</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>İnceldiği Yerden Kopsun Kıyamet</t>
+          <t>O Sen'sin</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>245</v>
+        <v>265</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786058009547</t>
+          <t>9786058009523</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Hadi Beni Aşk'tan Yarat</t>
+          <t>Kariyer Sanatı</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>265</v>
+        <v>290</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786058007666</t>
+          <t>9786058009554</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Biraz Da Sana Bağlı</t>
+          <t>Herkes Unut Dedi</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>285</v>
+        <v>220</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786058009561</t>
+          <t>9786058007611</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>İki Gönül Bir Olunca</t>
+          <t>Ben Bisiklet İstiyorum</t>
         </is>
       </c>
       <c r="C77" s="1">
         <v>265</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786058007604</t>
+          <t>9786058009578</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Büyüdükçe</t>
+          <t>İnceldiği Yerden Kopsun Kıyamet</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>265</v>
+        <v>245</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
+          <t>9786058009547</t>
+        </is>
+      </c>
+      <c r="B79" s="1" t="inlineStr">
+        <is>
+          <t>Hadi Beni Aşk'tan Yarat</t>
+        </is>
+      </c>
+      <c r="C79" s="1">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="80" spans="1:3">
+      <c r="A80" s="1" t="inlineStr">
+        <is>
+          <t>9786058007666</t>
+        </is>
+      </c>
+      <c r="B80" s="1" t="inlineStr">
+        <is>
+          <t>Biraz Da Sana Bağlı</t>
+        </is>
+      </c>
+      <c r="C80" s="1">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="81" spans="1:3">
+      <c r="A81" s="1" t="inlineStr">
+        <is>
+          <t>9786058009561</t>
+        </is>
+      </c>
+      <c r="B81" s="1" t="inlineStr">
+        <is>
+          <t>İki Gönül Bir Olunca</t>
+        </is>
+      </c>
+      <c r="C81" s="1">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="82" spans="1:3">
+      <c r="A82" s="1" t="inlineStr">
+        <is>
+          <t>9786058007604</t>
+        </is>
+      </c>
+      <c r="B82" s="1" t="inlineStr">
+        <is>
+          <t>Büyüdükçe</t>
+        </is>
+      </c>
+      <c r="C82" s="1">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="83" spans="1:3">
+      <c r="A83" s="1" t="inlineStr">
+        <is>
           <t>9786058009592</t>
         </is>
       </c>
-      <c r="B79" s="1" t="inlineStr">
+      <c r="B83" s="1" t="inlineStr">
         <is>
           <t>Davranış Reçetesi</t>
         </is>
       </c>
-      <c r="C79" s="1">
+      <c r="C83" s="1">
         <v>285</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>