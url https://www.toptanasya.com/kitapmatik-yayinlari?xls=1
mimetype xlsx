--- v0 (2026-02-07)
+++ v1 (2026-05-13)
@@ -85,850 +85,865 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786253853518</t>
+          <t>9786253854942</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Uzaktan İzlenen Sokak</t>
+          <t>Aşık Yalınayak</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>250</v>
+        <v>450</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786253854751</t>
+          <t>9786253853518</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Deniz Dalgası</t>
+          <t>Uzaktan İzlenen Sokak</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>195</v>
+        <v>250</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786257336970</t>
+          <t>9786253854751</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Zekice Eğlenceli Bilmeceler</t>
+          <t>Deniz Dalgası</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>250</v>
+        <v>195</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786257336963</t>
+          <t>9786257336970</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Zekice Bilmece Dünyası</t>
+          <t>Zekice Eğlenceli Bilmeceler</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786253852849</t>
+          <t>9786257336963</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Volunteer Detective</t>
+          <t>Zekice Bilmece Dünyası</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786253852832</t>
+          <t>9786253852849</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Mysterious Bag</t>
+          <t>Volunteer Detective</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786253852856</t>
+          <t>9786253852832</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Kuran Ayetleri Işığında İktisat</t>
+          <t>Mysterious Bag</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786256251823</t>
+          <t>9786253852856</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Sığınak: Sonun Başlangıcı</t>
+          <t>Kuran Ayetleri Işığında İktisat</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>199</v>
+        <v>250</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786253852085</t>
+          <t>9786256251823</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Kır Çiçeklerim</t>
+          <t>Sığınak: Sonun Başlangıcı</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>159</v>
+        <v>199</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786253851774</t>
+          <t>9786253852085</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Kendine Dönüş</t>
+          <t>Kır Çiçeklerim</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>350</v>
+        <v>159</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786253851644</t>
+          <t>9786253851774</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Umut İçinde Tükenmişlik</t>
+          <t>Kendine Dönüş</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>320</v>
+        <v>350</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786253850760</t>
+          <t>9786253851644</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Yaşanmış Nevşehir Hikayeleri - 4</t>
+          <t>Umut İçinde Tükenmişlik</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>350</v>
+        <v>320</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786253850753</t>
+          <t>9786253850760</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Sadr-I Âzam Damat İbrahim Paşa’nın Hazin Öyküsü</t>
+          <t>Yaşanmış Nevşehir Hikayeleri - 4</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>299</v>
+        <v>350</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786253850616</t>
+          <t>9786253850753</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Dini Bilgiler Kitap Seti - 5 Kitap Takım</t>
+          <t>Sadr-I Âzam Damat İbrahim Paşa’nın Hazin Öyküsü</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>836</v>
+        <v>299</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786255997463</t>
+          <t>9786253850616</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Mila</t>
+          <t>Dini Bilgiler Kitap Seti - 5 Kitap Takım</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>250</v>
+        <v>836</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786256251779</t>
+          <t>9786255997463</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Kuran Ayetleri Işığında Ahirete İlişkin Esaslar: Soyut Bir Yaklaşım Terazi</t>
+          <t>Mila</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786256658172</t>
+          <t>9786256251779</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Lider mi Yönetici mi?</t>
+          <t>Kuran Ayetleri Işığında Ahirete İlişkin Esaslar: Soyut Bir Yaklaşım Terazi</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786257336253</t>
+          <t>9786256658172</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Öldüren Sevdalar</t>
+          <t>Lider mi Yönetici mi?</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>285</v>
+        <v>300</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786257336291</t>
+          <t>9786257336253</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Gönül Pınarından Damlalar</t>
+          <t>Öldüren Sevdalar</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>285</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786055176570</t>
+          <t>9786257336291</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Allah’ın Sevgilisi Şehit Peygamber</t>
+          <t>Gönül Pınarından Damlalar</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>300</v>
+        <v>285</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786057557711</t>
+          <t>9786055176570</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Mavideki Hüzün</t>
+          <t>Allah’ın Sevgilisi Şehit Peygamber</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>385</v>
+        <v>300</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786057879356</t>
+          <t>9786057557711</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Dayan Yüreğim</t>
+          <t>Mavideki Hüzün</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>350</v>
+        <v>385</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786055176464</t>
+          <t>9786057879356</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Peygamber Efendimizin Dilinden Dualar</t>
+          <t>Dayan Yüreğim</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>285</v>
+        <v>350</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786055176532</t>
+          <t>9786055176464</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Yüzsüz</t>
+          <t>Peygamber Efendimizin Dilinden Dualar</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>250</v>
+        <v>285</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786055176631</t>
+          <t>9786055176532</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Namazda Okunacak Dua ve Zikirler</t>
+          <t>Yüzsüz</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786059831192</t>
+          <t>9786055176631</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Şehit Peygamber</t>
+          <t>Namazda Okunacak Dua ve Zikirler</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>78</v>
+        <v>150</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786055176921</t>
+          <t>9786059831192</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Senin Üniversitelerin</t>
+          <t>Şehit Peygamber</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>250</v>
+        <v>78</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786055176853</t>
+          <t>9786055176921</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Sevmek Yok mu?</t>
+          <t>Senin Üniversitelerin</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786055176877</t>
+          <t>9786055176853</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Namaz Hocası</t>
+          <t>Sevmek Yok mu?</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>199</v>
+        <v>250</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786059831031</t>
+          <t>9786055176877</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Bize Özgü Başarı Kriterler</t>
+          <t>Namaz Hocası</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>400</v>
+        <v>199</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786055176945</t>
+          <t>9786059831031</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Arafta Bir Kimlik : Türklük</t>
+          <t>Bize Özgü Başarı Kriterler</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>450</v>
+        <v>400</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786054392544</t>
+          <t>9786055176945</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Aşk ve Yalnızlık</t>
+          <t>Arafta Bir Kimlik : Türklük</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>250</v>
+        <v>450</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786055176976</t>
+          <t>9786054392544</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Hz. Peygamber'in İ'tikaf İbadeti</t>
+          <t>Aşk ve Yalnızlık</t>
         </is>
       </c>
       <c r="C34" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786055176969</t>
+          <t>9786055176976</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'nin İntiharı</t>
+          <t>Hz. Peygamber'in İ'tikaf İbadeti</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786055176983</t>
+          <t>9786055176969</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Hz. Peygamber'in Oruç İbadeti</t>
+          <t>Türkiye'nin İntiharı</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786055176471</t>
+          <t>9786055176983</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Üzgünüm Ama Cahilsiniz</t>
+          <t>Hz. Peygamber'in Oruç İbadeti</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>450</v>
+        <v>300</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786059831468</t>
+          <t>9786055176471</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Pratik Tecvid - Karabaş Tecvidi</t>
+          <t>Üzgünüm Ama Cahilsiniz</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>150</v>
+        <v>450</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786059831451</t>
+          <t>9786059831468</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Kur'an Elif Ba-sı</t>
+          <t>Pratik Tecvid - Karabaş Tecvidi</t>
         </is>
       </c>
       <c r="C39" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786055176266</t>
+          <t>9786059831451</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>İki Dünya Arasında Aşk</t>
+          <t>Kur'an Elif Ba-sı</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786057879905</t>
+          <t>9786055176266</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Uzun Lafa Gerek Yok</t>
+          <t>İki Dünya Arasında Aşk</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786057879912</t>
+          <t>9786057879905</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Ardıç Ağacı</t>
+          <t>Uzun Lafa Gerek Yok</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>450</v>
+        <v>350</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786057879851</t>
+          <t>9786057879912</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>İnsan Kaçtığı Kadar Özgürdür</t>
+          <t>Ardıç Ağacı</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>300</v>
+        <v>450</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786055176150</t>
+          <t>9786057879851</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Yedi.Dokuz</t>
+          <t>İnsan Kaçtığı Kadar Özgürdür</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>144</v>
+        <v>300</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786054392339</t>
+          <t>9786055176150</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Tasavvufi Bakışla Rubailer</t>
+          <t>Yedi.Dokuz</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>200</v>
+        <v>144</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786054392308</t>
+          <t>9786054392339</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Şairler ve Şiirlerle Karaören</t>
+          <t>Tasavvufi Bakışla Rubailer</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>35</v>
+        <v>200</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786054392056</t>
+          <t>9786054392308</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Safahat - Tam Metin ve Safahat’ın Dışında Kalmış Şiirler</t>
+          <t>Şairler ve Şiirlerle Karaören</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>15</v>
+        <v>35</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786055176037</t>
+          <t>9786054392056</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>İslam Amacından Saptırılmıştır</t>
+          <t>Safahat - Tam Metin ve Safahat’ın Dışında Kalmış Şiirler</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>250</v>
+        <v>15</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9789758890781</t>
+          <t>9786055176037</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Bir Ütopyalı’nın Düşündükleri</t>
+          <t>İslam Amacından Saptırılmıştır</t>
         </is>
       </c>
       <c r="C49" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786054392827</t>
+          <t>9789758890781</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Azap ve Araf</t>
+          <t>Bir Ütopyalı’nın Düşündükleri</t>
         </is>
       </c>
       <c r="C50" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>3990000001735</t>
+          <t>9786054392827</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Aşkname (Ciltli)</t>
+          <t>Azap ve Araf</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>25</v>
+        <v>250</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786054392810</t>
+          <t>3990000001735</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Aşk Bir İhtimaldir</t>
+          <t>Aşkname (Ciltli)</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>250</v>
+        <v>25</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786057879707</t>
+          <t>9786054392810</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Aşk Dört Mevsim</t>
+          <t>Aşk Bir İhtimaldir</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786057879882</t>
+          <t>9786057879707</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Açlık Yılları</t>
+          <t>Aşk Dört Mevsim</t>
         </is>
       </c>
       <c r="C54" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
+          <t>9786057879882</t>
+        </is>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Açlık Yılları</t>
+        </is>
+      </c>
+      <c r="C55" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3">
+      <c r="A56" s="1" t="inlineStr">
+        <is>
           <t>9786253857516</t>
         </is>
       </c>
-      <c r="B55" s="1" t="inlineStr">
+      <c r="B56" s="1" t="inlineStr">
         <is>
           <t>Kehribar</t>
         </is>
       </c>
-      <c r="C55" s="1">
+      <c r="C56" s="1">
         <v>225</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>