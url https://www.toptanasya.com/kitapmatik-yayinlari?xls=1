--- v1 (2026-05-13)
+++ v2 (2026-07-03)
@@ -85,865 +85,955 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786253854942</t>
+          <t>9786258793376</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Aşık Yalınayak</t>
+          <t>Aslında Evlilik</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>450</v>
+        <v>275</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786253853518</t>
+          <t>9786253858988</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Uzaktan İzlenen Sokak</t>
+          <t>Son Dalga</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>250</v>
+        <v>600</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786253854751</t>
+          <t>9786253858858</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Deniz Dalgası</t>
+          <t>Rafığa Mektuplar</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>195</v>
+        <v>550</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786257336970</t>
+          <t>9786253859169</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Zekice Eğlenceli Bilmeceler</t>
+          <t>Bir Akademisyenin Turizm, Medya ve Kariyer Yolculuğu</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>250</v>
+        <v>295</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786257336963</t>
+          <t>9786253858957</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Zekice Bilmece Dünyası</t>
+          <t>Lotus Gibi Kalabilmek</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>250</v>
+        <v>199</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786253852849</t>
+          <t>9786253858940</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Volunteer Detective</t>
+          <t>101 Papatya 101 Şiir</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>250</v>
+        <v>299</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786253852832</t>
+          <t>9786253854942</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Mysterious Bag</t>
+          <t>Aşık Yalınayak</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>250</v>
+        <v>450</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786253852856</t>
+          <t>9786253853518</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Kuran Ayetleri Işığında İktisat</t>
+          <t>Uzaktan İzlenen Sokak</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786256251823</t>
+          <t>9786253854751</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Sığınak: Sonun Başlangıcı</t>
+          <t>Deniz Dalgası</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>199</v>
+        <v>195</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786253852085</t>
+          <t>9786257336970</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Kır Çiçeklerim</t>
+          <t>Zekice Eğlenceli Bilmeceler</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>159</v>
+        <v>250</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786253851774</t>
+          <t>9786257336963</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Kendine Dönüş</t>
+          <t>Zekice Bilmece Dünyası</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786253851644</t>
+          <t>9786253852849</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Umut İçinde Tükenmişlik</t>
+          <t>Volunteer Detective</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>320</v>
+        <v>250</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786253850760</t>
+          <t>9786253852832</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Yaşanmış Nevşehir Hikayeleri - 4</t>
+          <t>Mysterious Bag</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786253850753</t>
+          <t>9786253852856</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Sadr-I Âzam Damat İbrahim Paşa’nın Hazin Öyküsü</t>
+          <t>Kuran Ayetleri Işığında İktisat</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>299</v>
+        <v>250</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786253850616</t>
+          <t>9786256251823</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Dini Bilgiler Kitap Seti - 5 Kitap Takım</t>
+          <t>Sığınak: Sonun Başlangıcı</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>836</v>
+        <v>199</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786255997463</t>
+          <t>9786253852085</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Mila</t>
+          <t>Kır Çiçeklerim</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>250</v>
+        <v>159</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786256251779</t>
+          <t>9786253851774</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Kuran Ayetleri Işığında Ahirete İlişkin Esaslar: Soyut Bir Yaklaşım Terazi</t>
+          <t>Kendine Dönüş</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786256658172</t>
+          <t>9786253851644</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Lider mi Yönetici mi?</t>
+          <t>Umut İçinde Tükenmişlik</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>300</v>
+        <v>320</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786257336253</t>
+          <t>9786253850760</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Öldüren Sevdalar</t>
+          <t>Yaşanmış Nevşehir Hikayeleri - 4</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>285</v>
+        <v>350</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786257336291</t>
+          <t>9786253850753</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Gönül Pınarından Damlalar</t>
+          <t>Sadr-I Âzam Damat İbrahim Paşa’nın Hazin Öyküsü</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>285</v>
+        <v>299</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786055176570</t>
+          <t>9786253850616</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Allah’ın Sevgilisi Şehit Peygamber</t>
+          <t>Dini Bilgiler Kitap Seti - 5 Kitap Takım</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>300</v>
+        <v>836</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786057557711</t>
+          <t>9786255997463</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Mavideki Hüzün</t>
+          <t>Mila</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>385</v>
+        <v>250</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786057879356</t>
+          <t>9786256251779</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Dayan Yüreğim</t>
+          <t>Kuran Ayetleri Işığında Ahirete İlişkin Esaslar: Soyut Bir Yaklaşım Terazi</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786055176464</t>
+          <t>9786256658172</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Peygamber Efendimizin Dilinden Dualar</t>
+          <t>Lider mi Yönetici mi?</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>285</v>
+        <v>300</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786055176532</t>
+          <t>9786257336253</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Yüzsüz</t>
+          <t>Öldüren Sevdalar</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>250</v>
+        <v>285</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786055176631</t>
+          <t>9786257336291</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Namazda Okunacak Dua ve Zikirler</t>
+          <t>Gönül Pınarından Damlalar</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>150</v>
+        <v>285</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786059831192</t>
+          <t>9786055176570</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Şehit Peygamber</t>
+          <t>Allah’ın Sevgilisi Şehit Peygamber</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>78</v>
+        <v>300</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786055176921</t>
+          <t>9786057557711</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Senin Üniversitelerin</t>
+          <t>Mavideki Hüzün</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>250</v>
+        <v>385</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786055176853</t>
+          <t>9786057879356</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Sevmek Yok mu?</t>
+          <t>Dayan Yüreğim</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786055176877</t>
+          <t>9786055176464</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Namaz Hocası</t>
+          <t>Peygamber Efendimizin Dilinden Dualar</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>199</v>
+        <v>285</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786059831031</t>
+          <t>9786055176532</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Bize Özgü Başarı Kriterler</t>
+          <t>Yüzsüz</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786055176945</t>
+          <t>9786055176631</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Arafta Bir Kimlik : Türklük</t>
+          <t>Namazda Okunacak Dua ve Zikirler</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>450</v>
+        <v>150</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786054392544</t>
+          <t>9786059831192</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Aşk ve Yalnızlık</t>
+          <t>Şehit Peygamber</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>250</v>
+        <v>78</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786055176976</t>
+          <t>9786055176921</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Hz. Peygamber'in İ'tikaf İbadeti</t>
+          <t>Senin Üniversitelerin</t>
         </is>
       </c>
       <c r="C35" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786055176969</t>
+          <t>9786055176853</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'nin İntiharı</t>
+          <t>Sevmek Yok mu?</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786055176983</t>
+          <t>9786055176877</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Hz. Peygamber'in Oruç İbadeti</t>
+          <t>Namaz Hocası</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>300</v>
+        <v>199</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786055176471</t>
+          <t>9786059831031</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Üzgünüm Ama Cahilsiniz</t>
+          <t>Bize Özgü Başarı Kriterler</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>450</v>
+        <v>400</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786059831468</t>
+          <t>9786055176945</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Pratik Tecvid - Karabaş Tecvidi</t>
+          <t>Arafta Bir Kimlik : Türklük</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>150</v>
+        <v>450</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786059831451</t>
+          <t>9786054392544</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Kur'an Elif Ba-sı</t>
+          <t>Aşk ve Yalnızlık</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786055176266</t>
+          <t>9786055176976</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>İki Dünya Arasında Aşk</t>
+          <t>Hz. Peygamber'in İ'tikaf İbadeti</t>
         </is>
       </c>
       <c r="C41" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786057879905</t>
+          <t>9786055176969</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Uzun Lafa Gerek Yok</t>
+          <t>Türkiye'nin İntiharı</t>
         </is>
       </c>
       <c r="C42" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786057879912</t>
+          <t>9786055176983</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Ardıç Ağacı</t>
+          <t>Hz. Peygamber'in Oruç İbadeti</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>450</v>
+        <v>300</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786057879851</t>
+          <t>9786055176471</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>İnsan Kaçtığı Kadar Özgürdür</t>
+          <t>Üzgünüm Ama Cahilsiniz</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>300</v>
+        <v>450</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786055176150</t>
+          <t>9786059831468</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Yedi.Dokuz</t>
+          <t>Pratik Tecvid - Karabaş Tecvidi</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>144</v>
+        <v>150</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786054392339</t>
+          <t>9786059831451</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Tasavvufi Bakışla Rubailer</t>
+          <t>Kur'an Elif Ba-sı</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786054392308</t>
+          <t>9786055176266</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Şairler ve Şiirlerle Karaören</t>
+          <t>İki Dünya Arasında Aşk</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>35</v>
+        <v>250</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786054392056</t>
+          <t>9786057879905</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Safahat - Tam Metin ve Safahat’ın Dışında Kalmış Şiirler</t>
+          <t>Uzun Lafa Gerek Yok</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>15</v>
+        <v>350</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786055176037</t>
+          <t>9786057879912</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>İslam Amacından Saptırılmıştır</t>
+          <t>Ardıç Ağacı</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>250</v>
+        <v>450</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9789758890781</t>
+          <t>9786057879851</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Bir Ütopyalı’nın Düşündükleri</t>
+          <t>İnsan Kaçtığı Kadar Özgürdür</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786054392827</t>
+          <t>9786055176150</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Azap ve Araf</t>
+          <t>Yedi.Dokuz</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>250</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>3990000001735</t>
+          <t>9786054392339</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Aşkname (Ciltli)</t>
+          <t>Tasavvufi Bakışla Rubailer</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>25</v>
+        <v>200</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786054392810</t>
+          <t>9786054392308</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Aşk Bir İhtimaldir</t>
+          <t>Şairler ve Şiirlerle Karaören</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>250</v>
+        <v>35</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786057879707</t>
+          <t>9786054392056</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Aşk Dört Mevsim</t>
+          <t>Safahat - Tam Metin ve Safahat’ın Dışında Kalmış Şiirler</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>300</v>
+        <v>15</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786057879882</t>
+          <t>9786055176037</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Açlık Yılları</t>
+          <t>İslam Amacından Saptırılmıştır</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
+          <t>9789758890781</t>
+        </is>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Bir Ütopyalı’nın Düşündükleri</t>
+        </is>
+      </c>
+      <c r="C56" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3">
+      <c r="A57" s="1" t="inlineStr">
+        <is>
+          <t>9786054392827</t>
+        </is>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>Azap ve Araf</t>
+        </is>
+      </c>
+      <c r="C57" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3">
+      <c r="A58" s="1" t="inlineStr">
+        <is>
+          <t>3990000001735</t>
+        </is>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>Aşkname (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C58" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3">
+      <c r="A59" s="1" t="inlineStr">
+        <is>
+          <t>9786054392810</t>
+        </is>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>Aşk Bir İhtimaldir</t>
+        </is>
+      </c>
+      <c r="C59" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3">
+      <c r="A60" s="1" t="inlineStr">
+        <is>
+          <t>9786057879707</t>
+        </is>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>Aşk Dört Mevsim</t>
+        </is>
+      </c>
+      <c r="C60" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="61" spans="1:3">
+      <c r="A61" s="1" t="inlineStr">
+        <is>
+          <t>9786057879882</t>
+        </is>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>Açlık Yılları</t>
+        </is>
+      </c>
+      <c r="C61" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3">
+      <c r="A62" s="1" t="inlineStr">
+        <is>
           <t>9786253857516</t>
         </is>
       </c>
-      <c r="B56" s="1" t="inlineStr">
+      <c r="B62" s="1" t="inlineStr">
         <is>
           <t>Kehribar</t>
         </is>
       </c>
-      <c r="C56" s="1">
+      <c r="C62" s="1">
         <v>225</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>