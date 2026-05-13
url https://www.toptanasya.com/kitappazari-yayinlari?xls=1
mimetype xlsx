--- v0 (2025-10-30)
+++ v1 (2026-05-13)
@@ -85,1015 +85,1060 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786256695184</t>
+          <t>9786256695795</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Haritalı Tam Metin Marifetname (Ciltli)</t>
+          <t>Utanç</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>800</v>
+        <v>150</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786256695429</t>
+          <t>4440000004407</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Marifetname (3 Cilt) (Ciltli)</t>
+          <t>Stefan Zweig Seti (13 Kitap)</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>1200</v>
+        <v>710</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786256695085</t>
+          <t>4440000004406</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Marifetname (Ciltli)</t>
+          <t>Sabahattin Ali Seti (8 Kitap)</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>2000</v>
+        <v>750</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786256695412</t>
+          <t>9786256695184</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Ömer Seyfettin'den Seçmeler</t>
+          <t>Haritalı Tam Metin Marifetname (Ciltli)</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>250</v>
+        <v>800</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786256695467</t>
+          <t>9786256695429</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Domino (Ciltli)</t>
+          <t>Marifetname (3 Cilt) (Ciltli)</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>350</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259413495</t>
+          <t>9786256695085</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Yeraltından Notlar</t>
+          <t>Marifetname (Ciltli)</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>125</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259886435</t>
+          <t>9786256695412</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Sokratesin Savunması</t>
+          <t>Ömer Seyfettin'den Seçmeler</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>110</v>
+        <v>250</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259886480</t>
+          <t>9786256695467</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Kürk Mantolu Madonna</t>
+          <t>Domino (Ciltli)</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>125</v>
+        <v>350</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259886404</t>
+          <t>9786259413495</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>İnsan Ne İle Yaşar</t>
+          <t>Yeraltından Notlar</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786256695405</t>
+          <t>9786259886435</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Büyük İslam İlmihali (Ciltli)</t>
+          <t>Sokratesin Savunması</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>600</v>
+        <v>110</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786256695207</t>
+          <t>9786259886480</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Gramofon Avrat</t>
+          <t>Kürk Mantolu Madonna</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786256695191</t>
+          <t>9786259886404</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Değirmen</t>
+          <t>İnsan Ne İle Yaşar</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>110</v>
+        <v>125</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259886497</t>
+          <t>9786256695405</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>İçimizdeki Şeytan</t>
+          <t>Büyük İslam İlmihali (Ciltli)</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>190</v>
+        <v>600</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259886466</t>
+          <t>9786256695207</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Bir Gemi</t>
+          <t>Gramofon Avrat</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>95</v>
+        <v>125</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259886473</t>
+          <t>9786256695191</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Kuyucaklı Yusuf</t>
+          <t>Değirmen</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>165</v>
+        <v>110</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786256695313</t>
+          <t>9786259886497</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Sevgi Masalı</t>
+          <t>İçimizdeki Şeytan</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>80</v>
+        <v>190</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786256695337</t>
+          <t>9786259886466</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Ulduz Kız Ve Kargalar</t>
+          <t>Beyaz Bir Gemi</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>80</v>
+        <v>95</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786256695283</t>
+          <t>9786259886473</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Bir Vardı Bir Yoktu</t>
+          <t>Kuyucaklı Yusuf</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>80</v>
+        <v>165</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786256695320</t>
+          <t>9786256695313</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Ulduz Kız ve Konuşan Bebek</t>
+          <t>Sevgi Masalı</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786256695269</t>
+          <t>9786256695337</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Küçük Kara Balık</t>
+          <t>Ulduz Kız Ve Kargalar</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786256695276</t>
+          <t>9786256695283</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Bir Şeftali Bin Şeftali</t>
+          <t>Bir Vardı Bir Yoktu</t>
         </is>
       </c>
       <c r="C22" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786256695290</t>
+          <t>9786256695320</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Deli Dumrul</t>
+          <t>Ulduz Kız ve Konuşan Bebek</t>
         </is>
       </c>
       <c r="C23" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786256695108</t>
+          <t>9786256695269</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Bir Çöküşün Hikayesi</t>
+          <t>Küçük Kara Balık</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>110</v>
+        <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786256695023</t>
+          <t>9786256695276</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Bir Kadının 24 Saati</t>
+          <t>Bir Şeftali Bin Şeftali</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>110</v>
+        <v>80</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786256695030</t>
+          <t>9786256695290</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Gömülü Şamdan</t>
+          <t>Deli Dumrul</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>125</v>
+        <v>80</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786256695252</t>
+          <t>9786256695108</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Hayatın Mucizeleri</t>
+          <t>Bir Çöküşün Hikayesi</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786256695078</t>
+          <t>9786256695023</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Korku</t>
+          <t>Bir Kadının 24 Saati</t>
         </is>
       </c>
       <c r="C28" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786256695238</t>
+          <t>9786256695030</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Mecburiyet</t>
+          <t>Gömülü Şamdan</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>110</v>
+        <v>125</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786256695245</t>
+          <t>9786256695252</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Mürebbiye</t>
+          <t>Hayatın Mucizeleri</t>
         </is>
       </c>
       <c r="C30" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786256695054</t>
+          <t>9786256695078</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Olağanüstü Bir Gece</t>
+          <t>Korku</t>
         </is>
       </c>
       <c r="C31" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786256695306</t>
+          <t>9786256695238</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Püsküllü Deve</t>
+          <t>Mecburiyet</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>80</v>
+        <v>110</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786256695047</t>
+          <t>9786256695245</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Satranç</t>
+          <t>Mürebbiye</t>
         </is>
       </c>
       <c r="C33" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786256695061</t>
+          <t>9786256695054</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Yakıcı Sır</t>
+          <t>Olağanüstü Bir Gece</t>
         </is>
       </c>
       <c r="C34" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786256695214</t>
+          <t>9786256695306</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Sırça Köşk</t>
+          <t>Püsküllü Deve</t>
         </is>
       </c>
       <c r="C35" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786256695139</t>
+          <t>9786256695047</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Paris ve Londra'da Beş Parasız</t>
+          <t>Satranç</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>200</v>
+        <v>110</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786256695344</t>
+          <t>9786256695061</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Milena'ya Mektuplar</t>
+          <t>Yakıcı Sır</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>200</v>
+        <v>110</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786256695153</t>
+          <t>9786256695214</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Küçük Prens</t>
+          <t>Sırça Köşk</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>110</v>
+        <v>80</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786256695177</t>
+          <t>9786256695139</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Kavgam</t>
+          <t>Paris ve Londra'da Beş Parasız</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786256695115</t>
+          <t>9786256695344</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Hayvan Çiftliği</t>
+          <t>Milena'ya Mektuplar</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>125</v>
+        <v>200</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>4440000004405</t>
+          <t>9786256695153</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>George Orwell Seti (4 Kitap)</t>
+          <t>Küçük Prens</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>510</v>
+        <v>110</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786256695368</t>
+          <t>9786256695177</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Dönüşüm</t>
+          <t>Kavgam</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>95</v>
+        <v>300</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786256695351</t>
+          <t>9786256695115</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Dava</t>
+          <t>Hayvan Çiftliği</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>220</v>
+        <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786256695160</t>
+          <t>4440000004405</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Kalbi</t>
+          <t>George Orwell Seti (4 Kitap)</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>110</v>
+        <v>510</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786256695399</t>
+          <t>9786256695368</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Bir Mücadelenin Tasviri</t>
+          <t>Dönüşüm</t>
         </is>
       </c>
       <c r="C45" s="1">
         <v>95</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786256695016</t>
+          <t>9786256695351</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Bilinmeyen Bir Kadının Mektubu</t>
+          <t>Dava</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>110</v>
+        <v>220</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786256695375</t>
+          <t>9786256695160</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Babaya Mektup</t>
+          <t>Çocuk Kalbi</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>95</v>
+        <v>110</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786256695092</t>
+          <t>9786256695399</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Ayışığı Sokağı</t>
+          <t>Bir Mücadelenin Tasviri</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>110</v>
+        <v>95</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786256695009</t>
+          <t>9786256695016</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Amok Koşucusu</t>
+          <t>Bilinmeyen Bir Kadının Mektubu</t>
         </is>
       </c>
       <c r="C49" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786256695382</t>
+          <t>9786256695375</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Açlık Sanatçısı</t>
+          <t>Babaya Mektup</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>80</v>
+        <v>95</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786256695122</t>
+          <t>9786256695092</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>1984</t>
+          <t>Ayışığı Sokağı</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>200</v>
+        <v>110</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786256695221</t>
+          <t>9786256695009</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Yeni Dünya</t>
+          <t>Amok Koşucusu</t>
         </is>
       </c>
       <c r="C52" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786256695146</t>
+          <t>9786256695382</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Wigan İskelesi Yolu</t>
+          <t>Açlık Sanatçısı</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>200</v>
+        <v>80</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786259886459</t>
+          <t>9786256695122</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Bir Ömür</t>
+          <t>1984</t>
         </is>
       </c>
       <c r="C54" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786259413419</t>
+          <t>9786256695221</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Sefiller</t>
+          <t>Yeni Dünya</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>250</v>
+        <v>110</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786259413433</t>
+          <t>9786256695146</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Vadideki Zambak</t>
+          <t>Wigan İskelesi Yolu</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>190</v>
+        <v>200</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786259413402</t>
+          <t>9786259886459</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Suç ve Ceza</t>
+          <t>Bir Ömür</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786259886411</t>
+          <t>9786259413419</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Bir Delinin Hatıra Defteri</t>
+          <t>Sefiller</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>110</v>
+        <v>250</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786259413426</t>
+          <t>9786259413433</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Savaş ve Barış</t>
+          <t>Vadideki Zambak</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>300</v>
+        <v>190</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786259413440</t>
+          <t>9786259413402</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı ve Siyah</t>
+          <t>Suç ve Ceza</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786259413488</t>
+          <t>9786259886411</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Denemeler</t>
+          <t>Bir Delinin Hatıra Defteri</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>190</v>
+        <v>110</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786259413457</t>
+          <t>9786259413426</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Diş</t>
+          <t>Savaş ve Barış</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786259413471</t>
+          <t>9786259413440</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Ana</t>
+          <t>Kırmızı ve Siyah</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786259886442</t>
+          <t>9786259413488</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Zambaklar Ülkesinde</t>
+          <t>Denemeler</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>125</v>
+        <v>190</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786259886428</t>
+          <t>9786259413457</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Beyez Geceler</t>
+          <t>Beyaz Diş</t>
         </is>
       </c>
       <c r="C65" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
+          <t>9786259413471</t>
+        </is>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>Ana</t>
+        </is>
+      </c>
+      <c r="C66" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3">
+      <c r="A67" s="1" t="inlineStr">
+        <is>
+          <t>9786259886442</t>
+        </is>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>Beyaz Zambaklar Ülkesinde</t>
+        </is>
+      </c>
+      <c r="C67" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3">
+      <c r="A68" s="1" t="inlineStr">
+        <is>
+          <t>9786259886428</t>
+        </is>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>Beyez Geceler</t>
+        </is>
+      </c>
+      <c r="C68" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3">
+      <c r="A69" s="1" t="inlineStr">
+        <is>
           <t>9786259413464</t>
         </is>
       </c>
-      <c r="B66" s="1" t="inlineStr">
+      <c r="B69" s="1" t="inlineStr">
         <is>
           <t>Babalar ve Oğullar</t>
         </is>
       </c>
-      <c r="C66" s="1">
+      <c r="C69" s="1">
         <v>200</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>