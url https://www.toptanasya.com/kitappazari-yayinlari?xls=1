--- v1 (2026-05-13)
+++ v2 (2026-07-03)
@@ -94,1051 +94,1051 @@
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>9786256695795</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Utanç</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>150</v>
+        <v>180</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>4440000004407</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Stefan Zweig Seti (13 Kitap)</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>710</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>4440000004406</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Sabahattin Ali Seti (8 Kitap)</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>750</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786256695184</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Haritalı Tam Metin Marifetname (Ciltli)</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>800</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786256695429</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Marifetname (3 Cilt) (Ciltli)</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>1200</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786256695085</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Marifetname (Ciltli)</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>2000</v>
+        <v>2400</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786256695412</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Ömer Seyfettin'den Seçmeler</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786256695467</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Domino (Ciltli)</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>350</v>
+        <v>420</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786259413495</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Yeraltından Notlar</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>125</v>
+        <v>150</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786259886435</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Sokratesin Savunması</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>110</v>
+        <v>130</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786259886480</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Kürk Mantolu Madonna</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>125</v>
+        <v>150</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786259886404</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>İnsan Ne İle Yaşar</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>125</v>
+        <v>150</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9786256695405</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Büyük İslam İlmihali (Ciltli)</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>600</v>
+        <v>750</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9786256695207</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Gramofon Avrat</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>125</v>
+        <v>150</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9786256695191</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Değirmen</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>110</v>
+        <v>140</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9786259886497</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>İçimizdeki Şeytan</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>190</v>
+        <v>240</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9786259886466</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Beyaz Bir Gemi</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>95</v>
+        <v>120</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>9786259886473</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Kuyucaklı Yusuf</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>165</v>
+        <v>200</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>9786256695313</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Sevgi Masalı</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>9786256695337</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Ulduz Kız Ve Kargalar</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>9786256695283</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Bir Vardı Bir Yoktu</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>9786256695320</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Ulduz Kız ve Konuşan Bebek</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>9786256695269</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Küçük Kara Balık</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>9786256695276</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Bir Şeftali Bin Şeftali</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>9786256695290</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Deli Dumrul</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>9786256695108</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Bir Çöküşün Hikayesi</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>110</v>
+        <v>140</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>9786256695023</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Bir Kadının 24 Saati</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>110</v>
+        <v>140</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>9786256695030</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Gömülü Şamdan</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>125</v>
+        <v>150</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>9786256695252</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Hayatın Mucizeleri</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>110</v>
+        <v>140</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>9786256695078</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Korku</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>110</v>
+        <v>140</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>9786256695238</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Mecburiyet</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>110</v>
+        <v>140</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>9786256695245</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Mürebbiye</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>110</v>
+        <v>140</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>9786256695054</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Olağanüstü Bir Gece</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>110</v>
+        <v>140</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>9786256695306</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Püsküllü Deve</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>9786256695047</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Satranç</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>110</v>
+        <v>140</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>9786256695061</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Yakıcı Sır</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>110</v>
+        <v>140</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>9786256695214</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Sırça Köşk</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>9786256695139</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Paris ve Londra'da Beş Parasız</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>9786256695344</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>Milena'ya Mektuplar</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>9786256695153</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Küçük Prens</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>110</v>
+        <v>140</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>9786256695177</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Kavgam</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>300</v>
+        <v>360</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>9786256695115</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Hayvan Çiftliği</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>125</v>
+        <v>150</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>4440000004405</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>George Orwell Seti (4 Kitap)</t>
         </is>
       </c>
       <c r="C44" s="1">
         <v>510</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>9786256695368</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>Dönüşüm</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>95</v>
+        <v>120</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>9786256695351</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>Dava</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>220</v>
+        <v>260</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>9786256695160</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>Çocuk Kalbi</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>110</v>
+        <v>160</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>9786256695399</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>Bir Mücadelenin Tasviri</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>95</v>
+        <v>120</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>9786256695016</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>Bilinmeyen Bir Kadının Mektubu</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>110</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>9786256695375</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>Babaya Mektup</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>95</v>
+        <v>120</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>9786256695092</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>Ayışığı Sokağı</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>110</v>
+        <v>140</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>9786256695009</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>Amok Koşucusu</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>110</v>
+        <v>140</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>9786256695382</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>Açlık Sanatçısı</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>9786256695122</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>1984</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>9786256695221</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>Yeni Dünya</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>110</v>
+        <v>140</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>9786256695146</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>Wigan İskelesi Yolu</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>9786259886459</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>Bir Ömür</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>9786259413419</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>Sefiller</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>9786259413433</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>Vadideki Zambak</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>190</v>
+        <v>240</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>9786259413402</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>Suç ve Ceza</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>300</v>
+        <v>360</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>9786259886411</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>Bir Delinin Hatıra Defteri</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>110</v>
+        <v>140</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>9786259413426</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>Savaş ve Barış</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>300</v>
+        <v>360</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>9786259413440</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>Kırmızı ve Siyah</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>9786259413488</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>Denemeler</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>190</v>
+        <v>240</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>9786259413457</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>Beyaz Diş</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>9786259413471</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>Ana</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>9786259886442</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>Beyaz Zambaklar Ülkesinde</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>125</v>
+        <v>150</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>9786259886428</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>Beyez Geceler</t>
         </is>
       </c>
       <c r="C68" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>9786259413464</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>Babalar ve Oğullar</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>