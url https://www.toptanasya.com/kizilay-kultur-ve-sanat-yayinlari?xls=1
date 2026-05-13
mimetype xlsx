--- v0 (2025-10-30)
+++ v1 (2026-05-13)
@@ -85,415 +85,475 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259921426</t>
+          <t>9786057320438</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Çığa Karşı Bilinçli ve Hazırlıklı</t>
+          <t>Bağımsız Bağlantısız</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>97.5</v>
+        <v>360</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259426471</t>
+          <t>9786259426495</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Travmanın Tabiatı: Savaş Alanlarının Psikolojisi</t>
+          <t>Dünya Dinleri ve Savaş Normları</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>360</v>
+        <v>450</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786057188038</t>
+          <t>9786057188021</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Bi'Dünya Anadolu</t>
+          <t>Süper Havalı Teknoloji Nasıl Çalışır</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>240</v>
+        <v>563.5</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259426433</t>
+          <t>9786259426419</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Cam Sanayisinin Tarihî Serencamında Kızılay Maden Suyu Şişeleri</t>
+          <t>Sosyal Finansın Temelleri</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>390</v>
+        <v>350</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259426457</t>
+          <t>9786259921426</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Zorunlu Göçe Giriş</t>
+          <t>Çığa Karşı Bilinçli ve Hazırlıklı</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>360</v>
+        <v>97.5</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259921495</t>
+          <t>9786259426471</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Tıp Dilinin ve Eğitiminin Türkçeleşmesinde Öncü Kırımlı Doktor Aziz Bey</t>
+          <t>Travmanın Tabiatı: Savaş Alanlarının Psikolojisi</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>175.5</v>
+        <v>360</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259921471</t>
+          <t>9786057188038</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Hilal-i Ahmer Ankara Heyet-i Murahhasası İcraat Raporu</t>
+          <t>Bi'Dünya Anadolu</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>292.5</v>
+        <v>240</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259921488</t>
+          <t>9786259426433</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Hatıralarım: Doğu Türkistan'ın Gerçek Hikayesi (1949-1976)</t>
+          <t>Cam Sanayisinin Tarihî Serencamında Kızılay Maden Suyu Şişeleri</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>292.5</v>
+        <v>390</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259921464</t>
+          <t>9786259426457</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Hilal-i Ahmer'in İlk Hamisi Serdar-ı Ekrem Ömer Lütfi Paşa</t>
+          <t>Zorunlu Göçe Giriş</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>175.5</v>
+        <v>360</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786057188090</t>
+          <t>9786259921495</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Hilal-i Ahmer'in Kurucusu Hezarfen Bir Alim Dr. Abdullah Bey</t>
+          <t>Tıp Dilinin ve Eğitiminin Türkçeleşmesinde Öncü Kırımlı Doktor Aziz Bey</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>156</v>
+        <v>175.5</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259426402</t>
+          <t>9786259921471</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Hint Kızılayı'ndan Türk Askeri ve Siyasi Hayatına Uzanan Bir Ömür: Abdurrahman Peşaveri</t>
+          <t>Hilal-i Ahmer Ankara Heyet-i Murahhasası İcraat Raporu</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>156</v>
+        <v>292.5</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259921457</t>
+          <t>9786259921488</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Filistin Cephesi ve Gazze Muharebeleri</t>
+          <t>Hatıralarım: Doğu Türkistan'ın Gerçek Hikayesi (1949-1976)</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>702</v>
+        <v>292.5</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786057320407</t>
+          <t>9786259921464</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Kuramdan Uygulamaya İnsani Diplomasi</t>
+          <t>Hilal-i Ahmer'in İlk Hamisi Serdar-ı Ekrem Ömer Lütfi Paşa</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>468</v>
+        <v>175.5</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786057320414</t>
+          <t>9786057188090</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Balkanlar’dan Türkiye’ye Göçler</t>
+          <t>Hilal-i Ahmer'in Kurucusu Hezarfen Bir Alim Dr. Abdullah Bey</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>195</v>
+        <v>156</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786057188083</t>
+          <t>9786259426402</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Öteki Sürgün</t>
+          <t>Hint Kızılayı'ndan Türk Askeri ve Siyasi Hayatına Uzanan Bir Ömür: Abdurrahman Peşaveri</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>253.5</v>
+        <v>156</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786057320469</t>
+          <t>9786259921457</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Ebelik Staj Defteri</t>
+          <t>Filistin Cephesi ve Gazze Muharebeleri</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>253.5</v>
+        <v>702</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786057320483</t>
+          <t>9786057320407</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Hilal-i Ahmer Ebe ve Hemşire Eğitimlerinin Öncüsü - Besim Ömer Paşa</t>
+          <t>Kuramdan Uygulamaya İnsani Diplomasi</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>135</v>
+        <v>468</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786057320490</t>
+          <t>9786057320414</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Rusya'daki Türk Esirlerin Kurtarıcısı Hilal-i Ahmer Temsilcisi - Yusuf Akçura</t>
+          <t>Balkanlar’dan Türkiye’ye Göçler</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>175.5</v>
+        <v>195</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786057188052</t>
+          <t>9786057188083</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Plevne'den Erzurum'a Kızılay'ın Emri Altında</t>
+          <t>Öteki Sürgün</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>175</v>
+        <v>253.5</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786057320421</t>
+          <t>9786057320469</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Balkanlar’da Yetim Türkler</t>
+          <t>Ebelik Staj Defteri</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>234</v>
+        <v>253.5</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786057320445</t>
+          <t>9786057320483</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Balkanların Yükü</t>
+          <t>Hilal-i Ahmer Ebe ve Hemşire Eğitimlerinin Öncüsü - Besim Ömer Paşa</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>351</v>
+        <v>135</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786057188069</t>
+          <t>9786057320490</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Sanat Bakacından Savaş</t>
+          <t>Rusya'daki Türk Esirlerin Kurtarıcısı Hilal-i Ahmer Temsilcisi - Yusuf Akçura</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>390</v>
+        <v>175.5</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786057188076</t>
+          <t>9786057188052</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Evde Güvenli Yaşam</t>
+          <t>Plevne'den Erzurum'a Kızılay'ın Emri Altında</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>97.5</v>
+        <v>175</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786057188007</t>
+          <t>9786057320421</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Türk Hemşireliğinin Hilalleşen İsmi - Safiye Hüseyin Elbi</t>
+          <t>Balkanlar’da Yetim Türkler</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>175.5</v>
+        <v>234</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
+          <t>9786057320445</t>
+        </is>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>Balkanların Yükü</t>
+        </is>
+      </c>
+      <c r="C26" s="1">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3">
+      <c r="A27" s="1" t="inlineStr">
+        <is>
+          <t>9786057188069</t>
+        </is>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Sanat Bakacından Savaş</t>
+        </is>
+      </c>
+      <c r="C27" s="1">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3">
+      <c r="A28" s="1" t="inlineStr">
+        <is>
+          <t>9786057188076</t>
+        </is>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>Evde Güvenli Yaşam</t>
+        </is>
+      </c>
+      <c r="C28" s="1">
+        <v>97.5</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3">
+      <c r="A29" s="1" t="inlineStr">
+        <is>
+          <t>9786057188007</t>
+        </is>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Türk Hemşireliğinin Hilalleşen İsmi - Safiye Hüseyin Elbi</t>
+        </is>
+      </c>
+      <c r="C29" s="1">
+        <v>175.5</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3">
+      <c r="A30" s="1" t="inlineStr">
+        <is>
           <t>9786057188014</t>
         </is>
       </c>
-      <c r="B26" s="1" t="inlineStr">
+      <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Ateşle İmtihan Günlerinde Hilal-i Ahmer’in Efsane Genel Sekreteri - Abdülhak Adnan Adıvar</t>
         </is>
       </c>
-      <c r="C26" s="1">
+      <c r="C30" s="1">
         <v>175.5</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>