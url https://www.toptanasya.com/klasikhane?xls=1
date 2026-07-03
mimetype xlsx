--- v0 (2026-05-13)
+++ v1 (2026-07-03)
@@ -94,496 +94,496 @@
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>9786259280684</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Yeşil Çatlıların Anne’si</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786259280639</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Yedi Çatılı Ev</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786259285252</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Victoria</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786259361413</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Terör Kalesi</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786259280677</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Sarı Kral</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786259280653</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Otranto Kalesi</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>160</v>
+        <v>220</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786259280615</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Nana</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>430</v>
+        <v>500</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786259280660</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Mars’ın Prensesi</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786259280646</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Körlerin Krallığı</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786259361420</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Beyaz Kontes</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786259280691</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Kırmızı Tırnaklar</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>160</v>
+        <v>250</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786259280622</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Gurur ve Önyargı</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9786259285245</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Dorian Gray’in Portresi</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>260</v>
+        <v>350</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9786259280608</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Bir Günahın Gölgesi</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9786259285214</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Goriot Baba</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9786259277707</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Dar Kapı</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9786259277738</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Timsahlar Sokağı</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>9786258511062</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Samanyolu Ekspresi</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>9786259277776</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Raşomon</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>9786259277769</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Muhteşem Gatsby</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>9786258511093</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Madenci</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>9786259277752</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Lanetli Mahalle</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>9786259277790</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Kırmızı Mühür</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>9786259277783</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Karanlığın Kalbi</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>9786258511055</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Günbatımı</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>9786258511048</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Gizli Bahçe</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>9786258511079</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Dalgın Sular</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>9786259277745</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Dublinliler</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>9786259277721</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Bataklığın Çocukları</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>9786258511086</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Altın Gözlü Kız</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>160</v>
+        <v>250</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>9786259277714</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Ahlaksız</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>