--- v0 (2026-02-14)
+++ v1 (2026-05-13)
@@ -85,1135 +85,1255 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786256113664</t>
+          <t>9786259882567</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Suskun Coğrafyanın Göçü</t>
+          <t>Söz Tekrara Düştü</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>378</v>
+        <v>294</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786256113602</t>
+          <t>9786256113398</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Gölgeler Çağı - İnsanlığın Döngüsü Cilt 2</t>
+          <t>İdrak</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>460</v>
+        <v>251</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786256113596</t>
+          <t>9786259882550</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Gölgeler Çağı - İnsanlığın Döngüsü Cilt 1</t>
+          <t>Şiirin Kitabı İkinci Cemre</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>536</v>
+        <v>338</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786256113572</t>
+          <t>9786259882574</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Firar</t>
+          <t>Kur'an-ı Kerim Işığında Kadın ve Erkek Rolleri</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>702</v>
+        <v>446</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786256113565</t>
+          <t>9786256113435</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Kesişen Yollar</t>
+          <t>Ehlisünnet İtikadına Göre İslam'da Tasavvufun Yeri ve Önemi</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>691</v>
+        <v>473</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786256113558</t>
+          <t>9786259882512</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Asi</t>
+          <t>Küçük Pazar Karakolu</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>635</v>
+        <v>275</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786256113541</t>
+          <t>9786259460307</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Enkaz Altında Bir Gül</t>
+          <t>Kültürel Miras Ahlat</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>170</v>
+        <v>859</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786256113534</t>
+          <t>9786259882543</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Adaletin Ateşi ''Kıvılcımın Sekiz Parçası''</t>
+          <t>Gölgeler</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>583</v>
+        <v>246</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786256113589</t>
+          <t>9786256113664</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Cennet Bahçesi ''İlk Adım''</t>
+          <t>Suskun Coğrafyanın Göçü</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>340</v>
+        <v>378</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786256113527</t>
+          <t>9786256113602</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Doğanın Hediyesi Anne Sütü</t>
+          <t>Gölgeler Çağı - İnsanlığın Döngüsü Cilt 2</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>246</v>
+        <v>460</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786256113510</t>
+          <t>9786256113596</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Hayalî Nübüvvetüstü Makam “Muvâfakât”</t>
+          <t>Gölgeler Çağı - İnsanlığın Döngüsü Cilt 1</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>837</v>
+        <v>536</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786256113367</t>
+          <t>9786256113572</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Kanunsuz Topraklar</t>
+          <t>Firar</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>637</v>
+        <v>702</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786256113503</t>
+          <t>9786256113565</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Sessiz Gidiş</t>
+          <t>Kesişen Yollar</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>338</v>
+        <v>691</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786256113497</t>
+          <t>9786256113558</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Kozadaki Kelebek</t>
+          <t>Asi</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>235</v>
+        <v>635</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786256113480</t>
+          <t>9786256113541</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Kalpten Kaleme</t>
+          <t>Enkaz Altında Bir Gül</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>267</v>
+        <v>170</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786256113459</t>
+          <t>9786256113534</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Dilbaz</t>
+          <t>Adaletin Ateşi ''Kıvılcımın Sekiz Parçası''</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>370</v>
+        <v>583</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786256113466</t>
+          <t>9786256113589</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Gülcemal</t>
+          <t>Cennet Bahçesi ''İlk Adım''</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>284</v>
+        <v>340</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786256113473</t>
+          <t>9786256113527</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Gül Endam</t>
+          <t>Doğanın Hediyesi Anne Sütü</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>235</v>
+        <v>246</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786256113442</t>
+          <t>9786256113510</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Komorebi</t>
+          <t>Hayalî Nübüvvetüstü Makam “Muvâfakât”</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>235</v>
+        <v>837</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786256113411</t>
+          <t>9786256113367</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>A'raf</t>
+          <t>Kanunsuz Topraklar</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>448</v>
+        <v>637</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786256113312</t>
+          <t>9786256113503</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Mavi Kar Yangını</t>
+          <t>Sessiz Gidiş</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>251</v>
+        <v>338</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786256113428</t>
+          <t>9786256113497</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Rikkat-ı Hat</t>
+          <t>Kozadaki Kelebek</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>475</v>
+        <v>235</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786256113374</t>
+          <t>9786256113480</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Burası Anadolu Her Şey Kaderden Burada</t>
+          <t>Kalpten Kaleme</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>400</v>
+        <v>267</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786256113381</t>
+          <t>9786256113459</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Butimar Kuşu Kanatlarında</t>
+          <t>Dilbaz</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>394</v>
+        <v>370</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786256113404</t>
+          <t>9786256113466</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Ömer'in Kamçısı mı, Haccacın Kılıcı mı? Hangisi Daha Kötü Çığır Açtı?</t>
+          <t>Gülcemal</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>443</v>
+        <v>284</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786256113268</t>
+          <t>9786256113473</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Köyümün Masalları</t>
+          <t>Gül Endam</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>567</v>
+        <v>235</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786256113350</t>
+          <t>9786256113442</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>N'oolur Kalemimi Kırma Öğretmenim</t>
+          <t>Komorebi</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>348</v>
+        <v>235</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786256113213</t>
+          <t>9786256113411</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Missing Piece</t>
+          <t>A'raf</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>456</v>
+        <v>448</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786256113220</t>
+          <t>9786256113312</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Dostça Yazılar</t>
+          <t>Mavi Kar Yangını</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>643</v>
+        <v>251</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786256113275</t>
+          <t>9786256113428</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Büyük Soygun</t>
+          <t>Rikkat-ı Hat</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>748</v>
+        <v>475</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786256113244</t>
+          <t>9786256113374</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Atatürk'ün Gücü</t>
+          <t>Burası Anadolu Her Şey Kaderden Burada</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>286</v>
+        <v>400</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786256113282</t>
+          <t>9786256113381</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Nar</t>
+          <t>Butimar Kuşu Kanatlarında</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>340</v>
+        <v>394</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786256113251</t>
+          <t>9786256113404</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Hayattan Kısa Notlar (1)</t>
+          <t>Ömer'in Kamçısı mı, Haccacın Kılıcı mı? Hangisi Daha Kötü Çığır Açtı?</t>
         </is>
       </c>
       <c r="C34" s="1">
         <v>443</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786256113237</t>
+          <t>9786256113268</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Noyanlar Anadolu'da</t>
+          <t>Köyümün Masalları</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>699</v>
+        <v>567</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786256113305</t>
+          <t>9786256113350</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Şeref Yaylasında Bir Gül Kanıyor</t>
+          <t>N'oolur Kalemimi Kırma Öğretmenim</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>516</v>
+        <v>348</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786256113299</t>
+          <t>9786256113213</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Suikast Planı</t>
+          <t>Missing Piece</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>200</v>
+        <v>456</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786256113329</t>
+          <t>9786256113220</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Ateşparçaları Narı Firak</t>
+          <t>Dostça Yazılar</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>194</v>
+        <v>643</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786256113336</t>
+          <t>9786256113275</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Börü'nün Uluyuşu Turan</t>
+          <t>Büyük Soygun</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>235</v>
+        <v>748</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786256113343</t>
+          <t>9786256113244</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Adem Kendini Bilince</t>
+          <t>Atatürk'ün Gücü</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>448</v>
+        <v>286</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786256113206</t>
+          <t>9786256113282</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Küçük Prens</t>
+          <t>Nar</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>170</v>
+        <v>340</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786256113138</t>
+          <t>9786256113251</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Kürk Mantolu Madonna</t>
+          <t>Hayattan Kısa Notlar (1)</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>262</v>
+        <v>443</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786256113121</t>
+          <t>9786256113237</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Kuyucaklı Yusuf</t>
+          <t>Noyanlar Anadolu'da</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>270</v>
+        <v>699</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786256113145</t>
+          <t>9786256113305</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>İnsanlığımı Yitirirken</t>
+          <t>Şeref Yaylasında Bir Gül Kanıyor</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>194</v>
+        <v>516</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786256113114</t>
+          <t>9786256113299</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>İçimizdeki Şeytan</t>
+          <t>Suikast Planı</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>294</v>
+        <v>200</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786256113176</t>
+          <t>9786256113329</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Görünmeyeni Ararken</t>
+          <t>Ateşparçaları Narı Firak</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>184</v>
+        <v>194</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786256113152</t>
+          <t>9786256113336</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Eristik Diyalektik - Haklı Çıkma Sanatı</t>
+          <t>Börü'nün Uluyuşu Turan</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>173</v>
+        <v>235</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786256113046</t>
+          <t>9786256113343</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Dönüşüm</t>
+          <t>Adem Kendini Bilince</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>151</v>
+        <v>448</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786256113015</t>
+          <t>9786256113206</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Ceza Sömürgesi</t>
+          <t>Küçük Prens</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>113</v>
+        <v>170</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786259460383</t>
+          <t>9786256113138</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Bir Delinin Hatıra Defteri</t>
+          <t>Kürk Mantolu Madonna</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>124</v>
+        <v>262</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786256113060</t>
+          <t>9786256113121</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Bir Kadının Yirmi Dört Saati</t>
+          <t>Kuyucaklı Yusuf</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>154</v>
+        <v>270</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786256113008</t>
+          <t>9786256113145</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Bir İdam Mahkumunun Son Günü</t>
+          <t>İnsanlığımı Yitirirken</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>200</v>
+        <v>194</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786256113091</t>
+          <t>9786256113114</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Bilinmeyen Bir Kadının Mektubu</t>
+          <t>İçimizdeki Şeytan</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>127</v>
+        <v>294</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786256113084</t>
+          <t>9786256113176</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Bir Çöküşün Öyküsü</t>
+          <t>Görünmeyeni Ararken</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>130</v>
+        <v>184</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786256113039</t>
+          <t>9786256113152</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Geceler</t>
+          <t>Eristik Diyalektik - Haklı Çıkma Sanatı</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>157</v>
+        <v>173</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786259460390</t>
+          <t>9786256113046</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Babaya Mektup</t>
+          <t>Dönüşüm</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>140</v>
+        <v>151</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786256113077</t>
+          <t>9786256113015</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Yakıcı Sır</t>
+          <t>Ceza Sömürgesi</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>167</v>
+        <v>113</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786256113190</t>
+          <t>9786259460383</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Villon'un Karısı</t>
+          <t>Bir Delinin Hatıra Defteri</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>151</v>
+        <v>124</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786256113107</t>
+          <t>9786256113060</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Satranç</t>
+          <t>Bir Kadının Yirmi Dört Saati</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>146</v>
+        <v>154</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786256113053</t>
+          <t>9786256113008</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Palto</t>
+          <t>Bir İdam Mahkumunun Son Günü</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>119</v>
+        <v>200</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786256113183</t>
+          <t>9786256113091</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Soytarı Çiçekleri</t>
+          <t>Bilinmeyen Bir Kadının Mektubu</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>151</v>
+        <v>127</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786256113022</t>
+          <t>9786256113084</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Taşrada Düğün Hazırlıkları</t>
+          <t>Bir Çöküşün Öyküsü</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>111</v>
+        <v>130</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786259460369</t>
+          <t>9786256113039</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Bir Şairin Notları</t>
+          <t>Beyaz Geceler</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>227</v>
+        <v>157</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786259460376</t>
+          <t>9786259460390</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Cennetin Kraliçesi</t>
+          <t>Babaya Mektup</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>227</v>
+        <v>140</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786259460321</t>
+          <t>9786256113077</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Güz Mavisi</t>
+          <t>Yakıcı Sır</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>278</v>
+        <v>167</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786259460345</t>
+          <t>9786256113190</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Toplu Oyunlar 2</t>
+          <t>Villon'un Karısı</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>235</v>
+        <v>151</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786259460352</t>
+          <t>9786256113107</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Bipolarla Mücadele</t>
+          <t>Satranç</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>181</v>
+        <v>146</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786259460338</t>
+          <t>9786256113053</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Toplu Oyunlar 1</t>
+          <t>Palto</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>265</v>
+        <v>119</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786259882536</t>
+          <t>9786256113183</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Atatürk ve Cumhuriyet</t>
+          <t>Soytarı Çiçekleri</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>348</v>
+        <v>151</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786259882529</t>
+          <t>9786256113022</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Meter - Tavşan Deliği</t>
+          <t>Taşrada Düğün Hazırlıkları</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>389</v>
+        <v>111</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786259882505</t>
+          <t>9786259460369</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Divane</t>
+          <t>Bir Şairin Notları</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>424</v>
+        <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786259882598</t>
+          <t>9786259460376</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Emine'm</t>
+          <t>Cennetin Kraliçesi</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>405</v>
+        <v>227</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786259460314</t>
+          <t>9786259460321</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Minik Kuş Bubi</t>
+          <t>Güz Mavisi</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>170</v>
+        <v>278</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
+          <t>9786259460345</t>
+        </is>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>Toplu Oyunlar 2</t>
+        </is>
+      </c>
+      <c r="C74" s="1">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3">
+      <c r="A75" s="1" t="inlineStr">
+        <is>
+          <t>9786259460352</t>
+        </is>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>Bipolarla Mücadele</t>
+        </is>
+      </c>
+      <c r="C75" s="1">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="76" spans="1:3">
+      <c r="A76" s="1" t="inlineStr">
+        <is>
+          <t>9786259460338</t>
+        </is>
+      </c>
+      <c r="B76" s="1" t="inlineStr">
+        <is>
+          <t>Toplu Oyunlar 1</t>
+        </is>
+      </c>
+      <c r="C76" s="1">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="77" spans="1:3">
+      <c r="A77" s="1" t="inlineStr">
+        <is>
+          <t>9786259882536</t>
+        </is>
+      </c>
+      <c r="B77" s="1" t="inlineStr">
+        <is>
+          <t>Atatürk ve Cumhuriyet</t>
+        </is>
+      </c>
+      <c r="C77" s="1">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="78" spans="1:3">
+      <c r="A78" s="1" t="inlineStr">
+        <is>
+          <t>9786259882529</t>
+        </is>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>Meter - Tavşan Deliği</t>
+        </is>
+      </c>
+      <c r="C78" s="1">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="79" spans="1:3">
+      <c r="A79" s="1" t="inlineStr">
+        <is>
+          <t>9786259882505</t>
+        </is>
+      </c>
+      <c r="B79" s="1" t="inlineStr">
+        <is>
+          <t>Divane</t>
+        </is>
+      </c>
+      <c r="C79" s="1">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="80" spans="1:3">
+      <c r="A80" s="1" t="inlineStr">
+        <is>
+          <t>9786259882598</t>
+        </is>
+      </c>
+      <c r="B80" s="1" t="inlineStr">
+        <is>
+          <t>Emine'm</t>
+        </is>
+      </c>
+      <c r="C80" s="1">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="81" spans="1:3">
+      <c r="A81" s="1" t="inlineStr">
+        <is>
+          <t>9786259460314</t>
+        </is>
+      </c>
+      <c r="B81" s="1" t="inlineStr">
+        <is>
+          <t>Minik Kuş Bubi</t>
+        </is>
+      </c>
+      <c r="C81" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="82" spans="1:3">
+      <c r="A82" s="1" t="inlineStr">
+        <is>
           <t>9786256113169</t>
         </is>
       </c>
-      <c r="B74" s="1" t="inlineStr">
+      <c r="B82" s="1" t="inlineStr">
         <is>
           <t>Öğrenci Kız</t>
         </is>
       </c>
-      <c r="C74" s="1">
+      <c r="C82" s="1">
         <v>130</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>