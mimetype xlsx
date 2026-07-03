--- v1 (2026-05-13)
+++ v2 (2026-07-03)
@@ -85,1255 +85,1285 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259882567</t>
+          <t>9786256113695</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Söz Tekrara Düştü</t>
+          <t>Sessiz Çığlıklar</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>294</v>
+        <v>442</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786256113398</t>
+          <t>9786256113701</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>İdrak</t>
+          <t>Kastamonu Vilayet Salnamelerinde Azdavay (1869 - 1903)</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>251</v>
+        <v>340</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259882550</t>
+          <t>9786259882567</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Şiirin Kitabı İkinci Cemre</t>
+          <t>Söz Tekrara Düştü</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>338</v>
+        <v>294</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259882574</t>
+          <t>9786256113398</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Kur'an-ı Kerim Işığında Kadın ve Erkek Rolleri</t>
+          <t>İdrak</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>446</v>
+        <v>251</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786256113435</t>
+          <t>9786259882550</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Ehlisünnet İtikadına Göre İslam'da Tasavvufun Yeri ve Önemi</t>
+          <t>Şiirin Kitabı İkinci Cemre</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>473</v>
+        <v>338</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259882512</t>
+          <t>9786259882574</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Küçük Pazar Karakolu</t>
+          <t>Kur'an-ı Kerim Işığında Kadın ve Erkek Rolleri</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>275</v>
+        <v>446</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259460307</t>
+          <t>9786256113435</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Kültürel Miras Ahlat</t>
+          <t>Ehlisünnet İtikadına Göre İslam'da Tasavvufun Yeri ve Önemi</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>859</v>
+        <v>473</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259882543</t>
+          <t>9786259882512</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Gölgeler</t>
+          <t>Küçük Pazar Karakolu</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>246</v>
+        <v>275</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786256113664</t>
+          <t>9786259460307</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Suskun Coğrafyanın Göçü</t>
+          <t>Kültürel Miras Ahlat</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>378</v>
+        <v>859</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786256113602</t>
+          <t>9786259882543</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Gölgeler Çağı - İnsanlığın Döngüsü Cilt 2</t>
+          <t>Gölgeler</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>460</v>
+        <v>246</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786256113596</t>
+          <t>9786256113664</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Gölgeler Çağı - İnsanlığın Döngüsü Cilt 1</t>
+          <t>Suskun Coğrafyanın Göçü</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>536</v>
+        <v>378</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786256113572</t>
+          <t>9786256113602</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Firar</t>
+          <t>Gölgeler Çağı - İnsanlığın Döngüsü Cilt 2</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>702</v>
+        <v>460</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786256113565</t>
+          <t>9786256113596</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Kesişen Yollar</t>
+          <t>Gölgeler Çağı - İnsanlığın Döngüsü Cilt 1</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>691</v>
+        <v>536</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786256113558</t>
+          <t>9786256113572</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Asi</t>
+          <t>Firar</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>635</v>
+        <v>702</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786256113541</t>
+          <t>9786256113565</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Enkaz Altında Bir Gül</t>
+          <t>Kesişen Yollar</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>170</v>
+        <v>691</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786256113534</t>
+          <t>9786256113558</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Adaletin Ateşi ''Kıvılcımın Sekiz Parçası''</t>
+          <t>Asi</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>583</v>
+        <v>635</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786256113589</t>
+          <t>9786256113541</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Cennet Bahçesi ''İlk Adım''</t>
+          <t>Enkaz Altında Bir Gül</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>340</v>
+        <v>170</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786256113527</t>
+          <t>9786256113534</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Doğanın Hediyesi Anne Sütü</t>
+          <t>Adaletin Ateşi ''Kıvılcımın Sekiz Parçası''</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>246</v>
+        <v>583</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786256113510</t>
+          <t>9786256113589</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Hayalî Nübüvvetüstü Makam “Muvâfakât”</t>
+          <t>Cennet Bahçesi ''İlk Adım''</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>837</v>
+        <v>340</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786256113367</t>
+          <t>9786256113527</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Kanunsuz Topraklar</t>
+          <t>Doğanın Hediyesi Anne Sütü</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>637</v>
+        <v>246</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786256113503</t>
+          <t>9786256113510</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Sessiz Gidiş</t>
+          <t>Hayalî Nübüvvetüstü Makam “Muvâfakât”</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>338</v>
+        <v>837</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786256113497</t>
+          <t>9786256113367</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Kozadaki Kelebek</t>
+          <t>Kanunsuz Topraklar</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>235</v>
+        <v>637</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786256113480</t>
+          <t>9786256113503</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Kalpten Kaleme</t>
+          <t>Sessiz Gidiş</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>267</v>
+        <v>338</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786256113459</t>
+          <t>9786256113497</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Dilbaz</t>
+          <t>Kozadaki Kelebek</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>370</v>
+        <v>235</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786256113466</t>
+          <t>9786256113480</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Gülcemal</t>
+          <t>Kalpten Kaleme</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>284</v>
+        <v>267</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786256113473</t>
+          <t>9786256113459</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Gül Endam</t>
+          <t>Dilbaz</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>235</v>
+        <v>370</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786256113442</t>
+          <t>9786256113466</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Komorebi</t>
+          <t>Gülcemal</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>235</v>
+        <v>284</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786256113411</t>
+          <t>9786256113473</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>A'raf</t>
+          <t>Gül Endam</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>448</v>
+        <v>235</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786256113312</t>
+          <t>9786256113442</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Mavi Kar Yangını</t>
+          <t>Komorebi</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>251</v>
+        <v>235</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786256113428</t>
+          <t>9786256113411</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Rikkat-ı Hat</t>
+          <t>A'raf</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>475</v>
+        <v>448</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786256113374</t>
+          <t>9786256113312</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Burası Anadolu Her Şey Kaderden Burada</t>
+          <t>Mavi Kar Yangını</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>400</v>
+        <v>251</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786256113381</t>
+          <t>9786256113428</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Butimar Kuşu Kanatlarında</t>
+          <t>Rikkat-ı Hat</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>394</v>
+        <v>475</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786256113404</t>
+          <t>9786256113374</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Ömer'in Kamçısı mı, Haccacın Kılıcı mı? Hangisi Daha Kötü Çığır Açtı?</t>
+          <t>Burası Anadolu Her Şey Kaderden Burada</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>443</v>
+        <v>400</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786256113268</t>
+          <t>9786256113381</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Köyümün Masalları</t>
+          <t>Butimar Kuşu Kanatlarında</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>567</v>
+        <v>394</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786256113350</t>
+          <t>9786256113404</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>N'oolur Kalemimi Kırma Öğretmenim</t>
+          <t>Ömer'in Kamçısı mı, Haccacın Kılıcı mı? Hangisi Daha Kötü Çığır Açtı?</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>348</v>
+        <v>443</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786256113213</t>
+          <t>9786256113268</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Missing Piece</t>
+          <t>Köyümün Masalları</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>456</v>
+        <v>567</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786256113220</t>
+          <t>9786256113350</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Dostça Yazılar</t>
+          <t>N'oolur Kalemimi Kırma Öğretmenim</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>643</v>
+        <v>348</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786256113275</t>
+          <t>9786256113213</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Büyük Soygun</t>
+          <t>Missing Piece</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>748</v>
+        <v>456</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786256113244</t>
+          <t>9786256113220</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Atatürk'ün Gücü</t>
+          <t>Dostça Yazılar</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>286</v>
+        <v>643</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786256113282</t>
+          <t>9786256113275</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Nar</t>
+          <t>Büyük Soygun</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>340</v>
+        <v>748</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786256113251</t>
+          <t>9786256113244</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Hayattan Kısa Notlar (1)</t>
+          <t>Atatürk'ün Gücü</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>443</v>
+        <v>286</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786256113237</t>
+          <t>9786256113282</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Noyanlar Anadolu'da</t>
+          <t>Nar</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>699</v>
+        <v>340</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786256113305</t>
+          <t>9786256113251</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Şeref Yaylasında Bir Gül Kanıyor</t>
+          <t>Hayattan Kısa Notlar (1)</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>516</v>
+        <v>443</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786256113299</t>
+          <t>9786256113237</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Suikast Planı</t>
+          <t>Noyanlar Anadolu'da</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>200</v>
+        <v>699</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786256113329</t>
+          <t>9786256113305</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Ateşparçaları Narı Firak</t>
+          <t>Şeref Yaylasında Bir Gül Kanıyor</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>194</v>
+        <v>516</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786256113336</t>
+          <t>9786256113299</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Börü'nün Uluyuşu Turan</t>
+          <t>Suikast Planı</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>235</v>
+        <v>200</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786256113343</t>
+          <t>9786256113329</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Adem Kendini Bilince</t>
+          <t>Ateşparçaları Narı Firak</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>448</v>
+        <v>194</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786256113206</t>
+          <t>9786256113336</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Küçük Prens</t>
+          <t>Börü'nün Uluyuşu Turan</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>170</v>
+        <v>235</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786256113138</t>
+          <t>9786256113343</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Kürk Mantolu Madonna</t>
+          <t>Adem Kendini Bilince</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>262</v>
+        <v>448</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786256113121</t>
+          <t>9786256113206</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Kuyucaklı Yusuf</t>
+          <t>Küçük Prens</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>270</v>
+        <v>170</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786256113145</t>
+          <t>9786256113138</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>İnsanlığımı Yitirirken</t>
+          <t>Kürk Mantolu Madonna</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>194</v>
+        <v>262</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786256113114</t>
+          <t>9786256113121</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>İçimizdeki Şeytan</t>
+          <t>Kuyucaklı Yusuf</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>294</v>
+        <v>270</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786256113176</t>
+          <t>9786256113145</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Görünmeyeni Ararken</t>
+          <t>İnsanlığımı Yitirirken</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>184</v>
+        <v>194</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786256113152</t>
+          <t>9786256113114</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Eristik Diyalektik - Haklı Çıkma Sanatı</t>
+          <t>İçimizdeki Şeytan</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>173</v>
+        <v>294</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786256113046</t>
+          <t>9786256113176</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Dönüşüm</t>
+          <t>Görünmeyeni Ararken</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>151</v>
+        <v>184</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786256113015</t>
+          <t>9786256113152</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Ceza Sömürgesi</t>
+          <t>Eristik Diyalektik - Haklı Çıkma Sanatı</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>113</v>
+        <v>173</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786259460383</t>
+          <t>9786256113046</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Bir Delinin Hatıra Defteri</t>
+          <t>Dönüşüm</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>124</v>
+        <v>151</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786256113060</t>
+          <t>9786256113015</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Bir Kadının Yirmi Dört Saati</t>
+          <t>Ceza Sömürgesi</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>154</v>
+        <v>113</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786256113008</t>
+          <t>9786259460383</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Bir İdam Mahkumunun Son Günü</t>
+          <t>Bir Delinin Hatıra Defteri</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>200</v>
+        <v>124</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786256113091</t>
+          <t>9786256113060</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Bilinmeyen Bir Kadının Mektubu</t>
+          <t>Bir Kadının Yirmi Dört Saati</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>127</v>
+        <v>154</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786256113084</t>
+          <t>9786256113008</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Bir Çöküşün Öyküsü</t>
+          <t>Bir İdam Mahkumunun Son Günü</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>130</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786256113039</t>
+          <t>9786256113091</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Geceler</t>
+          <t>Bilinmeyen Bir Kadının Mektubu</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>157</v>
+        <v>127</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786259460390</t>
+          <t>9786256113084</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Babaya Mektup</t>
+          <t>Bir Çöküşün Öyküsü</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>140</v>
+        <v>130</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786256113077</t>
+          <t>9786256113039</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Yakıcı Sır</t>
+          <t>Beyaz Geceler</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>167</v>
+        <v>157</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786256113190</t>
+          <t>9786259460390</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Villon'un Karısı</t>
+          <t>Babaya Mektup</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>151</v>
+        <v>140</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786256113107</t>
+          <t>9786256113077</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Satranç</t>
+          <t>Yakıcı Sır</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>146</v>
+        <v>167</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786256113053</t>
+          <t>9786256113190</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Palto</t>
+          <t>Villon'un Karısı</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>119</v>
+        <v>151</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786256113183</t>
+          <t>9786256113107</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Soytarı Çiçekleri</t>
+          <t>Satranç</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>151</v>
+        <v>146</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786256113022</t>
+          <t>9786256113053</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Taşrada Düğün Hazırlıkları</t>
+          <t>Palto</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>111</v>
+        <v>119</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786259460369</t>
+          <t>9786256113183</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Bir Şairin Notları</t>
+          <t>Soytarı Çiçekleri</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>227</v>
+        <v>151</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786259460376</t>
+          <t>9786256113022</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Cennetin Kraliçesi</t>
+          <t>Taşrada Düğün Hazırlıkları</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>227</v>
+        <v>111</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786259460321</t>
+          <t>9786259460369</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Güz Mavisi</t>
+          <t>Bir Şairin Notları</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>278</v>
+        <v>227</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786259460345</t>
+          <t>9786259460376</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Toplu Oyunlar 2</t>
+          <t>Cennetin Kraliçesi</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>235</v>
+        <v>227</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786259460352</t>
+          <t>9786259460321</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Bipolarla Mücadele</t>
+          <t>Güz Mavisi</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>181</v>
+        <v>278</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786259460338</t>
+          <t>9786259460345</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Toplu Oyunlar 1</t>
+          <t>Toplu Oyunlar 2</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>265</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786259882536</t>
+          <t>9786259460352</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Atatürk ve Cumhuriyet</t>
+          <t>Bipolarla Mücadele</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>348</v>
+        <v>181</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786259882529</t>
+          <t>9786259460338</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Meter - Tavşan Deliği</t>
+          <t>Toplu Oyunlar 1</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>389</v>
+        <v>265</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786259882505</t>
+          <t>9786259882536</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Divane</t>
+          <t>Atatürk ve Cumhuriyet</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>424</v>
+        <v>348</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786259882598</t>
+          <t>9786259882529</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Emine'm</t>
+          <t>Meter - Tavşan Deliği</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>405</v>
+        <v>389</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786259460314</t>
+          <t>9786259882505</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Minik Kuş Bubi</t>
+          <t>Divane</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>170</v>
+        <v>424</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
+          <t>9786259882598</t>
+        </is>
+      </c>
+      <c r="B82" s="1" t="inlineStr">
+        <is>
+          <t>Emine'm</t>
+        </is>
+      </c>
+      <c r="C82" s="1">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="83" spans="1:3">
+      <c r="A83" s="1" t="inlineStr">
+        <is>
+          <t>9786259460314</t>
+        </is>
+      </c>
+      <c r="B83" s="1" t="inlineStr">
+        <is>
+          <t>Minik Kuş Bubi</t>
+        </is>
+      </c>
+      <c r="C83" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="84" spans="1:3">
+      <c r="A84" s="1" t="inlineStr">
+        <is>
           <t>9786256113169</t>
         </is>
       </c>
-      <c r="B82" s="1" t="inlineStr">
+      <c r="B84" s="1" t="inlineStr">
         <is>
           <t>Öğrenci Kız</t>
         </is>
       </c>
-      <c r="C82" s="1">
+      <c r="C84" s="1">
         <v>130</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>