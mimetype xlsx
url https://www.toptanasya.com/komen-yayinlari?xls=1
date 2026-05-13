--- v0 (2025-10-30)
+++ v1 (2026-05-13)
@@ -82,43 +82,3328 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
+    <row r="2" spans="1:3">
+      <c r="A2" s="1" t="inlineStr">
+        <is>
+          <t>9786052074985</t>
+        </is>
+      </c>
+      <c r="B2" s="1" t="inlineStr">
+        <is>
+          <t>Danişmendli Havzasında Tarih ve Kültür Tokat</t>
+        </is>
+      </c>
+      <c r="C2" s="1">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3">
+      <c r="A3" s="1" t="inlineStr">
+        <is>
+          <t>9786052074763</t>
+        </is>
+      </c>
+      <c r="B3" s="1" t="inlineStr">
+        <is>
+          <t>Memlukler Döneminde Antakya 1268 - 1516</t>
+        </is>
+      </c>
+      <c r="C3" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3">
+      <c r="A4" s="1" t="inlineStr">
+        <is>
+          <t>9786052074718</t>
+        </is>
+      </c>
+      <c r="B4" s="1" t="inlineStr">
+        <is>
+          <t>Osmanlılıkta Vahime-i Mesuliyyet</t>
+        </is>
+      </c>
+      <c r="C4" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3">
+      <c r="A5" s="1" t="inlineStr">
+        <is>
+          <t>9786052074510</t>
+        </is>
+      </c>
+      <c r="B5" s="1" t="inlineStr">
+        <is>
+          <t>Wise English Öğretici ve Pekiştirici Alıştırmalar</t>
+        </is>
+      </c>
+      <c r="C5" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3">
+      <c r="A6" s="1" t="inlineStr">
+        <is>
+          <t>9786052074671</t>
+        </is>
+      </c>
+      <c r="B6" s="1" t="inlineStr">
+        <is>
+          <t>Almanyaya Türk Göçünün Edebiyata Yansımaları</t>
+        </is>
+      </c>
+      <c r="C6" s="1">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3">
+      <c r="A7" s="1" t="inlineStr">
+        <is>
+          <t>9786052074732</t>
+        </is>
+      </c>
+      <c r="B7" s="1" t="inlineStr">
+        <is>
+          <t>Muhakemat-ı Edebiyye</t>
+        </is>
+      </c>
+      <c r="C7" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3">
+      <c r="A8" s="1" t="inlineStr">
+        <is>
+          <t>9786052074686</t>
+        </is>
+      </c>
+      <c r="B8" s="1" t="inlineStr">
+        <is>
+          <t>Alman Edebiyatında Göç ve Göçmen Olgusu</t>
+        </is>
+      </c>
+      <c r="C8" s="1">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3">
+      <c r="A9" s="1" t="inlineStr">
+        <is>
+          <t>9786052074701</t>
+        </is>
+      </c>
+      <c r="B9" s="1" t="inlineStr">
+        <is>
+          <t>Destan Yazıları</t>
+        </is>
+      </c>
+      <c r="C9" s="1">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3">
+      <c r="A10" s="1" t="inlineStr">
+        <is>
+          <t>9786052074756</t>
+        </is>
+      </c>
+      <c r="B10" s="1" t="inlineStr">
+        <is>
+          <t>Batum ve Artvin Tarihi</t>
+        </is>
+      </c>
+      <c r="C10" s="1">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3">
+      <c r="A11" s="1" t="inlineStr">
+        <is>
+          <t>9786052074725</t>
+        </is>
+      </c>
+      <c r="B11" s="1" t="inlineStr">
+        <is>
+          <t>Mülahazat-ı Edebiyye</t>
+        </is>
+      </c>
+      <c r="C11" s="1">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3">
+      <c r="A12" s="1" t="inlineStr">
+        <is>
+          <t>9786052074442</t>
+        </is>
+      </c>
+      <c r="B12" s="1" t="inlineStr">
+        <is>
+          <t>Su Divanı</t>
+        </is>
+      </c>
+      <c r="C12" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3">
+      <c r="A13" s="1" t="inlineStr">
+        <is>
+          <t>9786052074435</t>
+        </is>
+      </c>
+      <c r="B13" s="1" t="inlineStr">
+        <is>
+          <t>Cumhuriyet'in Öncesinde ve Sonrasında Said Nursi'nin Doğru Bilinen Yanlış Yönleri</t>
+        </is>
+      </c>
+      <c r="C13" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3">
+      <c r="A14" s="1" t="inlineStr">
+        <is>
+          <t>9786052074459</t>
+        </is>
+      </c>
+      <c r="B14" s="1" t="inlineStr">
+        <is>
+          <t>Mitolojiden Günümüze Yumurta</t>
+        </is>
+      </c>
+      <c r="C14" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3">
+      <c r="A15" s="1" t="inlineStr">
+        <is>
+          <t>9786052074411</t>
+        </is>
+      </c>
+      <c r="B15" s="1" t="inlineStr">
+        <is>
+          <t>Balkan Savaşı Şairi Esat Rıza Bey ve Bütün Şiirleri</t>
+        </is>
+      </c>
+      <c r="C15" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3">
+      <c r="A16" s="1" t="inlineStr">
+        <is>
+          <t>9786052074404</t>
+        </is>
+      </c>
+      <c r="B16" s="1" t="inlineStr">
+        <is>
+          <t>Yine mi?</t>
+        </is>
+      </c>
+      <c r="C16" s="1">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3">
+      <c r="A17" s="1" t="inlineStr">
+        <is>
+          <t>9786055184285</t>
+        </is>
+      </c>
+      <c r="B17" s="1" t="inlineStr">
+        <is>
+          <t>Bir Çınarın Gölgesinde</t>
+        </is>
+      </c>
+      <c r="C17" s="1">
+        <v>6.94</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3">
+      <c r="A18" s="1" t="inlineStr">
+        <is>
+          <t>9786055184988</t>
+        </is>
+      </c>
+      <c r="B18" s="1" t="inlineStr">
+        <is>
+          <t>Ata Yurdundan Ana Yurduna İğdir</t>
+        </is>
+      </c>
+      <c r="C18" s="1">
+        <v>27.78</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3">
+      <c r="A19" s="1" t="inlineStr">
+        <is>
+          <t>9786052074121</t>
+        </is>
+      </c>
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>Aşık Duran Bebek</t>
+        </is>
+      </c>
+      <c r="C19" s="1">
+        <v>41.67</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3">
+      <c r="A20" s="1" t="inlineStr">
+        <is>
+          <t>9786055184261</t>
+        </is>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>Türk Destan Kahramanı ve Başkurt Destanlarının Tipolojisi</t>
+        </is>
+      </c>
+      <c r="C20" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3">
+      <c r="A21" s="1" t="inlineStr">
+        <is>
+          <t>9786052074015</t>
+        </is>
+      </c>
+      <c r="B21" s="1" t="inlineStr">
+        <is>
+          <t>Selçuklu Seramik Sanatında Kalıp Kabartma</t>
+        </is>
+      </c>
+      <c r="C21" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3">
+      <c r="A22" s="1" t="inlineStr">
+        <is>
+          <t>9786055184022</t>
+        </is>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>Türk Folklorunda Sandık</t>
+        </is>
+      </c>
+      <c r="C22" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3">
+      <c r="A23" s="1" t="inlineStr">
+        <is>
+          <t>9786052074084</t>
+        </is>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>Türkçeden Hareketle Balkanizasyon'a Kısa Bir Bakış</t>
+        </is>
+      </c>
+      <c r="C23" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3">
+      <c r="A24" s="1" t="inlineStr">
+        <is>
+          <t>9786052074046</t>
+        </is>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>Kars Folktales</t>
+        </is>
+      </c>
+      <c r="C24" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3">
+      <c r="A25" s="1" t="inlineStr">
+        <is>
+          <t>9786052074053</t>
+        </is>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>Türk Kültür Evreninde Toy</t>
+        </is>
+      </c>
+      <c r="C25" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3">
+      <c r="A26" s="1" t="inlineStr">
+        <is>
+          <t>9786052074077</t>
+        </is>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>Kırgız Tarihi 1-2</t>
+        </is>
+      </c>
+      <c r="C26" s="1">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3">
+      <c r="A27" s="1" t="inlineStr">
+        <is>
+          <t>9786052074091</t>
+        </is>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Almanya Türkçesi</t>
+        </is>
+      </c>
+      <c r="C27" s="1">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3">
+      <c r="A28" s="1" t="inlineStr">
+        <is>
+          <t>9786055110161</t>
+        </is>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>Sultan Veled Divanı Tercümesi (2 Kitap Takım)</t>
+        </is>
+      </c>
+      <c r="C28" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3">
+      <c r="A29" s="1" t="inlineStr">
+        <is>
+          <t>9786052074060</t>
+        </is>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Türk Dünyası Destan Anlatma Geleneği</t>
+        </is>
+      </c>
+      <c r="C29" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3">
+      <c r="A30" s="1" t="inlineStr">
+        <is>
+          <t>9786052074039</t>
+        </is>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Şeyh Ahmet Kuseyri</t>
+        </is>
+      </c>
+      <c r="C30" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3">
+      <c r="A31" s="1" t="inlineStr">
+        <is>
+          <t>9786052074008</t>
+        </is>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Muğla Alevi Türkmen Kültürü</t>
+        </is>
+      </c>
+      <c r="C31" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3">
+      <c r="A32" s="1" t="inlineStr">
+        <is>
+          <t>9786052074107</t>
+        </is>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Türkçede Çocukla İlgili Söz Varlığı</t>
+        </is>
+      </c>
+      <c r="C32" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3">
+      <c r="A33" s="1" t="inlineStr">
+        <is>
+          <t>9786052074114</t>
+        </is>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>Selçuklu Seramiklerinde Müzik</t>
+        </is>
+      </c>
+      <c r="C33" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3">
+      <c r="A34" s="1" t="inlineStr">
+        <is>
+          <t>9786055184360</t>
+        </is>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>İttihad ve Terakki Liderlerinden Bahaeddin Şakir Bey Cilt: 1</t>
+        </is>
+      </c>
+      <c r="C34" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3">
+      <c r="A35" s="1" t="inlineStr">
+        <is>
+          <t>9786055110178</t>
+        </is>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Sultan Veled Divanı Tercümesi Cilt 1</t>
+        </is>
+      </c>
+      <c r="C35" s="1">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3">
+      <c r="A36" s="1" t="inlineStr">
+        <is>
+          <t>9789756527498</t>
+        </is>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Yerel Televizyonlarda Teknik Altyapı ve Örgütlenme</t>
+        </is>
+      </c>
+      <c r="C36" s="1">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3">
+      <c r="A37" s="1" t="inlineStr">
+        <is>
+          <t>9789756527788</t>
+        </is>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Yazılı Türkçenin Kelime Sıklığı Sözlüğü</t>
+        </is>
+      </c>
+      <c r="C37" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3">
+      <c r="A38" s="1" t="inlineStr">
+        <is>
+          <t>9789756527757</t>
+        </is>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Yakut Şamanlığı</t>
+        </is>
+      </c>
+      <c r="C38" s="1">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3">
+      <c r="A39" s="1" t="inlineStr">
+        <is>
+          <t>9789756527931</t>
+        </is>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Vilayet Hususi İdare Bütçeleri Aydın Vilayeti Örneği 1331 Mali Yılı (1915-16)</t>
+        </is>
+      </c>
+      <c r="C39" s="1">
+        <v>16.2</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3">
+      <c r="A40" s="1" t="inlineStr">
+        <is>
+          <t>9789756527832</t>
+        </is>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Uygur Kağanlığı Yazıtları</t>
+        </is>
+      </c>
+      <c r="C40" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3">
+      <c r="A41" s="1" t="inlineStr">
+        <is>
+          <t>9789756527603</t>
+        </is>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Türkmen Destanları ve Destancılık Geleneği</t>
+        </is>
+      </c>
+      <c r="C41" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3">
+      <c r="A42" s="1" t="inlineStr">
+        <is>
+          <t>9789756527078</t>
+        </is>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye ve Atatürk’ün Mirası</t>
+        </is>
+      </c>
+      <c r="C42" s="1">
+        <v>12.04</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3">
+      <c r="A43" s="1" t="inlineStr">
+        <is>
+          <t>9789756527986</t>
+        </is>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye Selçuklularında Avcılık</t>
+        </is>
+      </c>
+      <c r="C43" s="1">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3">
+      <c r="A44" s="1" t="inlineStr">
+        <is>
+          <t>9789756527108</t>
+        </is>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Türk Kabileleri Arasında</t>
+        </is>
+      </c>
+      <c r="C44" s="1">
+        <v>7.41</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3">
+      <c r="A45" s="1" t="inlineStr">
+        <is>
+          <t>9789756527764</t>
+        </is>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Türk İslam Düşüncesi Yazıları</t>
+        </is>
+      </c>
+      <c r="C45" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3">
+      <c r="A46" s="1" t="inlineStr">
+        <is>
+          <t>9789756527061</t>
+        </is>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Türk Düşüncesinde Kozmogoni-Kozmoloji</t>
+        </is>
+      </c>
+      <c r="C46" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3">
+      <c r="A47" s="1" t="inlineStr">
+        <is>
+          <t>9789756527085</t>
+        </is>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Şer’iye Sicillerinde Bulunan Konya Vakfiyeleri 1650-1800</t>
+        </is>
+      </c>
+      <c r="C47" s="1">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3">
+      <c r="A48" s="1" t="inlineStr">
+        <is>
+          <t>9789756527474</t>
+        </is>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Şehzade Kerem ile Aslı Han</t>
+        </is>
+      </c>
+      <c r="C48" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3">
+      <c r="A49" s="1" t="inlineStr">
+        <is>
+          <t>9789756527917</t>
+        </is>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>Selçuklular Devrinde Niğde Şehri</t>
+        </is>
+      </c>
+      <c r="C49" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3">
+      <c r="A50" s="1" t="inlineStr">
+        <is>
+          <t>9789756527429</t>
+        </is>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Selçuklu’dan Osmanlı’ya Bilim, Kültür ve Sanat</t>
+        </is>
+      </c>
+      <c r="C50" s="1">
+        <v>30.56</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3">
+      <c r="A51" s="1" t="inlineStr">
+        <is>
+          <t>9786055184070</t>
+        </is>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Klasik Türk Edebiyatında Eskil Yapılar</t>
+        </is>
+      </c>
+      <c r="C51" s="1">
+        <v>12.04</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3">
+      <c r="A52" s="1" t="inlineStr">
+        <is>
+          <t>9789756527535</t>
+        </is>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Saha (Yakut) Büyü Masalları</t>
+        </is>
+      </c>
+      <c r="C52" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3">
+      <c r="A53" s="1" t="inlineStr">
+        <is>
+          <t>9789756527634</t>
+        </is>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Roma ve Bizans Tarihi</t>
+        </is>
+      </c>
+      <c r="C53" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3">
+      <c r="A54" s="1" t="inlineStr">
+        <is>
+          <t>9789756527221</t>
+        </is>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Prof. Dr. Saim Sakaoğlu’na Armağan</t>
+        </is>
+      </c>
+      <c r="C54" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3">
+      <c r="A55" s="1" t="inlineStr">
+        <is>
+          <t>9789756527283</t>
+        </is>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Tıva Halk Masalları</t>
+        </is>
+      </c>
+      <c r="C55" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3">
+      <c r="A56" s="1" t="inlineStr">
+        <is>
+          <t>9786055184063</t>
+        </is>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Tırnovalı Raşid Divançesi</t>
+        </is>
+      </c>
+      <c r="C56" s="1">
+        <v>12.04</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3">
+      <c r="A57" s="1" t="inlineStr">
+        <is>
+          <t>9789756527405</t>
+        </is>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>Özbek Şairi Rauf Parfi</t>
+        </is>
+      </c>
+      <c r="C57" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3">
+      <c r="A58" s="1" t="inlineStr">
+        <is>
+          <t>9789756527481</t>
+        </is>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>Osmanlı Devleti’nin Eski Eser Politikası</t>
+        </is>
+      </c>
+      <c r="C58" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3">
+      <c r="A59" s="1" t="inlineStr">
+        <is>
+          <t>9789756527979</t>
+        </is>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>Orhon Yazıtları</t>
+        </is>
+      </c>
+      <c r="C59" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3">
+      <c r="A60" s="1" t="inlineStr">
+        <is>
+          <t>9786055184056</t>
+        </is>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>Okla Yükselen Millet</t>
+        </is>
+      </c>
+      <c r="C60" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="61" spans="1:3">
+      <c r="A61" s="1" t="inlineStr">
+        <is>
+          <t>9789756527719</t>
+        </is>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>Oğuznamecilik Geleneği ve Andalıp Oğuznamesi</t>
+        </is>
+      </c>
+      <c r="C61" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3">
+      <c r="A62" s="1" t="inlineStr">
+        <is>
+          <t>9789756527542</t>
+        </is>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>Nogay Halk Yırları</t>
+        </is>
+      </c>
+      <c r="C62" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3">
+      <c r="A63" s="1" t="inlineStr">
+        <is>
+          <t>9789756527313</t>
+        </is>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>Niğde Sancağı</t>
+        </is>
+      </c>
+      <c r="C63" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3">
+      <c r="A64" s="1" t="inlineStr">
+        <is>
+          <t>9789756527511</t>
+        </is>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>Necip Fazıl ve Tiyatro</t>
+        </is>
+      </c>
+      <c r="C64" s="1">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3">
+      <c r="A65" s="1" t="inlineStr">
+        <is>
+          <t>9786055184100</t>
+        </is>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>Nasreddin Hoca Üzerine Yazılar</t>
+        </is>
+      </c>
+      <c r="C65" s="1">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3">
+      <c r="A66" s="1" t="inlineStr">
+        <is>
+          <t>9789756527672</t>
+        </is>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>Nali ve Divan’ı</t>
+        </is>
+      </c>
+      <c r="C66" s="1">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3">
+      <c r="A67" s="1" t="inlineStr">
+        <is>
+          <t>9786055184032</t>
+        </is>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>Muzaffer Akkuş Armağanı</t>
+        </is>
+      </c>
+      <c r="C67" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3">
+      <c r="A68" s="1" t="inlineStr">
+        <is>
+          <t>9789756527900</t>
+        </is>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>Muğla Yöresi Kadın Merkezli Geleneksel Uygulamalar ve İşlevleri</t>
+        </is>
+      </c>
+      <c r="C68" s="1">
+        <v>43.98</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3">
+      <c r="A69" s="1" t="inlineStr">
+        <is>
+          <t>9789756527665</t>
+        </is>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>Milli Devlet Olma Sürecinde Mübadele ve Niğde’ye Yapılan İskan</t>
+        </is>
+      </c>
+      <c r="C69" s="1">
+        <v>16.67</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3">
+      <c r="A70" s="1" t="inlineStr">
+        <is>
+          <t>3990000006419</t>
+        </is>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>Mahkum Yazar Evril Turan</t>
+        </is>
+      </c>
+      <c r="C70" s="1">
+        <v>4.63</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3">
+      <c r="A71" s="1" t="inlineStr">
+        <is>
+          <t>3990000002827</t>
+        </is>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>Köroğlu’nun Bolu Beyi Kolu Üzerine Bir İnceleme</t>
+        </is>
+      </c>
+      <c r="C71" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3">
+      <c r="A72" s="1" t="inlineStr">
+        <is>
+          <t>9789756527375</t>
+        </is>
+      </c>
+      <c r="B72" s="1" t="inlineStr">
+        <is>
+          <t>Köktürk ve Ötüken Uygur Kağanlığı Yazıtları</t>
+        </is>
+      </c>
+      <c r="C72" s="1">
+        <v>29.63</v>
+      </c>
+    </row>
+    <row r="73" spans="1:3">
+      <c r="A73" s="1" t="inlineStr">
+        <is>
+          <t>9789756527924</t>
+        </is>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>Konya Ağzı Üzerine Araştırmalar</t>
+        </is>
+      </c>
+      <c r="C73" s="1">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="74" spans="1:3">
+      <c r="A74" s="1" t="inlineStr">
+        <is>
+          <t>9786055184094</t>
+        </is>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>Kolıma Mahkûmları</t>
+        </is>
+      </c>
+      <c r="C74" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3">
+      <c r="A75" s="1" t="inlineStr">
+        <is>
+          <t>9786055184001</t>
+        </is>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>Kilisli Ebu Bekir Vahid Divançesi</t>
+        </is>
+      </c>
+      <c r="C75" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="76" spans="1:3">
+      <c r="A76" s="1" t="inlineStr">
+        <is>
+          <t>9789756527559</t>
+        </is>
+      </c>
+      <c r="B76" s="1" t="inlineStr">
+        <is>
+          <t>Kıssa-ı Zelzele</t>
+        </is>
+      </c>
+      <c r="C76" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="77" spans="1:3">
+      <c r="A77" s="1" t="inlineStr">
+        <is>
+          <t>9786055184117</t>
+        </is>
+      </c>
+      <c r="B77" s="1" t="inlineStr">
+        <is>
+          <t>Kırım Tatar Folkloru</t>
+        </is>
+      </c>
+      <c r="C77" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="78" spans="1:3">
+      <c r="A78" s="1" t="inlineStr">
+        <is>
+          <t>3990000013182</t>
+        </is>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>Kırgızlar</t>
+        </is>
+      </c>
+      <c r="C78" s="1">
+        <v>7.5</v>
+      </c>
+    </row>
+    <row r="79" spans="1:3">
+      <c r="A79" s="1" t="inlineStr">
+        <is>
+          <t>9799756527244</t>
+        </is>
+      </c>
+      <c r="B79" s="1" t="inlineStr">
+        <is>
+          <t>Kırgız Masalları</t>
+        </is>
+      </c>
+      <c r="C79" s="1">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="80" spans="1:3">
+      <c r="A80" s="1" t="inlineStr">
+        <is>
+          <t>9789756527092</t>
+        </is>
+      </c>
+      <c r="B80" s="1" t="inlineStr">
+        <is>
+          <t>Kazan Hanlığı’nın Çöküşü ve Süyün Bike</t>
+        </is>
+      </c>
+      <c r="C80" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="81" spans="1:3">
+      <c r="A81" s="1" t="inlineStr">
+        <is>
+          <t>9789756527658</t>
+        </is>
+      </c>
+      <c r="B81" s="1" t="inlineStr">
+        <is>
+          <t>Karamanoğulları</t>
+        </is>
+      </c>
+      <c r="C81" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="82" spans="1:3">
+      <c r="A82" s="1" t="inlineStr">
+        <is>
+          <t>9789756527887</t>
+        </is>
+      </c>
+      <c r="B82" s="1" t="inlineStr">
+        <is>
+          <t>Karacaoğlan Der ki</t>
+        </is>
+      </c>
+      <c r="C82" s="1">
+        <v>16.67</v>
+      </c>
+    </row>
+    <row r="83" spans="1:3">
+      <c r="A83" s="1" t="inlineStr">
+        <is>
+          <t>9789756527733</t>
+        </is>
+      </c>
+      <c r="B83" s="1" t="inlineStr">
+        <is>
+          <t>Kambar Ata Baba Gammar</t>
+        </is>
+      </c>
+      <c r="C83" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="84" spans="1:3">
+      <c r="A84" s="1" t="inlineStr">
+        <is>
+          <t>9789756527825</t>
+        </is>
+      </c>
+      <c r="B84" s="1" t="inlineStr">
+        <is>
+          <t>Japonca Deyimler Sözlüğü</t>
+        </is>
+      </c>
+      <c r="C84" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="85" spans="1:3">
+      <c r="A85" s="1" t="inlineStr">
+        <is>
+          <t>9786055184018</t>
+        </is>
+      </c>
+      <c r="B85" s="1" t="inlineStr">
+        <is>
+          <t>İttihat ve Terakki Dönemi Tahtacı Araştırmaları - Niyazi Bey ve Adana Bölgesi Tahtacıları</t>
+        </is>
+      </c>
+      <c r="C85" s="1">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="86" spans="1:3">
+      <c r="A86" s="1" t="inlineStr">
+        <is>
+          <t>9789756527467</t>
+        </is>
+      </c>
+      <c r="B86" s="1" t="inlineStr">
+        <is>
+          <t>Horasan Türklerinden Masallar ve Halk Hikayeleri</t>
+        </is>
+      </c>
+      <c r="C86" s="1">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="87" spans="1:3">
+      <c r="A87" s="1" t="inlineStr">
+        <is>
+          <t>9789756527450</t>
+        </is>
+      </c>
+      <c r="B87" s="1" t="inlineStr">
+        <is>
+          <t>Horasan Türklerinden Folklor Derlemeleri</t>
+        </is>
+      </c>
+      <c r="C87" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="88" spans="1:3">
+      <c r="A88" s="1" t="inlineStr">
+        <is>
+          <t>9789756527726</t>
+        </is>
+      </c>
+      <c r="B88" s="1" t="inlineStr">
+        <is>
+          <t>Hicaz Çöllerinde Bir Avuç Türk’ün Kahramanlığı</t>
+        </is>
+      </c>
+      <c r="C88" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="89" spans="1:3">
+      <c r="A89" s="1" t="inlineStr">
+        <is>
+          <t>9789756527436</t>
+        </is>
+      </c>
+      <c r="B89" s="1" t="inlineStr">
+        <is>
+          <t>Hasan Dağı’nda İlmi Cevelan</t>
+        </is>
+      </c>
+      <c r="C89" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="90" spans="1:3">
+      <c r="A90" s="1" t="inlineStr">
+        <is>
+          <t>9789756527115</t>
+        </is>
+      </c>
+      <c r="B90" s="1" t="inlineStr">
+        <is>
+          <t>Eskiçağ Konya Araştırmaları 2</t>
+        </is>
+      </c>
+      <c r="C90" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="91" spans="1:3">
+      <c r="A91" s="1" t="inlineStr">
+        <is>
+          <t>9789756527962</t>
+        </is>
+      </c>
+      <c r="B91" s="1" t="inlineStr">
+        <is>
+          <t>Eski Türk Yer Adları</t>
+        </is>
+      </c>
+      <c r="C91" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="92" spans="1:3">
+      <c r="A92" s="1" t="inlineStr">
+        <is>
+          <t>9789756527139</t>
+        </is>
+      </c>
+      <c r="B92" s="1" t="inlineStr">
+        <is>
+          <t>Erken Dönemlerde Afyonkarahisar Yerleşmeleri</t>
+        </is>
+      </c>
+      <c r="C92" s="1">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="93" spans="1:3">
+      <c r="A93" s="1" t="inlineStr">
+        <is>
+          <t>9789756527214</t>
+        </is>
+      </c>
+      <c r="B93" s="1" t="inlineStr">
+        <is>
+          <t>Ebu Süleyman Es-Sicistani ve Felsefesi</t>
+        </is>
+      </c>
+      <c r="C93" s="1">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="94" spans="1:3">
+      <c r="A94" s="1" t="inlineStr">
+        <is>
+          <t>9789756527597</t>
+        </is>
+      </c>
+      <c r="B94" s="1" t="inlineStr">
+        <is>
+          <t>Dostlara Mektuplar</t>
+        </is>
+      </c>
+      <c r="C94" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="95" spans="1:3">
+      <c r="A95" s="1" t="inlineStr">
+        <is>
+          <t>9789756527146</t>
+        </is>
+      </c>
+      <c r="B95" s="1" t="inlineStr">
+        <is>
+          <t>Destursuz Bağdan Üzüm Yiyenler</t>
+        </is>
+      </c>
+      <c r="C95" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="96" spans="1:3">
+      <c r="A96" s="1" t="inlineStr">
+        <is>
+          <t>9789759541095</t>
+        </is>
+      </c>
+      <c r="B96" s="1" t="inlineStr">
+        <is>
+          <t>Danişmend Oğulları Devleti’nin Bilimsel ve Kültürel Mirası</t>
+        </is>
+      </c>
+      <c r="C96" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="97" spans="1:3">
+      <c r="A97" s="1" t="inlineStr">
+        <is>
+          <t>9789756527207</t>
+        </is>
+      </c>
+      <c r="B97" s="1" t="inlineStr">
+        <is>
+          <t>Bilimin Sönmeyen Işığı</t>
+        </is>
+      </c>
+      <c r="C97" s="1">
+        <v>4.63</v>
+      </c>
+    </row>
+    <row r="98" spans="1:3">
+      <c r="A98" s="1" t="inlineStr">
+        <is>
+          <t>9789756527153</t>
+        </is>
+      </c>
+      <c r="B98" s="1" t="inlineStr">
+        <is>
+          <t>Ben Buradayım Tanrım</t>
+        </is>
+      </c>
+      <c r="C98" s="1">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="99" spans="1:3">
+      <c r="A99" s="1" t="inlineStr">
+        <is>
+          <t>9799756527237</t>
+        </is>
+      </c>
+      <c r="B99" s="1" t="inlineStr">
+        <is>
+          <t>Altay Şamanlığına Ait Materyaller</t>
+        </is>
+      </c>
+      <c r="C99" s="1">
+        <v>14.81</v>
+      </c>
+    </row>
+    <row r="100" spans="1:3">
+      <c r="A100" s="1" t="inlineStr">
+        <is>
+          <t>9789756527863</t>
+        </is>
+      </c>
+      <c r="B100" s="1" t="inlineStr">
+        <is>
+          <t>Altay Şamanizmi</t>
+        </is>
+      </c>
+      <c r="C100" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="101" spans="1:3">
+      <c r="A101" s="1" t="inlineStr">
+        <is>
+          <t>9789756527504</t>
+        </is>
+      </c>
+      <c r="B101" s="1" t="inlineStr">
+        <is>
+          <t>Alt Kültürlerde Kimlik</t>
+        </is>
+      </c>
+      <c r="C101" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="102" spans="1:3">
+      <c r="A102" s="1" t="inlineStr">
+        <is>
+          <t>9789756527801</t>
+        </is>
+      </c>
+      <c r="B102" s="1" t="inlineStr">
+        <is>
+          <t>Ahiler Şehri Ankara</t>
+        </is>
+      </c>
+      <c r="C102" s="1">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="103" spans="1:3">
+      <c r="A103" s="1" t="inlineStr">
+        <is>
+          <t>9789756527948</t>
+        </is>
+      </c>
+      <c r="B103" s="1" t="inlineStr">
+        <is>
+          <t>Adıyaman</t>
+        </is>
+      </c>
+      <c r="C103" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="104" spans="1:3">
+      <c r="A104" s="1" t="inlineStr">
+        <is>
+          <t>9789756527993</t>
+        </is>
+      </c>
+      <c r="B104" s="1" t="inlineStr">
+        <is>
+          <t>2. Meşrutiyet Dönemi Meclislerinde Niğde Mebusları</t>
+        </is>
+      </c>
+      <c r="C104" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="105" spans="1:3">
+      <c r="A105" s="1" t="inlineStr">
+        <is>
+          <t>9789756527566</t>
+        </is>
+      </c>
+      <c r="B105" s="1" t="inlineStr">
+        <is>
+          <t>18. Yüzyılda Karışık Dilli Bir Metin Bahadur Şah’ın Arz-Namesi</t>
+        </is>
+      </c>
+      <c r="C105" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="106" spans="1:3">
+      <c r="A106" s="1" t="inlineStr">
+        <is>
+          <t>9789756527740</t>
+        </is>
+      </c>
+      <c r="B106" s="1" t="inlineStr">
+        <is>
+          <t>14. Ortaçağ ve Türk Dönemi Kazıları ve Sanat Tarihi Araştırmaları Sempozyumu (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C106" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="107" spans="1:3">
+      <c r="A107" s="1" t="inlineStr">
+        <is>
+          <t>9786055184025</t>
+        </is>
+      </c>
+      <c r="B107" s="1" t="inlineStr">
+        <is>
+          <t>Niğde Sancağı Merkez Kasabası Asar-ı Atika Defteri</t>
+        </is>
+      </c>
+      <c r="C107" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="108" spans="1:3">
+      <c r="A108" s="1" t="inlineStr">
+        <is>
+          <t>9789756527696</t>
+        </is>
+      </c>
+      <c r="B108" s="1" t="inlineStr">
+        <is>
+          <t>Kazakistan Notları</t>
+        </is>
+      </c>
+      <c r="C108" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="109" spans="1:3">
+      <c r="A109" s="1" t="inlineStr">
+        <is>
+          <t>9789756527009</t>
+        </is>
+      </c>
+      <c r="B109" s="1" t="inlineStr">
+        <is>
+          <t>Kazak Türklerinin Destanları ve Destancılık Geleneği</t>
+        </is>
+      </c>
+      <c r="C109" s="1">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="110" spans="1:3">
+      <c r="A110" s="1" t="inlineStr">
+        <is>
+          <t>9789756527689</t>
+        </is>
+      </c>
+      <c r="B110" s="1" t="inlineStr">
+        <is>
+          <t>Hakas Destancılık Geleneği ve Ay Huucın</t>
+        </is>
+      </c>
+      <c r="C110" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="111" spans="1:3">
+      <c r="A111" s="1" t="inlineStr">
+        <is>
+          <t>9789756527849</t>
+        </is>
+      </c>
+      <c r="B111" s="1" t="inlineStr">
+        <is>
+          <t>Geleneksel Konya Köy Seyirlik Oyunları</t>
+        </is>
+      </c>
+      <c r="C111" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="112" spans="1:3">
+      <c r="A112" s="1" t="inlineStr">
+        <is>
+          <t>9789756527399</t>
+        </is>
+      </c>
+      <c r="B112" s="1" t="inlineStr">
+        <is>
+          <t>Geleneksel Kayseri Çocuk Oyunları ve Halkbilimsel İncelemesi</t>
+        </is>
+      </c>
+      <c r="C112" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="113" spans="1:3">
+      <c r="A113" s="1" t="inlineStr">
+        <is>
+          <t>9789756527627</t>
+        </is>
+      </c>
+      <c r="B113" s="1" t="inlineStr">
+        <is>
+          <t>Eskiçağ Uygarlıkları</t>
+        </is>
+      </c>
+      <c r="C113" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="114" spans="1:3">
+      <c r="A114" s="1" t="inlineStr">
+        <is>
+          <t>9789756527955</t>
+        </is>
+      </c>
+      <c r="B114" s="1" t="inlineStr">
+        <is>
+          <t>Tokat’ta Aşıklık Geleneği ve Aşık Selmani</t>
+        </is>
+      </c>
+      <c r="C114" s="1">
+        <v>22.22</v>
+      </c>
+    </row>
+    <row r="115" spans="1:3">
+      <c r="A115" s="1" t="inlineStr">
+        <is>
+          <t>9786055184292</t>
+        </is>
+      </c>
+      <c r="B115" s="1" t="inlineStr">
+        <is>
+          <t>Ahmed Cevdet Paşa ve Tarihçiliği</t>
+        </is>
+      </c>
+      <c r="C115" s="1">
+        <v>22.5</v>
+      </c>
+    </row>
+    <row r="116" spans="1:3">
+      <c r="A116" s="1" t="inlineStr">
+        <is>
+          <t>9786055184230</t>
+        </is>
+      </c>
+      <c r="B116" s="1" t="inlineStr">
+        <is>
+          <t>Tuva Şamanizmi</t>
+        </is>
+      </c>
+      <c r="C116" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="117" spans="1:3">
+      <c r="A117" s="1" t="inlineStr">
+        <is>
+          <t>9786055184223</t>
+        </is>
+      </c>
+      <c r="B117" s="1" t="inlineStr">
+        <is>
+          <t>Doğu Kalkınması (1923-1946)</t>
+        </is>
+      </c>
+      <c r="C117" s="1">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="118" spans="1:3">
+      <c r="A118" s="1" t="inlineStr">
+        <is>
+          <t>9786055184179</t>
+        </is>
+      </c>
+      <c r="B118" s="1" t="inlineStr">
+        <is>
+          <t>Türk Dili Sibirya Halklarının Şamanizmi</t>
+        </is>
+      </c>
+      <c r="C118" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="119" spans="1:3">
+      <c r="A119" s="1" t="inlineStr">
+        <is>
+          <t>9786055184131</t>
+        </is>
+      </c>
+      <c r="B119" s="1" t="inlineStr">
+        <is>
+          <t>Mitolojilerle Derin Denizli (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C119" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="120" spans="1:3">
+      <c r="A120" s="1" t="inlineStr">
+        <is>
+          <t>9789756527443</t>
+        </is>
+      </c>
+      <c r="B120" s="1" t="inlineStr">
+        <is>
+          <t>Efsane Araştırmaları</t>
+        </is>
+      </c>
+      <c r="C120" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="121" spans="1:3">
+      <c r="A121" s="1" t="inlineStr">
+        <is>
+          <t>9786055184506</t>
+        </is>
+      </c>
+      <c r="B121" s="1" t="inlineStr">
+        <is>
+          <t>Anadolu Sahası Türk Folklorunda Geyik</t>
+        </is>
+      </c>
+      <c r="C121" s="1">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="122" spans="1:3">
+      <c r="A122" s="1" t="inlineStr">
+        <is>
+          <t>9786055184872</t>
+        </is>
+      </c>
+      <c r="B122" s="1" t="inlineStr">
+        <is>
+          <t>Hz. Ali Cenknamelerinden Kan Kalesi Kitabı</t>
+        </is>
+      </c>
+      <c r="C122" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="123" spans="1:3">
+      <c r="A123" s="1" t="inlineStr">
+        <is>
+          <t>9786055184896</t>
+        </is>
+      </c>
+      <c r="B123" s="1" t="inlineStr">
+        <is>
+          <t>Türk Halk Kültüründe Rüya</t>
+        </is>
+      </c>
+      <c r="C123" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="124" spans="1:3">
+      <c r="A124" s="1" t="inlineStr">
+        <is>
+          <t>9786052074305</t>
+        </is>
+      </c>
+      <c r="B124" s="1" t="inlineStr">
+        <is>
+          <t>Mehmet Akif Ersoy - Kocakarı ile Ömer</t>
+        </is>
+      </c>
+      <c r="C124" s="1">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="125" spans="1:3">
+      <c r="A125" s="1" t="inlineStr">
+        <is>
+          <t>9786052074138</t>
+        </is>
+      </c>
+      <c r="B125" s="1" t="inlineStr">
+        <is>
+          <t>Anamur ve Bozyazı Çocuk Oyunları ve Oyuncakları</t>
+        </is>
+      </c>
+      <c r="C125" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="126" spans="1:3">
+      <c r="A126" s="1" t="inlineStr">
+        <is>
+          <t>9786055184957</t>
+        </is>
+      </c>
+      <c r="B126" s="1" t="inlineStr">
+        <is>
+          <t>Lozan Mübadillerinin Manisa Vilayetine İskanları</t>
+        </is>
+      </c>
+      <c r="C126" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="127" spans="1:3">
+      <c r="A127" s="1" t="inlineStr">
+        <is>
+          <t>9786055184940</t>
+        </is>
+      </c>
+      <c r="B127" s="1" t="inlineStr">
+        <is>
+          <t>Konya-Ereğli Masalları</t>
+        </is>
+      </c>
+      <c r="C127" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="128" spans="1:3">
+      <c r="A128" s="1" t="inlineStr">
+        <is>
+          <t>9786055184551</t>
+        </is>
+      </c>
+      <c r="B128" s="1" t="inlineStr">
+        <is>
+          <t>Yenisey Yazıtları</t>
+        </is>
+      </c>
+      <c r="C128" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="129" spans="1:3">
+      <c r="A129" s="1" t="inlineStr">
+        <is>
+          <t>9786055184568</t>
+        </is>
+      </c>
+      <c r="B129" s="1" t="inlineStr">
+        <is>
+          <t>Diaspora ve Kimlik</t>
+        </is>
+      </c>
+      <c r="C129" s="1">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="130" spans="1:3">
+      <c r="A130" s="1" t="inlineStr">
+        <is>
+          <t>9786055184919</t>
+        </is>
+      </c>
+      <c r="B130" s="1" t="inlineStr">
+        <is>
+          <t>Ad Bilimleri Yazıları</t>
+        </is>
+      </c>
+      <c r="C130" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="131" spans="1:3">
+      <c r="A131" s="1" t="inlineStr">
+        <is>
+          <t>9786052074176</t>
+        </is>
+      </c>
+      <c r="B131" s="1" t="inlineStr">
+        <is>
+          <t>Niğde İlinde Kültür ve Müzik</t>
+        </is>
+      </c>
+      <c r="C131" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="132" spans="1:3">
+      <c r="A132" s="1" t="inlineStr">
+        <is>
+          <t>9786052074183</t>
+        </is>
+      </c>
+      <c r="B132" s="1" t="inlineStr">
+        <is>
+          <t>Basına Göre; Cephe Gerisi ve Cephedeki Faaliyetleriyle İstiklalin Kadınları</t>
+        </is>
+      </c>
+      <c r="C132" s="1">
+        <v>21.29</v>
+      </c>
+    </row>
+    <row r="133" spans="1:3">
+      <c r="A133" s="1" t="inlineStr">
+        <is>
+          <t>9786052074145</t>
+        </is>
+      </c>
+      <c r="B133" s="1" t="inlineStr">
+        <is>
+          <t>Benim İstanbulum (1959-1965)</t>
+        </is>
+      </c>
+      <c r="C133" s="1">
+        <v>27.78</v>
+      </c>
+    </row>
+    <row r="134" spans="1:3">
+      <c r="A134" s="1" t="inlineStr">
+        <is>
+          <t>9786056830402</t>
+        </is>
+      </c>
+      <c r="B134" s="1" t="inlineStr">
+        <is>
+          <t>Gelir ve Dağılımı</t>
+        </is>
+      </c>
+      <c r="C134" s="1">
+        <v>16.67</v>
+      </c>
+    </row>
+    <row r="135" spans="1:3">
+      <c r="A135" s="1" t="inlineStr">
+        <is>
+          <t>9786052074169</t>
+        </is>
+      </c>
+      <c r="B135" s="1" t="inlineStr">
+        <is>
+          <t>Cumhuriyet Dönemi Niğde Nüfusu (1927-1960)</t>
+        </is>
+      </c>
+      <c r="C135" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="136" spans="1:3">
+      <c r="A136" s="1" t="inlineStr">
+        <is>
+          <t>9786052074152</t>
+        </is>
+      </c>
+      <c r="B136" s="1" t="inlineStr">
+        <is>
+          <t>15. Yüzyılda Niğde</t>
+        </is>
+      </c>
+      <c r="C136" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="137" spans="1:3">
+      <c r="A137" s="1" t="inlineStr">
+        <is>
+          <t>9786055184971</t>
+        </is>
+      </c>
+      <c r="B137" s="1" t="inlineStr">
+        <is>
+          <t>Arpaçay Nağılları</t>
+        </is>
+      </c>
+      <c r="C137" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="138" spans="1:3">
+      <c r="A138" s="1" t="inlineStr">
+        <is>
+          <t>9786055184964</t>
+        </is>
+      </c>
+      <c r="B138" s="1" t="inlineStr">
+        <is>
+          <t>Kırgız Masalları</t>
+        </is>
+      </c>
+      <c r="C138" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="139" spans="1:3">
+      <c r="A139" s="1" t="inlineStr">
+        <is>
+          <t>9786055184636</t>
+        </is>
+      </c>
+      <c r="B139" s="1" t="inlineStr">
+        <is>
+          <t>Hakas Destan Geleneği ve Kahramanları</t>
+        </is>
+      </c>
+      <c r="C139" s="1">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="140" spans="1:3">
+      <c r="A140" s="1" t="inlineStr">
+        <is>
+          <t>9786055184643</t>
+        </is>
+      </c>
+      <c r="B140" s="1" t="inlineStr">
+        <is>
+          <t>Soy Ataları Hakkında Olongho Konuları</t>
+        </is>
+      </c>
+      <c r="C140" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="141" spans="1:3">
+      <c r="A141" s="1" t="inlineStr">
+        <is>
+          <t>9786052074206</t>
+        </is>
+      </c>
+      <c r="B141" s="1" t="inlineStr">
+        <is>
+          <t>Bor Kaymakamlık Defterine Göre Asayiş Olayları (1910-1911)</t>
+        </is>
+      </c>
+      <c r="C141" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="142" spans="1:3">
+      <c r="A142" s="1" t="inlineStr">
+        <is>
+          <t>9786052074220</t>
+        </is>
+      </c>
+      <c r="B142" s="1" t="inlineStr">
+        <is>
+          <t>Okul Öncesi Dönemi ve Okul Şarkıları</t>
+        </is>
+      </c>
+      <c r="C142" s="1">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="143" spans="1:3">
+      <c r="A143" s="1" t="inlineStr">
+        <is>
+          <t>9786052074190</t>
+        </is>
+      </c>
+      <c r="B143" s="1" t="inlineStr">
+        <is>
+          <t>Kayseri Yöresi Sağaltma Ocakları</t>
+        </is>
+      </c>
+      <c r="C143" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="144" spans="1:3">
+      <c r="A144" s="1" t="inlineStr">
+        <is>
+          <t>9786055184995</t>
+        </is>
+      </c>
+      <c r="B144" s="1" t="inlineStr">
+        <is>
+          <t>Ardahan - Çıldır - Göle Masalları</t>
+        </is>
+      </c>
+      <c r="C144" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="145" spans="1:3">
+      <c r="A145" s="1" t="inlineStr">
+        <is>
+          <t>9786055184773</t>
+        </is>
+      </c>
+      <c r="B145" s="1" t="inlineStr">
+        <is>
+          <t>Yeni Uygur Türkçesinde Tasvir Fiilleri</t>
+        </is>
+      </c>
+      <c r="C145" s="1">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="146" spans="1:3">
+      <c r="A146" s="1" t="inlineStr">
+        <is>
+          <t>9786055184889</t>
+        </is>
+      </c>
+      <c r="B146" s="1" t="inlineStr">
+        <is>
+          <t>Kadın Folkloru</t>
+        </is>
+      </c>
+      <c r="C146" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="147" spans="1:3">
+      <c r="A147" s="1" t="inlineStr">
+        <is>
+          <t>9786055184841</t>
+        </is>
+      </c>
+      <c r="B147" s="1" t="inlineStr">
+        <is>
+          <t>Son Bilgiler Işığında Kürşad İsyanı</t>
+        </is>
+      </c>
+      <c r="C147" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="148" spans="1:3">
+      <c r="A148" s="1" t="inlineStr">
+        <is>
+          <t>9786055184155</t>
+        </is>
+      </c>
+      <c r="B148" s="1" t="inlineStr">
+        <is>
+          <t>An Lu-Shan İsyanı ve Büyük Yen Devleti (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C148" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="149" spans="1:3">
+      <c r="A149" s="1" t="inlineStr">
+        <is>
+          <t>9786055184605</t>
+        </is>
+      </c>
+      <c r="B149" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye'nin Sıhhi İçtima'i Coğrafyası Niğde Sancağı</t>
+        </is>
+      </c>
+      <c r="C149" s="1">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="150" spans="1:3">
+      <c r="A150" s="1" t="inlineStr">
+        <is>
+          <t>9786055184544</t>
+        </is>
+      </c>
+      <c r="B150" s="1" t="inlineStr">
+        <is>
+          <t>Kırgızlarda Atalar Kültü</t>
+        </is>
+      </c>
+      <c r="C150" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="151" spans="1:3">
+      <c r="A151" s="1" t="inlineStr">
+        <is>
+          <t>9786055184926</t>
+        </is>
+      </c>
+      <c r="B151" s="1" t="inlineStr">
+        <is>
+          <t>Sakha Kahramanlık Destanı Ehe Khara Atlı Eles Bootur</t>
+        </is>
+      </c>
+      <c r="C151" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="152" spans="1:3">
+      <c r="A152" s="1" t="inlineStr">
+        <is>
+          <t>9786055184469</t>
+        </is>
+      </c>
+      <c r="B152" s="1" t="inlineStr">
+        <is>
+          <t>Vatan Şairi Bir Uygur Mehemmetimin Obulkasimov (Almasbek)</t>
+        </is>
+      </c>
+      <c r="C152" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="153" spans="1:3">
+      <c r="A153" s="1" t="inlineStr">
+        <is>
+          <t>9786055184490</t>
+        </is>
+      </c>
+      <c r="B153" s="1" t="inlineStr">
+        <is>
+          <t>Yakut Kahramanlık Destanı Olonho</t>
+        </is>
+      </c>
+      <c r="C153" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="154" spans="1:3">
+      <c r="A154" s="1" t="inlineStr">
+        <is>
+          <t>3990000028499</t>
+        </is>
+      </c>
+      <c r="B154" s="1" t="inlineStr">
+        <is>
+          <t>İttihad ve Terakki Liderlerinden Bahaeddin Şakir Bey (2 Kitap Takım)</t>
+        </is>
+      </c>
+      <c r="C154" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="155" spans="1:3">
+      <c r="A155" s="1" t="inlineStr">
+        <is>
+          <t>9786055184933</t>
+        </is>
+      </c>
+      <c r="B155" s="1" t="inlineStr">
+        <is>
+          <t>Uzun Yol</t>
+        </is>
+      </c>
+      <c r="C155" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="156" spans="1:3">
+      <c r="A156" s="1" t="inlineStr">
+        <is>
+          <t>9786055184902</t>
+        </is>
+      </c>
+      <c r="B156" s="1" t="inlineStr">
+        <is>
+          <t>Kelkit Havzası'nın Eskiçağ Tarihi ve Arkeolojisi</t>
+        </is>
+      </c>
+      <c r="C156" s="1">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="157" spans="1:3">
+      <c r="A157" s="1" t="inlineStr">
+        <is>
+          <t>9786055184186</t>
+        </is>
+      </c>
+      <c r="B157" s="1" t="inlineStr">
+        <is>
+          <t>Güney Sibirya Türklerinin Geleneksel Dünya Görüşleri (3 Kitap Takım)</t>
+        </is>
+      </c>
+      <c r="C157" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="158" spans="1:3">
+      <c r="A158" s="1" t="inlineStr">
+        <is>
+          <t>3990000026556</t>
+        </is>
+      </c>
+      <c r="B158" s="1" t="inlineStr">
+        <is>
+          <t>Kırım Tatar Masalları</t>
+        </is>
+      </c>
+      <c r="C158" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="159" spans="1:3">
+      <c r="A159" s="1" t="inlineStr">
+        <is>
+          <t>9786055184148</t>
+        </is>
+      </c>
+      <c r="B159" s="1" t="inlineStr">
+        <is>
+          <t>Türk Halk Bilimi Araştırmaları</t>
+        </is>
+      </c>
+      <c r="C159" s="1">
+        <v>20.83</v>
+      </c>
+    </row>
+    <row r="160" spans="1:3">
+      <c r="A160" s="1" t="inlineStr">
+        <is>
+          <t>9786055184537</t>
+        </is>
+      </c>
+      <c r="B160" s="1" t="inlineStr">
+        <is>
+          <t>Bozkır Türk Kültür Tarihinin Kaynakları</t>
+        </is>
+      </c>
+      <c r="C160" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="161" spans="1:3">
+      <c r="A161" s="1" t="inlineStr">
+        <is>
+          <t>9786055184834</t>
+        </is>
+      </c>
+      <c r="B161" s="1" t="inlineStr">
+        <is>
+          <t>Ali Bey Hüseyinzade (Turan)</t>
+        </is>
+      </c>
+      <c r="C161" s="1">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="162" spans="1:3">
+      <c r="A162" s="1" t="inlineStr">
+        <is>
+          <t>9786055184735</t>
+        </is>
+      </c>
+      <c r="B162" s="1" t="inlineStr">
+        <is>
+          <t>Destan ve Hükümdar</t>
+        </is>
+      </c>
+      <c r="C162" s="1">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="163" spans="1:3">
+      <c r="A163" s="1" t="inlineStr">
+        <is>
+          <t>9786055184865</t>
+        </is>
+      </c>
+      <c r="B163" s="1" t="inlineStr">
+        <is>
+          <t>19. Yüzyıl Aşıklarından Niğdeli Aşık Tahiri</t>
+        </is>
+      </c>
+      <c r="C163" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="164" spans="1:3">
+      <c r="A164" s="1" t="inlineStr">
+        <is>
+          <t>9786055184827</t>
+        </is>
+      </c>
+      <c r="B164" s="1" t="inlineStr">
+        <is>
+          <t>Sıdkı Baba: Nasihat-name-i Sıdkı</t>
+        </is>
+      </c>
+      <c r="C164" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="165" spans="1:3">
+      <c r="A165" s="1" t="inlineStr">
+        <is>
+          <t>9786055184711</t>
+        </is>
+      </c>
+      <c r="B165" s="1" t="inlineStr">
+        <is>
+          <t>İbn Abraham Karitski Kitabı Miraçnamesi</t>
+        </is>
+      </c>
+      <c r="C165" s="1">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="166" spans="1:3">
+      <c r="A166" s="1" t="inlineStr">
+        <is>
+          <t>9786055184810</t>
+        </is>
+      </c>
+      <c r="B166" s="1" t="inlineStr">
+        <is>
+          <t>Halk Bilimi El Kitabı</t>
+        </is>
+      </c>
+      <c r="C166" s="1">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="167" spans="1:3">
+      <c r="A167" s="1" t="inlineStr">
+        <is>
+          <t>9786055184582</t>
+        </is>
+      </c>
+      <c r="B167" s="1" t="inlineStr">
+        <is>
+          <t>Gavur Dağı (Cebel-i Bereket) Türkmen Masalları</t>
+        </is>
+      </c>
+      <c r="C167" s="1">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="168" spans="1:3">
+      <c r="A168" s="1" t="inlineStr">
+        <is>
+          <t>9786055184681</t>
+        </is>
+      </c>
+      <c r="B168" s="1" t="inlineStr">
+        <is>
+          <t>Nogay Türklerinin Kahramanlık Destanı Edige</t>
+        </is>
+      </c>
+      <c r="C168" s="1">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="169" spans="1:3">
+      <c r="A169" s="1" t="inlineStr">
+        <is>
+          <t>9786055184742</t>
+        </is>
+      </c>
+      <c r="B169" s="1" t="inlineStr">
+        <is>
+          <t>Eski Anadolu Türkçesi Dönemine Ait Bir Mevlit Metni</t>
+        </is>
+      </c>
+      <c r="C169" s="1">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="170" spans="1:3">
+      <c r="A170" s="1" t="inlineStr">
+        <is>
+          <t>9786055184759</t>
+        </is>
+      </c>
+      <c r="B170" s="1" t="inlineStr">
+        <is>
+          <t>20. Yüzyıl Başlarında Çağatay Türkçesiyle Yazılmış Sure-i Yasin Tefsiri</t>
+        </is>
+      </c>
+      <c r="C170" s="1">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="171" spans="1:3">
+      <c r="A171" s="1" t="inlineStr">
+        <is>
+          <t>9786055184612</t>
+        </is>
+      </c>
+      <c r="B171" s="1" t="inlineStr">
+        <is>
+          <t>Türk Kültüründe Ateş ve Ocak Kültü</t>
+        </is>
+      </c>
+      <c r="C171" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="172" spans="1:3">
+      <c r="A172" s="1" t="inlineStr">
+        <is>
+          <t>9786055184599</t>
+        </is>
+      </c>
+      <c r="B172" s="1" t="inlineStr">
+        <is>
+          <t>Mezar ve Türbelere Kült Merkezli Bir Bakış</t>
+        </is>
+      </c>
+      <c r="C172" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="173" spans="1:3">
+      <c r="A173" s="1" t="inlineStr">
+        <is>
+          <t>9786055184704</t>
+        </is>
+      </c>
+      <c r="B173" s="1" t="inlineStr">
+        <is>
+          <t>Polonezköy’ün Kurucularından Çaykovski Mehmet Sadık Paşa’nın Osmanlı Anıları</t>
+        </is>
+      </c>
+      <c r="C173" s="1">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="174" spans="1:3">
+      <c r="A174" s="1" t="inlineStr">
+        <is>
+          <t>9786055184699</t>
+        </is>
+      </c>
+      <c r="B174" s="1" t="inlineStr">
+        <is>
+          <t>Osmanlı’dan Cumhuriyet’e İzmir’de Mülki İdare ve İdareciler (1867-1950)</t>
+        </is>
+      </c>
+      <c r="C174" s="1">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="175" spans="1:3">
+      <c r="A175" s="1" t="inlineStr">
+        <is>
+          <t>9786055184322</t>
+        </is>
+      </c>
+      <c r="B175" s="1" t="inlineStr">
+        <is>
+          <t>Türk Kültüründe Evliliğe Bağlı Tabu ve Kaçınmalar</t>
+        </is>
+      </c>
+      <c r="C175" s="1">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="176" spans="1:3">
+      <c r="A176" s="1" t="inlineStr">
+        <is>
+          <t>9786055184339</t>
+        </is>
+      </c>
+      <c r="B176" s="1" t="inlineStr">
+        <is>
+          <t>Aşık Edebiyatı Araştırmaları</t>
+        </is>
+      </c>
+      <c r="C176" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="177" spans="1:3">
+      <c r="A177" s="1" t="inlineStr">
+        <is>
+          <t>9786055184421</t>
+        </is>
+      </c>
+      <c r="B177" s="1" t="inlineStr">
+        <is>
+          <t>Karamanlıca Halk Hikayeleri</t>
+        </is>
+      </c>
+      <c r="C177" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="178" spans="1:3">
+      <c r="A178" s="1" t="inlineStr">
+        <is>
+          <t>9786055184438</t>
+        </is>
+      </c>
+      <c r="B178" s="1" t="inlineStr">
+        <is>
+          <t>Yazılı ve Sözlü Belgeler Işığında Niğde Halk Hekimliği</t>
+        </is>
+      </c>
+      <c r="C178" s="1">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="179" spans="1:3">
+      <c r="A179" s="1" t="inlineStr">
+        <is>
+          <t>9786055184728</t>
+        </is>
+      </c>
+      <c r="B179" s="1" t="inlineStr">
+        <is>
+          <t>Orta Asya Battalnamelerinden Seyitbatal Comogu</t>
+        </is>
+      </c>
+      <c r="C179" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="180" spans="1:3">
+      <c r="A180" s="1" t="inlineStr">
+        <is>
+          <t>9786055184797</t>
+        </is>
+      </c>
+      <c r="B180" s="1" t="inlineStr">
+        <is>
+          <t>Aşık Kıraç Ata (Ekrem Kıraç)'nın Hayatı Sanatı ve Şiirleri</t>
+        </is>
+      </c>
+      <c r="C180" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="181" spans="1:3">
+      <c r="A181" s="1" t="inlineStr">
+        <is>
+          <t>9786055184766</t>
+        </is>
+      </c>
+      <c r="B181" s="1" t="inlineStr">
+        <is>
+          <t>Mağfiret Bahçeleri</t>
+        </is>
+      </c>
+      <c r="C181" s="1">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="182" spans="1:3">
+      <c r="A182" s="1" t="inlineStr">
+        <is>
+          <t>9786055184780</t>
+        </is>
+      </c>
+      <c r="B182" s="1" t="inlineStr">
+        <is>
+          <t>Küçüm Han</t>
+        </is>
+      </c>
+      <c r="C182" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="183" spans="1:3">
+      <c r="A183" s="1" t="inlineStr">
+        <is>
+          <t>9786055184520</t>
+        </is>
+      </c>
+      <c r="B183" s="1" t="inlineStr">
+        <is>
+          <t>Kayıp Kıta Mu + Atatürk + Masonluk</t>
+        </is>
+      </c>
+      <c r="C183" s="1">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="184" spans="1:3">
+      <c r="A184" s="1" t="inlineStr">
+        <is>
+          <t>9786055184346</t>
+        </is>
+      </c>
+      <c r="B184" s="1" t="inlineStr">
+        <is>
+          <t>Attila ve Hunlar</t>
+        </is>
+      </c>
+      <c r="C184" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="185" spans="1:3">
+      <c r="A185" s="1" t="inlineStr">
+        <is>
+          <t>9786055184384</t>
+        </is>
+      </c>
+      <c r="B185" s="1" t="inlineStr">
+        <is>
+          <t>Truvalılar ve Etrüskler Türk İdiler</t>
+        </is>
+      </c>
+      <c r="C185" s="1">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="186" spans="1:3">
+      <c r="A186" s="1" t="inlineStr">
+        <is>
+          <t>9786055184353</t>
+        </is>
+      </c>
+      <c r="B186" s="1" t="inlineStr">
+        <is>
+          <t>Eski Türkçeden Çağdaş Uygurcaya</t>
+        </is>
+      </c>
+      <c r="C186" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="187" spans="1:3">
+      <c r="A187" s="1" t="inlineStr">
+        <is>
+          <t>9786055184254</t>
+        </is>
+      </c>
+      <c r="B187" s="1" t="inlineStr">
+        <is>
+          <t>Türk Sanatında Hayvan Sembolizmi</t>
+        </is>
+      </c>
+      <c r="C187" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="188" spans="1:3">
+      <c r="A188" s="1" t="inlineStr">
+        <is>
+          <t>9786055184247</t>
+        </is>
+      </c>
+      <c r="B188" s="1" t="inlineStr">
+        <is>
+          <t>Tanrı Dağı Yazıtları</t>
+        </is>
+      </c>
+      <c r="C188" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="189" spans="1:3">
+      <c r="A189" s="1" t="inlineStr">
+        <is>
+          <t>9786055184315</t>
+        </is>
+      </c>
+      <c r="B189" s="1" t="inlineStr">
+        <is>
+          <t>Eflatun Cem Güney</t>
+        </is>
+      </c>
+      <c r="C189" s="1">
+        <v>15.74</v>
+      </c>
+    </row>
+    <row r="190" spans="1:3">
+      <c r="A190" s="1" t="inlineStr">
+        <is>
+          <t>9786055184308</t>
+        </is>
+      </c>
+      <c r="B190" s="1" t="inlineStr">
+        <is>
+          <t>Tukay’a Geliş</t>
+        </is>
+      </c>
+      <c r="C190" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="191" spans="1:3">
+      <c r="A191" s="1" t="inlineStr">
+        <is>
+          <t>9786055184452</t>
+        </is>
+      </c>
+      <c r="B191" s="1" t="inlineStr">
+        <is>
+          <t>Türk Halk Şiirinde Sureler ve Ayetler</t>
+        </is>
+      </c>
+      <c r="C191" s="1">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="192" spans="1:3">
+      <c r="A192" s="1" t="inlineStr">
+        <is>
+          <t>9789756527856</t>
+        </is>
+      </c>
+      <c r="B192" s="1" t="inlineStr">
+        <is>
+          <t>Batı Türklerinin Manzum Atasözleri</t>
+        </is>
+      </c>
+      <c r="C192" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="193" spans="1:3">
+      <c r="A193" s="1" t="inlineStr">
+        <is>
+          <t>3990000012506</t>
+        </is>
+      </c>
+      <c r="B193" s="1" t="inlineStr">
+        <is>
+          <t>Başkurtlar</t>
+        </is>
+      </c>
+      <c r="C193" s="1">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="194" spans="1:3">
+      <c r="A194" s="1" t="inlineStr">
+        <is>
+          <t>9786055184803</t>
+        </is>
+      </c>
+      <c r="B194" s="1" t="inlineStr">
+        <is>
+          <t>Bağdat’ta Türk Egemenliği 1055-1157</t>
+        </is>
+      </c>
+      <c r="C194" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="195" spans="1:3">
+      <c r="A195" s="1" t="inlineStr">
+        <is>
+          <t>9789756527894</t>
+        </is>
+      </c>
+      <c r="B195" s="1" t="inlineStr">
+        <is>
+          <t>Asya Hun İmparatorluğu (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C195" s="1">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="196" spans="1:3">
+      <c r="A196" s="1" t="inlineStr">
+        <is>
+          <t>9789756527290</t>
+        </is>
+      </c>
+      <c r="B196" s="1" t="inlineStr">
+        <is>
+          <t>Çağlayanlar</t>
+        </is>
+      </c>
+      <c r="C196" s="1">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="197" spans="1:3">
+      <c r="A197" s="1" t="inlineStr">
+        <is>
+          <t>9789756527870</t>
+        </is>
+      </c>
+      <c r="B197" s="1" t="inlineStr">
+        <is>
+          <t>Burhan-ı Belhi ve Türkçe Divan-ı</t>
+        </is>
+      </c>
+      <c r="C197" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="198" spans="1:3">
+      <c r="A198" s="1" t="inlineStr">
+        <is>
+          <t>9786052074589</t>
+        </is>
+      </c>
+      <c r="B198" s="1" t="inlineStr">
+        <is>
+          <t>Halk ve Bilim Arasında Bir Ömür Prof. Dr. İsmail Görkem Armağanı</t>
+        </is>
+      </c>
+      <c r="C198" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="199" spans="1:3">
+      <c r="A199" s="1" t="inlineStr">
+        <is>
+          <t>9786052074558</t>
+        </is>
+      </c>
+      <c r="B199" s="1" t="inlineStr">
+        <is>
+          <t>Bilgi Çağında Turizm</t>
+        </is>
+      </c>
+      <c r="C199" s="1">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="200" spans="1:3">
+      <c r="A200" s="1" t="inlineStr">
+        <is>
+          <t>9786052074541</t>
+        </is>
+      </c>
+      <c r="B200" s="1" t="inlineStr">
+        <is>
+          <t>Geleneksel Kütahya Çocuk Oyunları ve Halkbilimsel İncelenmesi</t>
+        </is>
+      </c>
+      <c r="C200" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="201" spans="1:3">
+      <c r="A201" s="1" t="inlineStr">
+        <is>
+          <t>9786052074633</t>
+        </is>
+      </c>
+      <c r="B201" s="1" t="inlineStr">
+        <is>
+          <t>Hakas Destan Araştırmalar - 1</t>
+        </is>
+      </c>
+      <c r="C201" s="1">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="202" spans="1:3">
+      <c r="A202" s="1" t="inlineStr">
+        <is>
+          <t>9786052074565</t>
+        </is>
+      </c>
+      <c r="B202" s="1" t="inlineStr">
+        <is>
+          <t>Türklerde Kadın</t>
+        </is>
+      </c>
+      <c r="C202" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="203" spans="1:3">
+      <c r="A203" s="1" t="inlineStr">
+        <is>
+          <t>9786052074596</t>
+        </is>
+      </c>
+      <c r="B203" s="1" t="inlineStr">
+        <is>
+          <t>Destan Dünyasında Kadın</t>
+        </is>
+      </c>
+      <c r="C203" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="204" spans="1:3">
+      <c r="A204" s="1" t="inlineStr">
+        <is>
+          <t>9786052074572</t>
+        </is>
+      </c>
+      <c r="B204" s="1" t="inlineStr">
+        <is>
+          <t>Kainatın Renkli Mucizeleri Bitkiler</t>
+        </is>
+      </c>
+      <c r="C204" s="1">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="205" spans="1:3">
+      <c r="A205" s="1" t="inlineStr">
+        <is>
+          <t>9786052074503</t>
+        </is>
+      </c>
+      <c r="B205" s="1" t="inlineStr">
+        <is>
+          <t>Ben de Çocuktum</t>
+        </is>
+      </c>
+      <c r="C205" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="206" spans="1:3">
+      <c r="A206" s="1" t="inlineStr">
+        <is>
+          <t>9786052074534</t>
+        </is>
+      </c>
+      <c r="B206" s="1" t="inlineStr">
+        <is>
+          <t>Batı Kültüründe Türk Atasözleri</t>
+        </is>
+      </c>
+      <c r="C206" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="207" spans="1:3">
+      <c r="A207" s="1" t="inlineStr">
+        <is>
+          <t>9786052074626</t>
+        </is>
+      </c>
+      <c r="B207" s="1" t="inlineStr">
+        <is>
+          <t>Hakas Atasözleri</t>
+        </is>
+      </c>
+      <c r="C207" s="1">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="208" spans="1:3">
+      <c r="A208" s="1" t="inlineStr">
+        <is>
+          <t>9786052074527</t>
+        </is>
+      </c>
+      <c r="B208" s="1" t="inlineStr">
+        <is>
+          <t>Ekoeleştiri - Folklor ve Edebiyat İncelemeleri</t>
+        </is>
+      </c>
+      <c r="C208" s="1">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="209" spans="1:3">
+      <c r="A209" s="1" t="inlineStr">
+        <is>
+          <t>9786052074657</t>
+        </is>
+      </c>
+      <c r="B209" s="1" t="inlineStr">
+        <is>
+          <t>2. Dünya Savaşı Yıllarında Balkanlar'dan Filistin'e Yahudi Göçü</t>
+        </is>
+      </c>
+      <c r="C209" s="1">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="210" spans="1:3">
+      <c r="A210" s="1" t="inlineStr">
+        <is>
+          <t>9786052074640</t>
+        </is>
+      </c>
+      <c r="B210" s="1" t="inlineStr">
+        <is>
+          <t>Orta Asya Ve Sibirya Türk Müziğinde Hayvan Üslubu</t>
+        </is>
+      </c>
+      <c r="C210" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="211" spans="1:3">
+      <c r="A211" s="1" t="inlineStr">
+        <is>
+          <t>9786052074299</t>
+        </is>
+      </c>
+      <c r="B211" s="1" t="inlineStr">
+        <is>
+          <t>Sibirya Türklerinin Destanlarında İyeler</t>
+        </is>
+      </c>
+      <c r="C211" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="212" spans="1:3">
+      <c r="A212" s="1" t="inlineStr">
+        <is>
+          <t>9786052074422</t>
+        </is>
+      </c>
+      <c r="B212" s="1" t="inlineStr">
+        <is>
+          <t>93 Harbi'nden Kore Savaşına Artvinli Şehitler ve Yörede Bulunan Şehitlikler</t>
+        </is>
+      </c>
+      <c r="C212" s="1">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="213" spans="1:3">
+      <c r="A213" s="1" t="inlineStr">
+        <is>
+          <t>9786052074473</t>
+        </is>
+      </c>
+      <c r="B213" s="1" t="inlineStr">
+        <is>
+          <t>Esvaplı Türküler - Türkülerde Giyim Kuşam</t>
+        </is>
+      </c>
+      <c r="C213" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="214" spans="1:3">
+      <c r="A214" s="1" t="inlineStr">
+        <is>
+          <t>9786052074398</t>
+        </is>
+      </c>
+      <c r="B214" s="1" t="inlineStr">
+        <is>
+          <t>Taşeli Yöresi Çocuk Oyunları</t>
+        </is>
+      </c>
+      <c r="C214" s="1">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="215" spans="1:3">
+      <c r="A215" s="1" t="inlineStr">
+        <is>
+          <t>9786052074282</t>
+        </is>
+      </c>
+      <c r="B215" s="1" t="inlineStr">
+        <is>
+          <t>Türk Folklorunda Deve</t>
+        </is>
+      </c>
+      <c r="C215" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="216" spans="1:3">
+      <c r="A216" s="1" t="inlineStr">
+        <is>
+          <t>9786052074275</t>
+        </is>
+      </c>
+      <c r="B216" s="1" t="inlineStr">
+        <is>
+          <t>Prof. Dr. Ali Berat Alptekin Armağanı</t>
+        </is>
+      </c>
+      <c r="C216" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="217" spans="1:3">
+      <c r="A217" s="1" t="inlineStr">
+        <is>
+          <t>9786052074268</t>
+        </is>
+      </c>
+      <c r="B217" s="1" t="inlineStr">
+        <is>
+          <t>Saza Vuran Sözler</t>
+        </is>
+      </c>
+      <c r="C217" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="218" spans="1:3">
+      <c r="A218" s="1" t="inlineStr">
+        <is>
+          <t>9786055184391</t>
+        </is>
+      </c>
+      <c r="B218" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye'de Seçmen Davranışları</t>
+        </is>
+      </c>
+      <c r="C218" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="219" spans="1:3">
+      <c r="A219" s="1" t="inlineStr">
+        <is>
+          <t>9786055184407</t>
+        </is>
+      </c>
+      <c r="B219" s="1" t="inlineStr">
+        <is>
+          <t>Beğ</t>
+        </is>
+      </c>
+      <c r="C219" s="1">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="220" spans="1:3">
+      <c r="A220" s="1" t="inlineStr">
+        <is>
+          <t>9786055184377</t>
+        </is>
+      </c>
+      <c r="B220" s="1" t="inlineStr">
+        <is>
+          <t>İttihad ve Terakki Liderlerinden Bahaeddin Şakir Bey - 2. Cilt</t>
+        </is>
+      </c>
+      <c r="C220" s="1">
+        <v>180</v>
+      </c>
+    </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>