--- v0 (2025-10-29)
+++ v1 (2026-05-13)
@@ -85,385 +85,400 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>2000474647464</t>
+          <t>9786054869275</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>El‐Müstedrek Ales‐Sahihayn (Ciltli)</t>
+          <t>El - Edebü'l - Müfred</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>10000</v>
+        <v>190</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786055772048</t>
+          <t>2000474647464</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Esma-i Hüsna</t>
+          <t>El‐Müstedrek Ales‐Sahihayn (Ciltli)</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>400</v>
+        <v>10000</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786054869398</t>
+          <t>9786055772048</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Hz. Peygamber (s.a.v.)'e Yapılan Rabbani Yönlendirmeler</t>
+          <t>Esma-i Hüsna</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786058710962</t>
+          <t>9786054869398</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>El Müstedrek 11 Cilt (Ciltli)</t>
+          <t>Hz. Peygamber (s.a.v.)'e Yapılan Rabbani Yönlendirmeler</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>8000</v>
+        <v>200</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786058710924</t>
+          <t>9786058710962</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Kitabu'l-İlim ve Edeb</t>
+          <t>El Müstedrek 11 Cilt (Ciltli)</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>375</v>
+        <v>8000</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786058710917</t>
+          <t>9786058710924</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Maddeli Hadisler</t>
+          <t>Kitabu'l-İlim ve Edeb</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>350</v>
+        <v>375</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786058710900</t>
+          <t>9786058710917</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Riyazü's-Salihin Elçilerin Efendisi'nden Sözler (Ciltli)</t>
+          <t>Maddeli Hadisler</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786055486935</t>
+          <t>9786058710900</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Davet Fıkhı (2 Cilt Takım) (Termo Deri Cilt) (Ciltli)</t>
+          <t>Riyazü's-Salihin Elçilerin Efendisi'nden Sözler (Ciltli)</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>1800</v>
+        <v>400</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786054869381</t>
+          <t>9786055486935</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Arap Dilinde Tabirler ve Bağlaçlar</t>
+          <t>Davet Fıkhı (2 Cilt Takım) (Termo Deri Cilt) (Ciltli)</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>300</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786054869329</t>
+          <t>9786054869381</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Davet Fıkhı (2 Cilt Takım)</t>
+          <t>Arap Dilinde Tabirler ve Bağlaçlar</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>1350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786054869312</t>
+          <t>9786054869329</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Enfal Suresi Tefsiri (Ciltli)</t>
+          <t>Davet Fıkhı (2 Cilt Takım)</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>500</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786054869305</t>
+          <t>9786054869312</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Enfal Suresi Tefsiri</t>
+          <t>Enfal Suresi Tefsiri (Ciltli)</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786054869299</t>
+          <t>9786054869305</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Ömer bin Abdülaziz Hayatı ve Müsnedi</t>
+          <t>Enfal Suresi Tefsiri</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>100</v>
+        <v>300</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786054869282</t>
+          <t>9786054869299</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>El-Edebü'l-Müfred (Ciltli)</t>
+          <t>Ömer bin Abdülaziz Hayatı ve Müsnedi</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>500</v>
+        <v>100</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786054869268</t>
+          <t>9786054869282</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Hz. Peygamber'in (s.a.v.) Hutbeleri</t>
+          <t>El-Edebü'l-Müfred (Ciltli)</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786054869190</t>
+          <t>9786054869268</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Arapça Yazı Defteri - Nesih</t>
+          <t>Hz. Peygamber'in (s.a.v.) Hutbeleri</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786054869183</t>
+          <t>9786054869190</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Tıbb-ı Nebevi'de Hacamat (Ciltli)</t>
+          <t>Arapça Yazı Defteri - Nesih</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>1000</v>
+        <v>300</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786054869169</t>
+          <t>9786054869183</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Aşere-i Mübeşşere Müsnedi (2 Cilt Takım) (Ciltli)</t>
+          <t>Tıbb-ı Nebevi'de Hacamat (Ciltli)</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>1600</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786054869145</t>
+          <t>9786054869169</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>El Müntehab (Ciltli)</t>
+          <t>Aşere-i Mübeşşere Müsnedi (2 Cilt Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>900</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786054869138</t>
+          <t>9786054869145</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Hadislerle Namazı Kuşanmak</t>
+          <t>El Müntehab (Ciltli)</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>200</v>
+        <v>900</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786054869121</t>
+          <t>9786054869138</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Müsned-i Aişe</t>
+          <t>Hadislerle Namazı Kuşanmak</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786054869107</t>
+          <t>9786054869121</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Dört Halifeden Hikmetli Sözler</t>
+          <t>Müsned-i Aişe</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
+          <t>9786054869107</t>
+        </is>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>Dört Halifeden Hikmetli Sözler</t>
+        </is>
+      </c>
+      <c r="C24" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3">
+      <c r="A25" s="1" t="inlineStr">
+        <is>
           <t>9786054869091</t>
         </is>
       </c>
-      <c r="B24" s="1" t="inlineStr">
+      <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Hadis Güldestesi</t>
         </is>
       </c>
-      <c r="C24" s="1">
+      <c r="C25" s="1">
         <v>200</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>