--- v0 (2026-05-13)
+++ v1 (2026-07-03)
@@ -154,51 +154,51 @@
         <is>
           <t>9786259749396</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Yanılsama</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786259522227</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Sanal Gerçeklik / Kaçış</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786259522241</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Rüya Fabrikası</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786057292582</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>