--- v0 (2026-05-13)
+++ v1 (2026-07-03)
@@ -169,91 +169,91 @@
         <is>
           <t>9786058088412</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Yıldızları Avuçlayan Çocuk</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786058088429</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>İnsan Kalabilme Savaşı</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786058088436</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Aşka Fısıltı</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786058017900</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Oyuncunun El Kitabı - Brawl Stars Kitabı</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786058088498</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Dünya Müzik Sahnesi - BTS</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>