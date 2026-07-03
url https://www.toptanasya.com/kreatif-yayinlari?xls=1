--- v2 (2026-03-30)
+++ v3 (2026-07-03)
@@ -85,325 +85,835 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786058590236</t>
+          <t>9786259577579</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>İnsan İlişkilerinde Ustalık Kazanma</t>
+          <t>Ayarlı Ayarsız Şiirler</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>24</v>
+        <v>260</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786058761391</t>
+          <t>9786058375932</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Pozitif İlişkilerin Gücü</t>
+          <t>Zirveye Yüksel</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>120</v>
+        <v>280</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786058761315</t>
+          <t>9786057012210</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Bahane Yok - Kendi Kendine Disiplinin Gücü</t>
+          <t>Yıkılacak 10 Kural - Yapılacak 10 Kural</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786058375987</t>
+          <t>9786259402437</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Marangoz</t>
+          <t>Yardım Edin! Ben İnsanlarla Çalışıyorum</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>160</v>
+        <v>390</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786058375949</t>
+          <t>9786058375994</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Özgüvenin Gücü</t>
+          <t>17 Tartışılmaz Takım Çalışması Yasası</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>340</v>
+        <v>380</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786058590212</t>
+          <t>9786057135810</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Büyük Düşünmenin Büyüsü</t>
+          <t>Şimdiye Kadarki En iyi Yılınız</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>370</v>
+        <v>400</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259402444</t>
+          <t>9786057135834</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Başarı Bir Seçimdir</t>
+          <t>Siz Doğuştan Şampiyonsunuz</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>370</v>
+        <v>340</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786058590250</t>
+          <t>9786056818905</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Başarı İçin Yol Haritanız</t>
+          <t>Sınır Tanımayan Liderler</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>280</v>
+        <v>220</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786058761339</t>
+          <t>9786259402413</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Siz, Bir Şirketsiniz</t>
+          <t>Sadece Sor?</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>380</v>
+        <v>340</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786058375956</t>
+          <t>9786057012265</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Liderlik ve Kendi Kendini Aldatma</t>
+          <t>Pozitif Takımların Gücü</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>340</v>
+        <v>390</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786058590281</t>
+          <t>9786056818929</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>İnsanlarla Başarı</t>
+          <t>Pozitif Liderliğin Gücü</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>340</v>
+        <v>370</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786058375901</t>
+          <t>9786057135889</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2'nin Gücü</t>
+          <t>İkna ve Retorik</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>240</v>
+        <v>320</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786057012234</t>
+          <t>9786056818943</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Başarılı İnsanlar Nasıl Liderlik Eder</t>
+          <t>Nasıl İnsan İlişkilerinde Akıllı Olunur</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>280</v>
+        <v>220</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786057012241</t>
+          <t>9786058590267</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Başarılı İnsanlar Nasıl Gelişir</t>
+          <t>Lokumu Yeme Henüz</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>280</v>
+        <v>200</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786058590298</t>
+          <t>9786058375970</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Takım Oyuncusu</t>
+          <t>Kendi Kendine Yüksek Sesle Konuşmanın Gücü</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786058590205</t>
+          <t>9786058375918</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Hayat İçin Elli İki Ders</t>
+          <t>Kazanmanın Yeni Dinamikleri</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>280</v>
+        <v>320</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786058590229</t>
+          <t>9786057012227</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>En İyinizden Daha İyisini Olmak</t>
+          <t>İnsanlarla İlişkileri Başarıyla Yürütme Sanatı</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>280</v>
+        <v>200</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786058761353</t>
+          <t>9786259402468</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Evet!</t>
+          <t>Hayallerinizi Yaşamak</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>280</v>
+        <v>380</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
+          <t>9786058375925</t>
+        </is>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>Güven İşe Yarar!</t>
+        </is>
+      </c>
+      <c r="C20" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3">
+      <c r="A21" s="1" t="inlineStr">
+        <is>
+          <t>9786056818967</t>
+        </is>
+      </c>
+      <c r="B21" s="1" t="inlineStr">
+        <is>
+          <t>Gerçek Başarı</t>
+        </is>
+      </c>
+      <c r="C21" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3">
+      <c r="A22" s="1" t="inlineStr">
+        <is>
+          <t>9786057012296</t>
+        </is>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>Engelleri Yıkın</t>
+        </is>
+      </c>
+      <c r="C22" s="1">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3">
+      <c r="A23" s="1" t="inlineStr">
+        <is>
+          <t>9786057135803</t>
+        </is>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>Eğer Yapabileceğinizi Düşünüyorsanız!</t>
+        </is>
+      </c>
+      <c r="C23" s="1">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3">
+      <c r="A24" s="1" t="inlineStr">
+        <is>
+          <t>9786259402451</t>
+        </is>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>Duygusal Zeka Yoluyla İletişim Kurun</t>
+        </is>
+      </c>
+      <c r="C24" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3">
+      <c r="A25" s="1" t="inlineStr">
+        <is>
+          <t>9786259402475</t>
+        </is>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>Durdurulamaz Olun</t>
+        </is>
+      </c>
+      <c r="C25" s="1">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3">
+      <c r="A26" s="1" t="inlineStr">
+        <is>
+          <t>9786058761346</t>
+        </is>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>Coşkunuzu Ateşleyin</t>
+        </is>
+      </c>
+      <c r="C26" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3">
+      <c r="A27" s="1" t="inlineStr">
+        <is>
+          <t>9786056818936</t>
+        </is>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Büyük Liderler Aranıyor!</t>
+        </is>
+      </c>
+      <c r="C27" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3">
+      <c r="A28" s="1" t="inlineStr">
+        <is>
+          <t>9786056818974</t>
+        </is>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>Bazen Kazanırsınız Bazen Kaybedersiniz Öğrenirsiniz</t>
+        </is>
+      </c>
+      <c r="C28" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3">
+      <c r="A29" s="1" t="inlineStr">
+        <is>
+          <t>9786057012272</t>
+        </is>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Başarma Cesareti</t>
+        </is>
+      </c>
+      <c r="C29" s="1">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3">
+      <c r="A30" s="1" t="inlineStr">
+        <is>
+          <t>9786057135827</t>
+        </is>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Başarınız Sizin Elinizde</t>
+        </is>
+      </c>
+      <c r="C30" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3">
+      <c r="A31" s="1" t="inlineStr">
+        <is>
+          <t>9786259402420</t>
+        </is>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Başarılı Biri Gibi Davran, Başarılı Biri Gibi Düşün</t>
+        </is>
+      </c>
+      <c r="C31" s="1">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3">
+      <c r="A32" s="1" t="inlineStr">
+        <is>
+          <t>9786057135841</t>
+        </is>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Bakış Açınızı Seçin</t>
+        </is>
+      </c>
+      <c r="C32" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3">
+      <c r="A33" s="1" t="inlineStr">
+        <is>
+          <t>9786259402406</t>
+        </is>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>Bahane Yer Yok</t>
+        </is>
+      </c>
+      <c r="C33" s="1">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3">
+      <c r="A34" s="1" t="inlineStr">
+        <is>
+          <t>9786057012258</t>
+        </is>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Antrenman Kampı</t>
+        </is>
+      </c>
+      <c r="C34" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3">
+      <c r="A35" s="1" t="inlineStr">
+        <is>
+          <t>9786259577500</t>
+        </is>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>30 Gün</t>
+        </is>
+      </c>
+      <c r="C35" s="1">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3">
+      <c r="A36" s="1" t="inlineStr">
+        <is>
+          <t>9786058590236</t>
+        </is>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>İnsan İlişkilerinde Ustalık Kazanma</t>
+        </is>
+      </c>
+      <c r="C36" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3">
+      <c r="A37" s="1" t="inlineStr">
+        <is>
+          <t>9786058761391</t>
+        </is>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Pozitif İlişkilerin Gücü</t>
+        </is>
+      </c>
+      <c r="C37" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3">
+      <c r="A38" s="1" t="inlineStr">
+        <is>
+          <t>9786058761315</t>
+        </is>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Bahane Yok - Kendi Kendine Disiplinin Gücü</t>
+        </is>
+      </c>
+      <c r="C38" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3">
+      <c r="A39" s="1" t="inlineStr">
+        <is>
+          <t>9786058375987</t>
+        </is>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Marangoz</t>
+        </is>
+      </c>
+      <c r="C39" s="1">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3">
+      <c r="A40" s="1" t="inlineStr">
+        <is>
+          <t>9786058375949</t>
+        </is>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Özgüvenin Gücü</t>
+        </is>
+      </c>
+      <c r="C40" s="1">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3">
+      <c r="A41" s="1" t="inlineStr">
+        <is>
+          <t>9786058590212</t>
+        </is>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Büyük Düşünmenin Büyüsü</t>
+        </is>
+      </c>
+      <c r="C41" s="1">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3">
+      <c r="A42" s="1" t="inlineStr">
+        <is>
+          <t>9786259402444</t>
+        </is>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Başarı Bir Seçimdir</t>
+        </is>
+      </c>
+      <c r="C42" s="1">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3">
+      <c r="A43" s="1" t="inlineStr">
+        <is>
+          <t>9786058590250</t>
+        </is>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>Başarı İçin Yol Haritanız</t>
+        </is>
+      </c>
+      <c r="C43" s="1">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3">
+      <c r="A44" s="1" t="inlineStr">
+        <is>
+          <t>9786058761339</t>
+        </is>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Siz, Bir Şirketsiniz</t>
+        </is>
+      </c>
+      <c r="C44" s="1">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3">
+      <c r="A45" s="1" t="inlineStr">
+        <is>
+          <t>9786058375956</t>
+        </is>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Liderlik ve Kendi Kendini Aldatma</t>
+        </is>
+      </c>
+      <c r="C45" s="1">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3">
+      <c r="A46" s="1" t="inlineStr">
+        <is>
+          <t>9786058590281</t>
+        </is>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>İnsanlarla Başarı</t>
+        </is>
+      </c>
+      <c r="C46" s="1">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3">
+      <c r="A47" s="1" t="inlineStr">
+        <is>
+          <t>9786058375901</t>
+        </is>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>2'nin Gücü</t>
+        </is>
+      </c>
+      <c r="C47" s="1">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3">
+      <c r="A48" s="1" t="inlineStr">
+        <is>
+          <t>9786057012234</t>
+        </is>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Başarılı İnsanlar Nasıl Liderlik Eder</t>
+        </is>
+      </c>
+      <c r="C48" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3">
+      <c r="A49" s="1" t="inlineStr">
+        <is>
+          <t>9786057012241</t>
+        </is>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>Başarılı İnsanlar Nasıl Gelişir</t>
+        </is>
+      </c>
+      <c r="C49" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3">
+      <c r="A50" s="1" t="inlineStr">
+        <is>
+          <t>9786058590298</t>
+        </is>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Takım Oyuncusu</t>
+        </is>
+      </c>
+      <c r="C50" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3">
+      <c r="A51" s="1" t="inlineStr">
+        <is>
+          <t>9786058590205</t>
+        </is>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Hayat İçin Elli İki Ders</t>
+        </is>
+      </c>
+      <c r="C51" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3">
+      <c r="A52" s="1" t="inlineStr">
+        <is>
+          <t>9786058590229</t>
+        </is>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>En İyinizden Daha İyisini Olmak</t>
+        </is>
+      </c>
+      <c r="C52" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3">
+      <c r="A53" s="1" t="inlineStr">
+        <is>
+          <t>9786058761353</t>
+        </is>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Evet!</t>
+        </is>
+      </c>
+      <c r="C53" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3">
+      <c r="A54" s="1" t="inlineStr">
+        <is>
           <t>9786058761360</t>
         </is>
       </c>
-      <c r="B20" s="1" t="inlineStr">
+      <c r="B54" s="1" t="inlineStr">
         <is>
           <t>Altına Bir Metre Kala</t>
         </is>
       </c>
-      <c r="C20" s="1">
+      <c r="C54" s="1">
         <v>380</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>