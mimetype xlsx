--- v3 (2026-03-30)
+++ v4 (2026-07-03)
@@ -3034,51 +3034,51 @@
         <is>
           <t>9786057908438</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
           <t>Atatürk'ün Vedası 1938</t>
         </is>
       </c>
       <c r="C197" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
           <t>9786057908223</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
           <t>Türkçülüğün Esasları</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
           <t>9786057908247</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
           <t>Türk Devlet Geleneğinde Milli İstihbarat</t>
         </is>
       </c>
       <c r="C199" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
           <t>9786057908421</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>