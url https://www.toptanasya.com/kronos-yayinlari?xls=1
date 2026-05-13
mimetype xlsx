--- v0 (2026-03-24)
+++ v1 (2026-05-13)
@@ -94,111 +94,111 @@
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>9786057158963</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Ya Sevdam Ya Kavgam</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>360</v>
+        <v>420</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786057158949</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Hafız Ali II - Umuttan Direnişe</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>390</v>
+        <v>420</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786057158932</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Hafız Ali I - Umuda Yolculuk</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>390</v>
+        <v>420</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786057158925</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Troyalı Kadınlar</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>390</v>
+        <v>450</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786057158918</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Omphalos Gizemi</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>430</v>
+        <v>490</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786055411077</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Sıra Bende</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>119.9</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>