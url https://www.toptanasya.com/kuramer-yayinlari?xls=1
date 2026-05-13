--- v0 (2026-03-24)
+++ v1 (2026-05-13)
@@ -85,925 +85,940 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786059437578</t>
+          <t>9786059437721</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Nüzul Dönemi Kuran Tarihi Rivayet Merkezli Bütüncül Bir Okuma</t>
+          <t>Şah Veliyyullah Dihlevî ve Dihlevî Ailesinin Tefsir İlmine Katkıları</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>450</v>
+        <v>500</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786059437615</t>
+          <t>9786059437578</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Metin, Tarih ve Toplum Üçgeninde İslam'ı Yeniden Düşünmek</t>
+          <t>Nüzul Dönemi Kuran Tarihi Rivayet Merkezli Bütüncül Bir Okuma</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>500</v>
+        <v>450</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786059437585</t>
+          <t>9786059437615</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Kur'an Bize Ne Söylüyor?</t>
+          <t>Metin, Tarih ve Toplum Üçgeninde İslam'ı Yeniden Düşünmek</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>360</v>
+        <v>500</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786059437509</t>
+          <t>9786059437585</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Kur'an ve Din</t>
+          <t>Kur'an Bize Ne Söylüyor?</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>400</v>
+        <v>360</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786059437516</t>
+          <t>9786059437509</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Erken Dönem Kaynaklarda Maruf ve Münker</t>
+          <t>Kur'an ve Din</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>360</v>
+        <v>400</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786059437530</t>
+          <t>9786059437516</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Para ve Faiz - Geçmişten Bugüne Müslüman Toplumlarda</t>
+          <t>Erken Dönem Kaynaklarda Maruf ve Münker</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>600</v>
+        <v>360</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786059437547</t>
+          <t>9786059437530</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Hz. Peygamber Döneminde Kadının Dini Hayatı</t>
+          <t>Para ve Faiz - Geçmişten Bugüne Müslüman Toplumlarda</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>360</v>
+        <v>600</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786059437486</t>
+          <t>9786059437547</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Kuran Dilinin Özellikleri</t>
+          <t>Hz. Peygamber Döneminde Kadının Dini Hayatı</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>300</v>
+        <v>360</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786059437493</t>
+          <t>9786059437486</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Cahiliyede ve Hz Peygamber Zamanında Kan Davası</t>
+          <t>Kuran Dilinin Özellikleri</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>360</v>
+        <v>300</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786059437110</t>
+          <t>9786059437493</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Kur’an-ı Kerim’in İkili Anlatım Üslubu Bağlamında Terğib ve Terhib</t>
+          <t>Cahiliyede ve Hz Peygamber Zamanında Kan Davası</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>300</v>
+        <v>360</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786059437066</t>
+          <t>9786059437110</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>İslam Öncesi Güney ve Kuzey Arabistan</t>
+          <t>Kur’an-ı Kerim’in İkili Anlatım Üslubu Bağlamında Terğib ve Terhib</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786059437141</t>
+          <t>9786059437066</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>İmam-ı Azam Ebü Hanife’nin Kur’an Anlayışı</t>
+          <t>İslam Öncesi Güney ve Kuzey Arabistan</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>60</v>
+        <v>400</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786059437127</t>
+          <t>9786059437141</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>İslam Düşünce ve Geleneğinde Kutsiyet Velayet Keramet</t>
+          <t>İmam-ı Azam Ebü Hanife’nin Kur’an Anlayışı</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>450</v>
+        <v>60</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786059437264</t>
+          <t>9786059437127</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Makasıdi Tefsir</t>
+          <t>İslam Düşünce ve Geleneğinde Kutsiyet Velayet Keramet</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>360</v>
+        <v>450</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786059437103</t>
+          <t>9786059437264</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’ın Geliş Ortamında Ahlak ve İnsan İlişkileri</t>
+          <t>Makasıdi Tefsir</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>360</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786059437189</t>
+          <t>9786059437103</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’a Dilbilimsel Yaklaşımlar</t>
+          <t>Kur’an’ın Geliş Ortamında Ahlak ve İnsan İlişkileri</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>500</v>
+        <v>360</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786059437196</t>
+          <t>9786059437189</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’ı Anlamanın Fikri Arkaplanı Varlık Bilgi İnsan</t>
+          <t>Kur’an’a Dilbilimsel Yaklaşımlar</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>100</v>
+        <v>500</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786059437080</t>
+          <t>9786059437196</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Beklenen Kurtarıcı İnancı</t>
+          <t>Kur’an’ı Anlamanın Fikri Arkaplanı Varlık Bilgi İnsan</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>450</v>
+        <v>100</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786059437035</t>
+          <t>9786059437080</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Hz. Muhammed Döneminde Yahudiler</t>
+          <t>Beklenen Kurtarıcı İnancı</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>600</v>
+        <v>450</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786059437202</t>
+          <t>9786059437035</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Hadis Tarih ve Yorum</t>
+          <t>Hz. Muhammed Döneminde Yahudiler</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>360</v>
+        <v>600</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786059437172</t>
+          <t>9786059437202</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Hz. Muhammed'in Mekkesi</t>
+          <t>Hadis Tarih ve Yorum</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>50</v>
+        <v>360</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786059437134</t>
+          <t>9786059437172</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’ı Anlama Yolunda KURAMER Konferansları 1</t>
+          <t>Hz. Muhammed'in Mekkesi</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>60</v>
+        <v>65</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786059437165</t>
+          <t>9786059437134</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’ı Anlama Yolunda KURAMER Konferansları 2</t>
+          <t>Kur’an’ı Anlama Yolunda KURAMER Konferansları 1</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786059437158</t>
+          <t>9786059437165</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’ın Geliş Ortamında Arap Toplumu</t>
+          <t>Kur’an’ı Anlama Yolunda KURAMER Konferansları 2</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>400</v>
+        <v>75</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786056527784</t>
+          <t>9786059437158</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Hz. Muhammed Mekke’de</t>
+          <t>Kur’an’ın Geliş Ortamında Arap Toplumu</t>
         </is>
       </c>
       <c r="C26" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786056527777</t>
+          <t>9786056527784</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Hz. Muhammed Medine'de</t>
+          <t>Hz. Muhammed Mekke’de</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>550</v>
+        <v>400</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786059437042</t>
+          <t>9786056527777</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Kitab-ı Mukaddes ve Kur’an-ı Kerim’e Göre Hz. İsa</t>
+          <t>Hz. Muhammed Medine'de</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>250</v>
+        <v>550</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786059437028</t>
+          <t>9786059437042</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>İslam Kaynaklarında Geleneğinde ve Günümüzde Cihad</t>
+          <t>Kitab-ı Mukaddes ve Kur’an-ı Kerim’e Göre Hz. İsa</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786059437004</t>
+          <t>9786059437028</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Kur’an Mecazları</t>
+          <t>İslam Kaynaklarında Geleneğinde ve Günümüzde Cihad</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>60</v>
+        <v>400</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786056527791</t>
+          <t>9786059437004</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Kur’an Kıssalarının Mahiyeti</t>
+          <t>Kur’an Mecazları</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>80</v>
+        <v>60</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786056527760</t>
+          <t>9786056527791</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Kur’an Ayetlerinin Tarihlendirilmesi</t>
+          <t>Kur’an Kıssalarının Mahiyeti</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>40</v>
+        <v>80</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786056527739</t>
+          <t>9786056527760</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Kur'an ve Yaratılış</t>
+          <t>Kur’an Ayetlerinin Tarihlendirilmesi</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>360</v>
+        <v>40</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786056527753</t>
+          <t>9786056527739</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Din Dilinde Gayb</t>
+          <t>Kur'an ve Yaratılış</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>60</v>
+        <v>360</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786056527722</t>
+          <t>9786056527753</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Din Dilinde Mucize</t>
+          <t>Din Dilinde Gayb</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>40</v>
+        <v>60</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786056527715</t>
+          <t>9786056527722</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Din Dili</t>
+          <t>Din Dilinde Mucize</t>
         </is>
       </c>
       <c r="C36" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786059437011</t>
+          <t>9786056527715</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>İslam Işığında Müslümanlığımızla Yüzleşme</t>
+          <t>Din Dili</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>500</v>
+        <v>40</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786059437400</t>
+          <t>9786059437011</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>İslam Geleneğinde ve Modern Dönemde Hadis ve Sünnet</t>
+          <t>İslam Işığında Müslümanlığımızla Yüzleşme</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>450</v>
+        <v>500</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786059437417</t>
+          <t>9786059437400</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Hamiduddin el-Ferahi ve Kur'an'ı Yorumlama Metodu</t>
+          <t>İslam Geleneğinde ve Modern Dönemde Hadis ve Sünnet</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>300</v>
+        <v>450</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786059437479</t>
+          <t>9786059437417</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Hz. Peygamber Döneminde Müşriklerle İlişkiler</t>
+          <t>Hamiduddin el-Ferahi ve Kur'an'ı Yorumlama Metodu</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>450</v>
+        <v>300</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786059437394</t>
+          <t>9786059437479</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Kur'an Sünnet İlişkisi</t>
+          <t>Hz. Peygamber Döneminde Müşriklerle İlişkiler</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>600</v>
+        <v>450</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786059437370</t>
+          <t>9786059437394</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Kur'anın Geliş Ortamında İnanç ve İbadetler</t>
+          <t>Kur'an Sünnet İlişkisi</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>400</v>
+        <v>600</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786059437462</t>
+          <t>9786059437370</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Kur’an Mealleri ve Metin-Merkezci Yorum</t>
+          <t>Kur'anın Geliş Ortamında İnanç ve İbadetler</t>
         </is>
       </c>
       <c r="C43" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786059437455</t>
+          <t>9786059437462</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Kur’an Meallerinde Edebi Dil Üslubu</t>
+          <t>Kur’an Mealleri ve Metin-Merkezci Yorum</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786059437448</t>
+          <t>9786059437455</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Medine Yahudileriyle İlişkilerin Erken Dönem Kur’an Tefsirine Etkisi</t>
+          <t>Kur’an Meallerinde Edebi Dil Üslubu</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786059437431</t>
+          <t>9786059437448</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Hadis ve Ahlak</t>
+          <t>Medine Yahudileriyle İlişkilerin Erken Dönem Kur’an Tefsirine Etkisi</t>
         </is>
       </c>
       <c r="C46" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786059437349</t>
+          <t>9786059437431</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>İslam’ı Doğru Anlıyor Muyuz?</t>
+          <t>Hadis ve Ahlak</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>500</v>
+        <v>400</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786059437318</t>
+          <t>9786059437349</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Medine Sahifesi</t>
+          <t>İslam’ı Doğru Anlıyor Muyuz?</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>450</v>
+        <v>500</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786059437356</t>
+          <t>9786059437318</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Zahiri ve Selefi Din Yorumu</t>
+          <t>Medine Sahifesi</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>600</v>
+        <v>450</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786059437332</t>
+          <t>9786059437356</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’da Yahudiler</t>
+          <t>Zahiri ve Selefi Din Yorumu</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>500</v>
+        <v>600</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786059437387</t>
+          <t>9786059437332</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Kur’an ve Pozitif Bilim - İlmi Toplantılar  Serisi</t>
+          <t>Kur’an’da Yahudiler</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786059437325</t>
+          <t>9786059437387</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>İslam Öncesi Araplarda Dil ve Edebiyat</t>
+          <t>Kur’an ve Pozitif Bilim - İlmi Toplantılar  Serisi</t>
         </is>
       </c>
       <c r="C52" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786059437301</t>
+          <t>9786059437325</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Kur’an ve Hıristiyanlar</t>
+          <t>İslam Öncesi Araplarda Dil ve Edebiyat</t>
         </is>
       </c>
       <c r="C53" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>4720000002068</t>
+          <t>9786059437301</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Siyer Kronolojisi (Ciltli)</t>
+          <t>Kur’an ve Hıristiyanlar</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>150</v>
+        <v>400</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786059437219</t>
+          <t>4720000002068</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Hadislerin Tespitinde Bütünsel Yaklaşım</t>
+          <t>Siyer Kronolojisi (Ciltli)</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>500</v>
+        <v>150</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786059437233</t>
+          <t>9786059437219</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’ı Keşfetmek</t>
+          <t>Hadislerin Tespitinde Bütünsel Yaklaşım</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>550</v>
+        <v>500</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786059437271</t>
+          <t>9786059437233</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Vahiy ve Peygamberlik</t>
+          <t>Kur’an’ı Keşfetmek</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>500</v>
+        <v>550</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786059437257</t>
+          <t>9786059437271</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’ın Batıni ve İşari Yorumu</t>
+          <t>Vahiy ve Peygamberlik</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786059437295</t>
+          <t>9786059437257</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>İlahi Dinlerde Mucize ve Gayb</t>
+          <t>Kur’an’ın Batıni ve İşari Yorumu</t>
         </is>
       </c>
       <c r="C59" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
+          <t>9786059437295</t>
+        </is>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>İlahi Dinlerde Mucize ve Gayb</t>
+        </is>
+      </c>
+      <c r="C60" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="61" spans="1:3">
+      <c r="A61" s="1" t="inlineStr">
+        <is>
           <t>9786059437288</t>
         </is>
       </c>
-      <c r="B60" s="1" t="inlineStr">
+      <c r="B61" s="1" t="inlineStr">
         <is>
           <t>Siyer Kronolojisi</t>
         </is>
       </c>
-      <c r="C60" s="1">
+      <c r="C61" s="1">
         <v>1800</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>