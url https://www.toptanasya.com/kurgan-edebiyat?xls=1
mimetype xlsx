--- v1 (2026-03-30)
+++ v2 (2026-07-03)
@@ -829,51 +829,51 @@
         <is>
           <t>9789752678217</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>Çemberimde Gül Oya</t>
         </is>
       </c>
       <c r="C50" s="1">
         <v>178</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>9789752676978</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>Açıklamalı Divan Şiiri Sözlüğü</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>923</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>9789752679344</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>Edebiyatta Üslup ve Problemleri</t>
         </is>
       </c>
       <c r="C52" s="1">
         <v>208</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>9789752678682</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
@@ -2149,51 +2149,51 @@
         <is>
           <t>9786059661775</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
           <t>Kızıl Sürgün</t>
         </is>
       </c>
       <c r="C138" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
           <t>9789752679856</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
           <t>Başka Bir Tepeden Üsküp</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>336</v>
+        <v>369</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
           <t>9789752678934</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
           <t>Törenler ve Komplolar</t>
         </is>
       </c>
       <c r="C140" s="1">
         <v>146</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
           <t>9789752679627</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
@@ -2464,51 +2464,51 @@
         <is>
           <t>9786058051751</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
           <t>Vatan Yahut Silistre</t>
         </is>
       </c>
       <c r="C159" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
           <t>9789752676350</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
           <t>Son Göç Destanı</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>229</v>
+        <v>251</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
           <t>9789752676145</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
           <t>Özbek Hikayeciliği ve Özbek Edebiyatından Seçme Hikayeler</t>
         </is>
       </c>
       <c r="C161" s="1">
         <v>1155</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
           <t>9789752676756</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>