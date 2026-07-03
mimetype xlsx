--- v1 (2026-03-30)
+++ v2 (2026-07-03)
@@ -85,1375 +85,1465 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786059479912</t>
+          <t>9786059479929</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Moriarty the Patriot - Vatansever Moriarty 4</t>
+          <t>Moriarty the Patriot - Vatansever Moriarty 5</t>
         </is>
       </c>
       <c r="C2" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786256114043</t>
+          <t>9786256114050</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Kaiju No: 8 - 8 No'lu Canavar 7</t>
+          <t>Kaiju No: 8 - 8 No'lu Canavar 8</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786256114098</t>
+          <t>9786059479738</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Vinland Saga - Vinland Destanı 9</t>
+          <t>Goblin Slayer - Goblin Avcısı 8</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786256114081</t>
+          <t>9786256114210</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Seraph of the End – Kıyamet Meleği 32</t>
+          <t>Seraph of the End – Kıyamet Meleği 33</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786059479905</t>
+          <t>9786256114197</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Moriarty the Patriot - Vatansever Moriarty 3</t>
+          <t>Vinland Saga - Vinland Destanı 10</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786059479776</t>
+          <t>9786256114173</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Vinland Saga - Vinland Destanı 8</t>
+          <t>Sakamoto Days</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786059479950</t>
+          <t>9786059479912</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Sakamoto Days - Sakamoto Günleri 2</t>
+          <t>Moriarty the Patriot - Vatansever Moriarty 4</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786059479981</t>
+          <t>9786256114043</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Kuzey Kılıcı Efsanesi 2</t>
+          <t>Kaiju No: 8 - 8 No'lu Canavar 7</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>530</v>
+        <v>230</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786256114036</t>
+          <t>9786256114098</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Kaiju No: 8 - 8 No’lu Canavar 6</t>
+          <t>Vinland Saga - Vinland Destanı 9</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786059479974</t>
+          <t>9786256114081</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Sakamoto Days - Sakamoto Günleri 4</t>
+          <t>Seraph of the End – Kıyamet Meleği 32</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786059479721</t>
+          <t>9786059479905</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Goblin Slayer – Goblin Avcısı 7</t>
+          <t>Moriarty the Patriot - Vatansever Moriarty 3</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786059479783</t>
+          <t>9786059479776</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Seraph of the End – Kıyamet Meleği 31</t>
+          <t>Vinland Saga - Vinland Destanı 8</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786059479691</t>
+          <t>9786059479950</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Gantz 19</t>
+          <t>Sakamoto Days - Sakamoto Günleri 2</t>
         </is>
       </c>
       <c r="C14" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786059479769</t>
+          <t>9786059479981</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Vinland Saga - Vinland Destanı 7</t>
+          <t>Kuzey Kılıcı Efsanesi 2</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>230</v>
+        <v>530</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786256114029</t>
+          <t>9786256114036</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Kaiju No: 8 - 8 No’lu Canavar 5</t>
+          <t>Kaiju No: 8 - 8 No’lu Canavar 6</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786059479967</t>
+          <t>9786059479974</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Sakamoto Days - Sakamoto Günleri 3</t>
+          <t>Sakamoto Days - Sakamoto Günleri 4</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786059479684</t>
+          <t>9786059479721</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Gantz 18</t>
+          <t>Goblin Slayer – Goblin Avcısı 7</t>
         </is>
       </c>
       <c r="C18" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786059479868</t>
+          <t>9786059479783</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Seraph of the End – Kıyamet Meleği 30</t>
+          <t>Seraph of the End – Kıyamet Meleği 31</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786059479899</t>
+          <t>9786059479691</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Moriarty the Patriot - Vatansever Moriarty 2</t>
+          <t>Gantz 19</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786059479714</t>
+          <t>9786059479769</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Goblin Slayer - Goblin Avcısı 6</t>
+          <t>Vinland Saga - Vinland Destanı 7</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786059479752</t>
+          <t>9786256114029</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Vinland Saga - Vinland Destanı 6</t>
+          <t>Kaiju No: 8 - 8 No’lu Canavar 5</t>
         </is>
       </c>
       <c r="C22" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786059479844</t>
+          <t>9786059479967</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Seraph of the end- Kıyamet Meleği 29</t>
+          <t>Sakamoto Days - Sakamoto Günleri 3</t>
         </is>
       </c>
       <c r="C23" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786059479875</t>
+          <t>9786059479684</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Kuzey Kılıcı Efsanesi 1</t>
+          <t>Gantz 18</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>530</v>
+        <v>230</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786059479943</t>
+          <t>9786059479868</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Sakamoto Days - Sakamoto Günleri 1</t>
+          <t>Seraph of the End – Kıyamet Meleği 30</t>
         </is>
       </c>
       <c r="C25" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786059479882</t>
+          <t>9786059479899</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Moriarty the Patriot- Vatansever Moriarty 1</t>
+          <t>Moriarty the Patriot - Vatansever Moriarty 2</t>
         </is>
       </c>
       <c r="C26" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786059479677</t>
+          <t>9786059479714</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Gantz 17</t>
+          <t>Goblin Slayer - Goblin Avcısı 6</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786059479615</t>
+          <t>9786059479752</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Kaiju No: 8 - 8 No’lu Canavar 4</t>
+          <t>Vinland Saga - Vinland Destanı 6</t>
         </is>
       </c>
       <c r="C28" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786059479851</t>
+          <t>9786059479844</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Seraph of the End - Kıyamet Meleği 28</t>
+          <t>Seraph of the end- Kıyamet Meleği 29</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786059479745</t>
+          <t>9786059479875</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Vinland Saga - Vinland Destanı 5</t>
+          <t>Kuzey Kılıcı Efsanesi 1</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>230</v>
+        <v>530</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786059479608</t>
+          <t>9786059479943</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Kaiju No: 8 - 8 No’lu Canavar 3</t>
+          <t>Sakamoto Days - Sakamoto Günleri 1</t>
         </is>
       </c>
       <c r="C31" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786059479578</t>
+          <t>9786059479882</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Seraph of the End – Kıyamet Meleği 27</t>
+          <t>Moriarty the Patriot- Vatansever Moriarty 1</t>
         </is>
       </c>
       <c r="C32" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786059479653</t>
+          <t>9786059479677</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Vinland Saga - Vinland Destanı 4</t>
+          <t>Gantz 17</t>
         </is>
       </c>
       <c r="C33" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786059479592</t>
+          <t>9786059479615</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Kaiju No: 8 - 8 No’lu Canavar 2</t>
+          <t>Kaiju No: 8 - 8 No’lu Canavar 4</t>
         </is>
       </c>
       <c r="C34" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786059479707</t>
+          <t>9786059479851</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Goblin Slayer - Goblin Avcısı 5</t>
+          <t>Seraph of the End - Kıyamet Meleği 28</t>
         </is>
       </c>
       <c r="C35" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786059479660</t>
+          <t>9786059479745</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Gantz 16</t>
+          <t>Vinland Saga - Vinland Destanı 5</t>
         </is>
       </c>
       <c r="C36" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786059479561</t>
+          <t>9786059479608</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Seraph of the End - Kıyamet Meleği 26</t>
+          <t>Kaiju No: 8 - 8 No’lu Canavar 3</t>
         </is>
       </c>
       <c r="C37" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786059479646</t>
+          <t>9786059479578</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Vinland Saga - Vinland Destanı 3</t>
+          <t>Seraph of the End – Kıyamet Meleği 27</t>
         </is>
       </c>
       <c r="C38" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786059479554</t>
+          <t>9786059479653</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Seraph of the End - Kıyamet Meleği 25</t>
+          <t>Vinland Saga - Vinland Destanı 4</t>
         </is>
       </c>
       <c r="C39" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786059479585</t>
+          <t>9786059479592</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Kaiju No: 8 - 8 No’lu Canavar 1</t>
+          <t>Kaiju No: 8 - 8 No’lu Canavar 2</t>
         </is>
       </c>
       <c r="C40" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786059479547</t>
+          <t>9786059479707</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Gantz 15</t>
+          <t>Goblin Slayer - Goblin Avcısı 5</t>
         </is>
       </c>
       <c r="C41" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786059479639</t>
+          <t>9786059479660</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Vinland Saga - Vinland Destanı 2</t>
+          <t>Gantz 16</t>
         </is>
       </c>
       <c r="C42" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786059479523</t>
+          <t>9786059479561</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Seraph of the End - Kıyamet Meleği 24</t>
+          <t>Seraph of the End - Kıyamet Meleği 26</t>
         </is>
       </c>
       <c r="C43" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786059479509</t>
+          <t>9786059479646</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Goblin Slayer - Goblin Avcısı 4</t>
+          <t>Vinland Saga - Vinland Destanı 3</t>
         </is>
       </c>
       <c r="C44" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786059479622</t>
+          <t>9786059479554</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Vinland Saga - Vinland Destanı 1</t>
+          <t>Seraph of the End - Kıyamet Meleği 25</t>
         </is>
       </c>
       <c r="C45" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786059479516</t>
+          <t>9786059479585</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Seraph Of The End - Kıyamet Meleği 23</t>
+          <t>Kaiju No: 8 - 8 No’lu Canavar 1</t>
         </is>
       </c>
       <c r="C46" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786059479530</t>
+          <t>9786059479547</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Gantz 14</t>
+          <t>Gantz 15</t>
         </is>
       </c>
       <c r="C47" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786059479462</t>
+          <t>9786059479639</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Seraph of the End - Kıyamet Meleği 22</t>
+          <t>Vinland Saga - Vinland Destanı 2</t>
         </is>
       </c>
       <c r="C48" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786059479486</t>
+          <t>9786059479523</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Goblin Slayer - Goblin Avcısı 2</t>
+          <t>Seraph of the End - Kıyamet Meleği 24</t>
         </is>
       </c>
       <c r="C49" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786059479448</t>
+          <t>9786059479509</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Gantz 13</t>
+          <t>Goblin Slayer - Goblin Avcısı 4</t>
         </is>
       </c>
       <c r="C50" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786059479431</t>
+          <t>9786059479622</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Gantz 12</t>
+          <t>Vinland Saga - Vinland Destanı 1</t>
         </is>
       </c>
       <c r="C51" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786059479455</t>
+          <t>9786059479516</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Seraph of the End - Kıyamet Meleği 21</t>
+          <t>Seraph Of The End - Kıyamet Meleği 23</t>
         </is>
       </c>
       <c r="C52" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786059479417</t>
+          <t>9786059479530</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Seraph of the End 20 - Kıyamet Meleği</t>
+          <t>Gantz 14</t>
         </is>
       </c>
       <c r="C53" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786059479479</t>
+          <t>9786059479462</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Goblin Slayer</t>
+          <t>Seraph of the End - Kıyamet Meleği 22</t>
         </is>
       </c>
       <c r="C54" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786059479400</t>
+          <t>9786059479486</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Seraph of the End – Kıyamet Meleği 19</t>
+          <t>Goblin Slayer - Goblin Avcısı 2</t>
         </is>
       </c>
       <c r="C55" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786059479424</t>
+          <t>9786059479448</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Gantz 11</t>
+          <t>Gantz 13</t>
         </is>
       </c>
       <c r="C56" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786059479387</t>
+          <t>9786059479431</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Gantz / Cilt 10</t>
+          <t>Gantz 12</t>
         </is>
       </c>
       <c r="C57" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786059479370</t>
+          <t>9786059479455</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Seraph of the End - Kıyamet Meleği 17</t>
+          <t>Seraph of the End - Kıyamet Meleği 21</t>
         </is>
       </c>
       <c r="C58" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786059479158</t>
+          <t>9786059479417</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Seraph of the End - Kıyamet Meleği 5</t>
+          <t>Seraph of the End 20 - Kıyamet Meleği</t>
         </is>
       </c>
       <c r="C59" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786059479073</t>
+          <t>9786059479479</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Gantz / Cilt 3</t>
+          <t>Goblin Slayer</t>
         </is>
       </c>
       <c r="C60" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786059479097</t>
+          <t>9786059479400</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Gantz / Cilt 5</t>
+          <t>Seraph of the End – Kıyamet Meleği 19</t>
         </is>
       </c>
       <c r="C61" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786059479189</t>
+          <t>9786059479424</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Seraph of the End - Kıyamet Meleği 10</t>
+          <t>Gantz 11</t>
         </is>
       </c>
       <c r="C62" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786059479196</t>
+          <t>9786059479387</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Seraph of the End - Kıyamet Meleği 7</t>
+          <t>Gantz / Cilt 10</t>
         </is>
       </c>
       <c r="C63" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786059479134</t>
+          <t>9786059479370</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Seraph of the End - Kıyamet Meleği 3</t>
+          <t>Seraph of the End - Kıyamet Meleği 17</t>
         </is>
       </c>
       <c r="C64" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786059479240</t>
+          <t>9786059479158</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Seraph of the End - Kıyamet Meleği 12</t>
+          <t>Seraph of the End - Kıyamet Meleği 5</t>
         </is>
       </c>
       <c r="C65" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786059479080</t>
+          <t>9786059479073</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Gantz / Cilt 4</t>
+          <t>Gantz / Cilt 3</t>
         </is>
       </c>
       <c r="C66" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786059479141</t>
+          <t>9786059479097</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Seraph of the End - Kıyamet Meleği 4</t>
+          <t>Gantz / Cilt 5</t>
         </is>
       </c>
       <c r="C67" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786059479202</t>
+          <t>9786059479189</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Seraph of the End - Kıyamet Meleği 8</t>
+          <t>Seraph of the End - Kıyamet Meleği 10</t>
         </is>
       </c>
       <c r="C68" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786059479165</t>
+          <t>9786059479196</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Dönüşüm</t>
+          <t>Seraph of the End - Kıyamet Meleği 7</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>190</v>
+        <v>230</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786059479127</t>
+          <t>9786059479134</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Seraph of the End - Kıyamet Meleği 2</t>
+          <t>Seraph of the End - Kıyamet Meleği 3</t>
         </is>
       </c>
       <c r="C70" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786059479318</t>
+          <t>9786059479240</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Yabancı</t>
+          <t>Seraph of the End - Kıyamet Meleği 12</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>300</v>
+        <v>230</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786059479363</t>
+          <t>9786059479080</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Seraph of the End - Kıyamet Meleği 16</t>
+          <t>Gantz / Cilt 4</t>
         </is>
       </c>
       <c r="C72" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786059479356</t>
+          <t>9786059479141</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Seraph of the End - Kıyamet Meleği 15</t>
+          <t>Seraph of the End - Kıyamet Meleği 4</t>
         </is>
       </c>
       <c r="C73" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786059479288</t>
+          <t>9786059479202</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Gantz / Cilt 9</t>
+          <t>Seraph of the End - Kıyamet Meleği 8</t>
         </is>
       </c>
       <c r="C74" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786059479301</t>
+          <t>9786059479165</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Seraph of the End - Kıyamet Meleği 14</t>
+          <t>Dönüşüm</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>230</v>
+        <v>190</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786059479295</t>
+          <t>9786059479127</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Seraph of the End - Kıyamet Meleği 13</t>
+          <t>Seraph of the End - Kıyamet Meleği 2</t>
         </is>
       </c>
       <c r="C76" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786059479271</t>
+          <t>9786059479318</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Gantz / Cilt 8</t>
+          <t>Yabancı</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>230</v>
+        <v>330</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786059479349</t>
+          <t>9786059479363</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Bro on the Go: Güncel Kurallar</t>
+          <t>Seraph of the End - Kıyamet Meleği 16</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>90</v>
+        <v>230</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786059479226</t>
+          <t>9786059479356</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Satranç</t>
+          <t>Seraph of the End - Kıyamet Meleği 15</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>275</v>
+        <v>230</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786059479264</t>
+          <t>9786059479288</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Gantz / Cilt 7</t>
+          <t>Gantz / Cilt 9</t>
         </is>
       </c>
       <c r="C80" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786059479332</t>
+          <t>9786059479301</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>The Bro Code: Kanka Kuralları</t>
+          <t>Seraph of the End - Kıyamet Meleği 14</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>180</v>
+        <v>230</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786059479233</t>
+          <t>9786059479295</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Seraph of the End - Kıyamet Meleği 11</t>
+          <t>Seraph of the End - Kıyamet Meleği 13</t>
         </is>
       </c>
       <c r="C82" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786059479172</t>
+          <t>9786059479271</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Seraph of the End - Kıyamet Meleği 6</t>
+          <t>Gantz / Cilt 8</t>
         </is>
       </c>
       <c r="C83" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786059479219</t>
+          <t>9786059479349</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Seraph of the End - Kıyamet Meleği 9</t>
+          <t>Bro on the Go: Güncel Kurallar</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>230</v>
+        <v>200</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786059479059</t>
+          <t>9786059479226</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Gantz / Cilt: 1</t>
+          <t>Satranç</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>230</v>
+        <v>330</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786059479110</t>
+          <t>9786059479264</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Seraph of the End - Kıyamet Meleği 1</t>
+          <t>Gantz / Cilt 7</t>
         </is>
       </c>
       <c r="C86" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786059479004</t>
+          <t>9786059479332</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Teşebbüs</t>
+          <t>The Bro Code: Kanka Kuralları</t>
         </is>
       </c>
       <c r="C87" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786059479257</t>
+          <t>9786059479233</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Gantz / Cilt 6</t>
+          <t>Seraph of the End - Kıyamet Meleği 11</t>
         </is>
       </c>
       <c r="C88" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786059479066</t>
+          <t>9786059479172</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Gantz / Cilt 2</t>
+          <t>Seraph of the End - Kıyamet Meleği 6</t>
         </is>
       </c>
       <c r="C89" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
+          <t>9786059479219</t>
+        </is>
+      </c>
+      <c r="B90" s="1" t="inlineStr">
+        <is>
+          <t>Seraph of the End - Kıyamet Meleği 9</t>
+        </is>
+      </c>
+      <c r="C90" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="91" spans="1:3">
+      <c r="A91" s="1" t="inlineStr">
+        <is>
+          <t>9786059479059</t>
+        </is>
+      </c>
+      <c r="B91" s="1" t="inlineStr">
+        <is>
+          <t>Gantz / Cilt: 1</t>
+        </is>
+      </c>
+      <c r="C91" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="92" spans="1:3">
+      <c r="A92" s="1" t="inlineStr">
+        <is>
+          <t>9786059479110</t>
+        </is>
+      </c>
+      <c r="B92" s="1" t="inlineStr">
+        <is>
+          <t>Seraph of the End - Kıyamet Meleği 1</t>
+        </is>
+      </c>
+      <c r="C92" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="93" spans="1:3">
+      <c r="A93" s="1" t="inlineStr">
+        <is>
+          <t>9786059479004</t>
+        </is>
+      </c>
+      <c r="B93" s="1" t="inlineStr">
+        <is>
+          <t>Teşebbüs</t>
+        </is>
+      </c>
+      <c r="C93" s="1">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="94" spans="1:3">
+      <c r="A94" s="1" t="inlineStr">
+        <is>
+          <t>9786059479257</t>
+        </is>
+      </c>
+      <c r="B94" s="1" t="inlineStr">
+        <is>
+          <t>Gantz / Cilt 6</t>
+        </is>
+      </c>
+      <c r="C94" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="95" spans="1:3">
+      <c r="A95" s="1" t="inlineStr">
+        <is>
+          <t>9786059479066</t>
+        </is>
+      </c>
+      <c r="B95" s="1" t="inlineStr">
+        <is>
+          <t>Gantz / Cilt 2</t>
+        </is>
+      </c>
+      <c r="C95" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="96" spans="1:3">
+      <c r="A96" s="1" t="inlineStr">
+        <is>
           <t>9786059479325</t>
         </is>
       </c>
-      <c r="B90" s="1" t="inlineStr">
+      <c r="B96" s="1" t="inlineStr">
         <is>
           <t>The Playbook: Oyunun El Kitabı</t>
         </is>
       </c>
-      <c r="C90" s="1">
-        <v>150</v>
+      <c r="C96" s="1">
+        <v>200</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>