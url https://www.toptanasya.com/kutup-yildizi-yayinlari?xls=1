--- v2 (2026-03-30)
+++ v3 (2026-07-03)
@@ -1564,51 +1564,51 @@
         <is>
           <t>9786256413047</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
           <t>Hafızlık Çalışmalarında Plaka Sistemi</t>
         </is>
       </c>
       <c r="C99" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
           <t>9786057445285</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
           <t>Hafızlığın Yol Haritası</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
           <t>9789756462577</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
           <t>Yargıdaki Anıların Tortusu</t>
         </is>
       </c>
       <c r="C101" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
           <t>9789756462683</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>