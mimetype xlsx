--- v2 (2026-02-07)
+++ v3 (2026-07-03)
@@ -1834,51 +1834,51 @@
         <is>
           <t>9786059909075</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
           <t>Nasıl Girişken Olursunuz?</t>
         </is>
       </c>
       <c r="C117" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
           <t>9786059909112</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
           <t>Nasıl Muhteşem Olursunuz?</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>21.54</v>
+        <v>22</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
           <t>9789944315197</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
           <t>İnsanları Kendinize Nasıl Aşık Edersiniz?</t>
         </is>
       </c>
       <c r="C119" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
           <t>9786059909679</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
@@ -1939,51 +1939,51 @@
         <is>
           <t>9786059909624</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
           <t>Sosyalizm B*k Gibi</t>
         </is>
       </c>
       <c r="C124" s="1">
         <v>58</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
           <t>9786059909709</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
           <t>Düşler, Doğa ve Renkler</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>186</v>
+        <v>295</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
           <t>9786059909501</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
           <t>Kör Saatçi</t>
         </is>
       </c>
       <c r="C126" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
           <t>9786059909594</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
@@ -2149,51 +2149,51 @@
         <is>
           <t>9789944315890</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
           <t>İnancın Sonu</t>
         </is>
       </c>
       <c r="C138" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
           <t>9786059909631</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
           <t>Haçlılar</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>82.6</v>
+        <v>100</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
           <t>9786059909242</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
           <t>Hint Süsleme Sanatı Mandala</t>
         </is>
       </c>
       <c r="C140" s="1">
         <v>265</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
           <t>9786059909693</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>