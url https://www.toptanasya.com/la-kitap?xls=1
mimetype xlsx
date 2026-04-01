--- v0 (2025-10-28)
+++ v1 (2026-04-01)
@@ -85,1960 +85,2170 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786255814074</t>
+          <t>9786255814135</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Baba Kali</t>
+          <t>Roboski Dersleri</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>330</v>
+        <v>400</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786052262054</t>
+          <t>9786052262580</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Kırkyama</t>
+          <t>Şah-ı Merdan’a Talip Olanlar: Kızılbaşlar Aleviler Bektaşiler</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>85</v>
+        <v>98</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786058455955</t>
+          <t>9786056429491</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Simavna Kadısıoğlu Şeyh Bedreddin</t>
+          <t>Pir Sultan Abdal Sözlüğü</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>180</v>
+        <v>85</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786255814050</t>
+          <t>9786056429439</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Vilayet-i Rum’da Seyyidler</t>
+          <t>Tanktan Tomaya</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>680</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786255814036</t>
+          <t>9786056722981</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Hallac-ı Mansur - Dai</t>
+          <t>Pati</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>700</v>
+        <v>20</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786255814029</t>
+          <t>9786056648526</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Dersim İnancı</t>
+          <t>Vartanuş’un Ali’si</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>750</v>
+        <v>90</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786255814067</t>
+          <t>9786052262191</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Kızılbel Dervişleri</t>
+          <t>Alevilik ve Sultan Hızır Samıt Ocağı</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>420</v>
+        <v>72</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786255814043</t>
+          <t>9786052262108</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Cafer as-Sadık - Ha</t>
+          <t>Çankaya’nın Duvaksız Gelini Fikriye</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>670</v>
+        <v>75</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786052262986</t>
+          <t>9786255814005</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Anadolu Keltleri</t>
+          <t>Alevilik ve Sultan Hızır Samit Ocağı</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>200</v>
+        <v>530</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786052262993</t>
+          <t>9786255814128</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Hurufu Mukattaa Kesik Heceler Şerhi</t>
+          <t>Okulun Penceresinden Bakarken</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>620</v>
+        <v>220</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786255814012</t>
+          <t>9786255814081</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Yaralı Zarafet</t>
+          <t>İpekkanat</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>285</v>
+        <v>180</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786052262979</t>
+          <t>9786255814111</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>İlmek-i Hayat</t>
+          <t>Fatma’yı Kim Kaçırdı?</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>290</v>
+        <v>280</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786052262962</t>
+          <t>9786255814104</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Alevilikte Düşkünlük</t>
+          <t>Kartopu 2</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>425</v>
+        <v>210</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786052262955</t>
+          <t>9786255814098</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Kaf Reva</t>
+          <t>Kartopu 1</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>265</v>
+        <v>180</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786052262948</t>
+          <t>9786255814074</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Cafer As-Sadık</t>
+          <t>Baba Kali</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>550</v>
+        <v>360</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786052262412</t>
+          <t>9786052262054</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Dersim 1938 Resmiyet ve Hakikat</t>
+          <t>Kırkyama</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>490</v>
+        <v>85</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786052262481</t>
+          <t>9786058455955</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Gün Yüzü</t>
+          <t>Simavna Kadısıoğlu Şeyh Bedreddin</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>105</v>
+        <v>180</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786052262931</t>
+          <t>9786255814050</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Gökkuşağı Öyküleri</t>
+          <t>Vilayet-i Rum’da Seyyidler</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>190</v>
+        <v>750</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786052262924</t>
+          <t>9786255814036</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>İhanetin Yedi Eli</t>
+          <t>Hallac-ı Mansur - Dai</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>165</v>
+        <v>770</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786052262917</t>
+          <t>9786255814029</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Mezarlık Sokağı</t>
+          <t>Dersim İnancı</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>185</v>
+        <v>825</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786052262894</t>
+          <t>9786255814067</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Kaybolmayan Çocuklar</t>
+          <t>Kızılbel Dervişleri</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>240</v>
+        <v>460</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786052262887</t>
+          <t>9786255814043</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Eğitimde Demokratikleşme</t>
+          <t>Cafer as-Sadık - Ha</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>250</v>
+        <v>735</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786052262870</t>
+          <t>9786052262986</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Bizi Unutma Soffiya</t>
+          <t>Anadolu Keltleri</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786052262863</t>
+          <t>9786052262993</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Ateş Taşıyıcı</t>
+          <t>Hurufu Mukattaa Kesik Heceler Şerhi</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>370</v>
+        <v>680</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786052262856</t>
+          <t>9786255814012</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Kabenin Oğlu Ali - 3</t>
+          <t>Yaralı Zarafet</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>450</v>
+        <v>310</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786052262849</t>
+          <t>9786052262979</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Allah ve Varlık İlişkisi Seyrinde Tecelliname</t>
+          <t>İlmek-i Hayat</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>230</v>
+        <v>320</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786052262832</t>
+          <t>9786052262962</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Avusturya’da Aleviler - İnanç Özgürlüğü Yolunda Tarihsel Kazanımlar</t>
+          <t>Alevilikte Düşkünlük</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>610</v>
+        <v>465</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786052262535</t>
+          <t>9786052262955</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Kabe'nin Oğlu Ali 1</t>
+          <t>Kaf Reva</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>600</v>
+        <v>290</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786052262825</t>
+          <t>9786052262948</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Eski Müstakil Bir</t>
+          <t>Cafer As-Sadık</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>100</v>
+        <v>600</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786052262818</t>
+          <t>9786052262412</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Nasıl Bir Sosyalizm? Mülkiyet - Devlet - Parti</t>
+          <t>Dersim 1938 Resmiyet ve Hakikat</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>632</v>
+        <v>490</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786052262795</t>
+          <t>9786052262481</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Gökte Açılan Kapı Alfa</t>
+          <t>Gün Yüzü</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>265</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786052262801</t>
+          <t>9786052262931</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Başka Aşk Yok</t>
+          <t>Gökkuşağı Öyküleri</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>285</v>
+        <v>210</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786052262788</t>
+          <t>9786052262924</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Cinayetim Geldi</t>
+          <t>İhanetin Yedi Eli</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>140</v>
+        <v>180</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786052262771</t>
+          <t>9786052262917</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Potansiyelinizin Sınırlarını Zorlayın</t>
+          <t>Mezarlık Sokağı</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>325</v>
+        <v>200</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786052262764</t>
+          <t>9786052262894</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Bektaşileri</t>
+          <t>Kaybolmayan Çocuklar</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>1200</v>
+        <v>265</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786052262757</t>
+          <t>9786052262887</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Kur’an-ı Kerim’de Er - Dişi Kimliği</t>
+          <t>Eğitimde Demokratikleşme</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>260</v>
+        <v>275</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786052262740</t>
+          <t>9786052262870</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Duvarlar</t>
+          <t>Bizi Unutma Soffiya</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>150</v>
+        <v>220</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786052262733</t>
+          <t>9786052262863</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Semahçıların El Kitabı</t>
+          <t>Ateş Taşıyıcı</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>230</v>
+        <v>410</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786052262726</t>
+          <t>9786052262856</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Menkabet-i Nusayr-i Tûsİ</t>
+          <t>Kabenin Oğlu Ali - 3</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>185</v>
+        <v>495</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786052262719</t>
+          <t>9786052262849</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Bizim Zara</t>
+          <t>Allah ve Varlık İlişkisi Seyrinde Tecelliname</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>205</v>
+        <v>250</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786052262511</t>
+          <t>9786052262832</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Vartanuş’un Ali’si</t>
+          <t>Avusturya’da Aleviler - İnanç Özgürlüğü Yolunda Tarihsel Kazanımlar</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>255</v>
+        <v>670</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786052262702</t>
+          <t>9786052262535</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Modern Irak Tarihi</t>
+          <t>Kabe'nin Oğlu Ali 1</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>360</v>
+        <v>660</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786052262696</t>
+          <t>9786052262825</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Güneşin Doğduğu Topraklar</t>
+          <t>Eski Müstakil Bir</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>336</v>
+        <v>110</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786052262689</t>
+          <t>9786052262818</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Pir Sultan Abdal Sözlüğü</t>
+          <t>Nasıl Bir Sosyalizm? Mülkiyet - Devlet - Parti</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>670</v>
+        <v>695</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786052262665</t>
+          <t>9786052262795</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Hazreti İnsan</t>
+          <t>Gökte Açılan Kapı Alfa</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>180</v>
+        <v>290</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786052262672</t>
+          <t>9786052262801</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Aile Dizimi</t>
+          <t>Başka Aşk Yok</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>200</v>
+        <v>310</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786052262634</t>
+          <t>9786052262788</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Güneşi Bekleyen Deniz</t>
+          <t>Cinayetim Geldi</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>225</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786052262573</t>
+          <t>9786052262771</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Dersim 1938 Resmiyet ve Hakikat</t>
+          <t>Potansiyelinizin Sınırlarını Zorlayın</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>490</v>
+        <v>360</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786052262641</t>
+          <t>9786052262764</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Yaz Ayazı</t>
+          <t>İstanbul Bektaşileri</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>140</v>
+        <v>1320</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786052262658</t>
+          <t>9786052262757</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Beklenen</t>
+          <t>Kur’an-ı Kerim’de Er - Dişi Kimliği</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>175</v>
+        <v>285</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786052262610</t>
+          <t>9786052262740</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Ateş-i Aşk</t>
+          <t>Duvarlar</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>295</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786052262603</t>
+          <t>9786052262733</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Sahipsiz Devlet</t>
+          <t>Semahçıların El Kitabı</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>320</v>
+        <v>250</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786052262627</t>
+          <t>9786052262726</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Kavimler Köprüsünde Kaynaşma</t>
+          <t>Menkabet-i Nusayr-i Tûsİ</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>130</v>
+        <v>200</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786052262597</t>
+          <t>9786052262719</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Pembe Tabut</t>
+          <t>Bizim Zara</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>370</v>
+        <v>225</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786052262566</t>
+          <t>9786052262511</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Mühürname-yi Caferi</t>
+          <t>Vartanuş’un Ali’si</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>190</v>
+        <v>280</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786052262542</t>
+          <t>9786052262702</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Masonluk ve Osmanlı Masonları (-1935)</t>
+          <t>Modern Irak Tarihi</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>360</v>
+        <v>395</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786052262436</t>
+          <t>9786052262696</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Kaşifü'l-Esrar Reddiyesi</t>
+          <t>Güneşin Doğduğu Topraklar</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>435</v>
+        <v>370</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786052262498</t>
+          <t>9786052262689</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Yeşil Vadinin İnsanları</t>
+          <t>Pir Sultan Abdal Sözlüğü</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>400</v>
+        <v>740</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786052262474</t>
+          <t>9786052262665</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Kabe'nin Oğlu Ali 2</t>
+          <t>Hazreti İnsan</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>585</v>
+        <v>200</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786052262443</t>
+          <t>9786052262672</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Beş Duvar Bir Oda</t>
+          <t>Aile Dizimi</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>155</v>
+        <v>220</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786052262429</t>
+          <t>9786052262634</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Derdin Devası Tabiat</t>
+          <t>Güneşi Bekleyen Deniz</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>480</v>
+        <v>250</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786052262399</t>
+          <t>9786052262573</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Kendine Güvenmek</t>
+          <t>Dersim 1938 Resmiyet ve Hakikat</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>180</v>
+        <v>540</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786052262405</t>
+          <t>9786052262641</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Kutsal Küresellik</t>
+          <t>Yaz Ayazı</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>300</v>
+        <v>155</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786052262382</t>
+          <t>9786052262658</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Kur’an-ı Kerim’in İlahi Korunuş Tasarımı - 28 Mucizesi</t>
+          <t>Beklenen</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>305</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786052262368</t>
+          <t>9786052262610</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Bilinçaltı Kayıtlarımız</t>
+          <t>Ateş-i Aşk</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>225</v>
+        <v>325</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786052262344</t>
+          <t>9786052262603</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Zümre-i Bektaşiyan</t>
+          <t>Sahipsiz Devlet</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>360</v>
+        <v>350</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786052262351</t>
+          <t>9786052262627</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Orhan Kamil’in Odası</t>
+          <t>Kavimler Köprüsünde Kaynaşma</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>130</v>
+        <v>145</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786052262337</t>
+          <t>9786052262597</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Kırklar</t>
+          <t>Pembe Tabut</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>435</v>
+        <v>410</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786052262375</t>
+          <t>9786052262566</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Yastığımda Çakır Dikenleri</t>
+          <t>Mühürname-yi Caferi</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>196</v>
+        <v>210</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786052262320</t>
+          <t>9786052262542</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Kur'an-ı Kerimde İşitsel ve Görsel Zeka</t>
+          <t>Masonluk ve Osmanlı Masonları (-1935)</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>500</v>
+        <v>395</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786052262306</t>
+          <t>9786052262436</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Mabet Ağacı</t>
+          <t>Kaşifü'l-Esrar Reddiyesi</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>130</v>
+        <v>480</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786052262313</t>
+          <t>9786052262498</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Borsadan Korkma Borsa Senden Korksun</t>
+          <t>Yeşil Vadinin İnsanları</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>210</v>
+        <v>440</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786052262283</t>
+          <t>9786052262474</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Faziletname Işığında Yemini</t>
+          <t>Kabe'nin Oğlu Ali 2</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>370</v>
+        <v>645</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786052262276</t>
+          <t>9786052262443</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Genç Tanrılar - Gerdekkaya 2</t>
+          <t>Beş Duvar Bir Oda</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>550</v>
+        <v>170</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786052262269</t>
+          <t>9786052262429</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Hasan Sabbah - Ölümsüz</t>
+          <t>Derdin Devası Tabiat</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>675</v>
+        <v>530</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786052262290</t>
+          <t>9786052262399</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Seni Yeneceğim Borsa</t>
+          <t>Kendine Güvenmek</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>210</v>
+        <v>200</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786052262252</t>
+          <t>9786052262405</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Zincirli Kolye</t>
+          <t>Kutsal Küresellik</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>130</v>
+        <v>330</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786052262238</t>
+          <t>9786052262382</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Lotus Çiçeği - Kehanet Serisi 2</t>
+          <t>Kur’an-ı Kerim’in İlahi Korunuş Tasarımı - 28 Mucizesi</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>215</v>
+        <v>335</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786052262139</t>
+          <t>9786052262368</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Seçkinlerin Siyaseti</t>
+          <t>Bilinçaltı Kayıtlarımız</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>240</v>
+        <v>250</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786052262221</t>
+          <t>9786052262344</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Tuz Yokluğu</t>
+          <t>Zümre-i Bektaşiyan</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>130</v>
+        <v>395</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786052262214</t>
+          <t>9786052262351</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Şeyh Bedreddin Simaveni</t>
+          <t>Orhan Kamil’in Odası</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>380</v>
+        <v>140</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786052262559</t>
+          <t>9786052262337</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Göbeklitepe</t>
+          <t>Kırklar</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>360</v>
+        <v>480</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786052262177</t>
+          <t>9786052262375</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Balkanlarda Bektaşilik</t>
+          <t>Yastığımda Çakır Dikenleri</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>550</v>
+        <v>215</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786052262160</t>
+          <t>9786052262320</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Lotus'un İzinde - Kehanet Serisi 1</t>
+          <t>Kur'an-ı Kerimde İşitsel ve Görsel Zeka</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>455</v>
+        <v>550</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786052262153</t>
+          <t>9786052262306</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>BalıKuş</t>
+          <t>Mabet Ağacı</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>185</v>
+        <v>140</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786052262146</t>
+          <t>9786052262313</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Saklı Ülke - Gerdekkaya 1</t>
+          <t>Borsadan Korkma Borsa Senden Korksun</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>360</v>
+        <v>230</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786052262122</t>
+          <t>9786052262283</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Yaşamın Mola Tesisleri</t>
+          <t>Faziletname Işığında Yemini</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>220</v>
+        <v>410</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786052262085</t>
+          <t>9786052262276</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Gözlerin Hikayesi</t>
+          <t>Genç Tanrılar - Gerdekkaya 2</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>385</v>
+        <v>605</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786052262092</t>
+          <t>9786052262269</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Olympos Tanrılarının İntiharı</t>
+          <t>Hasan Sabbah - Ölümsüz</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>490</v>
+        <v>745</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786052262115</t>
+          <t>9786052262290</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Hayat Dediğin</t>
+          <t>Seni Yeneceğim Borsa</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>120</v>
+        <v>230</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786052262078</t>
+          <t>9786052262252</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Sevimsiz Tanrılar</t>
+          <t>Zincirli Kolye</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>225</v>
+        <v>140</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786052262061</t>
+          <t>9786052262238</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Zemheri Kozası</t>
+          <t>Kayıp Lotus Çiçeği - Kehanet Serisi 2</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>380</v>
+        <v>236</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786052262047</t>
+          <t>9786052262139</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Boyun Eğmeyen İnsan</t>
+          <t>Seçkinlerin Siyaseti</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>275</v>
+        <v>265</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786052262030</t>
+          <t>9786052262221</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Aşka Düşen Pervaneler</t>
+          <t>Tuz Yokluğu</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>350</v>
+        <v>140</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786052262023</t>
+          <t>9786052262214</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Önemsiz Şeylerin Kitabı</t>
+          <t>Şeyh Bedreddin Simaveni</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>442</v>
+        <v>420</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786052262016</t>
+          <t>9786052262559</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Metrodan İnsan Manzaraları</t>
+          <t>Göbeklitepe</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>140</v>
+        <v>395</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786052262009</t>
+          <t>9786052262177</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Orta Asya’da Yesevilik Allahçılar Laçiler</t>
+          <t>Balkanlarda Bektaşilik</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>272</v>
+        <v>605</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786056722998</t>
+          <t>9786052262160</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Dönemeç 2</t>
+          <t>Lotus'un İzinde - Kehanet Serisi 1</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>385</v>
+        <v>500</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786056722967</t>
+          <t>9786052262153</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Yağmurun Ülkesine Yolculuk</t>
+          <t>BalıKuş</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>220</v>
+        <v>205</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786056722974</t>
+          <t>9786052262146</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Gökten Üç Masal Düştü</t>
+          <t>Saklı Ülke - Gerdekkaya 1</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>220</v>
+        <v>395</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786056722950</t>
+          <t>9786052262122</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Ölümden Önce Son Çıkış</t>
+          <t>Yaşamın Mola Tesisleri</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>230</v>
+        <v>245</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786056722936</t>
+          <t>9786052262085</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Girit Bektaşileri</t>
+          <t>Gözlerin Hikayesi</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>270</v>
+        <v>425</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786056722912</t>
+          <t>9786052262092</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Anadolu'da Türk Aşiretleri</t>
+          <t>Olympos Tanrılarının İntiharı</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>370</v>
+        <v>540</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786052262184</t>
+          <t>9786052262115</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Dönemeç</t>
+          <t>Hayat Dediğin</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>515</v>
+        <v>135</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786056722905</t>
+          <t>9786052262078</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>On Altıncı Asırda Rafızilik ve Bektaşilik</t>
+          <t>Sevimsiz Tanrılar</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>130</v>
+        <v>250</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786056648540</t>
+          <t>9786052262061</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Tek Bir Gece</t>
+          <t>Zemheri Kozası</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>220</v>
+        <v>420</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786056648533</t>
+          <t>9786052262047</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Ölüm Aşıp Giderken</t>
+          <t>Boyun Eğmeyen İnsan</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>365</v>
+        <v>300</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786056648571</t>
+          <t>9786052262030</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Deniz Gezmiş Fırtınalı Yıllar</t>
+          <t>Aşka Düşen Pervaneler</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>220</v>
+        <v>385</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786056648557</t>
+          <t>9786052262023</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Gizli Tarihinde Pir Sultan Abdal ve Bütün Deyişleri</t>
+          <t>Önemsiz Şeylerin Kitabı</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>1650</v>
+        <v>485</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786056648564</t>
+          <t>9786052262016</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Soykırım</t>
+          <t>Metrodan İnsan Manzaraları</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>500</v>
+        <v>155</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786056648519</t>
+          <t>9786052262009</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>O Şafağın Atlıları</t>
+          <t>Orta Asya’da Yesevilik Allahçılar Laçiler</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>700</v>
+        <v>300</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786052262900</t>
+          <t>9786056722998</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Sırtımdaki Ceset Dikran</t>
+          <t>Dönemeç 2</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>240</v>
+        <v>425</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786058455993</t>
+          <t>9786056722967</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Beyazıt Piçleri</t>
+          <t>Yağmurun Ülkesine Yolculuk</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>350</v>
+        <v>245</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786058455986</t>
+          <t>9786056722974</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Abdalan-ı Rum ve Geyikli Baba</t>
+          <t>Gökten Üç Masal Düştü</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>460</v>
+        <v>245</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786058455979</t>
+          <t>9786056722950</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Metris'ten Mektuplar</t>
+          <t>Ölümden Önce Son Çıkış</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>145</v>
+        <v>255</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786058455924</t>
+          <t>9786056722936</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Eski Kürt Öyküleri</t>
+          <t>Girit Bektaşileri</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>230</v>
+        <v>300</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786058455962</t>
+          <t>9786056722912</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Ne Çok Terörist Vurulmuş</t>
+          <t>Anadolu'da Türk Aşiretleri</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>362</v>
+        <v>410</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786056648588</t>
+          <t>9786052262184</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Güneş’in Katli</t>
+          <t>Dönemeç</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>260</v>
+        <v>570</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786058455931</t>
+          <t>9786056722905</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Dersim Destanı</t>
+          <t>On Altıncı Asırda Rafızilik ve Bektaşilik</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>120</v>
+        <v>140</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786058455948</t>
+          <t>9786056648540</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Ten Divane</t>
+          <t>Tek Bir Gece</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>120</v>
+        <v>245</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786058455917</t>
+          <t>9786056648533</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Excido</t>
+          <t>Ölüm Aşıp Giderken</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>196</v>
+        <v>400</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786056429477</t>
+          <t>9786056648571</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Kuzguni Siyah</t>
+          <t>Deniz Gezmiş Fırtınalı Yıllar</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>175</v>
+        <v>245</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786056429484</t>
+          <t>9786056648557</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Ceviz Ağacının Altında</t>
+          <t>Osmanlı Gizli Tarihinde Pir Sultan Abdal ve Bütün Deyişleri</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>215</v>
+        <v>1815</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786058455900</t>
+          <t>9786056648564</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>The Asker</t>
+          <t>Soykırım</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>175</v>
+        <v>550</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786056429453</t>
+          <t>9786056648519</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Tanrı’nın Son Sözleri</t>
+          <t>O Şafağın Atlıları</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>240</v>
+        <v>770</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786056429446</t>
+          <t>9786052262900</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Konargöçer Toplumlar ve Osmanlının Kuruluşu</t>
+          <t>Sırtımdaki Ceset Dikran</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>305</v>
+        <v>265</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786056648595</t>
+          <t>9786058455993</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>19. Yüzyılda Alman Şarkiyatçıların Bektaşilik Serüveni</t>
+          <t>Beyazıt Piçleri</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>200</v>
+        <v>385</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
+          <t>9786058455986</t>
+        </is>
+      </c>
+      <c r="B129" s="1" t="inlineStr">
+        <is>
+          <t>Abdalan-ı Rum ve Geyikli Baba</t>
+        </is>
+      </c>
+      <c r="C129" s="1">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="130" spans="1:3">
+      <c r="A130" s="1" t="inlineStr">
+        <is>
+          <t>9786058455979</t>
+        </is>
+      </c>
+      <c r="B130" s="1" t="inlineStr">
+        <is>
+          <t>Metris'ten Mektuplar</t>
+        </is>
+      </c>
+      <c r="C130" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="131" spans="1:3">
+      <c r="A131" s="1" t="inlineStr">
+        <is>
+          <t>9786058455924</t>
+        </is>
+      </c>
+      <c r="B131" s="1" t="inlineStr">
+        <is>
+          <t>Eski Kürt Öyküleri</t>
+        </is>
+      </c>
+      <c r="C131" s="1">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="132" spans="1:3">
+      <c r="A132" s="1" t="inlineStr">
+        <is>
+          <t>9786058455962</t>
+        </is>
+      </c>
+      <c r="B132" s="1" t="inlineStr">
+        <is>
+          <t>Ne Çok Terörist Vurulmuş</t>
+        </is>
+      </c>
+      <c r="C132" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="133" spans="1:3">
+      <c r="A133" s="1" t="inlineStr">
+        <is>
+          <t>9786056648588</t>
+        </is>
+      </c>
+      <c r="B133" s="1" t="inlineStr">
+        <is>
+          <t>Güneş’in Katli</t>
+        </is>
+      </c>
+      <c r="C133" s="1">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="134" spans="1:3">
+      <c r="A134" s="1" t="inlineStr">
+        <is>
+          <t>9786058455931</t>
+        </is>
+      </c>
+      <c r="B134" s="1" t="inlineStr">
+        <is>
+          <t>Dersim Destanı</t>
+        </is>
+      </c>
+      <c r="C134" s="1">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="135" spans="1:3">
+      <c r="A135" s="1" t="inlineStr">
+        <is>
+          <t>9786058455948</t>
+        </is>
+      </c>
+      <c r="B135" s="1" t="inlineStr">
+        <is>
+          <t>Ten Divane</t>
+        </is>
+      </c>
+      <c r="C135" s="1">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="136" spans="1:3">
+      <c r="A136" s="1" t="inlineStr">
+        <is>
+          <t>9786058455917</t>
+        </is>
+      </c>
+      <c r="B136" s="1" t="inlineStr">
+        <is>
+          <t>Excido</t>
+        </is>
+      </c>
+      <c r="C136" s="1">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="137" spans="1:3">
+      <c r="A137" s="1" t="inlineStr">
+        <is>
+          <t>9786056429477</t>
+        </is>
+      </c>
+      <c r="B137" s="1" t="inlineStr">
+        <is>
+          <t>Kuzguni Siyah</t>
+        </is>
+      </c>
+      <c r="C137" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="138" spans="1:3">
+      <c r="A138" s="1" t="inlineStr">
+        <is>
+          <t>9786056429484</t>
+        </is>
+      </c>
+      <c r="B138" s="1" t="inlineStr">
+        <is>
+          <t>Ceviz Ağacının Altında</t>
+        </is>
+      </c>
+      <c r="C138" s="1">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="139" spans="1:3">
+      <c r="A139" s="1" t="inlineStr">
+        <is>
+          <t>9786058455900</t>
+        </is>
+      </c>
+      <c r="B139" s="1" t="inlineStr">
+        <is>
+          <t>The Asker</t>
+        </is>
+      </c>
+      <c r="C139" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="140" spans="1:3">
+      <c r="A140" s="1" t="inlineStr">
+        <is>
+          <t>9786056429453</t>
+        </is>
+      </c>
+      <c r="B140" s="1" t="inlineStr">
+        <is>
+          <t>Tanrı’nın Son Sözleri</t>
+        </is>
+      </c>
+      <c r="C140" s="1">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="141" spans="1:3">
+      <c r="A141" s="1" t="inlineStr">
+        <is>
+          <t>9786056429446</t>
+        </is>
+      </c>
+      <c r="B141" s="1" t="inlineStr">
+        <is>
+          <t>Konargöçer Toplumlar ve Osmanlının Kuruluşu</t>
+        </is>
+      </c>
+      <c r="C141" s="1">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="142" spans="1:3">
+      <c r="A142" s="1" t="inlineStr">
+        <is>
+          <t>9786056648595</t>
+        </is>
+      </c>
+      <c r="B142" s="1" t="inlineStr">
+        <is>
+          <t>19. Yüzyılda Alman Şarkiyatçıların Bektaşilik Serüveni</t>
+        </is>
+      </c>
+      <c r="C142" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="143" spans="1:3">
+      <c r="A143" s="1" t="inlineStr">
+        <is>
           <t>9786056722943</t>
         </is>
       </c>
-      <c r="B129" s="1" t="inlineStr">
+      <c r="B143" s="1" t="inlineStr">
         <is>
           <t>Şah Kalender İsyanı</t>
         </is>
       </c>
-      <c r="C129" s="1">
-        <v>630</v>
+      <c r="C143" s="1">
+        <v>690</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>