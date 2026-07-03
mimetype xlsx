--- v1 (2026-04-01)
+++ v2 (2026-07-03)
@@ -85,2170 +85,2200 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786255814135</t>
+          <t>9786255814159</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Roboski Dersleri</t>
+          <t>Bitmeyen Defter</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>400</v>
+        <v>135</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786052262580</t>
+          <t>9786255814142</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Şah-ı Merdan’a Talip Olanlar: Kızılbaşlar Aleviler Bektaşiler</t>
+          <t>Şeytan İle Karin</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>98</v>
+        <v>365</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786056429491</t>
+          <t>9786255814135</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Pir Sultan Abdal Sözlüğü</t>
+          <t>Roboski Dersleri</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>85</v>
+        <v>400</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786056429439</t>
+          <t>9786052262580</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Tanktan Tomaya</t>
+          <t>Şah-ı Merdan’a Talip Olanlar: Kızılbaşlar Aleviler Bektaşiler</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>14.81</v>
+        <v>98</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786056722981</t>
+          <t>9786056429491</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Pati</t>
+          <t>Pir Sultan Abdal Sözlüğü</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>20</v>
+        <v>85</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786056648526</t>
+          <t>9786056429439</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Vartanuş’un Ali’si</t>
+          <t>Tanktan Tomaya</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>90</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786052262191</t>
+          <t>9786056722981</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Alevilik ve Sultan Hızır Samıt Ocağı</t>
+          <t>Pati</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>72</v>
+        <v>20</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786052262108</t>
+          <t>9786056648526</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Çankaya’nın Duvaksız Gelini Fikriye</t>
+          <t>Vartanuş’un Ali’si</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>75</v>
+        <v>90</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786255814005</t>
+          <t>9786052262191</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Alevilik ve Sultan Hızır Samit Ocağı</t>
+          <t>Alevilik ve Sultan Hızır Samıt Ocağı</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>530</v>
+        <v>72</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786255814128</t>
+          <t>9786052262108</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Okulun Penceresinden Bakarken</t>
+          <t>Çankaya’nın Duvaksız Gelini Fikriye</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>220</v>
+        <v>75</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786255814081</t>
+          <t>9786255814005</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>İpekkanat</t>
+          <t>Alevilik ve Sultan Hızır Samit Ocağı</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>180</v>
+        <v>530</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786255814111</t>
+          <t>9786255814128</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Fatma’yı Kim Kaçırdı?</t>
+          <t>Okulun Penceresinden Bakarken</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>280</v>
+        <v>220</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786255814104</t>
+          <t>9786255814081</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Kartopu 2</t>
+          <t>İpekkanat</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>210</v>
+        <v>180</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786255814098</t>
+          <t>9786255814111</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Kartopu 1</t>
+          <t>Fatma’yı Kim Kaçırdı?</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>180</v>
+        <v>280</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786255814074</t>
+          <t>9786255814104</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Baba Kali</t>
+          <t>Kartopu 2</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>360</v>
+        <v>210</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786052262054</t>
+          <t>9786255814098</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Kırkyama</t>
+          <t>Kartopu 1</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>85</v>
+        <v>180</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786058455955</t>
+          <t>9786255814074</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Simavna Kadısıoğlu Şeyh Bedreddin</t>
+          <t>Baba Kali</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>180</v>
+        <v>360</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786255814050</t>
+          <t>9786052262054</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Vilayet-i Rum’da Seyyidler</t>
+          <t>Kırkyama</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>750</v>
+        <v>85</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786255814036</t>
+          <t>9786058455955</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Hallac-ı Mansur - Dai</t>
+          <t>Simavna Kadısıoğlu Şeyh Bedreddin</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>770</v>
+        <v>180</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786255814029</t>
+          <t>9786255814050</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Dersim İnancı</t>
+          <t>Vilayet-i Rum’da Seyyidler</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>825</v>
+        <v>750</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786255814067</t>
+          <t>9786255814036</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Kızılbel Dervişleri</t>
+          <t>Hallac-ı Mansur - Dai</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>460</v>
+        <v>770</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786255814043</t>
+          <t>9786255814029</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Cafer as-Sadık - Ha</t>
+          <t>Dersim İnancı</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>735</v>
+        <v>825</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786052262986</t>
+          <t>9786255814067</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Anadolu Keltleri</t>
+          <t>Kızılbel Dervişleri</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>220</v>
+        <v>460</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786052262993</t>
+          <t>9786255814043</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Hurufu Mukattaa Kesik Heceler Şerhi</t>
+          <t>Cafer as-Sadık - Ha</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>680</v>
+        <v>735</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786255814012</t>
+          <t>9786052262986</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Yaralı Zarafet</t>
+          <t>Anadolu Keltleri</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>310</v>
+        <v>220</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786052262979</t>
+          <t>9786052262993</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>İlmek-i Hayat</t>
+          <t>Hurufu Mukattaa Kesik Heceler Şerhi</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>320</v>
+        <v>680</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786052262962</t>
+          <t>9786255814012</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Alevilikte Düşkünlük</t>
+          <t>Yaralı Zarafet</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>465</v>
+        <v>310</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786052262955</t>
+          <t>9786052262979</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Kaf Reva</t>
+          <t>İlmek-i Hayat</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>290</v>
+        <v>320</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786052262948</t>
+          <t>9786052262962</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Cafer As-Sadık</t>
+          <t>Alevilikte Düşkünlük</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>600</v>
+        <v>465</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786052262412</t>
+          <t>9786052262955</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Dersim 1938 Resmiyet ve Hakikat</t>
+          <t>Kaf Reva</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>490</v>
+        <v>290</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786052262481</t>
+          <t>9786052262948</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Gün Yüzü</t>
+          <t>Cafer As-Sadık</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>105</v>
+        <v>600</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786052262931</t>
+          <t>9786052262412</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Gökkuşağı Öyküleri</t>
+          <t>Dersim 1938 Resmiyet ve Hakikat</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>210</v>
+        <v>490</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786052262924</t>
+          <t>9786052262481</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>İhanetin Yedi Eli</t>
+          <t>Gün Yüzü</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>180</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786052262917</t>
+          <t>9786052262931</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Mezarlık Sokağı</t>
+          <t>Gökkuşağı Öyküleri</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>200</v>
+        <v>210</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786052262894</t>
+          <t>9786052262924</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Kaybolmayan Çocuklar</t>
+          <t>İhanetin Yedi Eli</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>265</v>
+        <v>180</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786052262887</t>
+          <t>9786052262917</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Eğitimde Demokratikleşme</t>
+          <t>Mezarlık Sokağı</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>275</v>
+        <v>200</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786052262870</t>
+          <t>9786052262894</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Bizi Unutma Soffiya</t>
+          <t>Kaybolmayan Çocuklar</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>220</v>
+        <v>265</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786052262863</t>
+          <t>9786052262887</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Ateş Taşıyıcı</t>
+          <t>Eğitimde Demokratikleşme</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>410</v>
+        <v>275</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786052262856</t>
+          <t>9786052262870</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Kabenin Oğlu Ali - 3</t>
+          <t>Bizi Unutma Soffiya</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>495</v>
+        <v>220</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786052262849</t>
+          <t>9786052262863</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Allah ve Varlık İlişkisi Seyrinde Tecelliname</t>
+          <t>Ateş Taşıyıcı</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>250</v>
+        <v>410</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786052262832</t>
+          <t>9786052262856</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Avusturya’da Aleviler - İnanç Özgürlüğü Yolunda Tarihsel Kazanımlar</t>
+          <t>Kabenin Oğlu Ali - 3</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>670</v>
+        <v>495</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786052262535</t>
+          <t>9786052262849</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Kabe'nin Oğlu Ali 1</t>
+          <t>Allah ve Varlık İlişkisi Seyrinde Tecelliname</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>660</v>
+        <v>250</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786052262825</t>
+          <t>9786052262832</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Eski Müstakil Bir</t>
+          <t>Avusturya’da Aleviler - İnanç Özgürlüğü Yolunda Tarihsel Kazanımlar</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>110</v>
+        <v>670</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786052262818</t>
+          <t>9786052262535</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Nasıl Bir Sosyalizm? Mülkiyet - Devlet - Parti</t>
+          <t>Kabe'nin Oğlu Ali 1</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>695</v>
+        <v>660</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786052262795</t>
+          <t>9786052262825</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Gökte Açılan Kapı Alfa</t>
+          <t>Eski Müstakil Bir</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>290</v>
+        <v>110</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786052262801</t>
+          <t>9786052262818</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Başka Aşk Yok</t>
+          <t>Nasıl Bir Sosyalizm? Mülkiyet - Devlet - Parti</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>310</v>
+        <v>695</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786052262788</t>
+          <t>9786052262795</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Cinayetim Geldi</t>
+          <t>Gökte Açılan Kapı Alfa</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>155</v>
+        <v>290</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786052262771</t>
+          <t>9786052262801</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Potansiyelinizin Sınırlarını Zorlayın</t>
+          <t>Başka Aşk Yok</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>360</v>
+        <v>310</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786052262764</t>
+          <t>9786052262788</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Bektaşileri</t>
+          <t>Cinayetim Geldi</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>1320</v>
+        <v>155</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786052262757</t>
+          <t>9786052262771</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Kur’an-ı Kerim’de Er - Dişi Kimliği</t>
+          <t>Potansiyelinizin Sınırlarını Zorlayın</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>285</v>
+        <v>360</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786052262740</t>
+          <t>9786052262764</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Duvarlar</t>
+          <t>İstanbul Bektaşileri</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>165</v>
+        <v>1320</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786052262733</t>
+          <t>9786052262757</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Semahçıların El Kitabı</t>
+          <t>Kur’an-ı Kerim’de Er - Dişi Kimliği</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>250</v>
+        <v>285</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786052262726</t>
+          <t>9786052262740</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Menkabet-i Nusayr-i Tûsİ</t>
+          <t>Duvarlar</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>200</v>
+        <v>165</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786052262719</t>
+          <t>9786052262733</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Bizim Zara</t>
+          <t>Semahçıların El Kitabı</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>225</v>
+        <v>250</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786052262511</t>
+          <t>9786052262726</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Vartanuş’un Ali’si</t>
+          <t>Menkabet-i Nusayr-i Tûsİ</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>280</v>
+        <v>200</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786052262702</t>
+          <t>9786052262719</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Modern Irak Tarihi</t>
+          <t>Bizim Zara</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>395</v>
+        <v>225</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786052262696</t>
+          <t>9786052262511</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Güneşin Doğduğu Topraklar</t>
+          <t>Vartanuş’un Ali’si</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>370</v>
+        <v>280</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786052262689</t>
+          <t>9786052262702</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Pir Sultan Abdal Sözlüğü</t>
+          <t>Modern Irak Tarihi</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>740</v>
+        <v>395</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786052262665</t>
+          <t>9786052262696</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Hazreti İnsan</t>
+          <t>Güneşin Doğduğu Topraklar</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>200</v>
+        <v>370</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786052262672</t>
+          <t>9786052262689</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Aile Dizimi</t>
+          <t>Pir Sultan Abdal Sözlüğü</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>220</v>
+        <v>740</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786052262634</t>
+          <t>9786052262665</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Güneşi Bekleyen Deniz</t>
+          <t>Hazreti İnsan</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786052262573</t>
+          <t>9786052262672</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Dersim 1938 Resmiyet ve Hakikat</t>
+          <t>Aile Dizimi</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>540</v>
+        <v>220</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786052262641</t>
+          <t>9786052262634</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Yaz Ayazı</t>
+          <t>Güneşi Bekleyen Deniz</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>155</v>
+        <v>250</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786052262658</t>
+          <t>9786052262573</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Beklenen</t>
+          <t>Dersim 1938 Resmiyet ve Hakikat</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>200</v>
+        <v>540</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786052262610</t>
+          <t>9786052262641</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Ateş-i Aşk</t>
+          <t>Yaz Ayazı</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>325</v>
+        <v>155</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786052262603</t>
+          <t>9786052262658</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Sahipsiz Devlet</t>
+          <t>Beklenen</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786052262627</t>
+          <t>9786052262610</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Kavimler Köprüsünde Kaynaşma</t>
+          <t>Ateş-i Aşk</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>145</v>
+        <v>325</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786052262597</t>
+          <t>9786052262603</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Pembe Tabut</t>
+          <t>Sahipsiz Devlet</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>410</v>
+        <v>350</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786052262566</t>
+          <t>9786052262627</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Mühürname-yi Caferi</t>
+          <t>Kavimler Köprüsünde Kaynaşma</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>210</v>
+        <v>145</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786052262542</t>
+          <t>9786052262597</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Masonluk ve Osmanlı Masonları (-1935)</t>
+          <t>Pembe Tabut</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>395</v>
+        <v>410</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786052262436</t>
+          <t>9786052262566</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Kaşifü'l-Esrar Reddiyesi</t>
+          <t>Mühürname-yi Caferi</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>480</v>
+        <v>210</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786052262498</t>
+          <t>9786052262542</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Yeşil Vadinin İnsanları</t>
+          <t>Masonluk ve Osmanlı Masonları (-1935)</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>440</v>
+        <v>395</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786052262474</t>
+          <t>9786052262436</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Kabe'nin Oğlu Ali 2</t>
+          <t>Kaşifü'l-Esrar Reddiyesi</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>645</v>
+        <v>480</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786052262443</t>
+          <t>9786052262498</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Beş Duvar Bir Oda</t>
+          <t>Yeşil Vadinin İnsanları</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>170</v>
+        <v>440</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786052262429</t>
+          <t>9786052262474</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Derdin Devası Tabiat</t>
+          <t>Kabe'nin Oğlu Ali 2</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>530</v>
+        <v>645</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786052262399</t>
+          <t>9786052262443</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Kendine Güvenmek</t>
+          <t>Beş Duvar Bir Oda</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>200</v>
+        <v>170</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786052262405</t>
+          <t>9786052262429</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Kutsal Küresellik</t>
+          <t>Derdin Devası Tabiat</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>330</v>
+        <v>530</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786052262382</t>
+          <t>9786052262399</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Kur’an-ı Kerim’in İlahi Korunuş Tasarımı - 28 Mucizesi</t>
+          <t>Kendine Güvenmek</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>335</v>
+        <v>200</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786052262368</t>
+          <t>9786052262405</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Bilinçaltı Kayıtlarımız</t>
+          <t>Kutsal Küresellik</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>250</v>
+        <v>330</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786052262344</t>
+          <t>9786052262382</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Zümre-i Bektaşiyan</t>
+          <t>Kur’an-ı Kerim’in İlahi Korunuş Tasarımı - 28 Mucizesi</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>395</v>
+        <v>335</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786052262351</t>
+          <t>9786052262368</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Orhan Kamil’in Odası</t>
+          <t>Bilinçaltı Kayıtlarımız</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>140</v>
+        <v>250</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786052262337</t>
+          <t>9786052262344</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Kırklar</t>
+          <t>Zümre-i Bektaşiyan</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>480</v>
+        <v>395</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786052262375</t>
+          <t>9786052262351</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Yastığımda Çakır Dikenleri</t>
+          <t>Orhan Kamil’in Odası</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>215</v>
+        <v>140</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786052262320</t>
+          <t>9786052262337</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Kur'an-ı Kerimde İşitsel ve Görsel Zeka</t>
+          <t>Kırklar</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>550</v>
+        <v>480</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786052262306</t>
+          <t>9786052262375</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Mabet Ağacı</t>
+          <t>Yastığımda Çakır Dikenleri</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>140</v>
+        <v>215</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786052262313</t>
+          <t>9786052262320</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Borsadan Korkma Borsa Senden Korksun</t>
+          <t>Kur'an-ı Kerimde İşitsel ve Görsel Zeka</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>230</v>
+        <v>550</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786052262283</t>
+          <t>9786052262306</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Faziletname Işığında Yemini</t>
+          <t>Mabet Ağacı</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>410</v>
+        <v>140</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786052262276</t>
+          <t>9786052262313</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Genç Tanrılar - Gerdekkaya 2</t>
+          <t>Borsadan Korkma Borsa Senden Korksun</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>605</v>
+        <v>230</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786052262269</t>
+          <t>9786052262283</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Hasan Sabbah - Ölümsüz</t>
+          <t>Faziletname Işığında Yemini</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>745</v>
+        <v>410</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786052262290</t>
+          <t>9786052262276</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Seni Yeneceğim Borsa</t>
+          <t>Genç Tanrılar - Gerdekkaya 2</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>230</v>
+        <v>605</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786052262252</t>
+          <t>9786052262269</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Zincirli Kolye</t>
+          <t>Hasan Sabbah - Ölümsüz</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>140</v>
+        <v>745</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786052262238</t>
+          <t>9786052262290</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Lotus Çiçeği - Kehanet Serisi 2</t>
+          <t>Seni Yeneceğim Borsa</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>236</v>
+        <v>230</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786052262139</t>
+          <t>9786052262252</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Seçkinlerin Siyaseti</t>
+          <t>Zincirli Kolye</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>265</v>
+        <v>140</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786052262221</t>
+          <t>9786052262238</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Tuz Yokluğu</t>
+          <t>Kayıp Lotus Çiçeği - Kehanet Serisi 2</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>140</v>
+        <v>236</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786052262214</t>
+          <t>9786052262139</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Şeyh Bedreddin Simaveni</t>
+          <t>Seçkinlerin Siyaseti</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>420</v>
+        <v>265</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786052262559</t>
+          <t>9786052262221</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Göbeklitepe</t>
+          <t>Tuz Yokluğu</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>395</v>
+        <v>140</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786052262177</t>
+          <t>9786052262214</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Balkanlarda Bektaşilik</t>
+          <t>Şeyh Bedreddin Simaveni</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>605</v>
+        <v>420</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786052262160</t>
+          <t>9786052262559</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Lotus'un İzinde - Kehanet Serisi 1</t>
+          <t>Göbeklitepe</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>500</v>
+        <v>395</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786052262153</t>
+          <t>9786052262177</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>BalıKuş</t>
+          <t>Balkanlarda Bektaşilik</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>205</v>
+        <v>605</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786052262146</t>
+          <t>9786052262160</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Saklı Ülke - Gerdekkaya 1</t>
+          <t>Lotus'un İzinde - Kehanet Serisi 1</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>395</v>
+        <v>500</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786052262122</t>
+          <t>9786052262153</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Yaşamın Mola Tesisleri</t>
+          <t>BalıKuş</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>245</v>
+        <v>205</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786052262085</t>
+          <t>9786052262146</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Gözlerin Hikayesi</t>
+          <t>Saklı Ülke - Gerdekkaya 1</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>425</v>
+        <v>395</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786052262092</t>
+          <t>9786052262122</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Olympos Tanrılarının İntiharı</t>
+          <t>Yaşamın Mola Tesisleri</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>540</v>
+        <v>245</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786052262115</t>
+          <t>9786052262085</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Hayat Dediğin</t>
+          <t>Gözlerin Hikayesi</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>135</v>
+        <v>425</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786052262078</t>
+          <t>9786052262092</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Sevimsiz Tanrılar</t>
+          <t>Olympos Tanrılarının İntiharı</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>250</v>
+        <v>540</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786052262061</t>
+          <t>9786052262115</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Zemheri Kozası</t>
+          <t>Hayat Dediğin</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>420</v>
+        <v>135</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786052262047</t>
+          <t>9786052262078</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Boyun Eğmeyen İnsan</t>
+          <t>Sevimsiz Tanrılar</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786052262030</t>
+          <t>9786052262061</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Aşka Düşen Pervaneler</t>
+          <t>Zemheri Kozası</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>385</v>
+        <v>420</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786052262023</t>
+          <t>9786052262047</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Önemsiz Şeylerin Kitabı</t>
+          <t>Boyun Eğmeyen İnsan</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>485</v>
+        <v>300</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786052262016</t>
+          <t>9786052262030</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Metrodan İnsan Manzaraları</t>
+          <t>Aşka Düşen Pervaneler</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>155</v>
+        <v>385</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786052262009</t>
+          <t>9786052262023</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Orta Asya’da Yesevilik Allahçılar Laçiler</t>
+          <t>Önemsiz Şeylerin Kitabı</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>300</v>
+        <v>485</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786056722998</t>
+          <t>9786052262016</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Dönemeç 2</t>
+          <t>Metrodan İnsan Manzaraları</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>425</v>
+        <v>155</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786056722967</t>
+          <t>9786052262009</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Yağmurun Ülkesine Yolculuk</t>
+          <t>Orta Asya’da Yesevilik Allahçılar Laçiler</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>245</v>
+        <v>300</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786056722974</t>
+          <t>9786056722998</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Gökten Üç Masal Düştü</t>
+          <t>Dönemeç 2</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>245</v>
+        <v>425</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786056722950</t>
+          <t>9786056722967</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Ölümden Önce Son Çıkış</t>
+          <t>Yağmurun Ülkesine Yolculuk</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>255</v>
+        <v>245</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786056722936</t>
+          <t>9786056722974</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Girit Bektaşileri</t>
+          <t>Gökten Üç Masal Düştü</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>300</v>
+        <v>245</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786056722912</t>
+          <t>9786056722950</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Anadolu'da Türk Aşiretleri</t>
+          <t>Ölümden Önce Son Çıkış</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>410</v>
+        <v>255</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786052262184</t>
+          <t>9786056722936</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Dönemeç</t>
+          <t>Girit Bektaşileri</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>570</v>
+        <v>400</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786056722905</t>
+          <t>9786056722912</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>On Altıncı Asırda Rafızilik ve Bektaşilik</t>
+          <t>Anadolu'da Türk Aşiretleri</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>140</v>
+        <v>410</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786056648540</t>
+          <t>9786052262184</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Tek Bir Gece</t>
+          <t>Dönemeç</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>245</v>
+        <v>570</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786056648533</t>
+          <t>9786056722905</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Ölüm Aşıp Giderken</t>
+          <t>On Altıncı Asırda Rafızilik ve Bektaşilik</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>400</v>
+        <v>140</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786056648571</t>
+          <t>9786056648540</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Deniz Gezmiş Fırtınalı Yıllar</t>
+          <t>Tek Bir Gece</t>
         </is>
       </c>
       <c r="C123" s="1">
         <v>245</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786056648557</t>
+          <t>9786056648533</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Gizli Tarihinde Pir Sultan Abdal ve Bütün Deyişleri</t>
+          <t>Ölüm Aşıp Giderken</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>1815</v>
+        <v>400</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786056648564</t>
+          <t>9786056648571</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Soykırım</t>
+          <t>Deniz Gezmiş Fırtınalı Yıllar</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>550</v>
+        <v>245</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786056648519</t>
+          <t>9786056648557</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>O Şafağın Atlıları</t>
+          <t>Osmanlı Gizli Tarihinde Pir Sultan Abdal ve Bütün Deyişleri</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>770</v>
+        <v>1815</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786052262900</t>
+          <t>9786056648564</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Sırtımdaki Ceset Dikran</t>
+          <t>Soykırım</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>265</v>
+        <v>550</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786058455993</t>
+          <t>9786056648519</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Beyazıt Piçleri</t>
+          <t>O Şafağın Atlıları</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>385</v>
+        <v>770</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786058455986</t>
+          <t>9786052262900</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Abdalan-ı Rum ve Geyikli Baba</t>
+          <t>Sırtımdaki Ceset Dikran</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>510</v>
+        <v>265</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786058455979</t>
+          <t>9786058455993</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Metris'ten Mektuplar</t>
+          <t>Beyazıt Piçleri</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>160</v>
+        <v>385</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786058455924</t>
+          <t>9786058455986</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Eski Kürt Öyküleri</t>
+          <t>Abdalan-ı Rum ve Geyikli Baba</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>255</v>
+        <v>510</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786058455962</t>
+          <t>9786058455979</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Ne Çok Terörist Vurulmuş</t>
+          <t>Metris'ten Mektuplar</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>400</v>
+        <v>160</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786056648588</t>
+          <t>9786058455924</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Güneş’in Katli</t>
+          <t>Eski Kürt Öyküleri</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>285</v>
+        <v>255</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786058455931</t>
+          <t>9786058455962</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Dersim Destanı</t>
+          <t>Ne Çok Terörist Vurulmuş</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>135</v>
+        <v>400</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786058455948</t>
+          <t>9786056648588</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Ten Divane</t>
+          <t>Güneş’in Katli</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>135</v>
+        <v>285</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786058455917</t>
+          <t>9786058455931</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Excido</t>
+          <t>Dersim Destanı</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>215</v>
+        <v>135</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786056429477</t>
+          <t>9786058455948</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Kuzguni Siyah</t>
+          <t>Ten Divane</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>200</v>
+        <v>135</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786056429484</t>
+          <t>9786058455917</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Ceviz Ağacının Altında</t>
+          <t>Excido</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>236</v>
+        <v>215</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786058455900</t>
+          <t>9786056429477</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>The Asker</t>
+          <t>Kuzguni Siyah</t>
         </is>
       </c>
       <c r="C139" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786056429453</t>
+          <t>9786056429484</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Tanrı’nın Son Sözleri</t>
+          <t>Ceviz Ağacının Altında</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>265</v>
+        <v>236</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786056429446</t>
+          <t>9786058455900</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Konargöçer Toplumlar ve Osmanlının Kuruluşu</t>
+          <t>The Asker</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>335</v>
+        <v>200</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786056648595</t>
+          <t>9786056429453</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>19. Yüzyılda Alman Şarkiyatçıların Bektaşilik Serüveni</t>
+          <t>Tanrı’nın Son Sözleri</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>220</v>
+        <v>265</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
+          <t>9786056429446</t>
+        </is>
+      </c>
+      <c r="B143" s="1" t="inlineStr">
+        <is>
+          <t>Konargöçer Toplumlar ve Osmanlının Kuruluşu</t>
+        </is>
+      </c>
+      <c r="C143" s="1">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="144" spans="1:3">
+      <c r="A144" s="1" t="inlineStr">
+        <is>
+          <t>9786056648595</t>
+        </is>
+      </c>
+      <c r="B144" s="1" t="inlineStr">
+        <is>
+          <t>19. Yüzyılda Alman Şarkiyatçıların Bektaşilik Serüveni</t>
+        </is>
+      </c>
+      <c r="C144" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="145" spans="1:3">
+      <c r="A145" s="1" t="inlineStr">
+        <is>
           <t>9786056722943</t>
         </is>
       </c>
-      <c r="B143" s="1" t="inlineStr">
+      <c r="B145" s="1" t="inlineStr">
         <is>
           <t>Şah Kalender İsyanı</t>
         </is>
       </c>
-      <c r="C143" s="1">
+      <c r="C145" s="1">
         <v>690</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>