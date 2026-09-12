--- v2 (2026-07-03)
+++ v3 (2026-09-12)
@@ -85,2200 +85,2245 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786255814159</t>
+          <t>9786255814173</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Bitmeyen Defter</t>
+          <t>Horasan Ereni Hubyar Derviş</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>135</v>
+        <v>650</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786255814142</t>
+          <t>9786255814203</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Şeytan İle Karin</t>
+          <t>Kırklar</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>365</v>
+        <v>520</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786255814135</t>
+          <t>9786255814166</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Roboski Dersleri</t>
+          <t>Dağların Ötesi</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>400</v>
+        <v>440</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786052262580</t>
+          <t>9786255814159</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Şah-ı Merdan’a Talip Olanlar: Kızılbaşlar Aleviler Bektaşiler</t>
+          <t>Bitmeyen Defter</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>98</v>
+        <v>135</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786056429491</t>
+          <t>9786255814142</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Pir Sultan Abdal Sözlüğü</t>
+          <t>Şeytan İle Karin</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>85</v>
+        <v>365</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786056429439</t>
+          <t>9786255814135</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Tanktan Tomaya</t>
+          <t>Roboski Dersleri</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>14.81</v>
+        <v>400</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786056722981</t>
+          <t>9786052262580</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Pati</t>
+          <t>Şah-ı Merdan’a Talip Olanlar: Kızılbaşlar Aleviler Bektaşiler</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>20</v>
+        <v>98</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786056648526</t>
+          <t>9786056429491</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Vartanuş’un Ali’si</t>
+          <t>Pir Sultan Abdal Sözlüğü</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>90</v>
+        <v>85</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786052262191</t>
+          <t>9786056429439</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Alevilik ve Sultan Hızır Samıt Ocağı</t>
+          <t>Tanktan Tomaya</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>72</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786052262108</t>
+          <t>9786056722981</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Çankaya’nın Duvaksız Gelini Fikriye</t>
+          <t>Pati</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>75</v>
+        <v>20</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786255814005</t>
+          <t>9786056648526</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Alevilik ve Sultan Hızır Samit Ocağı</t>
+          <t>Vartanuş’un Ali’si</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>530</v>
+        <v>90</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786255814128</t>
+          <t>9786052262191</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Okulun Penceresinden Bakarken</t>
+          <t>Alevilik ve Sultan Hızır Samıt Ocağı</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>220</v>
+        <v>72</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786255814081</t>
+          <t>9786052262108</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>İpekkanat</t>
+          <t>Çankaya’nın Duvaksız Gelini Fikriye</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>180</v>
+        <v>75</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786255814111</t>
+          <t>9786255814005</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Fatma’yı Kim Kaçırdı?</t>
+          <t>Alevilik ve Sultan Hızır Samit Ocağı</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>280</v>
+        <v>530</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786255814104</t>
+          <t>9786255814128</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Kartopu 2</t>
+          <t>Okulun Penceresinden Bakarken</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>210</v>
+        <v>220</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786255814098</t>
+          <t>9786255814081</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Kartopu 1</t>
+          <t>İpekkanat</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786255814074</t>
+          <t>9786255814111</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Baba Kali</t>
+          <t>Fatma’yı Kim Kaçırdı?</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>360</v>
+        <v>280</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786052262054</t>
+          <t>9786255814104</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Kırkyama</t>
+          <t>Kartopu 2</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>85</v>
+        <v>210</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786058455955</t>
+          <t>9786255814098</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Simavna Kadısıoğlu Şeyh Bedreddin</t>
+          <t>Kartopu 1</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786255814050</t>
+          <t>9786255814074</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Vilayet-i Rum’da Seyyidler</t>
+          <t>Baba Kali</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>750</v>
+        <v>360</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786255814036</t>
+          <t>9786052262054</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Hallac-ı Mansur - Dai</t>
+          <t>Kırkyama</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>770</v>
+        <v>85</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786255814029</t>
+          <t>9786058455955</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Dersim İnancı</t>
+          <t>Simavna Kadısıoğlu Şeyh Bedreddin</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>825</v>
+        <v>180</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786255814067</t>
+          <t>9786255814050</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Kızılbel Dervişleri</t>
+          <t>Vilayet-i Rum’da Seyyidler</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>460</v>
+        <v>750</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786255814043</t>
+          <t>9786255814036</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Cafer as-Sadık - Ha</t>
+          <t>Hallac-ı Mansur - Dai</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>735</v>
+        <v>770</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786052262986</t>
+          <t>9786255814029</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Anadolu Keltleri</t>
+          <t>Dersim İnancı</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>220</v>
+        <v>825</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786052262993</t>
+          <t>9786255814067</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Hurufu Mukattaa Kesik Heceler Şerhi</t>
+          <t>Kızılbel Dervişleri</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>680</v>
+        <v>460</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786255814012</t>
+          <t>9786255814043</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Yaralı Zarafet</t>
+          <t>Cafer as-Sadık - Ha</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>310</v>
+        <v>735</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786052262979</t>
+          <t>9786052262986</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>İlmek-i Hayat</t>
+          <t>Anadolu Keltleri</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>320</v>
+        <v>220</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786052262962</t>
+          <t>9786052262993</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Alevilikte Düşkünlük</t>
+          <t>Hurufu Mukattaa Kesik Heceler Şerhi</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>465</v>
+        <v>680</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786052262955</t>
+          <t>9786255814012</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Kaf Reva</t>
+          <t>Yaralı Zarafet</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>290</v>
+        <v>310</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786052262948</t>
+          <t>9786052262979</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Cafer As-Sadık</t>
+          <t>İlmek-i Hayat</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>600</v>
+        <v>320</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786052262412</t>
+          <t>9786052262962</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Dersim 1938 Resmiyet ve Hakikat</t>
+          <t>Alevilikte Düşkünlük</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>490</v>
+        <v>465</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786052262481</t>
+          <t>9786052262955</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Gün Yüzü</t>
+          <t>Kaf Reva</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>105</v>
+        <v>290</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786052262931</t>
+          <t>9786052262948</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Gökkuşağı Öyküleri</t>
+          <t>Cafer As-Sadık</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>210</v>
+        <v>600</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786052262924</t>
+          <t>9786052262412</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>İhanetin Yedi Eli</t>
+          <t>Dersim 1938 Resmiyet ve Hakikat</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>180</v>
+        <v>490</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786052262917</t>
+          <t>9786052262481</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Mezarlık Sokağı</t>
+          <t>Gün Yüzü</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>200</v>
+        <v>105</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786052262894</t>
+          <t>9786052262931</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Kaybolmayan Çocuklar</t>
+          <t>Gökkuşağı Öyküleri</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>265</v>
+        <v>210</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786052262887</t>
+          <t>9786052262924</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Eğitimde Demokratikleşme</t>
+          <t>İhanetin Yedi Eli</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>275</v>
+        <v>180</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786052262870</t>
+          <t>9786052262917</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Bizi Unutma Soffiya</t>
+          <t>Mezarlık Sokağı</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786052262863</t>
+          <t>9786052262894</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Ateş Taşıyıcı</t>
+          <t>Kaybolmayan Çocuklar</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>410</v>
+        <v>265</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786052262856</t>
+          <t>9786052262887</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Kabenin Oğlu Ali - 3</t>
+          <t>Eğitimde Demokratikleşme</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>495</v>
+        <v>275</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786052262849</t>
+          <t>9786052262870</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Allah ve Varlık İlişkisi Seyrinde Tecelliname</t>
+          <t>Bizi Unutma Soffiya</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>250</v>
+        <v>220</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786052262832</t>
+          <t>9786052262863</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Avusturya’da Aleviler - İnanç Özgürlüğü Yolunda Tarihsel Kazanımlar</t>
+          <t>Ateş Taşıyıcı</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>670</v>
+        <v>410</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786052262535</t>
+          <t>9786052262856</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Kabe'nin Oğlu Ali 1</t>
+          <t>Kabenin Oğlu Ali - 3</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>660</v>
+        <v>495</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786052262825</t>
+          <t>9786052262849</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Eski Müstakil Bir</t>
+          <t>Allah ve Varlık İlişkisi Seyrinde Tecelliname</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>110</v>
+        <v>250</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786052262818</t>
+          <t>9786052262832</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Nasıl Bir Sosyalizm? Mülkiyet - Devlet - Parti</t>
+          <t>Avusturya’da Aleviler - İnanç Özgürlüğü Yolunda Tarihsel Kazanımlar</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>695</v>
+        <v>670</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786052262795</t>
+          <t>9786052262535</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Gökte Açılan Kapı Alfa</t>
+          <t>Kabe'nin Oğlu Ali 1</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>290</v>
+        <v>660</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786052262801</t>
+          <t>9786052262825</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Başka Aşk Yok</t>
+          <t>Eski Müstakil Bir</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>310</v>
+        <v>110</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786052262788</t>
+          <t>9786052262818</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Cinayetim Geldi</t>
+          <t>Nasıl Bir Sosyalizm? Mülkiyet - Devlet - Parti</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>155</v>
+        <v>695</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786052262771</t>
+          <t>9786052262795</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Potansiyelinizin Sınırlarını Zorlayın</t>
+          <t>Gökte Açılan Kapı Alfa</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>360</v>
+        <v>290</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786052262764</t>
+          <t>9786052262801</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Bektaşileri</t>
+          <t>Başka Aşk Yok</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>1320</v>
+        <v>310</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786052262757</t>
+          <t>9786052262788</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Kur’an-ı Kerim’de Er - Dişi Kimliği</t>
+          <t>Cinayetim Geldi</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>285</v>
+        <v>155</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786052262740</t>
+          <t>9786052262771</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Duvarlar</t>
+          <t>Potansiyelinizin Sınırlarını Zorlayın</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>165</v>
+        <v>360</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786052262733</t>
+          <t>9786052262764</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Semahçıların El Kitabı</t>
+          <t>İstanbul Bektaşileri</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>250</v>
+        <v>1320</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786052262726</t>
+          <t>9786052262757</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Menkabet-i Nusayr-i Tûsİ</t>
+          <t>Kur’an-ı Kerim’de Er - Dişi Kimliği</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>200</v>
+        <v>285</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786052262719</t>
+          <t>9786052262740</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Bizim Zara</t>
+          <t>Duvarlar</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>225</v>
+        <v>165</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786052262511</t>
+          <t>9786052262733</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Vartanuş’un Ali’si</t>
+          <t>Semahçıların El Kitabı</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>280</v>
+        <v>250</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786052262702</t>
+          <t>9786052262726</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Modern Irak Tarihi</t>
+          <t>Menkabet-i Nusayr-i Tûsİ</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>395</v>
+        <v>200</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786052262696</t>
+          <t>9786052262719</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Güneşin Doğduğu Topraklar</t>
+          <t>Bizim Zara</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>370</v>
+        <v>225</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786052262689</t>
+          <t>9786052262511</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Pir Sultan Abdal Sözlüğü</t>
+          <t>Vartanuş’un Ali’si</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>740</v>
+        <v>280</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786052262665</t>
+          <t>9786052262702</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Hazreti İnsan</t>
+          <t>Modern Irak Tarihi</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>200</v>
+        <v>395</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786052262672</t>
+          <t>9786052262696</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Aile Dizimi</t>
+          <t>Güneşin Doğduğu Topraklar</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>220</v>
+        <v>370</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786052262634</t>
+          <t>9786052262689</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Güneşi Bekleyen Deniz</t>
+          <t>Pir Sultan Abdal Sözlüğü</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>250</v>
+        <v>740</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786052262573</t>
+          <t>9786052262665</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Dersim 1938 Resmiyet ve Hakikat</t>
+          <t>Hazreti İnsan</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>540</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786052262641</t>
+          <t>9786052262672</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Yaz Ayazı</t>
+          <t>Aile Dizimi</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>155</v>
+        <v>220</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786052262658</t>
+          <t>9786052262634</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Beklenen</t>
+          <t>Güneşi Bekleyen Deniz</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786052262610</t>
+          <t>9786052262573</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Ateş-i Aşk</t>
+          <t>Dersim 1938 Resmiyet ve Hakikat</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>325</v>
+        <v>540</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786052262603</t>
+          <t>9786052262641</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Sahipsiz Devlet</t>
+          <t>Yaz Ayazı</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>350</v>
+        <v>155</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786052262627</t>
+          <t>9786052262658</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Kavimler Köprüsünde Kaynaşma</t>
+          <t>Beklenen</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>145</v>
+        <v>200</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786052262597</t>
+          <t>9786052262610</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Pembe Tabut</t>
+          <t>Ateş-i Aşk</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>410</v>
+        <v>325</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786052262566</t>
+          <t>9786052262603</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Mühürname-yi Caferi</t>
+          <t>Sahipsiz Devlet</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>210</v>
+        <v>350</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786052262542</t>
+          <t>9786052262627</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Masonluk ve Osmanlı Masonları (-1935)</t>
+          <t>Kavimler Köprüsünde Kaynaşma</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>395</v>
+        <v>145</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786052262436</t>
+          <t>9786052262597</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Kaşifü'l-Esrar Reddiyesi</t>
+          <t>Pembe Tabut</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>480</v>
+        <v>410</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786052262498</t>
+          <t>9786052262566</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Yeşil Vadinin İnsanları</t>
+          <t>Mühürname-yi Caferi</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>440</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786052262474</t>
+          <t>9786052262542</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Kabe'nin Oğlu Ali 2</t>
+          <t>Masonluk ve Osmanlı Masonları (-1935)</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>645</v>
+        <v>395</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786052262443</t>
+          <t>9786052262436</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Beş Duvar Bir Oda</t>
+          <t>Kaşifü'l-Esrar Reddiyesi</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>170</v>
+        <v>480</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786052262429</t>
+          <t>9786052262498</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Derdin Devası Tabiat</t>
+          <t>Yeşil Vadinin İnsanları</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>530</v>
+        <v>440</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786052262399</t>
+          <t>9786052262474</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Kendine Güvenmek</t>
+          <t>Kabe'nin Oğlu Ali 2</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>200</v>
+        <v>645</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786052262405</t>
+          <t>9786052262443</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Kutsal Küresellik</t>
+          <t>Beş Duvar Bir Oda</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>330</v>
+        <v>170</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786052262382</t>
+          <t>9786052262429</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Kur’an-ı Kerim’in İlahi Korunuş Tasarımı - 28 Mucizesi</t>
+          <t>Derdin Devası Tabiat</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>335</v>
+        <v>530</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786052262368</t>
+          <t>9786052262399</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Bilinçaltı Kayıtlarımız</t>
+          <t>Kendine Güvenmek</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786052262344</t>
+          <t>9786052262405</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Zümre-i Bektaşiyan</t>
+          <t>Kutsal Küresellik</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>395</v>
+        <v>330</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786052262351</t>
+          <t>9786052262382</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Orhan Kamil’in Odası</t>
+          <t>Kur’an-ı Kerim’in İlahi Korunuş Tasarımı - 28 Mucizesi</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>140</v>
+        <v>335</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786052262337</t>
+          <t>9786052262368</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Kırklar</t>
+          <t>Bilinçaltı Kayıtlarımız</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>480</v>
+        <v>250</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786052262375</t>
+          <t>9786052262344</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Yastığımda Çakır Dikenleri</t>
+          <t>Zümre-i Bektaşiyan</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>215</v>
+        <v>395</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786052262320</t>
+          <t>9786052262351</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Kur'an-ı Kerimde İşitsel ve Görsel Zeka</t>
+          <t>Orhan Kamil’in Odası</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>550</v>
+        <v>140</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786052262306</t>
+          <t>9786052262337</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Mabet Ağacı</t>
+          <t>Kırklar</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>140</v>
+        <v>480</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786052262313</t>
+          <t>9786052262375</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Borsadan Korkma Borsa Senden Korksun</t>
+          <t>Yastığımda Çakır Dikenleri</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>230</v>
+        <v>215</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786052262283</t>
+          <t>9786052262320</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Faziletname Işığında Yemini</t>
+          <t>Kur'an-ı Kerimde İşitsel ve Görsel Zeka</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>410</v>
+        <v>550</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786052262276</t>
+          <t>9786052262306</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Genç Tanrılar - Gerdekkaya 2</t>
+          <t>Mabet Ağacı</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>605</v>
+        <v>140</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786052262269</t>
+          <t>9786052262313</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Hasan Sabbah - Ölümsüz</t>
+          <t>Borsadan Korkma Borsa Senden Korksun</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>745</v>
+        <v>230</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786052262290</t>
+          <t>9786052262283</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Seni Yeneceğim Borsa</t>
+          <t>Faziletname Işığında Yemini</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>230</v>
+        <v>410</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786052262252</t>
+          <t>9786052262276</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Zincirli Kolye</t>
+          <t>Genç Tanrılar - Gerdekkaya 2</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>140</v>
+        <v>605</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786052262238</t>
+          <t>9786052262269</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Lotus Çiçeği - Kehanet Serisi 2</t>
+          <t>Hasan Sabbah - Ölümsüz</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>236</v>
+        <v>745</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786052262139</t>
+          <t>9786052262290</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Seçkinlerin Siyaseti</t>
+          <t>Seni Yeneceğim Borsa</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>265</v>
+        <v>230</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786052262221</t>
+          <t>9786052262252</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Tuz Yokluğu</t>
+          <t>Zincirli Kolye</t>
         </is>
       </c>
       <c r="C97" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786052262214</t>
+          <t>9786052262238</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Şeyh Bedreddin Simaveni</t>
+          <t>Kayıp Lotus Çiçeği - Kehanet Serisi 2</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>420</v>
+        <v>236</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786052262559</t>
+          <t>9786052262139</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Göbeklitepe</t>
+          <t>Seçkinlerin Siyaseti</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>395</v>
+        <v>265</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786052262177</t>
+          <t>9786052262221</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Balkanlarda Bektaşilik</t>
+          <t>Tuz Yokluğu</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>605</v>
+        <v>140</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786052262160</t>
+          <t>9786052262214</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Lotus'un İzinde - Kehanet Serisi 1</t>
+          <t>Şeyh Bedreddin Simaveni</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>500</v>
+        <v>420</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786052262153</t>
+          <t>9786052262559</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>BalıKuş</t>
+          <t>Göbeklitepe</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>205</v>
+        <v>395</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786052262146</t>
+          <t>9786052262177</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Saklı Ülke - Gerdekkaya 1</t>
+          <t>Balkanlarda Bektaşilik</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>395</v>
+        <v>605</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786052262122</t>
+          <t>9786052262160</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Yaşamın Mola Tesisleri</t>
+          <t>Lotus'un İzinde - Kehanet Serisi 1</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>245</v>
+        <v>500</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786052262085</t>
+          <t>9786052262153</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Gözlerin Hikayesi</t>
+          <t>BalıKuş</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>425</v>
+        <v>205</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786052262092</t>
+          <t>9786052262146</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Olympos Tanrılarının İntiharı</t>
+          <t>Saklı Ülke - Gerdekkaya 1</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>540</v>
+        <v>395</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786052262115</t>
+          <t>9786052262122</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Hayat Dediğin</t>
+          <t>Yaşamın Mola Tesisleri</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>135</v>
+        <v>245</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786052262078</t>
+          <t>9786052262085</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Sevimsiz Tanrılar</t>
+          <t>Gözlerin Hikayesi</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>250</v>
+        <v>425</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786052262061</t>
+          <t>9786052262092</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Zemheri Kozası</t>
+          <t>Olympos Tanrılarının İntiharı</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>420</v>
+        <v>540</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786052262047</t>
+          <t>9786052262115</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Boyun Eğmeyen İnsan</t>
+          <t>Hayat Dediğin</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>300</v>
+        <v>135</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786052262030</t>
+          <t>9786052262078</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Aşka Düşen Pervaneler</t>
+          <t>Sevimsiz Tanrılar</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>385</v>
+        <v>250</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786052262023</t>
+          <t>9786052262061</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Önemsiz Şeylerin Kitabı</t>
+          <t>Zemheri Kozası</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>485</v>
+        <v>420</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786052262016</t>
+          <t>9786052262047</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Metrodan İnsan Manzaraları</t>
+          <t>Boyun Eğmeyen İnsan</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>155</v>
+        <v>300</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786052262009</t>
+          <t>9786052262030</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Orta Asya’da Yesevilik Allahçılar Laçiler</t>
+          <t>Aşka Düşen Pervaneler</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>300</v>
+        <v>385</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786056722998</t>
+          <t>9786052262023</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Dönemeç 2</t>
+          <t>Önemsiz Şeylerin Kitabı</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>425</v>
+        <v>485</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786056722967</t>
+          <t>9786052262016</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Yağmurun Ülkesine Yolculuk</t>
+          <t>Metrodan İnsan Manzaraları</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>245</v>
+        <v>155</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786056722974</t>
+          <t>9786052262009</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Gökten Üç Masal Düştü</t>
+          <t>Orta Asya’da Yesevilik Allahçılar Laçiler</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>245</v>
+        <v>300</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786056722950</t>
+          <t>9786056722998</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Ölümden Önce Son Çıkış</t>
+          <t>Dönemeç 2</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>255</v>
+        <v>425</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786056722936</t>
+          <t>9786056722967</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Girit Bektaşileri</t>
+          <t>Yağmurun Ülkesine Yolculuk</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>400</v>
+        <v>245</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786056722912</t>
+          <t>9786056722974</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Anadolu'da Türk Aşiretleri</t>
+          <t>Gökten Üç Masal Düştü</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>410</v>
+        <v>245</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786052262184</t>
+          <t>9786056722950</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Dönemeç</t>
+          <t>Ölümden Önce Son Çıkış</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>570</v>
+        <v>255</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786056722905</t>
+          <t>9786056722936</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>On Altıncı Asırda Rafızilik ve Bektaşilik</t>
+          <t>Girit Bektaşileri</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>140</v>
+        <v>400</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786056648540</t>
+          <t>9786056722912</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Tek Bir Gece</t>
+          <t>Anadolu'da Türk Aşiretleri</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>245</v>
+        <v>410</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786056648533</t>
+          <t>9786052262184</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Ölüm Aşıp Giderken</t>
+          <t>Dönemeç</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>400</v>
+        <v>570</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786056648571</t>
+          <t>9786056722905</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Deniz Gezmiş Fırtınalı Yıllar</t>
+          <t>On Altıncı Asırda Rafızilik ve Bektaşilik</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>245</v>
+        <v>140</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786056648557</t>
+          <t>9786056648540</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Gizli Tarihinde Pir Sultan Abdal ve Bütün Deyişleri</t>
+          <t>Tek Bir Gece</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>1815</v>
+        <v>245</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786056648564</t>
+          <t>9786056648533</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Soykırım</t>
+          <t>Ölüm Aşıp Giderken</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>550</v>
+        <v>400</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786056648519</t>
+          <t>9786056648571</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>O Şafağın Atlıları</t>
+          <t>Deniz Gezmiş Fırtınalı Yıllar</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>770</v>
+        <v>245</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786052262900</t>
+          <t>9786056648557</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Sırtımdaki Ceset Dikran</t>
+          <t>Osmanlı Gizli Tarihinde Pir Sultan Abdal ve Bütün Deyişleri</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>265</v>
+        <v>1815</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786058455993</t>
+          <t>9786056648564</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Beyazıt Piçleri</t>
+          <t>Soykırım</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>385</v>
+        <v>550</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786058455986</t>
+          <t>9786056648519</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Abdalan-ı Rum ve Geyikli Baba</t>
+          <t>O Şafağın Atlıları</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>510</v>
+        <v>770</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786058455979</t>
+          <t>9786052262900</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Metris'ten Mektuplar</t>
+          <t>Sırtımdaki Ceset Dikran</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>160</v>
+        <v>265</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786058455924</t>
+          <t>9786058455993</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Eski Kürt Öyküleri</t>
+          <t>Beyazıt Piçleri</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>255</v>
+        <v>385</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786058455962</t>
+          <t>9786058455986</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Ne Çok Terörist Vurulmuş</t>
+          <t>Abdalan-ı Rum ve Geyikli Baba</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>400</v>
+        <v>510</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786056648588</t>
+          <t>9786058455979</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Güneş’in Katli</t>
+          <t>Metris'ten Mektuplar</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>285</v>
+        <v>160</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786058455931</t>
+          <t>9786058455924</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Dersim Destanı</t>
+          <t>Eski Kürt Öyküleri</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>135</v>
+        <v>255</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786058455948</t>
+          <t>9786058455962</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Ten Divane</t>
+          <t>Ne Çok Terörist Vurulmuş</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>135</v>
+        <v>400</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786058455917</t>
+          <t>9786056648588</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Excido</t>
+          <t>Güneş’in Katli</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>215</v>
+        <v>285</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786056429477</t>
+          <t>9786058455931</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Kuzguni Siyah</t>
+          <t>Dersim Destanı</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>200</v>
+        <v>135</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786056429484</t>
+          <t>9786058455948</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Ceviz Ağacının Altında</t>
+          <t>Ten Divane</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>236</v>
+        <v>135</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786058455900</t>
+          <t>9786058455917</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>The Asker</t>
+          <t>Excido</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>200</v>
+        <v>215</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786056429453</t>
+          <t>9786056429477</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Tanrı’nın Son Sözleri</t>
+          <t>Kuzguni Siyah</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>265</v>
+        <v>200</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786056429446</t>
+          <t>9786056429484</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Konargöçer Toplumlar ve Osmanlının Kuruluşu</t>
+          <t>Ceviz Ağacının Altında</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>335</v>
+        <v>236</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786056648595</t>
+          <t>9786058455900</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>19. Yüzyılda Alman Şarkiyatçıların Bektaşilik Serüveni</t>
+          <t>The Asker</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
+          <t>9786056429453</t>
+        </is>
+      </c>
+      <c r="B145" s="1" t="inlineStr">
+        <is>
+          <t>Tanrı’nın Son Sözleri</t>
+        </is>
+      </c>
+      <c r="C145" s="1">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="146" spans="1:3">
+      <c r="A146" s="1" t="inlineStr">
+        <is>
+          <t>9786056429446</t>
+        </is>
+      </c>
+      <c r="B146" s="1" t="inlineStr">
+        <is>
+          <t>Konargöçer Toplumlar ve Osmanlının Kuruluşu</t>
+        </is>
+      </c>
+      <c r="C146" s="1">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="147" spans="1:3">
+      <c r="A147" s="1" t="inlineStr">
+        <is>
+          <t>9786056648595</t>
+        </is>
+      </c>
+      <c r="B147" s="1" t="inlineStr">
+        <is>
+          <t>19. Yüzyılda Alman Şarkiyatçıların Bektaşilik Serüveni</t>
+        </is>
+      </c>
+      <c r="C147" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="148" spans="1:3">
+      <c r="A148" s="1" t="inlineStr">
+        <is>
           <t>9786056722943</t>
         </is>
       </c>
-      <c r="B145" s="1" t="inlineStr">
+      <c r="B148" s="1" t="inlineStr">
         <is>
           <t>Şah Kalender İsyanı</t>
         </is>
       </c>
-      <c r="C145" s="1">
+      <c r="C148" s="1">
         <v>690</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>