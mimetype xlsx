--- v0 (2026-03-29)
+++ v1 (2026-07-03)
@@ -94,336 +94,336 @@
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>9786055055141</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Çift Taraflı Bir Dedektif Hikayesi</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>65</v>
+        <v>85</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786055055080</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Ayçöreği</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786055055059</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>İntikam</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>130</v>
+        <v>170</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786059708302</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Cemaatçinin Ölümü</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>120</v>
+        <v>155</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786055055165</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>M. Kemaleddin’in Meraklı Romanları</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>130</v>
+        <v>170</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786055055158</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Bin Gözle Sevdik Birbirimizi</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>95</v>
+        <v>125</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786055055172</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Benson Cinayeti</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786059708203</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Simirna Kızılı</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>120</v>
+        <v>155</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786059708159</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Guggenheim’in Gizemi</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>65</v>
+        <v>85</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786059708142</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Goya’nın Başı</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>65</v>
+        <v>85</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786055055271</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Örgüt</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786055055295</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Tanrıların Şatosu</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>120</v>
+        <v>155</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9786055055240</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Kadın Cinayetleri</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>120</v>
+        <v>155</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9786055055257</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Danimarkalı Yem</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>130</v>
+        <v>170</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9786059708326</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Karanlığımın Kızıl Geçidi</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>120</v>
+        <v>155</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9786055055134</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2042 -  Sıfır Yılı</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9786055055097</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Miralay Çıkmazı</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>95</v>
+        <v>125</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>9786055055110</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Cenin ve Ceset</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>95</v>
+        <v>125</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>9786055055127</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Aşka Vakit Yok</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>95</v>
+        <v>125</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>9786055055103</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Karanlıkta İki Ceset</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>120</v>
+        <v>155</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>9786055055042</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Fare Kral</t>
         </is>
       </c>
       <c r="C22" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>9786058616684</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
@@ -439,51 +439,51 @@
         <is>
           <t>9786058616660</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Sonuncu Oda</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>9786055055011</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Kartal Yuvası</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>120</v>
+        <v>155</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>9786058616677</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Karanlık Konakta Ne Var</t>
         </is>
       </c>
       <c r="C26" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>9786058616691</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
@@ -529,336 +529,336 @@
         <is>
           <t>9786055055073</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Süleyman'ın Kuyuları</t>
         </is>
       </c>
       <c r="C30" s="1">
         <v>19</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>9786055055066</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Sherlock Holmes - Peder Brown</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>65</v>
+        <v>85</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>9786055055028</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Şeytan Hadiye</t>
         </is>
       </c>
       <c r="C32" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>9786058616653</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Garden Cinayeti</t>
         </is>
       </c>
       <c r="C33" s="1">
         <v>25</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>9786059708289</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Yad</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>110</v>
+        <v>145</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>9786059708272</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Gerçek Ama Hangi Gerçek?</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>120</v>
+        <v>155</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>9786055055332</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Anne Bak Kim Geldi?</t>
         </is>
       </c>
       <c r="C36" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>9786059708166</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Kardeşimin Bekçisi</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>160</v>
+        <v>210</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>9786059708173</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Siyah Bira</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>120</v>
+        <v>155</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>9786059708104</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Burundi Prensesi</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>130</v>
+        <v>170</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>9786055055318</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>Gölge</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>120</v>
+        <v>155</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>9786055055301</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Düello</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>120</v>
+        <v>155</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>9786055055219</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Kayıp Aile Vakası</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>65</v>
+        <v>85</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>9786055055202</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Karışan Köpekler Vakası</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>65</v>
+        <v>85</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>9786055055226</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>Kayıp Çocuk Vakası</t>
         </is>
       </c>
       <c r="C44" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>9786055055196</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>Dedektif Çırağı</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>65</v>
+        <v>85</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>9786055055189</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>Boruotu Cinayeti</t>
         </is>
       </c>
       <c r="C46" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>9786055055264</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>Kıyamet Günü Ustası</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>120</v>
+        <v>155</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>9786055055356</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>Ölüler de Yalan Söyler</t>
         </is>
       </c>
       <c r="C48" s="1">
         <v>16</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>9786055055288</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>Hafif Bir Akıl Tutulması</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>120</v>
+        <v>155</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>9786055055325</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>Kabus</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>120</v>
+        <v>155</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>9786058657793</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>Peder Brown Öyküleri</t>
         </is>
       </c>
       <c r="C51" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>9786058616622</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>