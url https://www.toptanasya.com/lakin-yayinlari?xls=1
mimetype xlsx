--- v0 (2026-02-14)
+++ v1 (2026-07-03)
@@ -85,1240 +85,1255 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786057184573</t>
+          <t>9786259709338</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Türk Dili ve Karaman</t>
+          <t>İnce Memed - Efsaneden Gerçeğe</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>250</v>
+        <v>240</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786057184559</t>
+          <t>9786057184573</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Gökyüzünü Bilmeyen Leke Sanıyor Kuşları</t>
+          <t>Türk Dili ve Karaman</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>175</v>
+        <v>250</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786057184566</t>
+          <t>9786057184559</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Atlar, Kurşunlar ve Plastik Makaslar</t>
+          <t>Gökyüzünü Bilmeyen Leke Sanıyor Kuşları</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>175</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786057184528</t>
+          <t>9786057184566</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Müzik Beğenileri Üzerine Sosyolojik Bir Bakış</t>
+          <t>Atlar, Kurşunlar ve Plastik Makaslar</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>250</v>
+        <v>175</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786057184511</t>
+          <t>9786057184528</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Kavis</t>
+          <t>Müzik Beğenileri Üzerine Sosyolojik Bir Bakış</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>52</v>
+        <v>250</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786057184504</t>
+          <t>9786057184511</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Derinliğe</t>
+          <t>Kavis</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>175</v>
+        <v>52</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786057047694</t>
+          <t>9786057184504</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Bu Dünya</t>
+          <t>Derinliğe</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>175</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786057047625</t>
+          <t>9786057047694</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Şiir Bu Sokakta Öldü</t>
+          <t>Bu Dünya</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>175</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786057488121</t>
+          <t>9786057047625</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>İç Yaşamdan Şiirler</t>
+          <t>Şiir Bu Sokakta Öldü</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>30</v>
+        <v>175</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786057047656</t>
+          <t>9786057488121</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Fahr</t>
+          <t>İç Yaşamdan Şiirler</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>175</v>
+        <v>30</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786057047670</t>
+          <t>9786057047656</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Bilirkişiler Beklenir</t>
+          <t>Fahr</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>175</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786057047632</t>
+          <t>9786057047670</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Alfred</t>
+          <t>Bilirkişiler Beklenir</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>175</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786057047687</t>
+          <t>9786057047632</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Akaşa</t>
+          <t>Alfred</t>
         </is>
       </c>
       <c r="C14" s="1">
         <v>175</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786058486256</t>
+          <t>9786057047687</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Ruj ve Duman</t>
+          <t>Akaşa</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>225</v>
+        <v>175</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786058486249</t>
+          <t>9786058486256</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Bıraktığın Ne Varsa</t>
+          <t>Ruj ve Duman</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>100</v>
+        <v>225</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786058191457</t>
+          <t>9786058486249</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Mor Ayna Kırmızı Defter</t>
+          <t>Bıraktığın Ne Varsa</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>250</v>
+        <v>100</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786058191440</t>
+          <t>9786058191457</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Ertelendikçe Büyüyen</t>
+          <t>Mor Ayna Kırmızı Defter</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>175</v>
+        <v>250</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786056743450</t>
+          <t>9786058191440</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Zarla Dönmeyecek Şans</t>
+          <t>Ertelendikçe Büyüyen</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>175</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786056743429</t>
+          <t>9786056743450</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Keş</t>
+          <t>Zarla Dönmeyecek Şans</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>250</v>
+        <v>175</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786056743412</t>
+          <t>9786056743429</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>İnsanlar</t>
+          <t>Keş</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786056743443</t>
+          <t>9786056743412</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Geceleri Ölmek</t>
+          <t>İnsanlar</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>110</v>
+        <v>200</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786056743405</t>
+          <t>9786056743443</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Tanpınar'ı Sevmek?</t>
+          <t>Geceleri Ölmek</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>175</v>
+        <v>110</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786056696893</t>
+          <t>9786056743405</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Boş Özne Dolu Nesne</t>
+          <t>Tanpınar'ı Sevmek?</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>200</v>
+        <v>175</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786058191402</t>
+          <t>9786056696893</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>İnceden Kara</t>
+          <t>Boş Özne Dolu Nesne</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786058191419</t>
+          <t>9786058191402</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Kanatlarım Olur Musun?</t>
+          <t>İnceden Kara</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>125</v>
+        <v>150</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786056743498</t>
+          <t>9786058191419</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Yalnızlık Dahil</t>
+          <t>Kanatlarım Olur Musun?</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>150</v>
+        <v>125</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786056743467</t>
+          <t>9786056743498</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Kandan Kına</t>
+          <t>Yalnızlık Dahil</t>
         </is>
       </c>
       <c r="C28" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786056696800</t>
+          <t>9786056743467</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Bir Yaşam Güncesi</t>
+          <t>Kandan Kına</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786058364356</t>
+          <t>9786056696800</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Düş Sarısı</t>
+          <t>Bir Yaşam Güncesi</t>
         </is>
       </c>
       <c r="C30" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9876056554018</t>
+          <t>9786058364356</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Rutin Birisi</t>
+          <t>Düş Sarısı</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786058486225</t>
+          <t>9876056554018</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Gülün Kalbi Yok</t>
+          <t>Rutin Birisi</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>25</v>
+        <v>100</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786056743474</t>
+          <t>9786058486225</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Burası Sen</t>
+          <t>Gülün Kalbi Yok</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>125</v>
+        <v>25</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786056743436</t>
+          <t>9786056743474</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Bir Nutuk Bir Mektup</t>
+          <t>Burası Sen</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>175</v>
+        <v>125</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786058364301</t>
+          <t>9786056743436</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Kuş Öğüdü</t>
+          <t>Bir Nutuk Bir Mektup</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>150</v>
+        <v>175</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786056554001</t>
+          <t>9786058364301</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Rina</t>
+          <t>Kuş Öğüdü</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>10</v>
+        <v>150</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786056536090</t>
+          <t>9786056554001</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Gör-Üşürüz</t>
+          <t>Rina</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>75</v>
+        <v>10</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786056696831</t>
+          <t>9786056536090</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>La Fanfarlo</t>
+          <t>Gör-Üşürüz</t>
         </is>
       </c>
       <c r="C38" s="1">
         <v>75</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786056696879</t>
+          <t>9786056696831</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Domuz Bağı</t>
+          <t>La Fanfarlo</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>275</v>
+        <v>75</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786056696817</t>
+          <t>9786056696879</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>İniş Göğü</t>
+          <t>Domuz Bağı</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>150</v>
+        <v>275</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786056696862</t>
+          <t>9786056696817</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Ne Kadar Yerli - Niye Hala Uzun</t>
+          <t>İniş Göğü</t>
         </is>
       </c>
       <c r="C41" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786058364318</t>
+          <t>9786056696862</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Masal Olan Masallar</t>
+          <t>Ne Kadar Yerli - Niye Hala Uzun</t>
         </is>
       </c>
       <c r="C42" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786058364325</t>
+          <t>9786058364318</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Yırtık Potin -  Hatıralarda Yemen</t>
+          <t>Masal Olan Masallar</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>275</v>
+        <v>150</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786058191464</t>
+          <t>9786058364325</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Memleket Küçük Hikayeleri</t>
+          <t>Yırtık Potin -  Hatıralarda Yemen</t>
         </is>
       </c>
       <c r="C44" s="1">
         <v>275</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786058499232</t>
+          <t>9786058191464</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Hepsi Bu</t>
+          <t>Memleket Küçük Hikayeleri</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>150</v>
+        <v>275</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786058499263</t>
+          <t>9786058499232</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Çerçi</t>
+          <t>Hepsi Bu</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>3990000027137</t>
+          <t>9786058499263</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Telgraf Edebiyat ve Düşünce Dergisi Sayı: 4</t>
+          <t>Çerçi</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>5.94</v>
+        <v>200</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786058364332</t>
+          <t>3990000027137</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Dibe Vurma Sanatı</t>
+          <t>Telgraf Edebiyat ve Düşünce Dergisi Sayı: 4</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>275</v>
+        <v>5.94</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786058499256</t>
+          <t>9786058364332</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Yalnızlık Hariç Değil</t>
+          <t>Dibe Vurma Sanatı</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>150</v>
+        <v>275</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786058499249</t>
+          <t>9786058499256</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Ve Turuncu</t>
+          <t>Yalnızlık Hariç Değil</t>
         </is>
       </c>
       <c r="C50" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786058486218</t>
+          <t>9786058499249</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Viyadükler</t>
+          <t>Ve Turuncu</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786058364394</t>
+          <t>9786058486218</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Kafi</t>
+          <t>Viyadükler</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>175</v>
+        <v>100</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786058364370</t>
+          <t>9786058364394</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Biçimsiz Aşk</t>
+          <t>Kafi</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>30</v>
+        <v>175</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786058364363</t>
+          <t>9786058364370</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Arizona Geçidi</t>
+          <t>Biçimsiz Aşk</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>150</v>
+        <v>30</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786058364387</t>
+          <t>9786058364363</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Kalbimiz Attıkça</t>
+          <t>Arizona Geçidi</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>3990000027873</t>
+          <t>9786058364387</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Telgraf Edebiyat ve Düşünce Dergisi Sayı: 5</t>
+          <t>Kalbimiz Attıkça</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>5.94</v>
+        <v>200</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786056554025</t>
+          <t>3990000027873</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Öteki Çehre</t>
+          <t>Telgraf Edebiyat ve Düşünce Dergisi Sayı: 5</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>100</v>
+        <v>5.94</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9789944017817</t>
+          <t>9786056554025</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Peyderpey</t>
+          <t>Öteki Çehre</t>
         </is>
       </c>
       <c r="C58" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786050308600</t>
+          <t>9789944017817</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>İpek Tende Gül Yanıkları</t>
+          <t>Peyderpey</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786056548208</t>
+          <t>9786050308600</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Cennet Hırsızı</t>
+          <t>İpek Tende Gül Yanıkları</t>
         </is>
       </c>
       <c r="C60" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786056548239</t>
+          <t>9786056548208</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Sonrasız Kadınlar</t>
+          <t>Cennet Hırsızı</t>
         </is>
       </c>
       <c r="C61" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786056548215</t>
+          <t>9786056548239</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Gelinciğin Yalnızlığı</t>
+          <t>Sonrasız Kadınlar</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786058509801</t>
+          <t>9786056548215</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Alnıma İnen Satırlar</t>
+          <t>Gelinciğin Yalnızlığı</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786058516601</t>
+          <t>9786058509801</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Melekleri Ölü Nehre Göm</t>
+          <t>Alnıma İnen Satırlar</t>
         </is>
       </c>
       <c r="C64" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786057047618</t>
+          <t>9786058516601</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>İç İçe</t>
+          <t>Melekleri Ölü Nehre Göm</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>225</v>
+        <v>150</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786056486906</t>
+          <t>9786057047618</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Benden Kimseye Bahsetme</t>
+          <t>İç İçe</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>35</v>
+        <v>225</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786057488190</t>
+          <t>9786056486906</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Hilmi Yavuz Üzerine Yazılar - Şimdi ve Burada</t>
+          <t>Benden Kimseye Bahsetme</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>250</v>
+        <v>35</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786057488183</t>
+          <t>9786057488190</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Hitabet</t>
+          <t>Hilmi Yavuz Üzerine Yazılar - Şimdi ve Burada</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>1000</v>
+        <v>250</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786058009486</t>
+          <t>9786057488183</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Bubi Tuzağı</t>
+          <t>Hitabet</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>250</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786057488107</t>
+          <t>9786058009486</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Letaif-i Rivayat'ın Fikir Dünyası</t>
+          <t>Bubi Tuzağı</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>30</v>
+        <v>250</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786058009479</t>
+          <t>9786057488107</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Naklen Öyküler</t>
+          <t>Letaif-i Rivayat'ın Fikir Dünyası</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>35</v>
+        <v>30</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786058009417</t>
+          <t>9786058009479</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Romanlar ve Büyük Hikayeler (1. Cilt)</t>
+          <t>Naklen Öyküler</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>275</v>
+        <v>35</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786058191471</t>
+          <t>9786058009417</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>İnsan Anlattıklarıdır</t>
+          <t>Romanlar ve Büyük Hikayeler (1. Cilt)</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>225</v>
+        <v>275</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786058191488</t>
+          <t>9786058191471</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Köy</t>
+          <t>İnsan Anlattıklarıdır</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>175</v>
+        <v>225</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786058364349</t>
+          <t>9786058191488</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Ay Geceden İnmeli</t>
+          <t>Köy</t>
         </is>
       </c>
       <c r="C75" s="1">
         <v>175</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786058009462</t>
+          <t>9786058364349</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Karanlığa Masallar</t>
+          <t>Ay Geceden İnmeli</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>225</v>
+        <v>175</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786058009455</t>
+          <t>9786058009462</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Balgam</t>
+          <t>Karanlığa Masallar</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>250</v>
+        <v>225</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786058009424</t>
+          <t>9786058009455</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Mehmed Celal - Romanlar ve Büyük Hikayeler (2. Cilt)</t>
+          <t>Balgam</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>275</v>
+        <v>250</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786058009400</t>
+          <t>9786058009424</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Hikayeler (1. Cilt)</t>
+          <t>Mehmed Celal - Romanlar ve Büyük Hikayeler (2. Cilt)</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>200</v>
+        <v>275</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786058191433</t>
+          <t>9786058009400</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>İnsani Müdahale</t>
+          <t>Hikayeler (1. Cilt)</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>175</v>
+        <v>200</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
+          <t>9786058191433</t>
+        </is>
+      </c>
+      <c r="B81" s="1" t="inlineStr">
+        <is>
+          <t>İnsani Müdahale</t>
+        </is>
+      </c>
+      <c r="C81" s="1">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="82" spans="1:3">
+      <c r="A82" s="1" t="inlineStr">
+        <is>
           <t>9786057047649</t>
         </is>
       </c>
-      <c r="B81" s="1" t="inlineStr">
+      <c r="B82" s="1" t="inlineStr">
         <is>
           <t>Ölmek Sabrı</t>
         </is>
       </c>
-      <c r="C81" s="1">
+      <c r="C82" s="1">
         <v>175</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>