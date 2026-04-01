--- v0 (2026-02-14)
+++ v1 (2026-04-01)
@@ -85,745 +85,790 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786059010788</t>
+          <t>9786057378224</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Düğümleri Çözecek Kıymetli Salevat</t>
+          <t>Mücerrebatı Senusi Tercümesi</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>380</v>
+        <v>310</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786059010429</t>
+          <t>9786059010887</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Kadın Halleri Risalesi</t>
+          <t>Her Derdi İyileştiren Bir Dua</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>230</v>
+        <v>125</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786054814329</t>
+          <t>9786057411006</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>İslam'da Evlilik 3: Nişan ve Nikah Ahkamı</t>
+          <t>Aişe Validemizin Evlilik Yaşı</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>205</v>
+        <v>220</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786054814312</t>
+          <t>9786059010788</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>İslam'da Evlilik 2: Evlenilmesi Haram Olanlar</t>
+          <t>Düğümleri Çözecek Kıymetli Salevat</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>310</v>
+        <v>380</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786054814473</t>
+          <t>9786059010429</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Şifai Şerif Arapça (Ciltli)</t>
+          <t>Kadın Halleri Risalesi</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>600</v>
+        <v>230</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786055715478</t>
+          <t>9786054814329</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>4000 Sünnet Müstehab Ve Edepler 2 Cilt Takım (Ciltli)</t>
+          <t>İslam'da Evlilik 3: Nişan ve Nikah Ahkamı</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>1720</v>
+        <v>205</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>8690000012527</t>
+          <t>9786054814312</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>4000 Sünnet Müstehab ve Edepler 1. Cilt (Ciltli)</t>
+          <t>İslam'da Evlilik 2: Evlenilmesi Haram Olanlar</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>860</v>
+        <v>310</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786050623987</t>
+          <t>9786054814473</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>İsmailağa Camiinin Tarihçesi ve Haziresindeki Şeyhulislamlar (Ciltli)</t>
+          <t>Şifai Şerif Arapça (Ciltli)</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>310</v>
+        <v>600</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>8690000012534</t>
+          <t>9786055715478</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>4000 Sünnet Müstehab Ve Edepler 2. Cilt (Ciltli)</t>
+          <t>4000 Sünnet Müstehab Ve Edepler 2 Cilt Takım (Ciltli)</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>860</v>
+        <v>1720</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786059531009</t>
+          <t>8690000012527</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Erba'in-i İdrisiyye (Ciltli)</t>
+          <t>4000 Sünnet Müstehab ve Edepler 1. Cilt (Ciltli)</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>345</v>
+        <v>860</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786059531146</t>
+          <t>9786050623987</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Adetli Hanımlar İçin Koruyucu Dualar</t>
+          <t>İsmailağa Camiinin Tarihçesi ve Haziresindeki Şeyhulislamlar (Ciltli)</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>200</v>
+        <v>310</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786059010351</t>
+          <t>8690000012534</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Faziletli Kırk Salevatı Şerifenin Metni Ve Tercemesi (Ciltli)</t>
+          <t>4000 Sünnet Müstehab Ve Edepler 2. Cilt (Ciltli)</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>445</v>
+        <v>860</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786054814305</t>
+          <t>9786059531009</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>İslam'da Evlilik 1: Evliliğin Faziletleri ve Eş Seçerken Aranacak Vasıflar</t>
+          <t>Erba'in-i İdrisiyye (Ciltli)</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>310</v>
+        <v>345</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786059010740</t>
+          <t>9786059531146</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Dualarım Kitabında Geçen Dualar Ve Zikirler (Cep Boy)</t>
+          <t>Adetli Hanımlar İçin Koruyucu Dualar</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786059531054</t>
+          <t>9786059010351</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Ahlak-ı Nebi</t>
+          <t>Faziletli Kırk Salevatı Şerifenin Metni Ve Tercemesi (Ciltli)</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>160</v>
+        <v>445</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786054814206</t>
+          <t>9786054814305</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Çörek Otu Mucizesi ve Şifa Duaları</t>
+          <t>İslam'da Evlilik 1: Evliliğin Faziletleri ve Eş Seçerken Aranacak Vasıflar</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>160</v>
+        <v>310</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786059531047</t>
+          <t>9786059010740</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Her Bir Uzuv İçin Şifa Ayetleri</t>
+          <t>Dualarım Kitabında Geçen Dualar Ve Zikirler (Cep Boy)</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>230</v>
+        <v>200</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786059010771</t>
+          <t>9786059531054</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Salevat-ı Kübra</t>
+          <t>Ahlak-ı Nebi</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>230</v>
+        <v>160</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786054814398</t>
+          <t>9786054814206</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Elli Dört Farz Şerhi</t>
+          <t>Çörek Otu Mucizesi ve Şifa Duaları</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>230</v>
+        <v>160</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786054814190</t>
+          <t>9786059531047</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Yahudi ve Hristiyanlar Cennete Girecek Diyenler Cennete Giremez (Ciltli)</t>
+          <t>Her Bir Uzuv İçin Şifa Ayetleri</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>205</v>
+        <v>230</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786059010467</t>
+          <t>9786059010771</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Bedir Ehli İle Tevessül ve İstiğaseler (Ciltli)</t>
+          <t>Salevat-ı Kübra</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>760</v>
+        <v>230</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786054814152</t>
+          <t>9786054814398</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Salevat-ı Şerife</t>
+          <t>Elli Dört Farz Şerhi</t>
         </is>
       </c>
       <c r="C23" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786059010085</t>
+          <t>9786054814190</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Namaz İlmihali</t>
+          <t>Yahudi ve Hristiyanlar Cennete Girecek Diyenler Cennete Giremez (Ciltli)</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>250</v>
+        <v>205</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786054814114</t>
+          <t>9786059010467</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Dinin Direği Müminin Miracı Namaz</t>
+          <t>Bedir Ehli İle Tevessül ve İstiğaseler (Ciltli)</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>480</v>
+        <v>760</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786054814077</t>
+          <t>9786054814152</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Ezan-ı Muhammedi Risalesi</t>
+          <t>Salevat-ı Şerife</t>
         </is>
       </c>
       <c r="C26" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786059010368</t>
+          <t>9786059010085</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Dürr-u Meknün Kasidesinin Şerhi</t>
+          <t>Namaz İlmihali</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>280</v>
+        <v>250</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786054814381</t>
+          <t>9786054814114</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Dürr-u Meknün Kasidesi</t>
+          <t>Dinin Direği Müminin Miracı Namaz</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>230</v>
+        <v>480</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786054814022</t>
+          <t>9786054814077</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Oruç Risalesi</t>
+          <t>Ezan-ı Muhammedi Risalesi</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>310</v>
+        <v>230</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786054814015</t>
+          <t>9786059010368</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Peygamber Efendimizi Hangi Dualarla Rüyada Görürüz</t>
+          <t>Dürr-u Meknün Kasidesinin Şerhi</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>125</v>
+        <v>280</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786056404696</t>
+          <t>9786054814381</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Tarikati Aliyyede Rabıtai Celiyye (Ciltli)</t>
+          <t>Dürr-u Meknün Kasidesi</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>860</v>
+        <v>230</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786056404689</t>
+          <t>9786054814022</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Tasavvuf Risalesi</t>
+          <t>Oruç Risalesi</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>230</v>
+        <v>310</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786058527812</t>
+          <t>9786054814015</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Kur'an-ı Mecid Risalesi (Ciltli)</t>
+          <t>Peygamber Efendimizi Hangi Dualarla Rüyada Görürüz</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>230</v>
+        <v>125</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786056404634</t>
+          <t>9786056404696</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Fıtrat-ı Tağyir Risalesi</t>
+          <t>Tarikati Aliyyede Rabıtai Celiyye (Ciltli)</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>230</v>
+        <v>860</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786059010818</t>
+          <t>9786056404689</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Dualarım (Ciltli)</t>
+          <t>Tasavvuf Risalesi</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>840</v>
+        <v>230</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786057411020</t>
+          <t>9786058527812</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>İbret Tabloları (Ciltli)</t>
+          <t>Kur'an-ı Mecid Risalesi (Ciltli)</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>740</v>
+        <v>230</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>8609000014899</t>
+          <t>9786056404634</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Ezkar ve Deavat Külliyatı 2 Cilt Takım (Ciltli)</t>
+          <t>Fıtrat-ı Tağyir Risalesi</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>1680</v>
+        <v>230</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786059531023</t>
+          <t>9786059010818</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>İman - İslam İlmihali (Ciltli)</t>
+          <t>Dualarım (Ciltli)</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>535</v>
+        <v>840</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786059010115</t>
+          <t>9786057411020</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>İstiğfarat-ı Münkıze Kurtarıcı İstiğfarlar</t>
+          <t>İbret Tabloları (Ciltli)</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>115</v>
+        <v>740</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786059531139</t>
+          <t>8609000014899</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Kırk Hadisi Şerif (Ciltli)</t>
+          <t>Ezkar ve Deavat Külliyatı 2 Cilt Takım (Ciltli)</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>760</v>
+        <v>1680</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786059531092</t>
+          <t>9786059531023</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>İbni Ebi Cemre Hazretlerinin Hayatı Eserleri Ve Müjdeci Rüyaları</t>
+          <t>İman - İslam İlmihali (Ciltli)</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>380</v>
+        <v>535</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786059010849</t>
+          <t>9786059010115</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Meva'ız-i Kudsiyye</t>
+          <t>İstiğfarat-ı Münkıze Kurtarıcı İstiğfarlar</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>230</v>
+        <v>115</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786059010986</t>
+          <t>9786059531139</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Cemaatle Namaz</t>
+          <t>Kırk Hadisi Şerif (Ciltli)</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>330</v>
+        <v>760</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786059010955</t>
+          <t>9786059531092</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Ta'dil-i Erkan Risalesi</t>
+          <t>İbni Ebi Cemre Hazretlerinin Hayatı Eserleri Ve Müjdeci Rüyaları</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>270</v>
+        <v>380</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786059010948</t>
+          <t>9786059010849</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Şecerei Nebeviyye Risalesi</t>
+          <t>Meva'ız-i Kudsiyye</t>
         </is>
       </c>
       <c r="C45" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786056404603</t>
+          <t>9786059010986</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Selam Risalesi</t>
+          <t>Cemaatle Namaz</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>230</v>
+        <v>330</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786057088710</t>
+          <t>9786059010955</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Dualarım (Ciltli)</t>
+          <t>Ta'dil-i Erkan Risalesi</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>840</v>
+        <v>270</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
+          <t>9786059010948</t>
+        </is>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Şecerei Nebeviyye Risalesi</t>
+        </is>
+      </c>
+      <c r="C48" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3">
+      <c r="A49" s="1" t="inlineStr">
+        <is>
+          <t>9786056404603</t>
+        </is>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>Selam Risalesi</t>
+        </is>
+      </c>
+      <c r="C49" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3">
+      <c r="A50" s="1" t="inlineStr">
+        <is>
+          <t>9786057088710</t>
+        </is>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Dualarım (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C50" s="1">
+        <v>840</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3">
+      <c r="A51" s="1" t="inlineStr">
+        <is>
           <t>9786059010375</t>
         </is>
       </c>
-      <c r="B48" s="1" t="inlineStr">
+      <c r="B51" s="1" t="inlineStr">
         <is>
           <t>Tarikati Aliyyede Rabıtai Celiyyenin Meşruiyetine Dair Kitap (Ciltli)</t>
         </is>
       </c>
-      <c r="C48" s="1">
+      <c r="C51" s="1">
         <v>860</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>