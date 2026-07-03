--- v1 (2026-04-01)
+++ v2 (2026-07-03)
@@ -85,790 +85,805 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786057378224</t>
+          <t>9786057378286</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Mücerrebatı Senusi Tercümesi</t>
+          <t>Fakirliğe ve Zenginliğe Sebep Olacak Haller ve Ameller</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>310</v>
+        <v>460</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786059010887</t>
+          <t>9786057378224</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Her Derdi İyileştiren Bir Dua</t>
+          <t>Mücerrebatı Senusi Tercümesi</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>125</v>
+        <v>310</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786057411006</t>
+          <t>9786059010887</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Aişe Validemizin Evlilik Yaşı</t>
+          <t>Her Derdi İyileştiren Bir Dua</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>220</v>
+        <v>125</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786059010788</t>
+          <t>9786057411006</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Düğümleri Çözecek Kıymetli Salevat</t>
+          <t>Aişe Validemizin Evlilik Yaşı</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>380</v>
+        <v>220</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786059010429</t>
+          <t>9786059010788</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Kadın Halleri Risalesi</t>
+          <t>Düğümleri Çözecek Kıymetli Salevat</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>230</v>
+        <v>380</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786054814329</t>
+          <t>9786059010429</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>İslam'da Evlilik 3: Nişan ve Nikah Ahkamı</t>
+          <t>Kadın Halleri Risalesi</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>205</v>
+        <v>230</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786054814312</t>
+          <t>9786054814329</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>İslam'da Evlilik 2: Evlenilmesi Haram Olanlar</t>
+          <t>İslam'da Evlilik 3: Nişan ve Nikah Ahkamı</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>310</v>
+        <v>205</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786054814473</t>
+          <t>9786054814312</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Şifai Şerif Arapça (Ciltli)</t>
+          <t>İslam'da Evlilik 2: Evlenilmesi Haram Olanlar</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>600</v>
+        <v>310</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786055715478</t>
+          <t>9786054814473</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>4000 Sünnet Müstehab Ve Edepler 2 Cilt Takım (Ciltli)</t>
+          <t>Şifai Şerif Arapça (Ciltli)</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>1720</v>
+        <v>600</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>8690000012527</t>
+          <t>9786055715478</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>4000 Sünnet Müstehab ve Edepler 1. Cilt (Ciltli)</t>
+          <t>4000 Sünnet Müstehab Ve Edepler 2 Cilt Takım (Ciltli)</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>860</v>
+        <v>1720</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786050623987</t>
+          <t>8690000012527</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>İsmailağa Camiinin Tarihçesi ve Haziresindeki Şeyhulislamlar (Ciltli)</t>
+          <t>4000 Sünnet Müstehab ve Edepler 1. Cilt (Ciltli)</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>310</v>
+        <v>860</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>8690000012534</t>
+          <t>9786050623987</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>4000 Sünnet Müstehab Ve Edepler 2. Cilt (Ciltli)</t>
+          <t>İsmailağa Camiinin Tarihçesi ve Haziresindeki Şeyhulislamlar (Ciltli)</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>860</v>
+        <v>310</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786059531009</t>
+          <t>8690000012534</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Erba'in-i İdrisiyye (Ciltli)</t>
+          <t>4000 Sünnet Müstehab Ve Edepler 2. Cilt (Ciltli)</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>345</v>
+        <v>860</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786059531146</t>
+          <t>9786059531009</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Adetli Hanımlar İçin Koruyucu Dualar</t>
+          <t>Erba'in-i İdrisiyye (Ciltli)</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>200</v>
+        <v>345</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786059010351</t>
+          <t>9786059531146</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Faziletli Kırk Salevatı Şerifenin Metni Ve Tercemesi (Ciltli)</t>
+          <t>Adetli Hanımlar İçin Koruyucu Dualar</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>445</v>
+        <v>200</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786054814305</t>
+          <t>9786059010351</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>İslam'da Evlilik 1: Evliliğin Faziletleri ve Eş Seçerken Aranacak Vasıflar</t>
+          <t>Faziletli Kırk Salevatı Şerifenin Metni Ve Tercemesi (Ciltli)</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>310</v>
+        <v>445</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786059010740</t>
+          <t>9786054814305</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Dualarım Kitabında Geçen Dualar Ve Zikirler (Cep Boy)</t>
+          <t>İslam'da Evlilik 1: Evliliğin Faziletleri ve Eş Seçerken Aranacak Vasıflar</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>200</v>
+        <v>310</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786059531054</t>
+          <t>9786059010740</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Ahlak-ı Nebi</t>
+          <t>Dualarım Kitabında Geçen Dualar Ve Zikirler (Cep Boy)</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786054814206</t>
+          <t>9786059531054</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Çörek Otu Mucizesi ve Şifa Duaları</t>
+          <t>Ahlak-ı Nebi</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786059531047</t>
+          <t>9786054814206</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Her Bir Uzuv İçin Şifa Ayetleri</t>
+          <t>Çörek Otu Mucizesi ve Şifa Duaları</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>230</v>
+        <v>160</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786059010771</t>
+          <t>9786059531047</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Salevat-ı Kübra</t>
+          <t>Her Bir Uzuv İçin Şifa Ayetleri</t>
         </is>
       </c>
       <c r="C22" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786054814398</t>
+          <t>9786059010771</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Elli Dört Farz Şerhi</t>
+          <t>Salevat-ı Kübra</t>
         </is>
       </c>
       <c r="C23" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786054814190</t>
+          <t>9786054814398</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Yahudi ve Hristiyanlar Cennete Girecek Diyenler Cennete Giremez (Ciltli)</t>
+          <t>Elli Dört Farz Şerhi</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>205</v>
+        <v>230</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786059010467</t>
+          <t>9786054814190</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Bedir Ehli İle Tevessül ve İstiğaseler (Ciltli)</t>
+          <t>Yahudi ve Hristiyanlar Cennete Girecek Diyenler Cennete Giremez (Ciltli)</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>760</v>
+        <v>205</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786054814152</t>
+          <t>9786059010467</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Salevat-ı Şerife</t>
+          <t>Bedir Ehli İle Tevessül ve İstiğaseler (Ciltli)</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>230</v>
+        <v>760</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786059010085</t>
+          <t>9786054814152</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Namaz İlmihali</t>
+          <t>Salevat-ı Şerife</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>250</v>
+        <v>230</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786054814114</t>
+          <t>9786059010085</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Dinin Direği Müminin Miracı Namaz</t>
+          <t>Namaz İlmihali</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>480</v>
+        <v>250</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786054814077</t>
+          <t>9786054814114</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Ezan-ı Muhammedi Risalesi</t>
+          <t>Dinin Direği Müminin Miracı Namaz</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>230</v>
+        <v>480</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786059010368</t>
+          <t>9786054814077</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Dürr-u Meknün Kasidesinin Şerhi</t>
+          <t>Ezan-ı Muhammedi Risalesi</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>280</v>
+        <v>230</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786054814381</t>
+          <t>9786059010368</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Dürr-u Meknün Kasidesi</t>
+          <t>Dürr-u Meknün Kasidesinin Şerhi</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>230</v>
+        <v>280</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786054814022</t>
+          <t>9786054814381</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Oruç Risalesi</t>
+          <t>Dürr-u Meknün Kasidesi</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>310</v>
+        <v>230</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786054814015</t>
+          <t>9786054814022</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Peygamber Efendimizi Hangi Dualarla Rüyada Görürüz</t>
+          <t>Oruç Risalesi</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>125</v>
+        <v>310</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786056404696</t>
+          <t>9786054814015</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Tarikati Aliyyede Rabıtai Celiyye (Ciltli)</t>
+          <t>Peygamber Efendimizi Hangi Dualarla Rüyada Görürüz</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>860</v>
+        <v>125</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786056404689</t>
+          <t>9786056404696</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Tasavvuf Risalesi</t>
+          <t>Tarikati Aliyyede Rabıtai Celiyye (Ciltli)</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>230</v>
+        <v>860</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786058527812</t>
+          <t>9786056404689</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Kur'an-ı Mecid Risalesi (Ciltli)</t>
+          <t>Tasavvuf Risalesi</t>
         </is>
       </c>
       <c r="C36" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786056404634</t>
+          <t>9786058527812</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Fıtrat-ı Tağyir Risalesi</t>
+          <t>Kur'an-ı Mecid Risalesi (Ciltli)</t>
         </is>
       </c>
       <c r="C37" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786059010818</t>
+          <t>9786056404634</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Dualarım (Ciltli)</t>
+          <t>Fıtrat-ı Tağyir Risalesi</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>840</v>
+        <v>230</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786057411020</t>
+          <t>9786059010818</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>İbret Tabloları (Ciltli)</t>
+          <t>Dualarım (Ciltli)</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>740</v>
+        <v>840</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>8609000014899</t>
+          <t>9786057411020</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Ezkar ve Deavat Külliyatı 2 Cilt Takım (Ciltli)</t>
+          <t>İbret Tabloları (Ciltli)</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>1680</v>
+        <v>740</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786059531023</t>
+          <t>8609000014899</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>İman - İslam İlmihali (Ciltli)</t>
+          <t>Ezkar ve Deavat Külliyatı 2 Cilt Takım (Ciltli)</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>535</v>
+        <v>1680</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786059010115</t>
+          <t>9786059531023</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>İstiğfarat-ı Münkıze Kurtarıcı İstiğfarlar</t>
+          <t>İman - İslam İlmihali (Ciltli)</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>115</v>
+        <v>535</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786059531139</t>
+          <t>9786059010115</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Kırk Hadisi Şerif (Ciltli)</t>
+          <t>İstiğfarat-ı Münkıze Kurtarıcı İstiğfarlar</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>760</v>
+        <v>115</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786059531092</t>
+          <t>9786059531139</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>İbni Ebi Cemre Hazretlerinin Hayatı Eserleri Ve Müjdeci Rüyaları</t>
+          <t>Kırk Hadisi Şerif (Ciltli)</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>380</v>
+        <v>760</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786059010849</t>
+          <t>9786059531092</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Meva'ız-i Kudsiyye</t>
+          <t>İbni Ebi Cemre Hazretlerinin Hayatı Eserleri Ve Müjdeci Rüyaları</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>230</v>
+        <v>380</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786059010986</t>
+          <t>9786059010849</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Cemaatle Namaz</t>
+          <t>Meva'ız-i Kudsiyye</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>330</v>
+        <v>230</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786059010955</t>
+          <t>9786059010986</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Ta'dil-i Erkan Risalesi</t>
+          <t>Cemaatle Namaz</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>270</v>
+        <v>330</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786059010948</t>
+          <t>9786059010955</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Şecerei Nebeviyye Risalesi</t>
+          <t>Ta'dil-i Erkan Risalesi</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>230</v>
+        <v>270</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786056404603</t>
+          <t>9786059010948</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Selam Risalesi</t>
+          <t>Şecerei Nebeviyye Risalesi</t>
         </is>
       </c>
       <c r="C49" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786057088710</t>
+          <t>9786056404603</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Dualarım (Ciltli)</t>
+          <t>Selam Risalesi</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>840</v>
+        <v>230</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
+          <t>9786057088710</t>
+        </is>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Dualarım (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C51" s="1">
+        <v>840</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3">
+      <c r="A52" s="1" t="inlineStr">
+        <is>
           <t>9786059010375</t>
         </is>
       </c>
-      <c r="B51" s="1" t="inlineStr">
+      <c r="B52" s="1" t="inlineStr">
         <is>
           <t>Tarikati Aliyyede Rabıtai Celiyyenin Meşruiyetine Dair Kitap (Ciltli)</t>
         </is>
       </c>
-      <c r="C51" s="1">
+      <c r="C52" s="1">
         <v>860</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>