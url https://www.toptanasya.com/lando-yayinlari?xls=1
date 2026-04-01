--- v0 (2026-02-14)
+++ v1 (2026-04-01)
@@ -85,1255 +85,1330 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259370286</t>
+          <t>9786258605013</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Herkesleşmek</t>
+          <t>Boşluğuma Gelen Adlar Envanteri</t>
         </is>
       </c>
       <c r="C2" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259355504</t>
+          <t>9786259355542</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Haydar Haydar</t>
+          <t>Terazi</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259370262</t>
+          <t>9786259355559</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Buçuk Üzre, Bir Yazışı</t>
+          <t>Gölge Ben</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259370255</t>
+          <t>9786259355535</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Saka Kuşu</t>
+          <t>Arada Kalan Şeyler</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259355528</t>
+          <t>9786258605037</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>P</t>
+          <t>Keşifler - Denemeler Kitabı</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259370293</t>
+          <t>9786259370286</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Derinimin Aşkı</t>
+          <t>Herkesleşmek</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259355511</t>
+          <t>9786259355504</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Gözyaşı Korteks</t>
+          <t>Haydar Haydar</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259370279</t>
+          <t>9786259370262</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Cedel</t>
+          <t>Buçuk Üzre, Bir Yazışı</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259370217</t>
+          <t>9786259370255</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Zemin</t>
+          <t>Saka Kuşu</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259615523</t>
+          <t>9786259355528</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Ağırlaştırılmış Muhabbet</t>
+          <t>P</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>220</v>
+        <v>240</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259257488</t>
+          <t>9786259370293</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Leyla &amp; Leyla</t>
+          <t>Derinimin Aşkı</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>300</v>
+        <v>220</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259370200</t>
+          <t>9786259355511</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Dondurma</t>
+          <t>Gözyaşı Korteks</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>250</v>
+        <v>220</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259370224</t>
+          <t>9786259370279</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Kıbrıs Türk Şiiri Antolojisi</t>
+          <t>Cedel</t>
         </is>
       </c>
       <c r="C14" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259257495</t>
+          <t>9786259370217</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Kalbi Yenik Bir Evren Seyrin</t>
+          <t>Zemin</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259370231</t>
+          <t>9786259615523</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Seçme Şiirler</t>
+          <t>Ağırlaştırılmış Muhabbet</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259599458</t>
+          <t>9786259257488</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Çığlık (rap-rapsodi)</t>
+          <t>Leyla &amp; Leyla</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>180</v>
+        <v>300</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259615585</t>
+          <t>9786259370200</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>İdrakrizi</t>
+          <t>Dondurma</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259257426</t>
+          <t>9786259370224</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Orhan Pamuk'u Beklerken</t>
+          <t>Kıbrıs Türk Şiiri Antolojisi</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>240</v>
+        <v>220</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259257440</t>
+          <t>9786259257495</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Lotus Yarası</t>
+          <t>Kalbi Yenik Bir Evren Seyrin</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259257433</t>
+          <t>9786259370231</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>#botşiir</t>
+          <t>Seçme Şiirler</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259257471</t>
+          <t>9786259599458</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Hiçlik Valfi</t>
+          <t>Çığlık (rap-rapsodi)</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>220</v>
+        <v>180</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259257419</t>
+          <t>9786259615585</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Kendini Çöle Sürmek</t>
+          <t>İdrakrizi</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259257464</t>
+          <t>9786259257426</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Strazburg'da Dört Saniye</t>
+          <t>Orhan Pamuk'u Beklerken</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>250</v>
+        <v>240</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259257457</t>
+          <t>9786259257440</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Ben, Falanca</t>
+          <t>Lotus Yarası</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>240</v>
+        <v>220</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259690834</t>
+          <t>9786259257433</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Denizsiz Günlerin Dili</t>
+          <t>#botşiir</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259644790</t>
+          <t>9786259257471</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Kalbim Gıcırdıyor İbrahim</t>
+          <t>Hiçlik Valfi</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786259644783</t>
+          <t>9786259257419</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Biz Bu Şiirleri Süs Olsun Diye Yazmadık</t>
+          <t>Kendini Çöle Sürmek</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>300</v>
+        <v>220</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786259257402</t>
+          <t>9786259257464</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Sanrılar</t>
+          <t>Strazburg'da Dört Saniye</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>220</v>
+        <v>250</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786259644776</t>
+          <t>9786259257457</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Vah/y</t>
+          <t>Ben, Falanca</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>220</v>
+        <v>240</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786259644752</t>
+          <t>9786259690834</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Taç Utangaçlığı</t>
+          <t>Denizsiz Günlerin Dili</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>220</v>
+        <v>180</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786259644769</t>
+          <t>9786259644790</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>İçkent</t>
+          <t>Kalbim Gıcırdıyor İbrahim</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>240</v>
+        <v>220</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786259644745</t>
+          <t>9786259644783</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>İnsanlar, Hayvanlar ve Diğerleri</t>
+          <t>Biz Bu Şiirleri Süs Olsun Diye Yazmadık</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786259644738</t>
+          <t>9786259257402</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Arzunun Kilitli Antolojisi</t>
+          <t>Sanrılar</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>160</v>
+        <v>220</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786259644721</t>
+          <t>9786259644776</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Süt ve Gül</t>
+          <t>Vah/y</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>260</v>
+        <v>220</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786259632698</t>
+          <t>9786259644752</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Zihin, Sadık Ses!</t>
+          <t>Taç Utangaçlığı</t>
         </is>
       </c>
       <c r="C36" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786259644714</t>
+          <t>9786259644769</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Tuhaf.iye</t>
+          <t>İçkent</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>220</v>
+        <v>240</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786259632681</t>
+          <t>9786259644745</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Yüzünün Bana Söylediği</t>
+          <t>İnsanlar, Hayvanlar ve Diğerleri</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>220</v>
+        <v>400</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786259632643</t>
+          <t>9786259644738</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Şiir ve Dilbilgisi</t>
+          <t>Arzunun Kilitli Antolojisi</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>220</v>
+        <v>160</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786259632667</t>
+          <t>9786259644721</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Analar, Babalar ve Yeryüzü Yankısı</t>
+          <t>Süt ve Gül</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>240</v>
+        <v>260</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786259632674</t>
+          <t>9786259632698</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Ait</t>
+          <t>Zihin, Sadık Ses!</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>240</v>
+        <v>220</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786259632636</t>
+          <t>9786259644714</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Şefkatpençe</t>
+          <t>Tuhaf.iye</t>
         </is>
       </c>
       <c r="C42" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786259644707</t>
+          <t>9786259632681</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Akça Kız, Kara Derviş Zakkum ve Ilgın</t>
+          <t>Yüzünün Bana Söylediği</t>
         </is>
       </c>
       <c r="C43" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786259632650</t>
+          <t>9786259632643</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>İlhan-ı Bahri</t>
+          <t>Şiir ve Dilbilgisi</t>
         </is>
       </c>
       <c r="C44" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786259632612</t>
+          <t>9786259632667</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Çivi</t>
+          <t>Analar, Babalar ve Yeryüzü Yankısı</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786259690810</t>
+          <t>9786259632674</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Mektuplar</t>
+          <t>Ait</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>190</v>
+        <v>240</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786259632629</t>
+          <t>9786259632636</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Bir Okul Duvarından Mevsimler Tablosu</t>
+          <t>Şefkatpençe</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786259672496</t>
+          <t>9786259644707</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Sanki Sonsuz</t>
+          <t>Akça Kız, Kara Derviş Zakkum ve Ilgın</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786259632605</t>
+          <t>9786259632650</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Kafa Hep Pazar</t>
+          <t>İlhan-ı Bahri</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786259672472</t>
+          <t>9786259632612</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Fidelio</t>
+          <t>Çivi</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786259672489</t>
+          <t>9786259690810</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Atlarını Solluyorum</t>
+          <t>Mektuplar</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>150</v>
+        <v>190</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786259672410</t>
+          <t>9786259632629</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Teraneler I</t>
+          <t>Bir Okul Duvarından Mevsimler Tablosu</t>
         </is>
       </c>
       <c r="C52" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786259599403</t>
+          <t>9786259672496</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Biraz Konuşmasak</t>
+          <t>Sanki Sonsuz</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786259706528</t>
+          <t>9786259632605</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Heyula Hayali</t>
+          <t>Kafa Hep Pazar</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>175</v>
+        <v>200</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786259690803</t>
+          <t>9786259672472</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Yazgan</t>
+          <t>Fidelio</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786259599441</t>
+          <t>9786259672489</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Hanımefendi Kızıldır</t>
+          <t>Atlarını Solluyorum</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>175</v>
+        <v>150</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786259706597</t>
+          <t>9786259672410</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Anadolu Rüyası</t>
+          <t>Teraneler I</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>210</v>
+        <v>200</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786259706566</t>
+          <t>9786259599403</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Sürtük Nağmeli Sağdıç</t>
+          <t>Biraz Konuşmasak</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>170</v>
+        <v>180</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786259706573</t>
+          <t>9786259706528</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Toplum Sözleşmesi 2.0</t>
+          <t>Heyula Hayali</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>190</v>
+        <v>175</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786259599410</t>
+          <t>9786259690803</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Kavimler Pozu</t>
+          <t>Yazgan</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>175</v>
+        <v>180</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786259615509</t>
+          <t>9786259599441</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Şiddetli Biçimsiz</t>
+          <t>Hanımefendi Kızıldır</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>200</v>
+        <v>175</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786259672427</t>
+          <t>9786259706597</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Yedinci Günün Esrarı</t>
+          <t>Anadolu Rüyası</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>200</v>
+        <v>210</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786259672434</t>
+          <t>9786259706566</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>2025’de Çıkan Her Hangi Bir Kitap</t>
+          <t>Sürtük Nağmeli Sağdıç</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>200</v>
+        <v>170</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786259672403</t>
+          <t>9786259706573</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Sonsuzu Bölen Bir</t>
+          <t>Toplum Sözleşmesi 2.0</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>200</v>
+        <v>190</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786259672441</t>
+          <t>9786259599410</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Bu/This</t>
+          <t>Kavimler Pozu</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>260</v>
+        <v>175</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786259672458</t>
+          <t>9786259615509</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Conatus’un Cebi</t>
+          <t>Şiddetli Biçimsiz</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>260</v>
+        <v>200</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786259615547</t>
+          <t>9786259672427</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Bir Haziran Sabahı</t>
+          <t>Yedinci Günün Esrarı</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786259615554</t>
+          <t>9786259672434</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Aşk</t>
+          <t>2025’de Çıkan Her Hangi Bir Kitap</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786259615561</t>
+          <t>9786259672403</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Zihin Bahçemde Üç Çayı</t>
+          <t>Sonsuzu Bölen Bir</t>
         </is>
       </c>
       <c r="C69" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786259615592</t>
+          <t>9786259672441</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Kabul</t>
+          <t>Bu/This</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>200</v>
+        <v>260</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786259615578</t>
+          <t>9786259672458</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Alegria</t>
+          <t>Conatus’un Cebi</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>200</v>
+        <v>260</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786259615530</t>
+          <t>9786259615547</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Requiem</t>
+          <t>Bir Haziran Sabahı</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>220</v>
+        <v>240</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786259690865</t>
+          <t>9786259615554</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>En Genç</t>
+          <t>Aşk</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786259690841</t>
+          <t>9786259615561</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Büyü Haritaları Pafta I.</t>
+          <t>Zihin Bahçemde Üç Çayı</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>190</v>
+        <v>200</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786259690889</t>
+          <t>9786259615592</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Tavşanlara Göz Kırpın</t>
+          <t>Kabul</t>
         </is>
       </c>
       <c r="C75" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786259690896</t>
+          <t>9786259615578</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>İnsandan Sonra</t>
+          <t>Alegria</t>
         </is>
       </c>
       <c r="C76" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786259599496</t>
+          <t>9786259615530</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Eksik</t>
+          <t>Requiem</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786259599465</t>
+          <t>9786259690865</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Titreşir</t>
+          <t>En Genç</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>140</v>
+        <v>200</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786259599434</t>
+          <t>9786259690841</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Çingenenin Çiçekleri Taş</t>
+          <t>Büyü Haritaları Pafta I.</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>175</v>
+        <v>190</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786259706559</t>
+          <t>9786259690889</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>İnkar</t>
+          <t>Tavşanlara Göz Kırpın</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786259599472</t>
+          <t>9786259690896</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>2. Türkiye Tekstil Bienali: Dalga Kumaş</t>
+          <t>İnsandan Sonra</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
+          <t>9786259599496</t>
+        </is>
+      </c>
+      <c r="B82" s="1" t="inlineStr">
+        <is>
+          <t>Eksik</t>
+        </is>
+      </c>
+      <c r="C82" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="83" spans="1:3">
+      <c r="A83" s="1" t="inlineStr">
+        <is>
+          <t>9786259599465</t>
+        </is>
+      </c>
+      <c r="B83" s="1" t="inlineStr">
+        <is>
+          <t>Titreşir</t>
+        </is>
+      </c>
+      <c r="C83" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="84" spans="1:3">
+      <c r="A84" s="1" t="inlineStr">
+        <is>
+          <t>9786259599434</t>
+        </is>
+      </c>
+      <c r="B84" s="1" t="inlineStr">
+        <is>
+          <t>Çingenenin Çiçekleri Taş</t>
+        </is>
+      </c>
+      <c r="C84" s="1">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="85" spans="1:3">
+      <c r="A85" s="1" t="inlineStr">
+        <is>
+          <t>9786259706559</t>
+        </is>
+      </c>
+      <c r="B85" s="1" t="inlineStr">
+        <is>
+          <t>İnkar</t>
+        </is>
+      </c>
+      <c r="C85" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="86" spans="1:3">
+      <c r="A86" s="1" t="inlineStr">
+        <is>
+          <t>9786259599472</t>
+        </is>
+      </c>
+      <c r="B86" s="1" t="inlineStr">
+        <is>
+          <t>2. Türkiye Tekstil Bienali: Dalga Kumaş</t>
+        </is>
+      </c>
+      <c r="C86" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="87" spans="1:3">
+      <c r="A87" s="1" t="inlineStr">
+        <is>
           <t>9786259706511</t>
         </is>
       </c>
-      <c r="B82" s="1" t="inlineStr">
+      <c r="B87" s="1" t="inlineStr">
         <is>
           <t>İçli Bir Piç (epilog)</t>
         </is>
       </c>
-      <c r="C82" s="1">
+      <c r="C87" s="1">
         <v>175</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>