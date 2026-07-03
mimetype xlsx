--- v1 (2026-04-01)
+++ v2 (2026-07-03)
@@ -85,1330 +85,1615 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786258605013</t>
+          <t>9786258605464</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Boşluğuma Gelen Adlar Envanteri</t>
+          <t>Kaygılardan Uzak</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>220</v>
+        <v>240</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259355542</t>
+          <t>9786258605495</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Terazi</t>
+          <t>Esrarengiz Malikane</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259355559</t>
+          <t>9786258605419</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Gölge Ben</t>
+          <t>Marienbad Ağıdı</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>250</v>
+        <v>220</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259355535</t>
+          <t>9786258605440</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Arada Kalan Şeyler</t>
+          <t>İbretnüma</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>220</v>
+        <v>240</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786258605037</t>
+          <t>9786258605297</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Keşifler - Denemeler Kitabı</t>
+          <t>Yerleşik Boşluk</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259370286</t>
+          <t>9786258605457</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Herkesleşmek</t>
+          <t>İncelikle Yontulmuş Bir Hiçlik</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>220</v>
+        <v>240</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259355504</t>
+          <t>9786258605426</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Haydar Haydar</t>
+          <t>Sarı Duvar Kâğıdı</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259370262</t>
+          <t>9786258605396</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Buçuk Üzre, Bir Yazışı</t>
+          <t>Görülmeyenler Dökümü</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>300</v>
+        <v>240</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259370255</t>
+          <t>9786259690858</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Saka Kuşu</t>
+          <t>İken Şunu Da</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259355528</t>
+          <t>9786258605174</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>P</t>
+          <t>Kum Adam</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259370293</t>
+          <t>9786258605303</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Derinimin Aşkı</t>
+          <t>Yitik Yansımalar</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>220</v>
+        <v>250</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259355511</t>
+          <t>9786258605112</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Gözyaşı Korteks</t>
+          <t>Betonu Delen Otlar</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>220</v>
+        <v>250</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259370279</t>
+          <t>9786258605259</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Cedel</t>
+          <t>Karanlık Anlatı</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>220</v>
+        <v>420</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259370217</t>
+          <t>9786258605181</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Zemin</t>
+          <t>Yelpazeli Labirent</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>220</v>
+        <v>240</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259615523</t>
+          <t>9786258605136</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Ağırlaştırılmış Muhabbet</t>
+          <t>Değil</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259257488</t>
+          <t>9786258605198</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Leyla &amp; Leyla</t>
+          <t>Arp Çalan Melekler</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>300</v>
+        <v>240</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259370200</t>
+          <t>9786258605129</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Dondurma</t>
+          <t>Gri Patikalar</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>250</v>
+        <v>230</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259370224</t>
+          <t>9786258605105</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Kıbrıs Türk Şiiri Antolojisi</t>
+          <t>Beyaz İnsanlar</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259257495</t>
+          <t>9786258605167</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Kalbi Yenik Bir Evren Seyrin</t>
+          <t>Hassas Düğmeler</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259370231</t>
+          <t>9786258605013</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Seçme Şiirler</t>
+          <t>Boşluğuma Gelen Adlar Envanteri</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259599458</t>
+          <t>9786259355542</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Çığlık (rap-rapsodi)</t>
+          <t>Terazi</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259615585</t>
+          <t>9786259355559</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>İdrakrizi</t>
+          <t>Gölge Ben</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259257426</t>
+          <t>9786259355535</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Orhan Pamuk'u Beklerken</t>
+          <t>Arada Kalan Şeyler</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>240</v>
+        <v>220</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259257440</t>
+          <t>9786258605037</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Lotus Yarası</t>
+          <t>Keşifler - Denemeler Kitabı</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259257433</t>
+          <t>9786259370286</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>#botşiir</t>
+          <t>Herkesleşmek</t>
         </is>
       </c>
       <c r="C26" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259257471</t>
+          <t>9786259355504</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Hiçlik Valfi</t>
+          <t>Haydar Haydar</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786259257419</t>
+          <t>9786259370262</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Kendini Çöle Sürmek</t>
+          <t>Buçuk Üzre, Bir Yazışı</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786259257464</t>
+          <t>9786259370255</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Strazburg'da Dört Saniye</t>
+          <t>Saka Kuşu</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>250</v>
+        <v>220</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786259257457</t>
+          <t>9786259355528</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Ben, Falanca</t>
+          <t>P</t>
         </is>
       </c>
       <c r="C30" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786259690834</t>
+          <t>9786259370293</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Denizsiz Günlerin Dili</t>
+          <t>Derinimin Aşkı</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786259644790</t>
+          <t>9786259355511</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Kalbim Gıcırdıyor İbrahim</t>
+          <t>Gözyaşı Korteks</t>
         </is>
       </c>
       <c r="C32" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786259644783</t>
+          <t>9786259370279</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Biz Bu Şiirleri Süs Olsun Diye Yazmadık</t>
+          <t>Cedel</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>300</v>
+        <v>220</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786259257402</t>
+          <t>9786259370217</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Sanrılar</t>
+          <t>Zemin</t>
         </is>
       </c>
       <c r="C34" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786259644776</t>
+          <t>9786259615523</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Vah/y</t>
+          <t>Ağırlaştırılmış Muhabbet</t>
         </is>
       </c>
       <c r="C35" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786259644752</t>
+          <t>9786259257488</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Taç Utangaçlığı</t>
+          <t>Leyla &amp; Leyla</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786259644769</t>
+          <t>9786259370200</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>İçkent</t>
+          <t>Dondurma</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>240</v>
+        <v>250</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786259644745</t>
+          <t>9786259370224</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>İnsanlar, Hayvanlar ve Diğerleri</t>
+          <t>Kıbrıs Türk Şiiri Antolojisi</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786259644738</t>
+          <t>9786259257495</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Arzunun Kilitli Antolojisi</t>
+          <t>Kalbi Yenik Bir Evren Seyrin</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>160</v>
+        <v>220</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786259644721</t>
+          <t>9786259370231</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Süt ve Gül</t>
+          <t>Seçme Şiirler</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>260</v>
+        <v>200</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786259632698</t>
+          <t>9786259599458</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Zihin, Sadık Ses!</t>
+          <t>Çığlık (rap-rapsodi)</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>220</v>
+        <v>180</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786259644714</t>
+          <t>9786259615585</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Tuhaf.iye</t>
+          <t>İdrakrizi</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786259632681</t>
+          <t>9786259257426</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Yüzünün Bana Söylediği</t>
+          <t>Orhan Pamuk'u Beklerken</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>220</v>
+        <v>240</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786259632643</t>
+          <t>9786259257440</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Şiir ve Dilbilgisi</t>
+          <t>Lotus Yarası</t>
         </is>
       </c>
       <c r="C44" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786259632667</t>
+          <t>9786259257433</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Analar, Babalar ve Yeryüzü Yankısı</t>
+          <t>#botşiir</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>240</v>
+        <v>220</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786259632674</t>
+          <t>9786259257471</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Ait</t>
+          <t>Hiçlik Valfi</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>240</v>
+        <v>220</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786259632636</t>
+          <t>9786259257419</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Şefkatpençe</t>
+          <t>Kendini Çöle Sürmek</t>
         </is>
       </c>
       <c r="C47" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786259644707</t>
+          <t>9786259257464</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Akça Kız, Kara Derviş Zakkum ve Ilgın</t>
+          <t>Strazburg'da Dört Saniye</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>220</v>
+        <v>250</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786259632650</t>
+          <t>9786259257457</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>İlhan-ı Bahri</t>
+          <t>Ben, Falanca</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>220</v>
+        <v>240</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786259632612</t>
+          <t>9786259690834</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Çivi</t>
+          <t>Denizsiz Günlerin Dili</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786259690810</t>
+          <t>9786259644790</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Mektuplar</t>
+          <t>Kalbim Gıcırdıyor İbrahim</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>190</v>
+        <v>220</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786259632629</t>
+          <t>9786259644783</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Bir Okul Duvarından Mevsimler Tablosu</t>
+          <t>Biz Bu Şiirleri Süs Olsun Diye Yazmadık</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786259672496</t>
+          <t>9786259257402</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Sanki Sonsuz</t>
+          <t>Sanrılar</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786259632605</t>
+          <t>9786259644776</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Kafa Hep Pazar</t>
+          <t>Vah/y</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786259672472</t>
+          <t>9786259644752</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Fidelio</t>
+          <t>Taç Utangaçlığı</t>
         </is>
       </c>
       <c r="C55" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786259672489</t>
+          <t>9786259644769</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Atlarını Solluyorum</t>
+          <t>İçkent</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>150</v>
+        <v>240</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786259672410</t>
+          <t>9786259644745</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Teraneler I</t>
+          <t>İnsanlar, Hayvanlar ve Diğerleri</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786259599403</t>
+          <t>9786259644738</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Biraz Konuşmasak</t>
+          <t>Arzunun Kilitli Antolojisi</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>180</v>
+        <v>160</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786259706528</t>
+          <t>9786259644721</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Heyula Hayali</t>
+          <t>Süt ve Gül</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>175</v>
+        <v>260</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786259690803</t>
+          <t>9786259632698</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Yazgan</t>
+          <t>Zihin, Sadık Ses!</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786259599441</t>
+          <t>9786259644714</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Hanımefendi Kızıldır</t>
+          <t>Tuhaf.iye</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>175</v>
+        <v>220</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786259706597</t>
+          <t>9786259632681</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Anadolu Rüyası</t>
+          <t>Yüzünün Bana Söylediği</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>210</v>
+        <v>220</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786259706566</t>
+          <t>9786259632643</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Sürtük Nağmeli Sağdıç</t>
+          <t>Şiir ve Dilbilgisi</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>170</v>
+        <v>220</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786259706573</t>
+          <t>9786259632667</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Toplum Sözleşmesi 2.0</t>
+          <t>Analar, Babalar ve Yeryüzü Yankısı</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>190</v>
+        <v>240</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786259599410</t>
+          <t>9786259632674</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Kavimler Pozu</t>
+          <t>Ait</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>175</v>
+        <v>240</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786259615509</t>
+          <t>9786259632636</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Şiddetli Biçimsiz</t>
+          <t>Şefkatpençe</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786259672427</t>
+          <t>9786259644707</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Yedinci Günün Esrarı</t>
+          <t>Akça Kız, Kara Derviş Zakkum ve Ilgın</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786259672434</t>
+          <t>9786259632650</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>2025’de Çıkan Her Hangi Bir Kitap</t>
+          <t>İlhan-ı Bahri</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786259672403</t>
+          <t>9786259632612</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Sonsuzu Bölen Bir</t>
+          <t>Çivi</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>200</v>
+        <v>230</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786259672441</t>
+          <t>9786259690810</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Bu/This</t>
+          <t>Mektuplar</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>260</v>
+        <v>190</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786259672458</t>
+          <t>9786259632629</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Conatus’un Cebi</t>
+          <t>Bir Okul Duvarından Mevsimler Tablosu</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>260</v>
+        <v>200</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786259615547</t>
+          <t>9786259672496</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Bir Haziran Sabahı</t>
+          <t>Sanki Sonsuz</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786259615554</t>
+          <t>9786259632605</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Aşk</t>
+          <t>Kafa Hep Pazar</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786259615561</t>
+          <t>9786259672472</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Zihin Bahçemde Üç Çayı</t>
+          <t>Fidelio</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786259615592</t>
+          <t>9786259672489</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Kabul</t>
+          <t>Atlarını Solluyorum</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786259615578</t>
+          <t>9786259672410</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Alegria</t>
+          <t>Teraneler I</t>
         </is>
       </c>
       <c r="C76" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786259615530</t>
+          <t>9786259599403</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Requiem</t>
+          <t>Biraz Konuşmasak</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>220</v>
+        <v>180</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786259690865</t>
+          <t>9786259706528</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>En Genç</t>
+          <t>Heyula Hayali</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>200</v>
+        <v>230</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786259690841</t>
+          <t>9786259690803</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Büyü Haritaları Pafta I.</t>
+          <t>Yazgan</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>190</v>
+        <v>180</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786259690889</t>
+          <t>9786259599441</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Tavşanlara Göz Kırpın</t>
+          <t>Hanımefendi Kızıldır</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>200</v>
+        <v>175</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786259690896</t>
+          <t>9786259706597</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>İnsandan Sonra</t>
+          <t>Anadolu Rüyası</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>200</v>
+        <v>210</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786259599496</t>
+          <t>9786259706566</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Eksik</t>
+          <t>Sürtük Nağmeli Sağdıç</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>180</v>
+        <v>170</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786259599465</t>
+          <t>9786259706573</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Titreşir</t>
+          <t>Toplum Sözleşmesi 2.0</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>140</v>
+        <v>190</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786259599434</t>
+          <t>9786259599410</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Çingenenin Çiçekleri Taş</t>
+          <t>Kavimler Pozu</t>
         </is>
       </c>
       <c r="C84" s="1">
         <v>175</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786259706559</t>
+          <t>9786259615509</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>İnkar</t>
+          <t>Şiddetli Biçimsiz</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786259599472</t>
+          <t>9786259672427</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>2. Türkiye Tekstil Bienali: Dalga Kumaş</t>
+          <t>Yedinci Günün Esrarı</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
+          <t>9786259672434</t>
+        </is>
+      </c>
+      <c r="B87" s="1" t="inlineStr">
+        <is>
+          <t>2025’de Çıkan Her Hangi Bir Kitap</t>
+        </is>
+      </c>
+      <c r="C87" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="88" spans="1:3">
+      <c r="A88" s="1" t="inlineStr">
+        <is>
+          <t>9786259672403</t>
+        </is>
+      </c>
+      <c r="B88" s="1" t="inlineStr">
+        <is>
+          <t>Sonsuzu Bölen Bir</t>
+        </is>
+      </c>
+      <c r="C88" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="89" spans="1:3">
+      <c r="A89" s="1" t="inlineStr">
+        <is>
+          <t>9786259672441</t>
+        </is>
+      </c>
+      <c r="B89" s="1" t="inlineStr">
+        <is>
+          <t>Bu/This</t>
+        </is>
+      </c>
+      <c r="C89" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="90" spans="1:3">
+      <c r="A90" s="1" t="inlineStr">
+        <is>
+          <t>9786259672458</t>
+        </is>
+      </c>
+      <c r="B90" s="1" t="inlineStr">
+        <is>
+          <t>Conatus’un Cebi</t>
+        </is>
+      </c>
+      <c r="C90" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="91" spans="1:3">
+      <c r="A91" s="1" t="inlineStr">
+        <is>
+          <t>9786259615547</t>
+        </is>
+      </c>
+      <c r="B91" s="1" t="inlineStr">
+        <is>
+          <t>Bir Haziran Sabahı</t>
+        </is>
+      </c>
+      <c r="C91" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="92" spans="1:3">
+      <c r="A92" s="1" t="inlineStr">
+        <is>
+          <t>9786259615554</t>
+        </is>
+      </c>
+      <c r="B92" s="1" t="inlineStr">
+        <is>
+          <t>Aşk</t>
+        </is>
+      </c>
+      <c r="C92" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="93" spans="1:3">
+      <c r="A93" s="1" t="inlineStr">
+        <is>
+          <t>9786259615561</t>
+        </is>
+      </c>
+      <c r="B93" s="1" t="inlineStr">
+        <is>
+          <t>Zihin Bahçemde Üç Çayı</t>
+        </is>
+      </c>
+      <c r="C93" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="94" spans="1:3">
+      <c r="A94" s="1" t="inlineStr">
+        <is>
+          <t>9786259615592</t>
+        </is>
+      </c>
+      <c r="B94" s="1" t="inlineStr">
+        <is>
+          <t>Kabul</t>
+        </is>
+      </c>
+      <c r="C94" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="95" spans="1:3">
+      <c r="A95" s="1" t="inlineStr">
+        <is>
+          <t>9786259615578</t>
+        </is>
+      </c>
+      <c r="B95" s="1" t="inlineStr">
+        <is>
+          <t>Alegria</t>
+        </is>
+      </c>
+      <c r="C95" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="96" spans="1:3">
+      <c r="A96" s="1" t="inlineStr">
+        <is>
+          <t>9786259615530</t>
+        </is>
+      </c>
+      <c r="B96" s="1" t="inlineStr">
+        <is>
+          <t>Requiem</t>
+        </is>
+      </c>
+      <c r="C96" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="97" spans="1:3">
+      <c r="A97" s="1" t="inlineStr">
+        <is>
+          <t>9786259690865</t>
+        </is>
+      </c>
+      <c r="B97" s="1" t="inlineStr">
+        <is>
+          <t>En Genç</t>
+        </is>
+      </c>
+      <c r="C97" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="98" spans="1:3">
+      <c r="A98" s="1" t="inlineStr">
+        <is>
+          <t>9786259690841</t>
+        </is>
+      </c>
+      <c r="B98" s="1" t="inlineStr">
+        <is>
+          <t>Büyü Haritaları Pafta I.</t>
+        </is>
+      </c>
+      <c r="C98" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="99" spans="1:3">
+      <c r="A99" s="1" t="inlineStr">
+        <is>
+          <t>9786259690889</t>
+        </is>
+      </c>
+      <c r="B99" s="1" t="inlineStr">
+        <is>
+          <t>Tavşanlara Göz Kırpın</t>
+        </is>
+      </c>
+      <c r="C99" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="100" spans="1:3">
+      <c r="A100" s="1" t="inlineStr">
+        <is>
+          <t>9786259690896</t>
+        </is>
+      </c>
+      <c r="B100" s="1" t="inlineStr">
+        <is>
+          <t>İnsandan Sonra</t>
+        </is>
+      </c>
+      <c r="C100" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="101" spans="1:3">
+      <c r="A101" s="1" t="inlineStr">
+        <is>
+          <t>9786259599496</t>
+        </is>
+      </c>
+      <c r="B101" s="1" t="inlineStr">
+        <is>
+          <t>Eksik</t>
+        </is>
+      </c>
+      <c r="C101" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="102" spans="1:3">
+      <c r="A102" s="1" t="inlineStr">
+        <is>
+          <t>9786259599465</t>
+        </is>
+      </c>
+      <c r="B102" s="1" t="inlineStr">
+        <is>
+          <t>Titreşir</t>
+        </is>
+      </c>
+      <c r="C102" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="103" spans="1:3">
+      <c r="A103" s="1" t="inlineStr">
+        <is>
+          <t>9786259599434</t>
+        </is>
+      </c>
+      <c r="B103" s="1" t="inlineStr">
+        <is>
+          <t>Çingenenin Çiçekleri Taş</t>
+        </is>
+      </c>
+      <c r="C103" s="1">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="104" spans="1:3">
+      <c r="A104" s="1" t="inlineStr">
+        <is>
+          <t>9786259706559</t>
+        </is>
+      </c>
+      <c r="B104" s="1" t="inlineStr">
+        <is>
+          <t>İnkar</t>
+        </is>
+      </c>
+      <c r="C104" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="105" spans="1:3">
+      <c r="A105" s="1" t="inlineStr">
+        <is>
+          <t>9786259599472</t>
+        </is>
+      </c>
+      <c r="B105" s="1" t="inlineStr">
+        <is>
+          <t>2. Türkiye Tekstil Bienali: Dalga Kumaş</t>
+        </is>
+      </c>
+      <c r="C105" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="106" spans="1:3">
+      <c r="A106" s="1" t="inlineStr">
+        <is>
           <t>9786259706511</t>
         </is>
       </c>
-      <c r="B87" s="1" t="inlineStr">
+      <c r="B106" s="1" t="inlineStr">
         <is>
           <t>İçli Bir Piç (epilog)</t>
         </is>
       </c>
-      <c r="C87" s="1">
+      <c r="C106" s="1">
         <v>175</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>