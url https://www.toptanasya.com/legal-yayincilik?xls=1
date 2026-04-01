--- v1 (2025-12-15)
+++ v2 (2026-04-01)
@@ -85,970 +85,7300 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786053159001</t>
+          <t>9786258200966</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Sermaye Piyasası Araçları</t>
+          <t>Anayasa Hukuku Dersleri (Genel Esaslar)</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>1300</v>
+        <v>585</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786256580510</t>
+          <t>9786053159858</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Türk ve Amerikan Hukukunda Karşılaştırmalı Olarak Serbest Fonlar</t>
+          <t>Güncel Gelişmelerle Göç Hukuku</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>680</v>
+        <v>450</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786255802040</t>
+          <t>9786258200980</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Medeni Hukuk</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>700</v>
+        <v>405</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786255802033</t>
+          <t>9786258200973</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Anayasa Hukuku Dersleri (Genel Esaslar)</t>
+          <t>Medeni Hukuk Pratik Çalışmaları (Yargıtay Kararları ile Çözümlü)</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>950</v>
+        <v>540</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786256580473</t>
+          <t>9786258200331</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Medeni Hukuk Pratik Çalışmaları (Yargıtay Kararları ile Çözümlü)</t>
+          <t>Kemal Atatürk'ün Vasiyetnamesi</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>1000</v>
+        <v>660</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786258200003</t>
+          <t>9786258200065</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Bilgisayarlarda, Bilgisayar Programlarında ve Kütüklerinde Arama, Kopyalama ve Elkoyma Koruma Tedbiri</t>
+          <t>Medeni Hukuk Pratik Çalışmaları</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>210</v>
+        <v>360</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786256580442</t>
+          <t>9786258200126</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Anayasa Hukuku Dersleri (Genel Esaslar)</t>
+          <t>Vergi Ceza Hukukunda Ölçülülük İlkesi</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>650</v>
+        <v>270</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786256580220</t>
+          <t>9786258200058</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Yapay Zeka Yöntemleriyle Uyuşmazlık Mahkemesi Kararlarının Tahmini</t>
+          <t>Borçlar Hukuku Genel Hükümler Pratik Çalışmaları</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>325</v>
+        <v>320</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786256580343</t>
+          <t>9786053151074</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Yapay Zeka Temelli Akıllı Yargı Sistemi</t>
+          <t>Velayet Hakkının Anayasal Sınırları</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>300</v>
+        <v>115</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786256580046</t>
+          <t>9786053154242</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Tahkimde Hakkın Kötüye Kullanılması</t>
+          <t>Şirketler Hukuku Ders Notları</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>555</v>
+        <v>205</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786053151876</t>
+          <t>9786053155799</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Ticaret ve Yatırım Uyuşmazlıklarının Dostane Çözümüne İlişkin Temel Metinler</t>
+          <t>Temel Kanunların Yapımında Alman Kanun Yapma Tekniği Tanıtım Bilgileri</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>300</v>
+        <v>265</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9789944941761</t>
+          <t>9786053154594</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Türk İş Hukukunda İşe İade Davası</t>
+          <t>Kıymetli Evrak Hukuku</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>175</v>
+        <v>200</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786054354337</t>
+          <t>9786053155515</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Çin Halk Cumhuriyeti Hukuk Derlemeleri</t>
+          <t>Ticari İşletme Hukuku Ders Notları</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>190</v>
+        <v>180</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786053158486</t>
+          <t>9786053157410</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Çin Halk Cumhuriyeti Yabancı Yatırım Kanunu</t>
+          <t>Das Türkische Wertpapierrecht</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>170</v>
+        <v>165</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786053150589</t>
+          <t>9786053154280</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Boşanma Sürecinde Müşterek (Ortak) Velayet ve Toplumsal Bakış Açısı</t>
+          <t>Avrupa İnsan Hakları Sözleşmesi Bağlamında Sanatsal İfade Özgürlüğü</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>165</v>
+        <v>270</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786053151357</t>
+          <t>9786053157403</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Yargıtay 12. Ceza Dairesi (2014 - 2016) Kararlarında Hekimin Sorumluluğu</t>
+          <t>Çocukla Kişisel İlişki Kurma Hakkı Bağlamında Devletin Pozitif Yükümlülükleri</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>380</v>
+        <v>200</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786053151241</t>
+          <t>9786053151128</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Bireysel Başvuruda 3 Yıl: Bir İnsan Hakları Karnesi</t>
+          <t>Uluslararası Hukukta ve Türkiye'de Eğitim Hakkı</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>205</v>
+        <v>270</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786053158615</t>
+          <t>9786053152934</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Kurumsal Yönetim Üzerine Düşünceler</t>
+          <t>Marka İhlali</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>325</v>
+        <v>320</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786053150800</t>
+          <t>9786053152958</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Çalışma Ekonomisi ve İş Hukuku Açısından Kısa Çalışma</t>
+          <t>Tekdüzen Muhasebe Uygulamaları</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>230</v>
+        <v>320</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786053151784</t>
+          <t>9786054847501</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Prim Ödeme Yükümlülüğüne Aykırılığın Hukuki Sonuçları</t>
+          <t>Demokrasi Teorisi ve Pratiğinde Seçim Barajları</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>235</v>
+        <v>380</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786059172615</t>
+          <t>9786053153085</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Bankacılık Kurumları Hukuku Cilt 1</t>
+          <t>Yapı Denetim Hukuku</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>720</v>
+        <v>445</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786053151906</t>
+          <t>9786053153146</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Muvazaa</t>
+          <t>Avrupa Birliği Politikaları ve Düzenlemeleri Kapsamında Göç Hukuku Mülteci Statüsü ve Sığınma</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786053151968</t>
+          <t>9786053153481</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Karşılaştırmalı Hukuk Işığında Türk Sermaye Piyasası Hukukunda Önemli Nitelikte İşlemler</t>
+          <t>Devlet</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>150</v>
+        <v>145</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786053152156</t>
+          <t>9786053157427</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Vergi Cezası, Denetimi ve Uzlaşma Oranları Üzerine Optimal Vergi Stratejisi</t>
+          <t>Kuzey Kıbrıs Türk Cumhuriyeti Anayasası</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>180</v>
+        <v>100</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786053152293</t>
+          <t>9786053154297</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Kuzey Kıbrıs Türk Cumhuriyeti Ceza Hukukuna İlişkin Temel Yasalar</t>
+          <t>Şirketlerde Kolaylaştırılmış Birleşme</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>230</v>
+        <v>115</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786053152231</t>
+          <t>9786054847686</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Avrupa Konseyi Siber Suçlar Sözleşmesi'nde Yer Alan Koruma Tedbirleri ve Bu Tedbirlerin Türk Hukukundaki Yeri</t>
+          <t>Patent Hukukuna Giriş</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>240</v>
+        <v>195</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786053152453</t>
+          <t>9786053153191</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>The Agreement on Trade-Related Aspects of Intellectual Property Rights (Trips) Effect on Clean Energy Technology Transfer</t>
+          <t>Umsetzung Der Richtlinie Über Die Elektronische Signatur In Der Türkei</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>195</v>
+        <v>145</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786053152460</t>
+          <t>9786053152873</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Noterin Sorumluluğu</t>
+          <t>Hükmün Tashihi - Tavzihi</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>235</v>
+        <v>260</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786054847631</t>
+          <t>9786053153092</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>İşte Aile Hakları</t>
+          <t>İşverenin Yönetim Hakkı Çerçevesinde İtiraz Edilebilir İş Kavramı</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>195</v>
+        <v>235</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786054847150</t>
+          <t>9786053153177</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Askeri Mahkemeler Kuruluşu ve Yargılama Usulü Kanunu</t>
+          <t>Ceza Muhakemesi Hukukunda Yargılamanın Yenilenmesi</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>375</v>
+        <v>145</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786053152613</t>
+          <t>9786053157182</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Avrupa Birliği ve Türk Rekabet Hukukunda Hakim Durumun Fiyat Uygulamaları ile Kötüye Kullanılması</t>
+          <t>Dijital Ekonomide Vergilendirme, Finansal Raporlama ve Denetim: Sorunlar ve Çözüm Önerileri</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>285</v>
+        <v>275</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786054847563</t>
+          <t>9786053157137</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Kuruluşların Türkiyede Sosyal Güvenlik Mevzuatının Oluşumuna Etkileri</t>
+          <t>Yargıtay Kararları Işığında Sosyal Medya ve İş İlişkisi</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>195</v>
+        <v>240</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786054847549</t>
+          <t>9786053150633</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Toplu Yapıların Denetimi</t>
+          <t>Halka Açık Şirketlerin Kendi Paylarını Geri Alımı</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>195</v>
+        <v>205</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786058654902</t>
+          <t>9786054847464</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Üniversitesi Hukuk Fakültesi Mecmuası Prof. Dr. Vecdi Aral'a Armağan</t>
+          <t>Sorulu-Cevaplı Yeni İş Sağlığı ve Güvenliği Mevzuatı Uygulaması</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>114</v>
+        <v>240</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786058654901</t>
+          <t>9786053150626</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Üniversitesi Hukuk Fakültesi Mecmuası Prof. Dr. Berin Ergin'e Armağan</t>
+          <t>Osmanlı Düzeninde Kadılık</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>525</v>
+        <v>195</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786053150565</t>
+          <t>9786053153542</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Açıklamalı - İçtihatlı Asliye Hukuk Davaları ve Tatbikatı Özel Yasalarla İlgili Davalar Kamulaştırma</t>
+          <t>Türk İş Hukukunda Dava Şartı Olarak Arabuluculuk</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>495</v>
+        <v>180</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786054847242</t>
+          <t>9786054354931</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Üremeye Yardımcı Tedavi Yöntemlerinden Doğan Hukuki Sorumluluk</t>
+          <t>Yayın Yoluyla Kişilik Haklarının İhlali</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>195</v>
+        <v>320</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786053152682</t>
+          <t>9789944941129</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Türk Hukukunda ve Karşılaştırmalı Hukukta Evde Çalışma</t>
+          <t>Yabancıların Taşınmaz Mal Edinmeleri</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>560</v>
+        <v>45.37</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786053153269</t>
+          <t>9789758654741</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>İcra İnkar Tazminatı</t>
+          <t>Yabancı Yatırımların Korunması</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>465</v>
+        <v>190</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786053153467</t>
+          <t>9786054354672</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>İş ve Çalışma Hürriyetinin İhlali Suçu</t>
+          <t>Vergi Mevzuatı ve Uygulaması</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>165</v>
+        <v>315</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786053157373</t>
+          <t>9786053151012</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Türk Ceza Hukukunda Seçim Suçları ve Cezaları</t>
+          <t>Vergi Kanunları</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>180</v>
+        <v>450</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786053154563</t>
+          <t>9786054354269</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Türkisches Zivilgesetzbuch</t>
+          <t>Vergi Hukukunda Birleşme, Bölünme ve Hisse Değişimi İşlemleri</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>320</v>
+        <v>290</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786053151982</t>
+          <t>9789758654505</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Vergi Ombudsmanı</t>
+          <t>Uyuşmazlık Mahkemesi Kararlarına Göre İdari Eylemin Tanımlanması</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>495</v>
+        <v>190</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786053157731</t>
+          <t>9789758654895</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Kuzey Kıbrıs Türk Cumhuriyeti Sosyal Güvenlik Hukukuna İlişkin Temel Yasalar</t>
+          <t>Uygulamada İş Güvencesi</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>535</v>
+        <v>170</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786053157724</t>
+          <t>9786054420285</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Kuzey Kıbrıs Türk Cumhuriyeti Borçlar Hukukuna İlişkin Temel Yasalar</t>
+          <t>Yaşlılıkta Gelir Güvencesi</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>315</v>
+        <v>285</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786053157816</t>
+          <t>9789944941594</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Anayasa Hukukundaki Çağdaş Eğilimler Işığında Parlamenter Dokunulmazlıklar</t>
+          <t>Ulusalüstü İnsan Hakları Usul Hukukunda Geçici Önlem 1. Kitap (Ciltli)</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>535</v>
+        <v>600</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786053157687</t>
+          <t>9789944941969</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Yargı Kararlarında Arabuluculuk</t>
+          <t>Ulusalüstü İnsan Hakları Hukuku Belgeleri 1. Cilt (Ciltli)</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>270</v>
+        <v>340</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786053157823</t>
+          <t>9789944941839</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Tıp ve Sağlık Hukuku Temel Mevzuatı</t>
+          <t>Türkiye’nin İmzaladığı İkili Sosyal Güvenlik Sözleşmeleri</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>680</v>
+        <v>285</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786053157571</t>
+          <t>9786054354726</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Güvenlik Hukukunda Denetim Usulleri ve Uygulama Sorunları</t>
+          <t>Türkiye’de İnternet ve İfade Özgürlüğü</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>240</v>
+        <v>495</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786053158448</t>
+          <t>9789944941440</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Türk Hukukunda İşverenin İş Kazasından Doğan Sorumluluğu</t>
+          <t>Türk ve Fransız İş Hukukunda Ödünç İş İlişkisi</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>195</v>
+        <v>260</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786053158479</t>
+          <t>9789944941495</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Vietnam Sosyalist Cumhuriyeti Anayasası</t>
+          <t>Türk Ticaret Kanunu’na Göre Sanayi ve Ticaret Bakanlığı’nın Anonim Şirketleri Denetlemesi ve İlgili Fesih Davaları</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>145</v>
+        <v>225</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786053158240</t>
+          <t>9789758654048</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Mali Hukuk Açısından Mücbir Sebep</t>
+          <t>Türk Medeni Kanunu (Orta Boy) Atıflı Karşılaştırma Tablolu Yeni ve Eski Kanun Metinleri ile Birlikte</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>240</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786053157915</t>
+          <t>9789758654024</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Kayıt Dışı İstihdam</t>
+          <t>Türk Medeni Kanunu</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>145</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786053158004</t>
+          <t>9789758654826</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>The Structural Barriers in Political Party Laws and Electoral Systems Against Minor Party Representation</t>
+          <t>Türk Kıyafet Hukuku ve Türban (Ciltli)</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>265</v>
+        <v>435</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786053158400</t>
+          <t>9789944941822</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Mali Politika Uygulamaları: 1920'den 2020'ye 100 Yıllık Süreç</t>
+          <t>Türk İş Hukukunda Üçlü İlişkiler</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>135</v>
+        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786053158424</t>
+          <t>9789944941563</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>İcra Hukuku Uygulamasında Bono</t>
+          <t>Türk İş Hukukunda İş Güvencesi Kapsamında Fesih Usulü, Feshe İtiraz ve Feshe İtirazın Sonuçları</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>180</v>
+        <v>240</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786053158509</t>
+          <t>9789758654888</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Tahkim Mevzuatı</t>
+          <t>Türk Hukukunda Kadın İşçilerin Sosyal Güvenliği</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>740</v>
+        <v>125</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786053157229</t>
+          <t>9786054354016</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Bankacılar İçin Kambiyo Senetleri Hukuku</t>
+          <t>Türk Hukukunda Çocuklara Özgü Güvenlik Tedbirleri</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>145</v>
+        <v>290</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786053152842</t>
+          <t>9789944941280</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Hizmet Tesbiti Davaları</t>
+          <t>Türk Ceza Kanununda İş ve Çalışma Hürriyetinin İhlali Suçu</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>320</v>
+        <v>54.63</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786053157281</t>
+          <t>9786054354276</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Medeni Hukukun Hakim Tarafından Uygulanması</t>
+          <t>Türk Ceza Kanununda Bilişim Suçları</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>270</v>
+        <v>325</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786053152101</t>
+          <t>9789758654222</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Yargılamada Etik Kurallar</t>
+          <t>Tüketicinin Korunması Hakkında Kanun</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>230</v>
+        <v>35.19</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
+          <t>9789944941624</t>
+        </is>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>Toplu İş Hukukundan Doğan Davalar ve Çözüm Yolları</t>
+        </is>
+      </c>
+      <c r="C63" s="1">
+        <v>83.33</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3">
+      <c r="A64" s="1" t="inlineStr">
+        <is>
+          <t>9789944941853</t>
+        </is>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>Ticari İşletme Rehni ve Paraya Çevrilmesi</t>
+        </is>
+      </c>
+      <c r="C64" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3">
+      <c r="A65" s="1" t="inlineStr">
+        <is>
+          <t>9789758654215</t>
+        </is>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>Tıbbi Müdahaleye Rızanın Ceza Hukuku Açısından İncelenmesi</t>
+        </is>
+      </c>
+      <c r="C65" s="1">
+        <v>35.19</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3">
+      <c r="A66" s="1" t="inlineStr">
+        <is>
+          <t>9786054420438</t>
+        </is>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>Teminat Amaçlı Alacağın Temliki</t>
+        </is>
+      </c>
+      <c r="C66" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3">
+      <c r="A67" s="1" t="inlineStr">
+        <is>
+          <t>9786054420414</t>
+        </is>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>Tek Satıcının Müşteri Tazminatı Talebi ve Müşteri Tazminatı Miktarının Hesaplanması</t>
+        </is>
+      </c>
+      <c r="C67" s="1">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3">
+      <c r="A68" s="1" t="inlineStr">
+        <is>
+          <t>9786054354221</t>
+        </is>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>Tek Satıcılık ve Benzeri Sözleşmeler ile İlgili Bilirkişi Raporları</t>
+        </is>
+      </c>
+      <c r="C68" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3">
+      <c r="A69" s="1" t="inlineStr">
+        <is>
+          <t>9786054420087</t>
+        </is>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>Tapu Sigortası</t>
+        </is>
+      </c>
+      <c r="C69" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3">
+      <c r="A70" s="1" t="inlineStr">
+        <is>
+          <t>9789758654499</t>
+        </is>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>Tanzimat Dönemi İtibarıyla Osmanlı Tabiiyyetinin (Vatandaşlığının) Gelişimi (Orta Boy)</t>
+        </is>
+      </c>
+      <c r="C70" s="1">
+        <v>45.37</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3">
+      <c r="A71" s="1" t="inlineStr">
+        <is>
+          <t>9789944941387</t>
+        </is>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>Sulh Hukuk Davaları ve Tatbikatı (2 Cilt Takım) (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C71" s="1">
+        <v>259.26</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3">
+      <c r="A72" s="1" t="inlineStr">
+        <is>
+          <t>9789758654802</t>
+        </is>
+      </c>
+      <c r="B72" s="1" t="inlineStr">
+        <is>
+          <t>Sosyal Güvenlik Sosyolojisi</t>
+        </is>
+      </c>
+      <c r="C72" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="73" spans="1:3">
+      <c r="A73" s="1" t="inlineStr">
+        <is>
+          <t>9789758654529</t>
+        </is>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>Sorulu - Cevaplı Yeni İş Hukuku Uygulaması</t>
+        </is>
+      </c>
+      <c r="C73" s="1">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="74" spans="1:3">
+      <c r="A74" s="1" t="inlineStr">
+        <is>
+          <t>9786054354740</t>
+        </is>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>Soru Cevaplı Avukatlık Hukuku Uygulamaları</t>
+        </is>
+      </c>
+      <c r="C74" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3">
+      <c r="A75" s="1" t="inlineStr">
+        <is>
+          <t>9786054420230</t>
+        </is>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>Sivil İtaatsizlik (Orta Boy)</t>
+        </is>
+      </c>
+      <c r="C75" s="1">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="76" spans="1:3">
+      <c r="A76" s="1" t="inlineStr">
+        <is>
+          <t>9786054354115</t>
+        </is>
+      </c>
+      <c r="B76" s="1" t="inlineStr">
+        <is>
+          <t>Sinema, Televizyon ve Müzik Eserleri Alanında Sözleşme Örnekleri</t>
+        </is>
+      </c>
+      <c r="C76" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="77" spans="1:3">
+      <c r="A77" s="1" t="inlineStr">
+        <is>
+          <t>9789944941464</t>
+        </is>
+      </c>
+      <c r="B77" s="1" t="inlineStr">
+        <is>
+          <t>Sermaye Şirketleri ve Kooperatiflerin Uzlaşma Yoluyla Yeniden Yapılandırılması</t>
+        </is>
+      </c>
+      <c r="C77" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="78" spans="1:3">
+      <c r="A78" s="1" t="inlineStr">
+        <is>
+          <t>9789944941365</t>
+        </is>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>Sermaye Piyasası Hukukunda Çağrı Yoluyla Hisse Senedi Toplanması</t>
+        </is>
+      </c>
+      <c r="C78" s="1">
+        <v>58.33</v>
+      </c>
+    </row>
+    <row r="79" spans="1:3">
+      <c r="A79" s="1" t="inlineStr">
+        <is>
+          <t>9786054354283</t>
+        </is>
+      </c>
+      <c r="B79" s="1" t="inlineStr">
+        <is>
+          <t>Seeking a Legal Perspective on İnternational Migration and Turkey</t>
+        </is>
+      </c>
+      <c r="C79" s="1">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="80" spans="1:3">
+      <c r="A80" s="1" t="inlineStr">
+        <is>
+          <t>9786054420469</t>
+        </is>
+      </c>
+      <c r="B80" s="1" t="inlineStr">
+        <is>
+          <t>Pratik Ceza Hukuku</t>
+        </is>
+      </c>
+      <c r="C80" s="1">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="81" spans="1:3">
+      <c r="A81" s="1" t="inlineStr">
+        <is>
+          <t>9786054354610</t>
+        </is>
+      </c>
+      <c r="B81" s="1" t="inlineStr">
+        <is>
+          <t>Pazarlık Stratejisi</t>
+        </is>
+      </c>
+      <c r="C81" s="1">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="82" spans="1:3">
+      <c r="A82" s="1" t="inlineStr">
+        <is>
+          <t>9789758654055</t>
+        </is>
+      </c>
+      <c r="B82" s="1" t="inlineStr">
+        <is>
+          <t>Örgütlü Suçlar ve Çıkar Amaçlı Suç Örgütleriyle Mücadele Kanunu</t>
+        </is>
+      </c>
+      <c r="C82" s="1">
+        <v>37.04</v>
+      </c>
+    </row>
+    <row r="83" spans="1:3">
+      <c r="A83" s="1" t="inlineStr">
+        <is>
+          <t>9786054420384</t>
+        </is>
+      </c>
+      <c r="B83" s="1" t="inlineStr">
+        <is>
+          <t>Ölüm Cezasının Kaldırılması - İstanbul Sempozyumu / The Abolition of the Death Penalty Istanbul Symposium</t>
+        </is>
+      </c>
+      <c r="C83" s="1">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="84" spans="1:3">
+      <c r="A84" s="1" t="inlineStr">
+        <is>
+          <t>9789758654918</t>
+        </is>
+      </c>
+      <c r="B84" s="1" t="inlineStr">
+        <is>
+          <t>Ormanların Hukuksal Durumu ve 2/B</t>
+        </is>
+      </c>
+      <c r="C84" s="1">
+        <v>32.41</v>
+      </c>
+    </row>
+    <row r="85" spans="1:3">
+      <c r="A85" s="1" t="inlineStr">
+        <is>
+          <t>9789944941617</t>
+        </is>
+      </c>
+      <c r="B85" s="1" t="inlineStr">
+        <is>
+          <t>Nafaka Hukuku (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C85" s="1">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="86" spans="1:3">
+      <c r="A86" s="1" t="inlineStr">
+        <is>
+          <t>9786054420209</t>
+        </is>
+      </c>
+      <c r="B86" s="1" t="inlineStr">
+        <is>
+          <t>Mükellef Hakları ve Vergiye Gönüllü Uyum</t>
+        </is>
+      </c>
+      <c r="C86" s="1">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="87" spans="1:3">
+      <c r="A87" s="1" t="inlineStr">
+        <is>
+          <t>9786054354597</t>
+        </is>
+      </c>
+      <c r="B87" s="1" t="inlineStr">
+        <is>
+          <t>Mutluluk ve Toplumun Esenliği</t>
+        </is>
+      </c>
+      <c r="C87" s="1">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="88" spans="1:3">
+      <c r="A88" s="1" t="inlineStr">
+        <is>
+          <t>9789758654239</t>
+        </is>
+      </c>
+      <c r="B88" s="1" t="inlineStr">
+        <is>
+          <t>Mukayeseli Hukukta ve Türk Hukukunda Bilişim Suçları (Orta Boy)</t>
+        </is>
+      </c>
+      <c r="C88" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="89" spans="1:3">
+      <c r="A89" s="1" t="inlineStr">
+        <is>
+          <t>9789944941884</t>
+        </is>
+      </c>
+      <c r="B89" s="1" t="inlineStr">
+        <is>
+          <t>Milletlerarası Ticari Tahkimde Kanunlar İhtilafı Meseleleri</t>
+        </is>
+      </c>
+      <c r="C89" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="90" spans="1:3">
+      <c r="A90" s="1" t="inlineStr">
+        <is>
+          <t>9789758654208</t>
+        </is>
+      </c>
+      <c r="B90" s="1" t="inlineStr">
+        <is>
+          <t>Memur Yargılama Hukuku ve Uygulaması</t>
+        </is>
+      </c>
+      <c r="C90" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="91" spans="1:3">
+      <c r="A91" s="1" t="inlineStr">
+        <is>
+          <t>9786054354399</t>
+        </is>
+      </c>
+      <c r="B91" s="1" t="inlineStr">
+        <is>
+          <t>Medeni Usul Hukukunda Bilirkişilik Müessesesi</t>
+        </is>
+      </c>
+      <c r="C91" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="92" spans="1:3">
+      <c r="A92" s="1" t="inlineStr">
+        <is>
+          <t>9789944941198</t>
+        </is>
+      </c>
+      <c r="B92" s="1" t="inlineStr">
+        <is>
+          <t>Medeni Kanun’da Mal Rejimi Düzenlemeleri ve Vergi Hukukundaki Etkileri</t>
+        </is>
+      </c>
+      <c r="C92" s="1">
+        <v>45.37</v>
+      </c>
+    </row>
+    <row r="93" spans="1:3">
+      <c r="A93" s="1" t="inlineStr">
+        <is>
+          <t>9786053158622</t>
+        </is>
+      </c>
+      <c r="B93" s="1" t="inlineStr">
+        <is>
+          <t>Medeni Hukuk (Büyük Boy)</t>
+        </is>
+      </c>
+      <c r="C93" s="1">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="94" spans="1:3">
+      <c r="A94" s="1" t="inlineStr">
+        <is>
+          <t>9786053151319</t>
+        </is>
+      </c>
+      <c r="B94" s="1" t="inlineStr">
+        <is>
+          <t>Medeni Hukuk Pratik Çalışmaları (Çözümlü)</t>
+        </is>
+      </c>
+      <c r="C94" s="1">
+        <v>37.04</v>
+      </c>
+    </row>
+    <row r="95" spans="1:3">
+      <c r="A95" s="1" t="inlineStr">
+        <is>
+          <t>9772146059001</t>
+        </is>
+      </c>
+      <c r="B95" s="1" t="inlineStr">
+        <is>
+          <t>Marmara Üniversitesi Hukuk Fakültesi Hukuk Araştırmaları Dergisi Cilt: 18 Sayı: 2 Özel Sayı</t>
+        </is>
+      </c>
+      <c r="C95" s="1">
+        <v>116.67</v>
+      </c>
+    </row>
+    <row r="96" spans="1:3">
+      <c r="A96" s="1" t="inlineStr">
+        <is>
+          <t>9789944941358</t>
+        </is>
+      </c>
+      <c r="B96" s="1" t="inlineStr">
+        <is>
+          <t>Marka Hukukunda Karıştırılma İhtimali</t>
+        </is>
+      </c>
+      <c r="C96" s="1">
+        <v>45.37</v>
+      </c>
+    </row>
+    <row r="97" spans="1:3">
+      <c r="A97" s="1" t="inlineStr">
+        <is>
+          <t>9789944941860</t>
+        </is>
+      </c>
+      <c r="B97" s="1" t="inlineStr">
+        <is>
+          <t>Liberalizm Adalet ve Ütopya</t>
+        </is>
+      </c>
+      <c r="C97" s="1">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="98" spans="1:3">
+      <c r="A98" s="1" t="inlineStr">
+        <is>
+          <t>9789944941907</t>
+        </is>
+      </c>
+      <c r="B98" s="1" t="inlineStr">
+        <is>
+          <t>Latince Hukuk Terimleri Sözlüğü</t>
+        </is>
+      </c>
+      <c r="C98" s="1">
+        <v>3.7</v>
+      </c>
+    </row>
+    <row r="99" spans="1:3">
+      <c r="A99" s="1" t="inlineStr">
+        <is>
+          <t>9789758654390</t>
+        </is>
+      </c>
+      <c r="B99" s="1" t="inlineStr">
+        <is>
+          <t>Küreselleşme Olgusu Karşısında Ulus Sorunu</t>
+        </is>
+      </c>
+      <c r="C99" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="100" spans="1:3">
+      <c r="A100" s="1" t="inlineStr">
+        <is>
+          <t>9789944941341</t>
+        </is>
+      </c>
+      <c r="B100" s="1" t="inlineStr">
+        <is>
+          <t>Kurumların Taşınmaz ve İştirak Hissesi Satışlarında Vergi İstisnaları</t>
+        </is>
+      </c>
+      <c r="C100" s="1">
+        <v>41.67</v>
+      </c>
+    </row>
+    <row r="101" spans="1:3">
+      <c r="A101" s="1" t="inlineStr">
+        <is>
+          <t>9786054354405</t>
+        </is>
+      </c>
+      <c r="B101" s="1" t="inlineStr">
+        <is>
+          <t>Kira Kontratlarında Damga Vergisi Uygulaması</t>
+        </is>
+      </c>
+      <c r="C101" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="102" spans="1:3">
+      <c r="A102" s="1" t="inlineStr">
+        <is>
+          <t>9786054354108</t>
+        </is>
+      </c>
+      <c r="B102" s="1" t="inlineStr">
+        <is>
+          <t>Karşılaştırmalı Bir Perspektif ile Avrupa Birliği Üyesi Ülkelerde ve Türkiye’de Toplu Sözleşme Sistemleri</t>
+        </is>
+      </c>
+      <c r="C102" s="1">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="103" spans="1:3">
+      <c r="A103" s="1" t="inlineStr">
+        <is>
+          <t>9786054420131</t>
+        </is>
+      </c>
+      <c r="B103" s="1" t="inlineStr">
+        <is>
+          <t>Karşılaştırma Tablolu Hukuk Muhakemeleri Kanunu</t>
+        </is>
+      </c>
+      <c r="C103" s="1">
+        <v>3.7</v>
+      </c>
+    </row>
+    <row r="104" spans="1:3">
+      <c r="A104" s="1" t="inlineStr">
+        <is>
+          <t>9789944941747</t>
+        </is>
+      </c>
+      <c r="B104" s="1" t="inlineStr">
+        <is>
+          <t>Karayoluyla Yolcu Taşıma</t>
+        </is>
+      </c>
+      <c r="C104" s="1">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="105" spans="1:3">
+      <c r="A105" s="1" t="inlineStr">
+        <is>
+          <t>9786054354092</t>
+        </is>
+      </c>
+      <c r="B105" s="1" t="inlineStr">
+        <is>
+          <t>Kamu İhale Kanunu</t>
+        </is>
+      </c>
+      <c r="C105" s="1">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="106" spans="1:3">
+      <c r="A106" s="1" t="inlineStr">
+        <is>
+          <t>9786054354580</t>
+        </is>
+      </c>
+      <c r="B106" s="1" t="inlineStr">
+        <is>
+          <t>Kadına Yönelik Şiddet ve Aile-İçi Şiddet</t>
+        </is>
+      </c>
+      <c r="C106" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="107" spans="1:3">
+      <c r="A107" s="1" t="inlineStr">
+        <is>
+          <t>9786054354535</t>
+        </is>
+      </c>
+      <c r="B107" s="1" t="inlineStr">
+        <is>
+          <t>Kadın İşçilerin Korunması</t>
+        </is>
+      </c>
+      <c r="C107" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="108" spans="1:3">
+      <c r="A108" s="1" t="inlineStr">
+        <is>
+          <t>9789944941181</t>
+        </is>
+      </c>
+      <c r="B108" s="1" t="inlineStr">
+        <is>
+          <t>İşçinin Özel Yaşamına Müdahalenin Sınırları</t>
+        </is>
+      </c>
+      <c r="C108" s="1">
+        <v>41.67</v>
+      </c>
+    </row>
+    <row r="109" spans="1:3">
+      <c r="A109" s="1" t="inlineStr">
+        <is>
+          <t>9786054354313</t>
+        </is>
+      </c>
+      <c r="B109" s="1" t="inlineStr">
+        <is>
+          <t>İşçi İstihdamında İşverenler İçin 18 - 29 Yaş Teşviki</t>
+        </is>
+      </c>
+      <c r="C109" s="1">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="110" spans="1:3">
+      <c r="A110" s="1" t="inlineStr">
+        <is>
+          <t>9786054420315</t>
+        </is>
+      </c>
+      <c r="B110" s="1" t="inlineStr">
+        <is>
+          <t>İş Şartlarına Uymamak Suretiyle Haksız Rekabet Hali</t>
+        </is>
+      </c>
+      <c r="C110" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="111" spans="1:3">
+      <c r="A111" s="1" t="inlineStr">
+        <is>
+          <t>9789758654772</t>
+        </is>
+      </c>
+      <c r="B111" s="1" t="inlineStr">
+        <is>
+          <t>İş Sözleşmesinin Feshi ve İş Güvencesi</t>
+        </is>
+      </c>
+      <c r="C111" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="112" spans="1:3">
+      <c r="A112" s="1" t="inlineStr">
+        <is>
+          <t>9789944941754</t>
+        </is>
+      </c>
+      <c r="B112" s="1" t="inlineStr">
+        <is>
+          <t>İş Sağlığı ve Güvenliği’nde İşçi ve İşverenin Hukuki ve Cezai Sorumlulukları</t>
+        </is>
+      </c>
+      <c r="C112" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="113" spans="1:3">
+      <c r="A113" s="1" t="inlineStr">
+        <is>
+          <t>9786054354474</t>
+        </is>
+      </c>
+      <c r="B113" s="1" t="inlineStr">
+        <is>
+          <t>İş Sağlığı ve Güvenliği Kanunu</t>
+        </is>
+      </c>
+      <c r="C113" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="114" spans="1:3">
+      <c r="A114" s="1" t="inlineStr">
+        <is>
+          <t>9786058950818</t>
+        </is>
+      </c>
+      <c r="B114" s="1" t="inlineStr">
+        <is>
+          <t>2011 Yargıtay Kararları Işığında Taksirle Yaralama, Taksirle Öldürme ve Olası Kastla İnsan Öldürme Suçları</t>
+        </is>
+      </c>
+      <c r="C114" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="115" spans="1:3">
+      <c r="A115" s="1" t="inlineStr">
+        <is>
+          <t>9789758654796</t>
+        </is>
+      </c>
+      <c r="B115" s="1" t="inlineStr">
+        <is>
+          <t>İş Kanununda Esneklik Temelli Üçlü Sözleşmesel İlişkiler</t>
+        </is>
+      </c>
+      <c r="C115" s="1">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="116" spans="1:3">
+      <c r="A116" s="1" t="inlineStr">
+        <is>
+          <t>9789944941808</t>
+        </is>
+      </c>
+      <c r="B116" s="1" t="inlineStr">
+        <is>
+          <t>İş Kanunu Şerhi Cilt: 2 (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C116" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="117" spans="1:3">
+      <c r="A117" s="1" t="inlineStr">
+        <is>
+          <t>9789944941792</t>
+        </is>
+      </c>
+      <c r="B117" s="1" t="inlineStr">
+        <is>
+          <t>İş Kanunu Şerhi Cilt: 1 (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C117" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="118" spans="1:3">
+      <c r="A118" s="1" t="inlineStr">
+        <is>
+          <t>9786054354658</t>
+        </is>
+      </c>
+      <c r="B118" s="1" t="inlineStr">
+        <is>
+          <t>İş Kanunu Şerhi</t>
+        </is>
+      </c>
+      <c r="C118" s="1">
+        <v>111.11</v>
+      </c>
+    </row>
+    <row r="119" spans="1:3">
+      <c r="A119" s="1" t="inlineStr">
+        <is>
+          <t>9789944941778</t>
+        </is>
+      </c>
+      <c r="B119" s="1" t="inlineStr">
+        <is>
+          <t>İş Hukukunda Karma ve Kendine Özgü İsimsiz Sözleşmeler</t>
+        </is>
+      </c>
+      <c r="C119" s="1">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="120" spans="1:3">
+      <c r="A120" s="1" t="inlineStr">
+        <is>
+          <t>9789944941488</t>
+        </is>
+      </c>
+      <c r="B120" s="1" t="inlineStr">
+        <is>
+          <t>İş Hukukunda İşyeri ve İşletme</t>
+        </is>
+      </c>
+      <c r="C120" s="1">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="121" spans="1:3">
+      <c r="A121" s="1" t="inlineStr">
+        <is>
+          <t>9786054420445</t>
+        </is>
+      </c>
+      <c r="B121" s="1" t="inlineStr">
+        <is>
+          <t>İş Hukukunda Elektronik Gözetleme</t>
+        </is>
+      </c>
+      <c r="C121" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="122" spans="1:3">
+      <c r="A122" s="1" t="inlineStr">
+        <is>
+          <t>9786054420254</t>
+        </is>
+      </c>
+      <c r="B122" s="1" t="inlineStr">
+        <is>
+          <t>İş Hukuku ve Sosyal Güvenlik Hukuku Açısından Tele Çalışma</t>
+        </is>
+      </c>
+      <c r="C122" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="123" spans="1:3">
+      <c r="A123" s="1" t="inlineStr">
+        <is>
+          <t>9789944941518</t>
+        </is>
+      </c>
+      <c r="B123" s="1" t="inlineStr">
+        <is>
+          <t>İş Güvencesi Hukuku (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C123" s="1">
+        <v>945</v>
+      </c>
+    </row>
+    <row r="124" spans="1:3">
+      <c r="A124" s="1" t="inlineStr">
+        <is>
+          <t>9789944941921</t>
+        </is>
+      </c>
+      <c r="B124" s="1" t="inlineStr">
+        <is>
+          <t>Tahkim Sözleşmesi İle İlgili İhtilaflar</t>
+        </is>
+      </c>
+      <c r="C124" s="1">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="125" spans="1:3">
+      <c r="A125" s="1" t="inlineStr">
+        <is>
+          <t>9786054354351</t>
+        </is>
+      </c>
+      <c r="B125" s="1" t="inlineStr">
+        <is>
+          <t>Rekabet Hukuku Açısından Türk Bankacılık Sektörü</t>
+        </is>
+      </c>
+      <c r="C125" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="126" spans="1:3">
+      <c r="A126" s="1" t="inlineStr">
+        <is>
+          <t>9786053157885</t>
+        </is>
+      </c>
+      <c r="B126" s="1" t="inlineStr">
+        <is>
+          <t>İş Güvencesi</t>
+        </is>
+      </c>
+      <c r="C126" s="1">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="127" spans="1:3">
+      <c r="A127" s="1" t="inlineStr">
+        <is>
+          <t>9789944941174</t>
+        </is>
+      </c>
+      <c r="B127" s="1" t="inlineStr">
+        <is>
+          <t>İnsan Hakları Avrupa Sözleşmesi Hukukunda İşkence ve Kötü Muamele Yasağı</t>
+        </is>
+      </c>
+      <c r="C127" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="128" spans="1:3">
+      <c r="A128" s="1" t="inlineStr">
+        <is>
+          <t>9786054354481</t>
+        </is>
+      </c>
+      <c r="B128" s="1" t="inlineStr">
+        <is>
+          <t>İnsan Hakları Avrupa Sözleşmesi Cilt: 1</t>
+        </is>
+      </c>
+      <c r="C128" s="1">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="129" spans="1:3">
+      <c r="A129" s="1" t="inlineStr">
+        <is>
+          <t>9789944941716</t>
+        </is>
+      </c>
+      <c r="B129" s="1" t="inlineStr">
+        <is>
+          <t>İnsan Hakları Avrupa Mahkemesi İçtihatları Cilt: 4 (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C129" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="130" spans="1:3">
+      <c r="A130" s="1" t="inlineStr">
+        <is>
+          <t>9789944941075</t>
+        </is>
+      </c>
+      <c r="B130" s="1" t="inlineStr">
+        <is>
+          <t>İmar Hukukunda Plan Hiyerarşisi ve Planların Çatışması</t>
+        </is>
+      </c>
+      <c r="C130" s="1">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="131" spans="1:3">
+      <c r="A131" s="1" t="inlineStr">
+        <is>
+          <t>9789758654765</t>
+        </is>
+      </c>
+      <c r="B131" s="1" t="inlineStr">
+        <is>
+          <t>İlgili Yönetmeliklerle İş Mevzuatı (Orta Boy)</t>
+        </is>
+      </c>
+      <c r="C131" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="132" spans="1:3">
+      <c r="A132" s="1" t="inlineStr">
+        <is>
+          <t>9789944941020</t>
+        </is>
+      </c>
+      <c r="B132" s="1" t="inlineStr">
+        <is>
+          <t>İflasta Alacaklılar Toplanmasının Yetkileri</t>
+        </is>
+      </c>
+      <c r="C132" s="1">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="133" spans="1:3">
+      <c r="A133" s="1" t="inlineStr">
+        <is>
+          <t>9786054354436</t>
+        </is>
+      </c>
+      <c r="B133" s="1" t="inlineStr">
+        <is>
+          <t>Hukukun Temel İlkeleri El Kitabı (Büyük Boy) (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C133" s="1">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="134" spans="1:3">
+      <c r="A134" s="1" t="inlineStr">
+        <is>
+          <t>9789944941303</t>
+        </is>
+      </c>
+      <c r="B134" s="1" t="inlineStr">
+        <is>
+          <t>Hukukun Büyübozumu (Orta Boy)</t>
+        </is>
+      </c>
+      <c r="C134" s="1">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="135" spans="1:3">
+      <c r="A135" s="1" t="inlineStr">
+        <is>
+          <t>9786054420148</t>
+        </is>
+      </c>
+      <c r="B135" s="1" t="inlineStr">
+        <is>
+          <t>Hukuk Muhakemeleri Kanunu (Orta Boy)</t>
+        </is>
+      </c>
+      <c r="C135" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="136" spans="1:3">
+      <c r="A136" s="1" t="inlineStr">
+        <is>
+          <t>9789944941471</t>
+        </is>
+      </c>
+      <c r="B136" s="1" t="inlineStr">
+        <is>
+          <t>Hukuk Göstergebilimi</t>
+        </is>
+      </c>
+      <c r="C136" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="137" spans="1:3">
+      <c r="A137" s="1" t="inlineStr">
+        <is>
+          <t>9786054420308</t>
+        </is>
+      </c>
+      <c r="B137" s="1" t="inlineStr">
+        <is>
+          <t>Hukuk Defteri Sayı: 3-4-5 (Tek Cilt)</t>
+        </is>
+      </c>
+      <c r="C137" s="1">
+        <v>62.96</v>
+      </c>
+    </row>
+    <row r="138" spans="1:3">
+      <c r="A138" s="1" t="inlineStr">
+        <is>
+          <t>9789758654635</t>
+        </is>
+      </c>
+      <c r="B138" s="1" t="inlineStr">
+        <is>
+          <t>Hukuk - İşletme - Ticaret Terimleri ve Kısaltmaları Sözlüğü (Orta Boy)</t>
+        </is>
+      </c>
+      <c r="C138" s="1">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="139" spans="1:3">
+      <c r="A139" s="1" t="inlineStr">
+        <is>
+          <t>9786054354757</t>
+        </is>
+      </c>
+      <c r="B139" s="1" t="inlineStr">
+        <is>
+          <t>Hayat Dışı Sigorta Şirketlerinde Teknik ve Diğer Karşılıkların Kurumlar Vergisi Açısından Değerlendirilmesi</t>
+        </is>
+      </c>
+      <c r="C139" s="1">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="140" spans="1:3">
+      <c r="A140" s="1" t="inlineStr">
+        <is>
+          <t>9789944941266</t>
+        </is>
+      </c>
+      <c r="B140" s="1" t="inlineStr">
+        <is>
+          <t>Güncel Yargıtay Kararları Işığında Açıklamalı Yeni İş Kanunu</t>
+        </is>
+      </c>
+      <c r="C140" s="1">
+        <v>69.44</v>
+      </c>
+    </row>
+    <row r="141" spans="1:3">
+      <c r="A141" s="1" t="inlineStr">
+        <is>
+          <t>9786054420117</t>
+        </is>
+      </c>
+      <c r="B141" s="1" t="inlineStr">
+        <is>
+          <t>Gerekçeli Karşılaştırmalı Tablolu Eski ve Yeni Kanun Maddeleri İle Birlikte Yeni Hukuk Muhakemeleri Kanunu (Büyük Boy)</t>
+        </is>
+      </c>
+      <c r="C141" s="1">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="142" spans="1:3">
+      <c r="A142" s="1" t="inlineStr">
+        <is>
+          <t>9789758654253</t>
+        </is>
+      </c>
+      <c r="B142" s="1" t="inlineStr">
+        <is>
+          <t>Gerekçeli Atıflı - Karşılaştırma Tablolu Eski ve Yeni Kanun Metinleri ile Birlikte İş Kanunu ve İlgili Temel Mevzuat</t>
+        </is>
+      </c>
+      <c r="C142" s="1">
+        <v>45.37</v>
+      </c>
+    </row>
+    <row r="143" spans="1:3">
+      <c r="A143" s="1" t="inlineStr">
+        <is>
+          <t>9789944941877</t>
+        </is>
+      </c>
+      <c r="B143" s="1" t="inlineStr">
+        <is>
+          <t>Gerekçeleri ve En Son Değişiklikleri ile Yeni Türk Medeni Kanunu</t>
+        </is>
+      </c>
+      <c r="C143" s="1">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="144" spans="1:3">
+      <c r="A144" s="1" t="inlineStr">
+        <is>
+          <t>9789944941990</t>
+        </is>
+      </c>
+      <c r="B144" s="1" t="inlineStr">
+        <is>
+          <t>Gerçek Kişiler (Büyük Boy)</t>
+        </is>
+      </c>
+      <c r="C144" s="1">
+        <v>20.37</v>
+      </c>
+    </row>
+    <row r="145" spans="1:3">
+      <c r="A145" s="1" t="inlineStr">
+        <is>
+          <t>9789944941228</t>
+        </is>
+      </c>
+      <c r="B145" s="1" t="inlineStr">
+        <is>
+          <t>Gelir Vergisi ve Kurumlar Vergisi Kanunu Bakımından Menkul Kıymet Gelirlerinin Vergilendirilmesi</t>
+        </is>
+      </c>
+      <c r="C145" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="146" spans="1:3">
+      <c r="A146" s="1" t="inlineStr">
+        <is>
+          <t>9786054354122</t>
+        </is>
+      </c>
+      <c r="B146" s="1" t="inlineStr">
+        <is>
+          <t>Gazetecinin Basın İş Kanunu’ndan Doğan Hakları ve Sorumlulukları</t>
+        </is>
+      </c>
+      <c r="C146" s="1">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="147" spans="1:3">
+      <c r="A147" s="1" t="inlineStr">
+        <is>
+          <t>9789758654093</t>
+        </is>
+      </c>
+      <c r="B147" s="1" t="inlineStr">
+        <is>
+          <t>Gazete, Radyo ve Televizyon Yayınlarında Cevap Hakkı</t>
+        </is>
+      </c>
+      <c r="C147" s="1">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="148" spans="1:3">
+      <c r="A148" s="1" t="inlineStr">
+        <is>
+          <t>9789944941983</t>
+        </is>
+      </c>
+      <c r="B148" s="1" t="inlineStr">
+        <is>
+          <t>Fikri Mülkiyet Hukukunda Esaslı Unsur Doktrini</t>
+        </is>
+      </c>
+      <c r="C148" s="1">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="149" spans="1:3">
+      <c r="A149" s="1" t="inlineStr">
+        <is>
+          <t>9786054420223</t>
+        </is>
+      </c>
+      <c r="B149" s="1" t="inlineStr">
+        <is>
+          <t>Eşler Arasındaki Mal Rejimleri</t>
+        </is>
+      </c>
+      <c r="C149" s="1">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="150" spans="1:3">
+      <c r="A150" s="1" t="inlineStr">
+        <is>
+          <t>9786054354252</t>
+        </is>
+      </c>
+      <c r="B150" s="1" t="inlineStr">
+        <is>
+          <t>Ekonomik Kriz, Kapitalizm ve Suç</t>
+        </is>
+      </c>
+      <c r="C150" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="151" spans="1:3">
+      <c r="A151" s="1" t="inlineStr">
+        <is>
+          <t>9786054354733</t>
+        </is>
+      </c>
+      <c r="B151" s="1" t="inlineStr">
+        <is>
+          <t>Doğalgaz Tedarik Sözleşmeleri</t>
+        </is>
+      </c>
+      <c r="C151" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="152" spans="1:3">
+      <c r="A152" s="1" t="inlineStr">
+        <is>
+          <t>9786054354375</t>
+        </is>
+      </c>
+      <c r="B152" s="1" t="inlineStr">
+        <is>
+          <t>Dilekçe Örnekleri</t>
+        </is>
+      </c>
+      <c r="C152" s="1">
+        <v>60.19</v>
+      </c>
+    </row>
+    <row r="153" spans="1:3">
+      <c r="A153" s="1" t="inlineStr">
+        <is>
+          <t>9789944941846</t>
+        </is>
+      </c>
+      <c r="B153" s="1" t="inlineStr">
+        <is>
+          <t>Devrim Ulucan’a Armağan (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C153" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="154" spans="1:3">
+      <c r="A154" s="1" t="inlineStr">
+        <is>
+          <t>9789758654703</t>
+        </is>
+      </c>
+      <c r="B154" s="1" t="inlineStr">
+        <is>
+          <t>Devletler Özel Hukukunda Velayet</t>
+        </is>
+      </c>
+      <c r="C154" s="1">
+        <v>58.33</v>
+      </c>
+    </row>
+    <row r="155" spans="1:3">
+      <c r="A155" s="1" t="inlineStr">
+        <is>
+          <t>9786054420018</t>
+        </is>
+      </c>
+      <c r="B155" s="1" t="inlineStr">
+        <is>
+          <t>Devletler Özel Hukuku</t>
+        </is>
+      </c>
+      <c r="C155" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="156" spans="1:3">
+      <c r="A156" s="1" t="inlineStr">
+        <is>
+          <t>9786054354030</t>
+        </is>
+      </c>
+      <c r="B156" s="1" t="inlineStr">
+        <is>
+          <t>Devlet, Birey ve Özgürlük (Büyük Boy)</t>
+        </is>
+      </c>
+      <c r="C156" s="1">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="157" spans="1:3">
+      <c r="A157" s="1" t="inlineStr">
+        <is>
+          <t>9786054354368</t>
+        </is>
+      </c>
+      <c r="B157" s="1" t="inlineStr">
+        <is>
+          <t>Devlet ve Yabancı Yatırımcılar Arasındaki Uyuşmazlıkların Çözümünde Uluslararası Yatırım Uyuşmazlıklarının Çözümü Merkezi (ICSID)’nin Kuruluşu ve İşleyişi</t>
+        </is>
+      </c>
+      <c r="C157" s="1">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="158" spans="1:3">
+      <c r="A158" s="1" t="inlineStr">
+        <is>
+          <t>9786054420339</t>
+        </is>
+      </c>
+      <c r="B158" s="1" t="inlineStr">
+        <is>
+          <t>English for Law</t>
+        </is>
+      </c>
+      <c r="C158" s="1">
+        <v>32.41</v>
+      </c>
+    </row>
+    <row r="159" spans="1:3">
+      <c r="A159" s="1" t="inlineStr">
+        <is>
+          <t>9789944941433</t>
+        </is>
+      </c>
+      <c r="B159" s="1" t="inlineStr">
+        <is>
+          <t>Denizyolu ile Yük Taşıma Ücreti (Navlun)</t>
+        </is>
+      </c>
+      <c r="C159" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="160" spans="1:3">
+      <c r="A160" s="1" t="inlineStr">
+        <is>
+          <t>9786054354559</t>
+        </is>
+      </c>
+      <c r="B160" s="1" t="inlineStr">
+        <is>
+          <t>Deniz Yetki Alanlarının Hakça İlkeler Çerçevesinde Sınırlandırılması</t>
+        </is>
+      </c>
+      <c r="C160" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="161" spans="1:3">
+      <c r="A161" s="1" t="inlineStr">
+        <is>
+          <t>9786054354191</t>
+        </is>
+      </c>
+      <c r="B161" s="1" t="inlineStr">
+        <is>
+          <t>Çocukların Cinsel İstismarı Suçu</t>
+        </is>
+      </c>
+      <c r="C161" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="162" spans="1:3">
+      <c r="A162" s="1" t="inlineStr">
+        <is>
+          <t>9786053158288</t>
+        </is>
+      </c>
+      <c r="B162" s="1" t="inlineStr">
+        <is>
+          <t>Çalışma Hayatında Esnek Çalışma Uygulamaları</t>
+        </is>
+      </c>
+      <c r="C162" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="163" spans="1:3">
+      <c r="A163" s="1" t="inlineStr">
+        <is>
+          <t>9786054420353</t>
+        </is>
+      </c>
+      <c r="B163" s="1" t="inlineStr">
+        <is>
+          <t>Cumhuriyet Savcısı ve Soruşturma</t>
+        </is>
+      </c>
+      <c r="C163" s="1">
+        <v>44.44</v>
+      </c>
+    </row>
+    <row r="164" spans="1:3">
+      <c r="A164" s="1" t="inlineStr">
+        <is>
+          <t>9786054354023</t>
+        </is>
+      </c>
+      <c r="B164" s="1" t="inlineStr">
+        <is>
+          <t>Cezanın Amacı ve Hapis Cezası</t>
+        </is>
+      </c>
+      <c r="C164" s="1">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="165" spans="1:3">
+      <c r="A165" s="1" t="inlineStr">
+        <is>
+          <t>9789944941549</t>
+        </is>
+      </c>
+      <c r="B165" s="1" t="inlineStr">
+        <is>
+          <t>Elektronik Sözleşmeler</t>
+        </is>
+      </c>
+      <c r="C165" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="166" spans="1:3">
+      <c r="A166" s="1" t="inlineStr">
+        <is>
+          <t>9786054354085</t>
+        </is>
+      </c>
+      <c r="B166" s="1" t="inlineStr">
+        <is>
+          <t>Ceza Hukukunda Haksız Tahrik</t>
+        </is>
+      </c>
+      <c r="C166" s="1">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="167" spans="1:3">
+      <c r="A167" s="1" t="inlineStr">
+        <is>
+          <t>9789944941211</t>
+        </is>
+      </c>
+      <c r="B167" s="1" t="inlineStr">
+        <is>
+          <t>Cases and Materials on the EU Private International Law</t>
+        </is>
+      </c>
+      <c r="C167" s="1">
+        <v>58.33</v>
+      </c>
+    </row>
+    <row r="168" spans="1:3">
+      <c r="A168" s="1" t="inlineStr">
+        <is>
+          <t>3990000014700</t>
+        </is>
+      </c>
+      <c r="B168" s="1" t="inlineStr">
+        <is>
+          <t>Bülent Tanör Armağanı (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C168" s="1">
+        <v>101.85</v>
+      </c>
+    </row>
+    <row r="169" spans="1:3">
+      <c r="A169" s="1" t="inlineStr">
+        <is>
+          <t>9786054420292</t>
+        </is>
+      </c>
+      <c r="B169" s="1" t="inlineStr">
+        <is>
+          <t>Bir İdari Yaptırım Türü Olarak Kabahatler Hukukunda Mülkiyetin Kamuya Geçirilmesi</t>
+        </is>
+      </c>
+      <c r="C169" s="1">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="170" spans="1:3">
+      <c r="A170" s="1" t="inlineStr">
+        <is>
+          <t>9789944941105</t>
+        </is>
+      </c>
+      <c r="B170" s="1" t="inlineStr">
+        <is>
+          <t>Basın İş Hukuku Genel Esasları ve Uygulama Sorunları</t>
+        </is>
+      </c>
+      <c r="C170" s="1">
+        <v>54.63</v>
+      </c>
+    </row>
+    <row r="171" spans="1:3">
+      <c r="A171" s="1" t="inlineStr">
+        <is>
+          <t>9786054354054</t>
+        </is>
+      </c>
+      <c r="B171" s="1" t="inlineStr">
+        <is>
+          <t>Avrupa’da Devletler Özel Hukuku ve Yeni Türk Milletlerarası Özel Hukuk ve Usul Hukuku Hakkında Kanun’un Akitler ve Ticaret Hukukuna İlişkin Hükümleri</t>
+        </is>
+      </c>
+      <c r="C171" s="1">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="172" spans="1:3">
+      <c r="A172" s="1" t="inlineStr">
+        <is>
+          <t>9786054354047</t>
+        </is>
+      </c>
+      <c r="B172" s="1" t="inlineStr">
+        <is>
+          <t>Avrupa ve Türkiye’de Hava Hukuku Konusunda Son Gelişmeler</t>
+        </is>
+      </c>
+      <c r="C172" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="173" spans="1:3">
+      <c r="A173" s="1" t="inlineStr">
+        <is>
+          <t>9789758654819</t>
+        </is>
+      </c>
+      <c r="B173" s="1" t="inlineStr">
+        <is>
+          <t>Avrupa İnsan Hakları Sözleşmesi’nde ve Türk Hukukunda Çocuğun Bedensel Cezaya Karşı Korunması</t>
+        </is>
+      </c>
+      <c r="C173" s="1">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="174" spans="1:3">
+      <c r="A174" s="1" t="inlineStr">
+        <is>
+          <t>9786054354702</t>
+        </is>
+      </c>
+      <c r="B174" s="1" t="inlineStr">
+        <is>
+          <t>Avrupa Birliği’nde Aile Birleşimi</t>
+        </is>
+      </c>
+      <c r="C174" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="175" spans="1:3">
+      <c r="A175" s="1" t="inlineStr">
+        <is>
+          <t>9789944941693</t>
+        </is>
+      </c>
+      <c r="B175" s="1" t="inlineStr">
+        <is>
+          <t>El Yazılı Vasiyetname (Orta Boy)</t>
+        </is>
+      </c>
+      <c r="C175" s="1">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="176" spans="1:3">
+      <c r="A176" s="1" t="inlineStr">
+        <is>
+          <t>9789944941037</t>
+        </is>
+      </c>
+      <c r="B176" s="1" t="inlineStr">
+        <is>
+          <t>Avrupa Birliği ve Birlik Üyesi Ülkelerde Yönetime Katılım</t>
+        </is>
+      </c>
+      <c r="C176" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="177" spans="1:3">
+      <c r="A177" s="1" t="inlineStr">
+        <is>
+          <t>9786054420391</t>
+        </is>
+      </c>
+      <c r="B177" s="1" t="inlineStr">
+        <is>
+          <t>Avrupa Birliği Hukuk Sisteminin Spor Hukukuna Etkileri</t>
+        </is>
+      </c>
+      <c r="C177" s="1">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="178" spans="1:3">
+      <c r="A178" s="1" t="inlineStr">
+        <is>
+          <t>9789944941327</t>
+        </is>
+      </c>
+      <c r="B178" s="1" t="inlineStr">
+        <is>
+          <t>Avrupa Birliği Düzeyinde Toplu Pazarlık</t>
+        </is>
+      </c>
+      <c r="C178" s="1">
+        <v>37.04</v>
+      </c>
+    </row>
+    <row r="179" spans="1:3">
+      <c r="A179" s="1" t="inlineStr">
+        <is>
+          <t>9789944941501</t>
+        </is>
+      </c>
+      <c r="B179" s="1" t="inlineStr">
+        <is>
+          <t>Kat Mülkiyeti Hukukunda Yönetim Planı</t>
+        </is>
+      </c>
+      <c r="C179" s="1">
+        <v>41.67</v>
+      </c>
+    </row>
+    <row r="180" spans="1:3">
+      <c r="A180" s="1" t="inlineStr">
+        <is>
+          <t>9786054354528</t>
+        </is>
+      </c>
+      <c r="B180" s="1" t="inlineStr">
+        <is>
+          <t>Apartman Sorunları El Kitabı</t>
+        </is>
+      </c>
+      <c r="C180" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="181" spans="1:3">
+      <c r="A181" s="1" t="inlineStr">
+        <is>
+          <t>9786054420025</t>
+        </is>
+      </c>
+      <c r="B181" s="1" t="inlineStr">
+        <is>
+          <t>Anlam Kavramı Üzerine Yeni Denemeler (Orta Boy)</t>
+        </is>
+      </c>
+      <c r="C181" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="182" spans="1:3">
+      <c r="A182" s="1" t="inlineStr">
+        <is>
+          <t>9786054354245</t>
+        </is>
+      </c>
+      <c r="B182" s="1" t="inlineStr">
+        <is>
+          <t>Anayasal Sosyal Haklar</t>
+        </is>
+      </c>
+      <c r="C182" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="183" spans="1:3">
+      <c r="A183" s="1" t="inlineStr">
+        <is>
+          <t>9786054354498</t>
+        </is>
+      </c>
+      <c r="B183" s="1" t="inlineStr">
+        <is>
+          <t>Anayasa Mahkemesine Bireysel Başvuru Rehberi</t>
+        </is>
+      </c>
+      <c r="C183" s="1">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="184" spans="1:3">
+      <c r="A184" s="1" t="inlineStr">
+        <is>
+          <t>9786054354764</t>
+        </is>
+      </c>
+      <c r="B184" s="1" t="inlineStr">
+        <is>
+          <t>Anayasa Hukuku ve Türk Anayasa Hukuku Uygulamaları</t>
+        </is>
+      </c>
+      <c r="C184" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="185" spans="1:3">
+      <c r="A185" s="1" t="inlineStr">
+        <is>
+          <t>9786054354429</t>
+        </is>
+      </c>
+      <c r="B185" s="1" t="inlineStr">
+        <is>
+          <t>Ceza Kanunları</t>
+        </is>
+      </c>
+      <c r="C185" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="186" spans="1:3">
+      <c r="A186" s="1" t="inlineStr">
+        <is>
+          <t>9786053150756</t>
+        </is>
+      </c>
+      <c r="B186" s="1" t="inlineStr">
+        <is>
+          <t>Anayasa Hukuku Dersleri (Genel Esaslar)</t>
+        </is>
+      </c>
+      <c r="C186" s="1">
+        <v>32.41</v>
+      </c>
+    </row>
+    <row r="187" spans="1:3">
+      <c r="A187" s="1" t="inlineStr">
+        <is>
+          <t>9786054354573</t>
+        </is>
+      </c>
+      <c r="B187" s="1" t="inlineStr">
+        <is>
+          <t>Anayasa Hukuku Açısından Sağlık Hakkı</t>
+        </is>
+      </c>
+      <c r="C187" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="188" spans="1:3">
+      <c r="A188" s="1" t="inlineStr">
+        <is>
+          <t>9789944941143</t>
+        </is>
+      </c>
+      <c r="B188" s="1" t="inlineStr">
+        <is>
+          <t>Açıklamalı, İçtihatlı, Karşılaştırmalı Ulusalüstü İnsan Hakları Usul Hukuku Mevzuatı 1. Kitap</t>
+        </is>
+      </c>
+      <c r="C188" s="1">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="189" spans="1:3">
+      <c r="A189" s="1" t="inlineStr">
+        <is>
+          <t>9789944941204</t>
+        </is>
+      </c>
+      <c r="B189" s="1" t="inlineStr">
+        <is>
+          <t>Açıklamalı - İçtihatlı İnşaat Hukuku (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C189" s="1">
+        <v>97.22</v>
+      </c>
+    </row>
+    <row r="190" spans="1:3">
+      <c r="A190" s="1" t="inlineStr">
+        <is>
+          <t>9789944941297</t>
+        </is>
+      </c>
+      <c r="B190" s="1" t="inlineStr">
+        <is>
+          <t>Açıklamalı - İçtihatlı İhtiyati Tedbir Delil Tespiti İhtiyati Haciz ve Kamu Alacağının Tahsilinde İhtiyati Haciz (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C190" s="1">
+        <v>181.48</v>
+      </c>
+    </row>
+    <row r="191" spans="1:3">
+      <c r="A191" s="1" t="inlineStr">
+        <is>
+          <t>9789758654383</t>
+        </is>
+      </c>
+      <c r="B191" s="1" t="inlineStr">
+        <is>
+          <t>Açıklamalı - İçtihatlı Aile Hukuku Davaları ve Tatbikatı (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C191" s="1">
+        <v>181.48</v>
+      </c>
+    </row>
+    <row r="192" spans="1:3">
+      <c r="A192" s="1" t="inlineStr">
+        <is>
+          <t>9789758654444</t>
+        </is>
+      </c>
+      <c r="B192" s="1" t="inlineStr">
+        <is>
+          <t>Açıklamalı - Gerekçeli Bilgi Edinme Hakkı Kanunu</t>
+        </is>
+      </c>
+      <c r="C192" s="1">
+        <v>54.63</v>
+      </c>
+    </row>
+    <row r="193" spans="1:3">
+      <c r="A193" s="1" t="inlineStr">
+        <is>
+          <t>9789758654857</t>
+        </is>
+      </c>
+      <c r="B193" s="1" t="inlineStr">
+        <is>
+          <t>A. Can Tuncay’a Armağan (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C193" s="1">
+        <v>860</v>
+      </c>
+    </row>
+    <row r="194" spans="1:3">
+      <c r="A194" s="1" t="inlineStr">
+        <is>
+          <t>3990000001416</t>
+        </is>
+      </c>
+      <c r="B194" s="1" t="inlineStr">
+        <is>
+          <t>6102 Sayılı Yeni Türk Ticaret Kanunu’nu Beklerken Cilt: 18 Sayı: 2</t>
+        </is>
+      </c>
+      <c r="C194" s="1">
+        <v>83.33</v>
+      </c>
+    </row>
+    <row r="195" spans="1:3">
+      <c r="A195" s="1" t="inlineStr">
+        <is>
+          <t>9786054420247</t>
+        </is>
+      </c>
+      <c r="B195" s="1" t="inlineStr">
+        <is>
+          <t>6100 Sayılı Hukuk Muhakemeleri Kanunu’na Uyarlı İş Yargılamaları Usulü</t>
+        </is>
+      </c>
+      <c r="C195" s="1">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="196" spans="1:3">
+      <c r="A196" s="1" t="inlineStr">
+        <is>
+          <t>9786054354238</t>
+        </is>
+      </c>
+      <c r="B196" s="1" t="inlineStr">
+        <is>
+          <t>6100 Sayılı Hukuk Muhakemeleri Kanunu El Şerhi (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C196" s="1">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="197" spans="1:3">
+      <c r="A197" s="1" t="inlineStr">
+        <is>
+          <t>9789758654482</t>
+        </is>
+      </c>
+      <c r="B197" s="1" t="inlineStr">
+        <is>
+          <t>4650 Sayılı Kanun Değişlikliği Çerçevesinde Tapuya Kayıtlı Olmayan Taşınmazların Kamulaştırılması</t>
+        </is>
+      </c>
+      <c r="C197" s="1">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="198" spans="1:3">
+      <c r="A198" s="1" t="inlineStr">
+        <is>
+          <t>9786054354344</t>
+        </is>
+      </c>
+      <c r="B198" s="1" t="inlineStr">
+        <is>
+          <t>4/C Anarşisi</t>
+        </is>
+      </c>
+      <c r="C198" s="1">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="199" spans="1:3">
+      <c r="A199" s="1" t="inlineStr">
+        <is>
+          <t>9786054354207</t>
+        </is>
+      </c>
+      <c r="B199" s="1" t="inlineStr">
+        <is>
+          <t>3226 Sayılı Finansal Kiralama Kanunu ve İlgili Mevzuat</t>
+        </is>
+      </c>
+      <c r="C199" s="1">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="200" spans="1:3">
+      <c r="A200" s="1" t="inlineStr">
+        <is>
+          <t>9786054354290</t>
+        </is>
+      </c>
+      <c r="B200" s="1" t="inlineStr">
+        <is>
+          <t>2802 Sayılı Kanuna Göre Hakim ve Savcıların İfade Hürriyeti</t>
+        </is>
+      </c>
+      <c r="C200" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="201" spans="1:3">
+      <c r="A201" s="1" t="inlineStr">
+        <is>
+          <t>9789944941815</t>
+        </is>
+      </c>
+      <c r="B201" s="1" t="inlineStr">
+        <is>
+          <t>21. Yüzyılda Avukatlık ve Baro</t>
+        </is>
+      </c>
+      <c r="C201" s="1">
+        <v>73.15</v>
+      </c>
+    </row>
+    <row r="202" spans="1:3">
+      <c r="A202" s="1" t="inlineStr">
+        <is>
+          <t>9786054354412</t>
+        </is>
+      </c>
+      <c r="B202" s="1" t="inlineStr">
+        <is>
+          <t>İcra ve İflas Kanunu ve İlgili Mevzuat</t>
+        </is>
+      </c>
+      <c r="C202" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="203" spans="1:3">
+      <c r="A203" s="1" t="inlineStr">
+        <is>
+          <t>9786054420360</t>
+        </is>
+      </c>
+      <c r="B203" s="1" t="inlineStr">
+        <is>
+          <t>Provisional Measures of Protection in International Law: 1907- 2010</t>
+        </is>
+      </c>
+      <c r="C203" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="204" spans="1:3">
+      <c r="A204" s="1" t="inlineStr">
+        <is>
+          <t>3990000009287</t>
+        </is>
+      </c>
+      <c r="B204" s="1" t="inlineStr">
+        <is>
+          <t>Prof. Dr. İlhan Özay’a Armağan - Hukuk Fakültesi Mecmuası</t>
+        </is>
+      </c>
+      <c r="C204" s="1">
+        <v>84.16</v>
+      </c>
+    </row>
+    <row r="205" spans="1:3">
+      <c r="A205" s="1" t="inlineStr">
+        <is>
+          <t>3990000001415</t>
+        </is>
+      </c>
+      <c r="B205" s="1" t="inlineStr">
+        <is>
+          <t>Prof. Dr. Cevdet Yavuz’a Armağan</t>
+        </is>
+      </c>
+      <c r="C205" s="1">
+        <v>55.56</v>
+      </c>
+    </row>
+    <row r="206" spans="1:3">
+      <c r="A206" s="1" t="inlineStr">
+        <is>
+          <t>9789758654161</t>
+        </is>
+      </c>
+      <c r="B206" s="1" t="inlineStr">
+        <is>
+          <t>Mukayeseli Hukukta ve Türk Hukukunda Şartla Salıverme</t>
+        </is>
+      </c>
+      <c r="C206" s="1">
+        <v>38.89</v>
+      </c>
+    </row>
+    <row r="207" spans="1:3">
+      <c r="A207" s="1" t="inlineStr">
+        <is>
+          <t>9786054420070</t>
+        </is>
+      </c>
+      <c r="B207" s="1" t="inlineStr">
+        <is>
+          <t>Yargı Kararları Işığında Medya Hukuku</t>
+        </is>
+      </c>
+      <c r="C207" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="208" spans="1:3">
+      <c r="A208" s="1" t="inlineStr">
+        <is>
+          <t>9786054354061</t>
+        </is>
+      </c>
+      <c r="B208" s="1" t="inlineStr">
+        <is>
+          <t>Turkey -EC Association Law: Developments Since Ankara Agreement 1963 (The Rights of EU Citizens in Turkey and of Turkish Citizens in the EU Countries)</t>
+        </is>
+      </c>
+      <c r="C208" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="209" spans="1:3">
+      <c r="A209" s="1" t="inlineStr">
+        <is>
+          <t>9786054354795</t>
+        </is>
+      </c>
+      <c r="B209" s="1" t="inlineStr">
+        <is>
+          <t>Trust Hukuku</t>
+        </is>
+      </c>
+      <c r="C209" s="1">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="210" spans="1:3">
+      <c r="A210" s="1" t="inlineStr">
+        <is>
+          <t>9786054354603</t>
+        </is>
+      </c>
+      <c r="B210" s="1" t="inlineStr">
+        <is>
+          <t>Toplum ve Adaletli Yaşam</t>
+        </is>
+      </c>
+      <c r="C210" s="1">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="211" spans="1:3">
+      <c r="A211" s="1" t="inlineStr">
+        <is>
+          <t>9789758654152</t>
+        </is>
+      </c>
+      <c r="B211" s="1" t="inlineStr">
+        <is>
+          <t>İcra ve İflas Hukukunda Tasarrufun İptali Davaları</t>
+        </is>
+      </c>
+      <c r="C211" s="1">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="212" spans="1:3">
+      <c r="A212" s="1" t="inlineStr">
+        <is>
+          <t>9786056087523</t>
+        </is>
+      </c>
+      <c r="B212" s="1" t="inlineStr">
+        <is>
+          <t>Hava Hukuku 1</t>
+        </is>
+      </c>
+      <c r="C212" s="1">
+        <v>60.19</v>
+      </c>
+    </row>
+    <row r="213" spans="1:3">
+      <c r="A213" s="1" t="inlineStr">
+        <is>
+          <t>9786054354214</t>
+        </is>
+      </c>
+      <c r="B213" s="1" t="inlineStr">
+        <is>
+          <t>İdari Yargı Kararlarının Uygulanması Konusuna Danıştay’ın Yaklaşımı</t>
+        </is>
+      </c>
+      <c r="C213" s="1">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="214" spans="1:3">
+      <c r="A214" s="1" t="inlineStr">
+        <is>
+          <t>9786053151029</t>
+        </is>
+      </c>
+      <c r="B214" s="1" t="inlineStr">
+        <is>
+          <t>Anayasa ve İdare Hukuku Temel Mevzuatı</t>
+        </is>
+      </c>
+      <c r="C214" s="1">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="215" spans="1:3">
+      <c r="A215" s="1" t="inlineStr">
+        <is>
+          <t>9786054354184</t>
+        </is>
+      </c>
+      <c r="B215" s="1" t="inlineStr">
+        <is>
+          <t>Hakimin Takdir Görevi ve Takdirin Sınırıları</t>
+        </is>
+      </c>
+      <c r="C215" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="216" spans="1:3">
+      <c r="A216" s="1" t="inlineStr">
+        <is>
+          <t>9786054354825</t>
+        </is>
+      </c>
+      <c r="B216" s="1" t="inlineStr">
+        <is>
+          <t>Türk Vergi Hukuku Elektronik İmza Uygulamaları ve Adaptasyonu</t>
+        </is>
+      </c>
+      <c r="C216" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="217" spans="1:3">
+      <c r="A217" s="1" t="inlineStr">
+        <is>
+          <t>9786054354894</t>
+        </is>
+      </c>
+      <c r="B217" s="1" t="inlineStr">
+        <is>
+          <t>Kat Mülkiyeti Kanunu ve İlgili Mevzuat</t>
+        </is>
+      </c>
+      <c r="C217" s="1">
+        <v>32.41</v>
+      </c>
+    </row>
+    <row r="218" spans="1:3">
+      <c r="A218" s="1" t="inlineStr">
+        <is>
+          <t>9786054354863</t>
+        </is>
+      </c>
+      <c r="B218" s="1" t="inlineStr">
+        <is>
+          <t>İmar Kanunları Mevzuatı</t>
+        </is>
+      </c>
+      <c r="C218" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="219" spans="1:3">
+      <c r="A219" s="1" t="inlineStr">
+        <is>
+          <t>9786054354870</t>
+        </is>
+      </c>
+      <c r="B219" s="1" t="inlineStr">
+        <is>
+          <t>İş Kanunları Mevzuatı</t>
+        </is>
+      </c>
+      <c r="C219" s="1">
+        <v>22.22</v>
+      </c>
+    </row>
+    <row r="220" spans="1:3">
+      <c r="A220" s="1" t="inlineStr">
+        <is>
+          <t>9786054354832</t>
+        </is>
+      </c>
+      <c r="B220" s="1" t="inlineStr">
+        <is>
+          <t>Kamu Alacaklarında Rüçhan Hakkı</t>
+        </is>
+      </c>
+      <c r="C220" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="221" spans="1:3">
+      <c r="A221" s="1" t="inlineStr">
+        <is>
+          <t>9786054847099</t>
+        </is>
+      </c>
+      <c r="B221" s="1" t="inlineStr">
+        <is>
+          <t>556 Sayılı MarKHK Hükümleri Çerçevesinde Marka Hakkının Tüketilmesi İlkesi</t>
+        </is>
+      </c>
+      <c r="C221" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="222" spans="1:3">
+      <c r="A222" s="1" t="inlineStr">
+        <is>
+          <t>9786054847853</t>
+        </is>
+      </c>
+      <c r="B222" s="1" t="inlineStr">
+        <is>
+          <t>Fidic Genel Koşullarından Örneklerle İnşaat Sözleşmelerinin Yönetimi</t>
+        </is>
+      </c>
+      <c r="C222" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="223" spans="1:3">
+      <c r="A223" s="1" t="inlineStr">
+        <is>
+          <t>9786054847570</t>
+        </is>
+      </c>
+      <c r="B223" s="1" t="inlineStr">
+        <is>
+          <t>Suç Önleme</t>
+        </is>
+      </c>
+      <c r="C223" s="1">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="224" spans="1:3">
+      <c r="A224" s="1" t="inlineStr">
+        <is>
+          <t>9786054847334</t>
+        </is>
+      </c>
+      <c r="B224" s="1" t="inlineStr">
+        <is>
+          <t>Kambiyo Senetlerine Mahsus Yolla Takip - Seri 9</t>
+        </is>
+      </c>
+      <c r="C224" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="225" spans="1:3">
+      <c r="A225" s="1" t="inlineStr">
+        <is>
+          <t>9786054847341</t>
+        </is>
+      </c>
+      <c r="B225" s="1" t="inlineStr">
+        <is>
+          <t>İflas, İflas Davası, İflas İdaresi, İflasın Ertelenmesi (Md. 177-207)</t>
+        </is>
+      </c>
+      <c r="C225" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="226" spans="1:3">
+      <c r="A226" s="1" t="inlineStr">
+        <is>
+          <t>9786054847075</t>
+        </is>
+      </c>
+      <c r="B226" s="1" t="inlineStr">
+        <is>
+          <t>Patent Vekilliği Uygulamalı Temel İlkeleri</t>
+        </is>
+      </c>
+      <c r="C226" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="227" spans="1:3">
+      <c r="A227" s="1" t="inlineStr">
+        <is>
+          <t>9786054354856</t>
+        </is>
+      </c>
+      <c r="B227" s="1" t="inlineStr">
+        <is>
+          <t>Dernekler ve Vakıflar Mevzuatı</t>
+        </is>
+      </c>
+      <c r="C227" s="1">
+        <v>23.15</v>
+      </c>
+    </row>
+    <row r="228" spans="1:3">
+      <c r="A228" s="1" t="inlineStr">
+        <is>
+          <t>9786054847037</t>
+        </is>
+      </c>
+      <c r="B228" s="1" t="inlineStr">
+        <is>
+          <t>Modern Uluslararası Hukukun Temel Esasları (2 Cilt Takım)</t>
+        </is>
+      </c>
+      <c r="C228" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="229" spans="1:3">
+      <c r="A229" s="1" t="inlineStr">
+        <is>
+          <t>9786054847143</t>
+        </is>
+      </c>
+      <c r="B229" s="1" t="inlineStr">
+        <is>
+          <t>6413 Sayılı Türk Silahlı Kuvvetleri Disiplin Kanunu</t>
+        </is>
+      </c>
+      <c r="C229" s="1">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="230" spans="1:3">
+      <c r="A230" s="1" t="inlineStr">
+        <is>
+          <t>9786054847495</t>
+        </is>
+      </c>
+      <c r="B230" s="1" t="inlineStr">
+        <is>
+          <t>Adım Adım Kentsel Dönüşüm</t>
+        </is>
+      </c>
+      <c r="C230" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="231" spans="1:3">
+      <c r="A231" s="1" t="inlineStr">
+        <is>
+          <t>9786054847372</t>
+        </is>
+      </c>
+      <c r="B231" s="1" t="inlineStr">
+        <is>
+          <t>Tasarrufun İptali Davaları Md. 277-284</t>
+        </is>
+      </c>
+      <c r="C231" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="232" spans="1:3">
+      <c r="A232" s="1" t="inlineStr">
+        <is>
+          <t>9786054847358</t>
+        </is>
+      </c>
+      <c r="B232" s="1" t="inlineStr">
+        <is>
+          <t>İflasın Tasfiyesi Md. 208-256</t>
+        </is>
+      </c>
+      <c r="C232" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="233" spans="1:3">
+      <c r="A233" s="1" t="inlineStr">
+        <is>
+          <t>9786054847365</t>
+        </is>
+      </c>
+      <c r="B233" s="1" t="inlineStr">
+        <is>
+          <t>İhtiyati Haciz - Tahliye</t>
+        </is>
+      </c>
+      <c r="C233" s="1">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="234" spans="1:3">
+      <c r="A234" s="1" t="inlineStr">
+        <is>
+          <t>9786054847068</t>
+        </is>
+      </c>
+      <c r="B234" s="1" t="inlineStr">
+        <is>
+          <t>İnsan Hakları Avrupa Sözleşmesi 2. Cilt</t>
+        </is>
+      </c>
+      <c r="C234" s="1">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="235" spans="1:3">
+      <c r="A235" s="1" t="inlineStr">
+        <is>
+          <t>3990000016115</t>
+        </is>
+      </c>
+      <c r="B235" s="1" t="inlineStr">
+        <is>
+          <t>6098 Sayılı Türk Borçlar Kanunu Hükümlerinin Değerlendirilmesi Sempozyumu (3-4 Haziran 2011)</t>
+        </is>
+      </c>
+      <c r="C235" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="236" spans="1:3">
+      <c r="A236" s="1" t="inlineStr">
+        <is>
+          <t>9786051259789</t>
+        </is>
+      </c>
+      <c r="B236" s="1" t="inlineStr">
+        <is>
+          <t>Avrupa Birliği - Türkiye ve Kuzey Kıbrıs Türk Cumhuriyeti</t>
+        </is>
+      </c>
+      <c r="C236" s="1">
+        <v>27.78</v>
+      </c>
+    </row>
+    <row r="237" spans="1:3">
+      <c r="A237" s="1" t="inlineStr">
+        <is>
+          <t>9789944941402</t>
+        </is>
+      </c>
+      <c r="B237" s="1" t="inlineStr">
+        <is>
+          <t>Sulh Hukuk Davaları ve Tatbikatı (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C237" s="1">
+        <v>129.63</v>
+      </c>
+    </row>
+    <row r="238" spans="1:3">
+      <c r="A238" s="1" t="inlineStr">
+        <is>
+          <t>9786054354948</t>
+        </is>
+      </c>
+      <c r="B238" s="1" t="inlineStr">
+        <is>
+          <t>Türk Ticaret Kanunu / Karşılaştırma Tablolu Eski ve Yeni Kanun Maddeleri ile Birlikte</t>
+        </is>
+      </c>
+      <c r="C238" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="239" spans="1:3">
+      <c r="A239" s="1" t="inlineStr">
+        <is>
+          <t>9786054354955</t>
+        </is>
+      </c>
+      <c r="B239" s="1" t="inlineStr">
+        <is>
+          <t>Yerel Yönetimlerde Toplumsal Sermaye, Teori ve Katılımcı Pratikler</t>
+        </is>
+      </c>
+      <c r="C239" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="240" spans="1:3">
+      <c r="A240" s="1" t="inlineStr">
+        <is>
+          <t>9786054354962</t>
+        </is>
+      </c>
+      <c r="B240" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye'de Kamu Görevlileri Sendikacılığı</t>
+        </is>
+      </c>
+      <c r="C240" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="241" spans="1:3">
+      <c r="A241" s="1" t="inlineStr">
+        <is>
+          <t>9786058961906</t>
+        </is>
+      </c>
+      <c r="B241" s="1" t="inlineStr">
+        <is>
+          <t>Ziynet Davaları</t>
+        </is>
+      </c>
+      <c r="C241" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="242" spans="1:3">
+      <c r="A242" s="1" t="inlineStr">
+        <is>
+          <t>9786054354924</t>
+        </is>
+      </c>
+      <c r="B242" s="1" t="inlineStr">
+        <is>
+          <t>Yeni Türk Ticaret Kanunu'na Göre Limited Şirketler Hukuku El Kitabı</t>
+        </is>
+      </c>
+      <c r="C242" s="1">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="243" spans="1:3">
+      <c r="A243" s="1" t="inlineStr">
+        <is>
+          <t>9786054847082</t>
+        </is>
+      </c>
+      <c r="B243" s="1" t="inlineStr">
+        <is>
+          <t>Türk Ticaret Kanunu</t>
+        </is>
+      </c>
+      <c r="C243" s="1">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="244" spans="1:3">
+      <c r="A244" s="1" t="inlineStr">
+        <is>
+          <t>9786054847020</t>
+        </is>
+      </c>
+      <c r="B244" s="1" t="inlineStr">
+        <is>
+          <t>Türk Hukukunda ve Dış Ticarette Poliçe</t>
+        </is>
+      </c>
+      <c r="C244" s="1">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="245" spans="1:3">
+      <c r="A245" s="1" t="inlineStr">
+        <is>
+          <t>9786054354979</t>
+        </is>
+      </c>
+      <c r="B245" s="1" t="inlineStr">
+        <is>
+          <t>Kira Sorunları El Kitabı</t>
+        </is>
+      </c>
+      <c r="C245" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="246" spans="1:3">
+      <c r="A246" s="1" t="inlineStr">
+        <is>
+          <t>9786053153498</t>
+        </is>
+      </c>
+      <c r="B246" s="1" t="inlineStr">
+        <is>
+          <t>Organ Nakli Hukuku - Türk ve Alman Organ Nakli Hukukunun Karşılaştırılması</t>
+        </is>
+      </c>
+      <c r="C246" s="1">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="247" spans="1:3">
+      <c r="A247" s="1" t="inlineStr">
+        <is>
+          <t>9786054847662</t>
+        </is>
+      </c>
+      <c r="B247" s="1" t="inlineStr">
+        <is>
+          <t>Avrupa Birliği ve Türkiye'de Fikri Mülkiyet ve Veri Korunması</t>
+        </is>
+      </c>
+      <c r="C247" s="1">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="248" spans="1:3">
+      <c r="A248" s="1" t="inlineStr">
+        <is>
+          <t>9786054847785</t>
+        </is>
+      </c>
+      <c r="B248" s="1" t="inlineStr">
+        <is>
+          <t>Elektronik Ticaretin Düzenlenmesi Hakkında Kanun ve İlgili Kanunlar</t>
+        </is>
+      </c>
+      <c r="C248" s="1">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="249" spans="1:3">
+      <c r="A249" s="1" t="inlineStr">
+        <is>
+          <t>9786053152057</t>
+        </is>
+      </c>
+      <c r="B249" s="1" t="inlineStr">
+        <is>
+          <t>Harçlar Yargılama - Adli Yardım</t>
+        </is>
+      </c>
+      <c r="C249" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="250" spans="1:3">
+      <c r="A250" s="1" t="inlineStr">
+        <is>
+          <t>9786053150732</t>
+        </is>
+      </c>
+      <c r="B250" s="1" t="inlineStr">
+        <is>
+          <t>6098 Sayılı Türk Borçlar Kanunu  - Gerekçeli ve Açıklamalı (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C250" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="251" spans="1:3">
+      <c r="A251" s="1" t="inlineStr">
+        <is>
+          <t>9786053150824</t>
+        </is>
+      </c>
+      <c r="B251" s="1" t="inlineStr">
+        <is>
+          <t>Medeni Usul Hukuku Ders Kitabı</t>
+        </is>
+      </c>
+      <c r="C251" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="252" spans="1:3">
+      <c r="A252" s="1" t="inlineStr">
+        <is>
+          <t>9786053151203</t>
+        </is>
+      </c>
+      <c r="B252" s="1" t="inlineStr">
+        <is>
+          <t>İmar Mevzuatı</t>
+        </is>
+      </c>
+      <c r="C252" s="1">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="253" spans="1:3">
+      <c r="A253" s="1" t="inlineStr">
+        <is>
+          <t>3990000018262</t>
+        </is>
+      </c>
+      <c r="B253" s="1" t="inlineStr">
+        <is>
+          <t>Rona Aybay'a Armağan (2 Cilt Takım) Özel Sayı Aralık 2014 (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C253" s="1">
+        <v>268.52</v>
+      </c>
+    </row>
+    <row r="254" spans="1:3">
+      <c r="A254" s="1" t="inlineStr">
+        <is>
+          <t>9786054847532</t>
+        </is>
+      </c>
+      <c r="B254" s="1" t="inlineStr">
+        <is>
+          <t>İş Hukuku ve Sosyal Güvenlik Hukuku Akademik Forumu (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C254" s="1">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="255" spans="1:3">
+      <c r="A255" s="1" t="inlineStr">
+        <is>
+          <t>9786054847419</t>
+        </is>
+      </c>
+      <c r="B255" s="1" t="inlineStr">
+        <is>
+          <t>Ücretlerin Haczi, İcrada Yasa Yolları - Seri 17</t>
+        </is>
+      </c>
+      <c r="C255" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="256" spans="1:3">
+      <c r="A256" s="1" t="inlineStr">
+        <is>
+          <t>9786054847402</t>
+        </is>
+      </c>
+      <c r="B256" s="1" t="inlineStr">
+        <is>
+          <t>Taksiratlı ve Hileli İflas - Seri 15</t>
+        </is>
+      </c>
+      <c r="C256" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="257" spans="1:3">
+      <c r="A257" s="1" t="inlineStr">
+        <is>
+          <t>9786054847327</t>
+        </is>
+      </c>
+      <c r="B257" s="1" t="inlineStr">
+        <is>
+          <t>İflas Yoluyla Takip, İflas Davası ve İflas Kararları - Seri 8</t>
+        </is>
+      </c>
+      <c r="C257" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="258" spans="1:3">
+      <c r="A258" s="1" t="inlineStr">
+        <is>
+          <t>9786054847310</t>
+        </is>
+      </c>
+      <c r="B258" s="1" t="inlineStr">
+        <is>
+          <t>Haciz, Paraya Çevirme, İhale, İhalenin Feshi - Seri 7 (Madde 106 - 153)</t>
+        </is>
+      </c>
+      <c r="C258" s="1">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="259" spans="1:3">
+      <c r="A259" s="1" t="inlineStr">
+        <is>
+          <t>9786054847389</t>
+        </is>
+      </c>
+      <c r="B259" s="1" t="inlineStr">
+        <is>
+          <t>İcra Suçları ve Cezaları - Seri 16 (Madde 331 - 354)</t>
+        </is>
+      </c>
+      <c r="C259" s="1">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="260" spans="1:3">
+      <c r="A260" s="1" t="inlineStr">
+        <is>
+          <t>9786054847013</t>
+        </is>
+      </c>
+      <c r="B260" s="1" t="inlineStr">
+        <is>
+          <t>İcrada Şikayet ve Süreler - Seri 1 (Md. 1 - 23)</t>
+        </is>
+      </c>
+      <c r="C260" s="1">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="261" spans="1:3">
+      <c r="A261" s="1" t="inlineStr">
+        <is>
+          <t>9786054847396</t>
+        </is>
+      </c>
+      <c r="B261" s="1" t="inlineStr">
+        <is>
+          <t>Konkordato - Seri 14 (Madde 258 - 309/ü)</t>
+        </is>
+      </c>
+      <c r="C261" s="1">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="262" spans="1:3">
+      <c r="A262" s="1" t="inlineStr">
+        <is>
+          <t>9786054847167</t>
+        </is>
+      </c>
+      <c r="B262" s="1" t="inlineStr">
+        <is>
+          <t>Disiplin Mahkemeleri Kuruluşu, Yargılama Usulü ve Disiplin Suç ve Cezaları Hakkında Kanun</t>
+        </is>
+      </c>
+      <c r="C262" s="1">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="263" spans="1:3">
+      <c r="A263" s="1" t="inlineStr">
+        <is>
+          <t>9786054847617</t>
+        </is>
+      </c>
+      <c r="B263" s="1" t="inlineStr">
+        <is>
+          <t>Avukatlık Hukuku</t>
+        </is>
+      </c>
+      <c r="C263" s="1">
+        <v>60.19</v>
+      </c>
+    </row>
+    <row r="264" spans="1:3">
+      <c r="A264" s="1" t="inlineStr">
+        <is>
+          <t>9786054847556</t>
+        </is>
+      </c>
+      <c r="B264" s="1" t="inlineStr">
+        <is>
+          <t>Beklediğimiz ve Bizden Beklenen Adalet</t>
+        </is>
+      </c>
+      <c r="C264" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="265" spans="1:3">
+      <c r="A265" s="1" t="inlineStr">
+        <is>
+          <t>9786054354887</t>
+        </is>
+      </c>
+      <c r="B265" s="1" t="inlineStr">
+        <is>
+          <t>Kadastro ve Orman Mevzuatı</t>
+        </is>
+      </c>
+      <c r="C265" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="266" spans="1:3">
+      <c r="A266" s="1" t="inlineStr">
+        <is>
+          <t>9786054847129</t>
+        </is>
+      </c>
+      <c r="B266" s="1" t="inlineStr">
+        <is>
+          <t>Türk Yükseköğretiminde Hukuk Fakültelerine İlişkin Durum Tespit Raporu</t>
+        </is>
+      </c>
+      <c r="C266" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="267" spans="1:3">
+      <c r="A267" s="1" t="inlineStr">
+        <is>
+          <t>9786054847235</t>
+        </is>
+      </c>
+      <c r="B267" s="1" t="inlineStr">
+        <is>
+          <t>Basın İş Kanunu'nda İşverenin Ücret Ödeme Borcu</t>
+        </is>
+      </c>
+      <c r="C267" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="268" spans="1:3">
+      <c r="A268" s="1" t="inlineStr">
+        <is>
+          <t>9786054847440</t>
+        </is>
+      </c>
+      <c r="B268" s="1" t="inlineStr">
+        <is>
+          <t>İnsan Hakları Konferansları 1-2</t>
+        </is>
+      </c>
+      <c r="C268" s="1">
+        <v>47.22</v>
+      </c>
+    </row>
+    <row r="269" spans="1:3">
+      <c r="A269" s="1" t="inlineStr">
+        <is>
+          <t>9786054847426</t>
+        </is>
+      </c>
+      <c r="B269" s="1" t="inlineStr">
+        <is>
+          <t>Yeni Tüketicinin Korunması Hakkında Kanun (Orta Boy)</t>
+        </is>
+      </c>
+      <c r="C269" s="1">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="270" spans="1:3">
+      <c r="A270" s="1" t="inlineStr">
+        <is>
+          <t>9786054354696</t>
+        </is>
+      </c>
+      <c r="B270" s="1" t="inlineStr">
+        <is>
+          <t>TMS ve VUK Kapsamında Stoklar</t>
+        </is>
+      </c>
+      <c r="C270" s="1">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="271" spans="1:3">
+      <c r="A271" s="1" t="inlineStr">
+        <is>
+          <t>9786054847471</t>
+        </is>
+      </c>
+      <c r="B271" s="1" t="inlineStr">
+        <is>
+          <t>Gayrimaddi Hakların Vergilendirilmesi</t>
+        </is>
+      </c>
+      <c r="C271" s="1">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="272" spans="1:3">
+      <c r="A272" s="1" t="inlineStr">
+        <is>
+          <t>9786054847136</t>
+        </is>
+      </c>
+      <c r="B272" s="1" t="inlineStr">
+        <is>
+          <t>Ceza Muhakemesi Kanunu</t>
+        </is>
+      </c>
+      <c r="C272" s="1">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="273" spans="1:3">
+      <c r="A273" s="1" t="inlineStr">
+        <is>
+          <t>9786054847655</t>
+        </is>
+      </c>
+      <c r="B273" s="1" t="inlineStr">
+        <is>
+          <t>Askeri Ceza Kanunu Şerhi 3. Cilt (Madde 92-195)</t>
+        </is>
+      </c>
+      <c r="C273" s="1">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="274" spans="1:3">
+      <c r="A274" s="1" t="inlineStr">
+        <is>
+          <t>9786054847204</t>
+        </is>
+      </c>
+      <c r="B274" s="1" t="inlineStr">
+        <is>
+          <t>Askeri Ceza Kanunu Şerhi 2. Cilt (Madde 66-91)</t>
+        </is>
+      </c>
+      <c r="C274" s="1">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="275" spans="1:3">
+      <c r="A275" s="1" t="inlineStr">
+        <is>
+          <t>9786054847198</t>
+        </is>
+      </c>
+      <c r="B275" s="1" t="inlineStr">
+        <is>
+          <t>Askeri Ceza Kanunu Şerhi 1. Cilt (Madde 1-65)</t>
+        </is>
+      </c>
+      <c r="C275" s="1">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="276" spans="1:3">
+      <c r="A276" s="1" t="inlineStr">
+        <is>
+          <t>9786054847266</t>
+        </is>
+      </c>
+      <c r="B276" s="1" t="inlineStr">
+        <is>
+          <t>Açıklamalı - İçtihatlı İcra ve İflas Davaları ve Tatbikatı İlamsız Takip Md. 42-56</t>
+        </is>
+      </c>
+      <c r="C276" s="1">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="277" spans="1:3">
+      <c r="A277" s="1" t="inlineStr">
+        <is>
+          <t>9786054847303</t>
+        </is>
+      </c>
+      <c r="B277" s="1" t="inlineStr">
+        <is>
+          <t>Ödeme Emri ve İtiraz, İtirazın Kaldırılması ve İptali Md. 57-71</t>
+        </is>
+      </c>
+      <c r="C277" s="1">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="278" spans="1:3">
+      <c r="A278" s="1" t="inlineStr">
+        <is>
+          <t>9786054354689</t>
+        </is>
+      </c>
+      <c r="B278" s="1" t="inlineStr">
+        <is>
+          <t>Açıklama - İçtihatlı İcra ve İflas Davaları ve Tatbikatı İlamların İcrası</t>
+        </is>
+      </c>
+      <c r="C278" s="1">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="279" spans="1:3">
+      <c r="A279" s="1" t="inlineStr">
+        <is>
+          <t>9786054847457</t>
+        </is>
+      </c>
+      <c r="B279" s="1" t="inlineStr">
+        <is>
+          <t>ICC Kuralları Işığında Forfaiting</t>
+        </is>
+      </c>
+      <c r="C279" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="280" spans="1:3">
+      <c r="A280" s="1" t="inlineStr">
+        <is>
+          <t>9786058620407</t>
+        </is>
+      </c>
+      <c r="B280" s="1" t="inlineStr">
+        <is>
+          <t>Kdv ve Ötv Kanunu Tekniği</t>
+        </is>
+      </c>
+      <c r="C280" s="1">
+        <v>74.07</v>
+      </c>
+    </row>
+    <row r="281" spans="1:3">
+      <c r="A281" s="1" t="inlineStr">
+        <is>
+          <t>9786054847433</t>
+        </is>
+      </c>
+      <c r="B281" s="1" t="inlineStr">
+        <is>
+          <t>Yeni Tüketicinin Korunması Hakkında Kanun (Büyük Boy)</t>
+        </is>
+      </c>
+      <c r="C281" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="282" spans="1:3">
+      <c r="A282" s="1" t="inlineStr">
+        <is>
+          <t>9786054847280</t>
+        </is>
+      </c>
+      <c r="B282" s="1" t="inlineStr">
+        <is>
+          <t>Haciz, Hacze İtiraz, İtirazın Kaldırılması, İstihkak İddiası Ve Davası, Borç Ödemekten Aciz Belgeler</t>
+        </is>
+      </c>
+      <c r="C282" s="1">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="283" spans="1:3">
+      <c r="A283" s="1" t="inlineStr">
+        <is>
+          <t>9786054847297</t>
+        </is>
+      </c>
+      <c r="B283" s="1" t="inlineStr">
+        <is>
+          <t>Açıklamalı - İçtihatlı İcra ve İflas Davaları ve Tatbikatı, Menfi Tespit ve İstirdat Davaları (Md. 72-73)</t>
+        </is>
+      </c>
+      <c r="C283" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="284" spans="1:3">
+      <c r="A284" s="1" t="inlineStr">
+        <is>
+          <t>9786054847860</t>
+        </is>
+      </c>
+      <c r="B284" s="1" t="inlineStr">
+        <is>
+          <t>Hukuk ve Edebiyat</t>
+        </is>
+      </c>
+      <c r="C284" s="1">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="285" spans="1:3">
+      <c r="A285" s="1" t="inlineStr">
+        <is>
+          <t>9786054847518</t>
+        </is>
+      </c>
+      <c r="B285" s="1" t="inlineStr">
+        <is>
+          <t>E-Bildirge Klavuzu</t>
+        </is>
+      </c>
+      <c r="C285" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="286" spans="1:3">
+      <c r="A286" s="1" t="inlineStr">
+        <is>
+          <t>9786053151227</t>
+        </is>
+      </c>
+      <c r="B286" s="1" t="inlineStr">
+        <is>
+          <t>Türk Hukukunda ve Bankacılık Uygulamasında Teminat Mektupları</t>
+        </is>
+      </c>
+      <c r="C286" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="287" spans="1:3">
+      <c r="A287" s="1" t="inlineStr">
+        <is>
+          <t>9786053158325</t>
+        </is>
+      </c>
+      <c r="B287" s="1" t="inlineStr">
+        <is>
+          <t>Uluslararası Bir Ticari Argüman Olarak Türkiye Varlık Fonu ve Hukuki Niteliği</t>
+        </is>
+      </c>
+      <c r="C287" s="1">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="288" spans="1:3">
+      <c r="A288" s="1" t="inlineStr">
+        <is>
+          <t>9786053152040</t>
+        </is>
+      </c>
+      <c r="B288" s="1" t="inlineStr">
+        <is>
+          <t>Türk İş Hukukunda Tüzel Kişilik Perdesinin Aralanması</t>
+        </is>
+      </c>
+      <c r="C288" s="1">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="289" spans="1:3">
+      <c r="A289" s="1" t="inlineStr">
+        <is>
+          <t>9786053152019</t>
+        </is>
+      </c>
+      <c r="B289" s="1" t="inlineStr">
+        <is>
+          <t>Basın Hukuku Rehberi</t>
+        </is>
+      </c>
+      <c r="C289" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="290" spans="1:3">
+      <c r="A290" s="1" t="inlineStr">
+        <is>
+          <t>9786053152033</t>
+        </is>
+      </c>
+      <c r="B290" s="1" t="inlineStr">
+        <is>
+          <t>Factoring Davaları</t>
+        </is>
+      </c>
+      <c r="C290" s="1">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="291" spans="1:3">
+      <c r="A291" s="1" t="inlineStr">
+        <is>
+          <t>9786053152026</t>
+        </is>
+      </c>
+      <c r="B291" s="1" t="inlineStr">
+        <is>
+          <t>Bilirkişilik Rehberi (Mevzuat)</t>
+        </is>
+      </c>
+      <c r="C291" s="1">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="292" spans="1:3">
+      <c r="A292" s="1" t="inlineStr">
+        <is>
+          <t>9786053152088</t>
+        </is>
+      </c>
+      <c r="B292" s="1" t="inlineStr">
+        <is>
+          <t>İş Hukuku ve Sosyal Güvenlik Hukuku Boyutuyla Psikososyal Riskler</t>
+        </is>
+      </c>
+      <c r="C292" s="1">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="293" spans="1:3">
+      <c r="A293" s="1" t="inlineStr">
+        <is>
+          <t>9786053152064</t>
+        </is>
+      </c>
+      <c r="B293" s="1" t="inlineStr">
+        <is>
+          <t>İbraname ve Feragat</t>
+        </is>
+      </c>
+      <c r="C293" s="1">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="294" spans="1:3">
+      <c r="A294" s="1" t="inlineStr">
+        <is>
+          <t>9786053152163</t>
+        </is>
+      </c>
+      <c r="B294" s="1" t="inlineStr">
+        <is>
+          <t>Cezai Sorumluluk Yönünden Dissosiyatif Bozuklukların Değerlendirilmesi</t>
+        </is>
+      </c>
+      <c r="C294" s="1">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="295" spans="1:3">
+      <c r="A295" s="1" t="inlineStr">
+        <is>
+          <t>9786053152378</t>
+        </is>
+      </c>
+      <c r="B295" s="1" t="inlineStr">
+        <is>
+          <t>Pay Alım Teklifi</t>
+        </is>
+      </c>
+      <c r="C295" s="1">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="296" spans="1:3">
+      <c r="A296" s="1" t="inlineStr">
+        <is>
+          <t>9786053152132</t>
+        </is>
+      </c>
+      <c r="B296" s="1" t="inlineStr">
+        <is>
+          <t>İş Sağlığı ve Güvenliği</t>
+        </is>
+      </c>
+      <c r="C296" s="1">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="297" spans="1:3">
+      <c r="A297" s="1" t="inlineStr">
+        <is>
+          <t>9786053157311</t>
+        </is>
+      </c>
+      <c r="B297" s="1" t="inlineStr">
+        <is>
+          <t>Ceza Muhakemesi Hukukumuzda Yeni Bir Karar Türü Olarak Soruşturmaya Yer Olmadığına Dair Karar</t>
+        </is>
+      </c>
+      <c r="C297" s="1">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="298" spans="1:3">
+      <c r="A298" s="1" t="inlineStr">
+        <is>
+          <t>9786053151104</t>
+        </is>
+      </c>
+      <c r="B298" s="1" t="inlineStr">
+        <is>
+          <t>Dış Ticaret ve Kambiyo Mevzuatı</t>
+        </is>
+      </c>
+      <c r="C298" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="299" spans="1:3">
+      <c r="A299" s="1" t="inlineStr">
+        <is>
+          <t>9786053152071</t>
+        </is>
+      </c>
+      <c r="B299" s="1" t="inlineStr">
+        <is>
+          <t>Spor Hukuku</t>
+        </is>
+      </c>
+      <c r="C299" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="300" spans="1:3">
+      <c r="A300" s="1" t="inlineStr">
+        <is>
+          <t>9786053151289</t>
+        </is>
+      </c>
+      <c r="B300" s="1" t="inlineStr">
+        <is>
+          <t>Makroiktisat</t>
+        </is>
+      </c>
+      <c r="C300" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="301" spans="1:3">
+      <c r="A301" s="1" t="inlineStr">
+        <is>
+          <t>9786053158578</t>
+        </is>
+      </c>
+      <c r="B301" s="1" t="inlineStr">
+        <is>
+          <t>Amerika Birleşik Devletleri Güvenlik Yardımı Programları</t>
+        </is>
+      </c>
+      <c r="C301" s="1">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="302" spans="1:3">
+      <c r="A302" s="1" t="inlineStr">
+        <is>
+          <t>9786053158714</t>
+        </is>
+      </c>
+      <c r="B302" s="1" t="inlineStr">
+        <is>
+          <t>Deniz Ticareti Hukuku 1</t>
+        </is>
+      </c>
+      <c r="C302" s="1">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="303" spans="1:3">
+      <c r="A303" s="1" t="inlineStr">
+        <is>
+          <t>9786053157649</t>
+        </is>
+      </c>
+      <c r="B303" s="1" t="inlineStr">
+        <is>
+          <t>Yargıtay ve Bölge Adliye Mahkemesi Kararları Işığında Uyuşturucu ve Uyarıcı Madde Suçları</t>
+        </is>
+      </c>
+      <c r="C303" s="1">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="304" spans="1:3">
+      <c r="A304" s="1" t="inlineStr">
+        <is>
+          <t>9789944941525</t>
+        </is>
+      </c>
+      <c r="B304" s="1" t="inlineStr">
+        <is>
+          <t>Açıklamalı - İçtihatlı Tahliye ve Kira Tespiti Davaları ve Tatbikatı (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C304" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="305" spans="1:3">
+      <c r="A305" s="1" t="inlineStr">
+        <is>
+          <t>9789758654833</t>
+        </is>
+      </c>
+      <c r="B305" s="1" t="inlineStr">
+        <is>
+          <t>Açıklamalı - İçtihatlı İş Kanunu ve İlgili Yönetmelikler</t>
+        </is>
+      </c>
+      <c r="C305" s="1">
+        <v>45.37</v>
+      </c>
+    </row>
+    <row r="306" spans="1:3">
+      <c r="A306" s="1" t="inlineStr">
+        <is>
+          <t>9789944941273</t>
+        </is>
+      </c>
+      <c r="B306" s="1" t="inlineStr">
+        <is>
+          <t>Almanya’da Faaliyet Gösteren Çokuluslu Şirketlerde İnsan Kaynakları Yönetimi</t>
+        </is>
+      </c>
+      <c r="C306" s="1">
+        <v>54.63</v>
+      </c>
+    </row>
+    <row r="307" spans="1:3">
+      <c r="A307" s="1" t="inlineStr">
+        <is>
+          <t>9786054354719</t>
+        </is>
+      </c>
+      <c r="B307" s="1" t="inlineStr">
+        <is>
+          <t>Ailenin Korunması ve Kadına Karşı Şiddetin Önlenmesine Dair Kanun</t>
+        </is>
+      </c>
+      <c r="C307" s="1">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="308" spans="1:3">
+      <c r="A308" s="1" t="inlineStr">
+        <is>
+          <t>9789944941570</t>
+        </is>
+      </c>
+      <c r="B308" s="1" t="inlineStr">
+        <is>
+          <t>Ahlak ve Adalet</t>
+        </is>
+      </c>
+      <c r="C308" s="1">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="309" spans="1:3">
+      <c r="A309" s="1" t="inlineStr">
+        <is>
+          <t>9789944941167</t>
+        </is>
+      </c>
+      <c r="B309" s="1" t="inlineStr">
+        <is>
+          <t>Ağır Cezalık Anılar</t>
+        </is>
+      </c>
+      <c r="C309" s="1">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="310" spans="1:3">
+      <c r="A310" s="1" t="inlineStr">
+        <is>
+          <t>9789944941150</t>
+        </is>
+      </c>
+      <c r="B310" s="1" t="inlineStr">
+        <is>
+          <t>Açıklamalı, İçtihatlı, Karşılaştırmalı Ulusalüstü İnsan Hakları Usul Hukuku Mevzuatı 2. Kitap</t>
+        </is>
+      </c>
+      <c r="C310" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="311" spans="1:3">
+      <c r="A311" s="1" t="inlineStr">
+        <is>
+          <t>9786054354443</t>
+        </is>
+      </c>
+      <c r="B311" s="1" t="inlineStr">
+        <is>
+          <t>Fundamentals Of Turkısh Private Law (Büyük Boy)</t>
+        </is>
+      </c>
+      <c r="C311" s="1">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="312" spans="1:3">
+      <c r="A312" s="1" t="inlineStr">
+        <is>
+          <t>9786054420407</t>
+        </is>
+      </c>
+      <c r="B312" s="1" t="inlineStr">
+        <is>
+          <t>Fundamental Concepts of Anglo- American Law (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C312" s="1">
+        <v>64.81</v>
+      </c>
+    </row>
+    <row r="313" spans="1:3">
+      <c r="A313" s="1" t="inlineStr">
+        <is>
+          <t>9789944941709</t>
+        </is>
+      </c>
+      <c r="B313" s="1" t="inlineStr">
+        <is>
+          <t>İnsan Hakları Avrupa Mahkemesi İçtihatları Cilt: 3 (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C313" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="314" spans="1:3">
+      <c r="A314" s="1" t="inlineStr">
+        <is>
+          <t>9789758654550</t>
+        </is>
+      </c>
+      <c r="B314" s="1" t="inlineStr">
+        <is>
+          <t>İnsan Hakları Avrupa Mahkemesi İçtihatları Cilt: 2 (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C314" s="1">
+        <v>181.48</v>
+      </c>
+    </row>
+    <row r="315" spans="1:3">
+      <c r="A315" s="1" t="inlineStr">
+        <is>
+          <t>9789758654567</t>
+        </is>
+      </c>
+      <c r="B315" s="1" t="inlineStr">
+        <is>
+          <t>İnsan Hakları Avrupa Mahkemesi İçtihatları Cilt: 1 (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C315" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="316" spans="1:3">
+      <c r="A316" s="1" t="inlineStr">
+        <is>
+          <t>9789758654970</t>
+        </is>
+      </c>
+      <c r="B316" s="1" t="inlineStr">
+        <is>
+          <t>İş Güvenliği Kültürü</t>
+        </is>
+      </c>
+      <c r="C316" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="317" spans="1:3">
+      <c r="A317" s="1" t="inlineStr">
+        <is>
+          <t>9786054354986</t>
+        </is>
+      </c>
+      <c r="B317" s="1" t="inlineStr">
+        <is>
+          <t>Türk Borçlar Kanunu</t>
+        </is>
+      </c>
+      <c r="C317" s="1">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="318" spans="1:3">
+      <c r="A318" s="1" t="inlineStr">
+        <is>
+          <t>9786054354665</t>
+        </is>
+      </c>
+      <c r="B318" s="1" t="inlineStr">
+        <is>
+          <t>Türk İş Hukukunda Çalışma Süreleri ve Yöntemleri</t>
+        </is>
+      </c>
+      <c r="C318" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="319" spans="1:3">
+      <c r="A319" s="1" t="inlineStr">
+        <is>
+          <t>9786054354450</t>
+        </is>
+      </c>
+      <c r="B319" s="1" t="inlineStr">
+        <is>
+          <t>Türk Hukukunda, Avrupa Birliği Hukukunda ve Amerikan Hukukunda Finansal Grupların / Finansal Holding Şirketlerinin Düzenlenmesi ve Denetimi</t>
+        </is>
+      </c>
+      <c r="C319" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="320" spans="1:3">
+      <c r="A320" s="1" t="inlineStr">
+        <is>
+          <t>9786054354641</t>
+        </is>
+      </c>
+      <c r="B320" s="1" t="inlineStr">
+        <is>
+          <t>Ulusalüstü İnsan Hakları Hukukunun Genel Teorisine Giriş Cilt: 2</t>
+        </is>
+      </c>
+      <c r="C320" s="1">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="321" spans="1:3">
+      <c r="A321" s="1" t="inlineStr">
+        <is>
+          <t>9786054354634</t>
+        </is>
+      </c>
+      <c r="B321" s="1" t="inlineStr">
+        <is>
+          <t>Ulusalüstü İnsan Hakları Hukukunun Genel Teorisine Giriş Cilt: 1</t>
+        </is>
+      </c>
+      <c r="C321" s="1">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="322" spans="1:3">
+      <c r="A322" s="1" t="inlineStr">
+        <is>
+          <t>9789944941976</t>
+        </is>
+      </c>
+      <c r="B322" s="1" t="inlineStr">
+        <is>
+          <t>Ulusalüstü İnsan Hakları Hukuku Belgeleri (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C322" s="1">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="323" spans="1:3">
+      <c r="A323" s="1" t="inlineStr">
+        <is>
+          <t>9786054354382</t>
+        </is>
+      </c>
+      <c r="B323" s="1" t="inlineStr">
+        <is>
+          <t>Uluslararası Hukuk - İngilizce Özetli Ders Kitabı</t>
+        </is>
+      </c>
+      <c r="C323" s="1">
+        <v>27.78</v>
+      </c>
+    </row>
+    <row r="324" spans="1:3">
+      <c r="A324" s="1" t="inlineStr">
+        <is>
+          <t>9786054354542</t>
+        </is>
+      </c>
+      <c r="B324" s="1" t="inlineStr">
+        <is>
+          <t>Uluslararası Boyutlarıyla Sağlık Hakkı</t>
+        </is>
+      </c>
+      <c r="C324" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="325" spans="1:3">
+      <c r="A325" s="1" t="inlineStr">
+        <is>
+          <t>9789944941600</t>
+        </is>
+      </c>
+      <c r="B325" s="1" t="inlineStr">
+        <is>
+          <t>Ulusalüstü İnsan Hakları Usul Hukukunda Geçici Önlem 2. - 3. Kitap (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C325" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="326" spans="1:3">
+      <c r="A326" s="1" t="inlineStr">
+        <is>
+          <t>9786054354306</t>
+        </is>
+      </c>
+      <c r="B326" s="1" t="inlineStr">
+        <is>
+          <t>İş Güvencesinin Kapsamı, Geçerli - Geçersiz Fesih Sebepleri, Geçersiz Fesih İtirazı ve Sonuçları</t>
+        </is>
+      </c>
+      <c r="C326" s="1">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="327" spans="1:3">
+      <c r="A327" s="1" t="inlineStr">
+        <is>
+          <t>9789758654864</t>
+        </is>
+      </c>
+      <c r="B327" s="1" t="inlineStr">
+        <is>
+          <t>İş Güvencesi Kurumu ve İşe İade Davaları</t>
+        </is>
+      </c>
+      <c r="C327" s="1">
+        <v>29.63</v>
+      </c>
+    </row>
+    <row r="328" spans="1:3">
+      <c r="A328" s="1" t="inlineStr">
+        <is>
+          <t>9786053152408</t>
+        </is>
+      </c>
+      <c r="B328" s="1" t="inlineStr">
+        <is>
+          <t>Sosyal Güvenlik Hukuku ve İlgili Kuruluşlar</t>
+        </is>
+      </c>
+      <c r="C328" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="329" spans="1:3">
+      <c r="A329" s="1" t="inlineStr">
+        <is>
+          <t>9786053152248</t>
+        </is>
+      </c>
+      <c r="B329" s="1" t="inlineStr">
+        <is>
+          <t>Bankacılıkta Dijitalleşmenin Hukuki Boyutu ve Mesafeli Sözleşmeler</t>
+        </is>
+      </c>
+      <c r="C329" s="1">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="330" spans="1:3">
+      <c r="A330" s="1" t="inlineStr">
+        <is>
+          <t>9786054847952</t>
+        </is>
+      </c>
+      <c r="B330" s="1" t="inlineStr">
+        <is>
+          <t>Açıklamalı - İçtihatlı Asliye Hukuk Davaları ve Tatbikatı Komşuluk Hukuku TMY Md. 737-761</t>
+        </is>
+      </c>
+      <c r="C330" s="1">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="331" spans="1:3">
+      <c r="A331" s="1" t="inlineStr">
+        <is>
+          <t>9786053151937</t>
+        </is>
+      </c>
+      <c r="B331" s="1" t="inlineStr">
+        <is>
+          <t>Türk Ticaret Kanunu ve İlgili Mevzuat</t>
+        </is>
+      </c>
+      <c r="C331" s="1">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="332" spans="1:3">
+      <c r="A332" s="1" t="inlineStr">
+        <is>
+          <t>9786053151579</t>
+        </is>
+      </c>
+      <c r="B332" s="1" t="inlineStr">
+        <is>
+          <t>Oy Hakkının Anayasal İlkeleri</t>
+        </is>
+      </c>
+      <c r="C332" s="1">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="333" spans="1:3">
+      <c r="A333" s="1" t="inlineStr">
+        <is>
+          <t>9786054847488</t>
+        </is>
+      </c>
+      <c r="B333" s="1" t="inlineStr">
+        <is>
+          <t>A Discussion Book to Induce Socratic Questioning and Learning of Fundamental Concepts of Anglo-American Law (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C333" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="334" spans="1:3">
+      <c r="A334" s="1" t="inlineStr">
+        <is>
+          <t>9786053152774</t>
+        </is>
+      </c>
+      <c r="B334" s="1" t="inlineStr">
+        <is>
+          <t>Darbe ve Demokrasi Sarkacında Türk Anayasa Hukuku</t>
+        </is>
+      </c>
+      <c r="C334" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="335" spans="1:3">
+      <c r="A335" s="1" t="inlineStr">
+        <is>
+          <t>9786053158677</t>
+        </is>
+      </c>
+      <c r="B335" s="1" t="inlineStr">
+        <is>
+          <t>Borçlar Hukuku Genel Hükümler Pratik Çalışmalar</t>
+        </is>
+      </c>
+      <c r="C335" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="336" spans="1:3">
+      <c r="A336" s="1" t="inlineStr">
+        <is>
+          <t>9786053158684</t>
+        </is>
+      </c>
+      <c r="B336" s="1" t="inlineStr">
+        <is>
+          <t>Anayasa Hukuku Dersleri (Genel Esaslar)</t>
+        </is>
+      </c>
+      <c r="C336" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="337" spans="1:3">
+      <c r="A337" s="1" t="inlineStr">
+        <is>
+          <t>9786053157625</t>
+        </is>
+      </c>
+      <c r="B337" s="1" t="inlineStr">
+        <is>
+          <t>Avrupa Birliği Sosyal Güvenlik Sistemi ve Türkiye</t>
+        </is>
+      </c>
+      <c r="C337" s="1">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="338" spans="1:3">
+      <c r="A338" s="1" t="inlineStr">
+        <is>
+          <t>9786053157717</t>
+        </is>
+      </c>
+      <c r="B338" s="1" t="inlineStr">
+        <is>
+          <t>Kuzey Kıbrıs Türk Cumhuriyeti Medeni Hukuk Alanındaki Temel Yasalar</t>
+        </is>
+      </c>
+      <c r="C338" s="1">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="339" spans="1:3">
+      <c r="A339" s="1" t="inlineStr">
+        <is>
+          <t>9786053150794</t>
+        </is>
+      </c>
+      <c r="B339" s="1" t="inlineStr">
+        <is>
+          <t>Daha Az Vergi Ödemenin Yasal Yolları</t>
+        </is>
+      </c>
+      <c r="C339" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="340" spans="1:3">
+      <c r="A340" s="1" t="inlineStr">
+        <is>
+          <t>9789758654987</t>
+        </is>
+      </c>
+      <c r="B340" s="1" t="inlineStr">
+        <is>
+          <t>İmar Kanunu Uyarınca Kamulaştırma</t>
+        </is>
+      </c>
+      <c r="C340" s="1">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="341" spans="1:3">
+      <c r="A341" s="1" t="inlineStr">
+        <is>
+          <t>9786054420094</t>
+        </is>
+      </c>
+      <c r="B341" s="1" t="inlineStr">
+        <is>
+          <t>Tüm Yönleriyle Ücretlendirme ve Bordrolama Esasları</t>
+        </is>
+      </c>
+      <c r="C341" s="1">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="342" spans="1:3">
+      <c r="A342" s="1" t="inlineStr">
+        <is>
+          <t>9786053151869</t>
+        </is>
+      </c>
+      <c r="B342" s="1" t="inlineStr">
+        <is>
+          <t>Uluslararası Ticaret ve Yatırım Uyuşmazlıklarında Dostane Çözüm</t>
+        </is>
+      </c>
+      <c r="C342" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="343" spans="1:3">
+      <c r="A343" s="1" t="inlineStr">
+        <is>
+          <t>9786053152583</t>
+        </is>
+      </c>
+      <c r="B343" s="1" t="inlineStr">
+        <is>
+          <t>Sosyal Güvenlik Hukukunda Primler ve Prim Teşvikleri</t>
+        </is>
+      </c>
+      <c r="C343" s="1">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="344" spans="1:3">
+      <c r="A344" s="1" t="inlineStr">
+        <is>
+          <t>9786053151272</t>
+        </is>
+      </c>
+      <c r="B344" s="1" t="inlineStr">
+        <is>
+          <t>Tıbbi Uygulamalarda Ekip İş Birliği ve Güven İlkesi</t>
+        </is>
+      </c>
+      <c r="C344" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="345" spans="1:3">
+      <c r="A345" s="1" t="inlineStr">
+        <is>
+          <t>9786053157267</t>
+        </is>
+      </c>
+      <c r="B345" s="1" t="inlineStr">
+        <is>
+          <t>Birleşik Devletler Anayasası</t>
+        </is>
+      </c>
+      <c r="C345" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="346" spans="1:3">
+      <c r="A346" s="1" t="inlineStr">
+        <is>
+          <t>9786054420346</t>
+        </is>
+      </c>
+      <c r="B346" s="1" t="inlineStr">
+        <is>
+          <t>Yeni Kamu Yönetimi Anlayışı Çerçevesinde Merkezden Yönetim ve Yerinden Yönetim Arasındaki Denetim İlişkisi</t>
+        </is>
+      </c>
+      <c r="C346" s="1">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="347" spans="1:3">
+      <c r="A347" s="1" t="inlineStr">
+        <is>
+          <t>9789758654284</t>
+        </is>
+      </c>
+      <c r="B347" s="1" t="inlineStr">
+        <is>
+          <t>Yeni İş Kanunu Seminer Notları</t>
+        </is>
+      </c>
+      <c r="C347" s="1">
+        <v>51.85</v>
+      </c>
+    </row>
+    <row r="348" spans="1:3">
+      <c r="A348" s="1" t="inlineStr">
+        <is>
+          <t>3990000008023</t>
+        </is>
+      </c>
+      <c r="B348" s="1" t="inlineStr">
+        <is>
+          <t>Yeditepe Üniversitesi Hukuk Fakültesi Dergisi Cilt:13 Sayı: 2 - 2011 - Cilt:9 Sayı: 1 - 2012</t>
+        </is>
+      </c>
+      <c r="C348" s="1">
+        <v>59.41</v>
+      </c>
+    </row>
+    <row r="349" spans="1:3">
+      <c r="A349" s="1" t="inlineStr">
+        <is>
+          <t>9786054420278</t>
+        </is>
+      </c>
+      <c r="B349" s="1" t="inlineStr">
+        <is>
+          <t>Yıldız Işığı Hakkı</t>
+        </is>
+      </c>
+      <c r="C349" s="1">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="350" spans="1:3">
+      <c r="A350" s="1" t="inlineStr">
+        <is>
+          <t>9786054420124</t>
+        </is>
+      </c>
+      <c r="B350" s="1" t="inlineStr">
+        <is>
+          <t>Yeni Türk Ticaret Kanunu (Orta Boy)</t>
+        </is>
+      </c>
+      <c r="C350" s="1">
+        <v>37.04</v>
+      </c>
+    </row>
+    <row r="351" spans="1:3">
+      <c r="A351" s="1" t="inlineStr">
+        <is>
+          <t>9786054420179</t>
+        </is>
+      </c>
+      <c r="B351" s="1" t="inlineStr">
+        <is>
+          <t>Yeni Türk Borçlar Kanunu (Orta Boy)</t>
+        </is>
+      </c>
+      <c r="C351" s="1">
+        <v>23.15</v>
+      </c>
+    </row>
+    <row r="352" spans="1:3">
+      <c r="A352" s="1" t="inlineStr">
+        <is>
+          <t>9786053157786</t>
+        </is>
+      </c>
+      <c r="B352" s="1" t="inlineStr">
+        <is>
+          <t>Medeni Hukukun Temel Kavram ve Kurumları</t>
+        </is>
+      </c>
+      <c r="C352" s="1">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="353" spans="1:3">
+      <c r="A353" s="1" t="inlineStr">
+        <is>
+          <t>9786053151487</t>
+        </is>
+      </c>
+      <c r="B353" s="1" t="inlineStr">
+        <is>
+          <t>Kişilerin Huzur ve Sükununu Bozma</t>
+        </is>
+      </c>
+      <c r="C353" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="354" spans="1:3">
+      <c r="A354" s="1" t="inlineStr">
+        <is>
+          <t>9786053150930</t>
+        </is>
+      </c>
+      <c r="B354" s="1" t="inlineStr">
+        <is>
+          <t>Orman Suçları</t>
+        </is>
+      </c>
+      <c r="C354" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="355" spans="1:3">
+      <c r="A355" s="1" t="inlineStr">
+        <is>
+          <t>9786053152125</t>
+        </is>
+      </c>
+      <c r="B355" s="1" t="inlineStr">
+        <is>
+          <t>Eşya Hukuku Cilt 3</t>
+        </is>
+      </c>
+      <c r="C355" s="1">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="356" spans="1:3">
+      <c r="A356" s="1" t="inlineStr">
+        <is>
+          <t>9786053150541</t>
+        </is>
+      </c>
+      <c r="B356" s="1" t="inlineStr">
+        <is>
+          <t>Anayasa Mahkemesi Bireysel Başvuru Kararları</t>
+        </is>
+      </c>
+      <c r="C356" s="1">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="357" spans="1:3">
+      <c r="A357" s="1" t="inlineStr">
+        <is>
+          <t>9786053152149</t>
+        </is>
+      </c>
+      <c r="B357" s="1" t="inlineStr">
+        <is>
+          <t>Yargı Örgütü Hukuku Ders Kitabı</t>
+        </is>
+      </c>
+      <c r="C357" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="358" spans="1:3">
+      <c r="A358" s="1" t="inlineStr">
+        <is>
+          <t>9786054847709</t>
+        </is>
+      </c>
+      <c r="B358" s="1" t="inlineStr">
+        <is>
+          <t>Kredi Tahsisi ve Kredi Sözleşmeleri</t>
+        </is>
+      </c>
+      <c r="C358" s="1">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="359" spans="1:3">
+      <c r="A359" s="1" t="inlineStr">
+        <is>
+          <t>9786054847624</t>
+        </is>
+      </c>
+      <c r="B359" s="1" t="inlineStr">
+        <is>
+          <t>Ceza Muhakemesi Kanunu'nda Soruşturmanın Sonuçlandırılması</t>
+        </is>
+      </c>
+      <c r="C359" s="1">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="360" spans="1:3">
+      <c r="A360" s="1" t="inlineStr">
+        <is>
+          <t>9786054847594</t>
+        </is>
+      </c>
+      <c r="B360" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye'de Sporun Vergilendirilmesi</t>
+        </is>
+      </c>
+      <c r="C360" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="361" spans="1:3">
+      <c r="A361" s="1" t="inlineStr">
+        <is>
+          <t>9786053158226</t>
+        </is>
+      </c>
+      <c r="B361" s="1" t="inlineStr">
+        <is>
+          <t>Çin Halk Cumhuriyeti Anayasası</t>
+        </is>
+      </c>
+      <c r="C361" s="1">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="362" spans="1:3">
+      <c r="A362" s="1" t="inlineStr">
+        <is>
+          <t>9786054847723</t>
+        </is>
+      </c>
+      <c r="B362" s="1" t="inlineStr">
+        <is>
+          <t>Hukuk Muhakemeleri Kanunu</t>
+        </is>
+      </c>
+      <c r="C362" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="363" spans="1:3">
+      <c r="A363" s="1" t="inlineStr">
+        <is>
+          <t>9786053153573</t>
+        </is>
+      </c>
+      <c r="B363" s="1" t="inlineStr">
+        <is>
+          <t>Amme Alacaklarının Tahsil Usulü Hakkında Kanun ile Bağlantılı Problemler ve Çözüm Yolları Paneli</t>
+        </is>
+      </c>
+      <c r="C363" s="1">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="364" spans="1:3">
+      <c r="A364" s="1" t="inlineStr">
+        <is>
+          <t>9786053151067</t>
+        </is>
+      </c>
+      <c r="B364" s="1" t="inlineStr">
+        <is>
+          <t>Sendikalar Hukukunda Demokrasi</t>
+        </is>
+      </c>
+      <c r="C364" s="1">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="365" spans="1:3">
+      <c r="A365" s="1" t="inlineStr">
+        <is>
+          <t>9786054847525</t>
+        </is>
+      </c>
+      <c r="B365" s="1" t="inlineStr">
+        <is>
+          <t>Semantik Doğal Hukuk ve Hukuki Yorum</t>
+        </is>
+      </c>
+      <c r="C365" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="366" spans="1:3">
+      <c r="A366" s="1" t="inlineStr">
+        <is>
+          <t>9786053152644</t>
+        </is>
+      </c>
+      <c r="B366" s="1" t="inlineStr">
+        <is>
+          <t>Bankacılar için İpotek Hukuku</t>
+        </is>
+      </c>
+      <c r="C366" s="1">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="367" spans="1:3">
+      <c r="A367" s="1" t="inlineStr">
+        <is>
+          <t>9786053152651</t>
+        </is>
+      </c>
+      <c r="B367" s="1" t="inlineStr">
+        <is>
+          <t>Örgütlerde Sosyal Kaytarma Davranışı ile Psikolojik İklim İlişkisi</t>
+        </is>
+      </c>
+      <c r="C367" s="1">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="368" spans="1:3">
+      <c r="A368" s="1" t="inlineStr">
+        <is>
+          <t>9786053152897</t>
+        </is>
+      </c>
+      <c r="B368" s="1" t="inlineStr">
+        <is>
+          <t>İşverenin Sorumluluğu</t>
+        </is>
+      </c>
+      <c r="C368" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="369" spans="1:3">
+      <c r="A369" s="1" t="inlineStr">
+        <is>
+          <t>9786053152804</t>
+        </is>
+      </c>
+      <c r="B369" s="1" t="inlineStr">
+        <is>
+          <t>Rotterdam Kuralları'na Göre Taşıyanın Zıya, Hasar veya Gecikmeden Kaynaklanan Zararlardan Sorumluluğu</t>
+        </is>
+      </c>
+      <c r="C369" s="1">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="370" spans="1:3">
+      <c r="A370" s="1" t="inlineStr">
+        <is>
+          <t>9786053153566</t>
+        </is>
+      </c>
+      <c r="B370" s="1" t="inlineStr">
+        <is>
+          <t>Sorulu - Cevaplı İş Hukuku Uygulaması</t>
+        </is>
+      </c>
+      <c r="C370" s="1">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="371" spans="1:3">
+      <c r="A371" s="1" t="inlineStr">
+        <is>
+          <t>9786053157168</t>
+        </is>
+      </c>
+      <c r="B371" s="1" t="inlineStr">
+        <is>
+          <t>Uzlaştırma</t>
+        </is>
+      </c>
+      <c r="C371" s="1">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="372" spans="1:3">
+      <c r="A372" s="1" t="inlineStr">
+        <is>
+          <t>9786053157557</t>
+        </is>
+      </c>
+      <c r="B372" s="1" t="inlineStr">
+        <is>
+          <t>Angajman Kuralları</t>
+        </is>
+      </c>
+      <c r="C372" s="1">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="373" spans="1:3">
+      <c r="A373" s="1" t="inlineStr">
+        <is>
+          <t>9786053157564</t>
+        </is>
+      </c>
+      <c r="B373" s="1" t="inlineStr">
+        <is>
+          <t>Medeni Hukukta Dürüstlük Kuralı ve İyiniyetin Korunması</t>
+        </is>
+      </c>
+      <c r="C373" s="1">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="374" spans="1:3">
+      <c r="A374" s="1" t="inlineStr">
+        <is>
+          <t>9786054847839</t>
+        </is>
+      </c>
+      <c r="B374" s="1" t="inlineStr">
+        <is>
+          <t>Sorularla Pratik Ticaret Hukuku</t>
+        </is>
+      </c>
+      <c r="C374" s="1">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="375" spans="1:3">
+      <c r="A375" s="1" t="inlineStr">
+        <is>
+          <t>9786053157595</t>
+        </is>
+      </c>
+      <c r="B375" s="1" t="inlineStr">
+        <is>
+          <t>Yargı Kararlarında Tıbbi Uygulama Hataları Malpraktis</t>
+        </is>
+      </c>
+      <c r="C375" s="1">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="376" spans="1:3">
+      <c r="A376" s="1" t="inlineStr">
+        <is>
+          <t>9786054847808</t>
+        </is>
+      </c>
+      <c r="B376" s="1" t="inlineStr">
+        <is>
+          <t>6098 Sayılı Türk Borçlar Kanunu'na Göre Kira Sözleşmeleri (2 Cilt Takım) (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C376" s="1">
+        <v>930</v>
+      </c>
+    </row>
+    <row r="377" spans="1:3">
+      <c r="A377" s="1" t="inlineStr">
+        <is>
+          <t>9786054847815</t>
+        </is>
+      </c>
+      <c r="B377" s="1" t="inlineStr">
+        <is>
+          <t>Türk Ceza Hukukunda Uyuşturucu veya Uyarıcı Madde Suçları</t>
+        </is>
+      </c>
+      <c r="C377" s="1">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="378" spans="1:3">
+      <c r="A378" s="1" t="inlineStr">
+        <is>
+          <t>9786054847754</t>
+        </is>
+      </c>
+      <c r="B378" s="1" t="inlineStr">
+        <is>
+          <t>İnsan Kaynakları Yönetimi ve Liderlik El Kitabı</t>
+        </is>
+      </c>
+      <c r="C378" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="379" spans="1:3">
+      <c r="A379" s="1" t="inlineStr">
+        <is>
+          <t>9786054847792</t>
+        </is>
+      </c>
+      <c r="B379" s="1" t="inlineStr">
+        <is>
+          <t>Türk Şehir Planlama Hukukunun Dünü - Bugünü 1985-2015</t>
+        </is>
+      </c>
+      <c r="C379" s="1">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="380" spans="1:3">
+      <c r="A380" s="1" t="inlineStr">
+        <is>
+          <t>9786054847761</t>
+        </is>
+      </c>
+      <c r="B380" s="1" t="inlineStr">
+        <is>
+          <t>Dünya Ticaret Örgütü (DTÖ) Anlaşmalarının İç Hukukta Uygulanması</t>
+        </is>
+      </c>
+      <c r="C380" s="1">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="381" spans="1:3">
+      <c r="A381" s="1" t="inlineStr">
+        <is>
+          <t>9786053150688</t>
+        </is>
+      </c>
+      <c r="B381" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye İçin Yeni Bir Anayasa Modeli</t>
+        </is>
+      </c>
+      <c r="C381" s="1">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="382" spans="1:3">
+      <c r="A382" s="1" t="inlineStr">
+        <is>
+          <t>9786054847846</t>
+        </is>
+      </c>
+      <c r="B382" s="1" t="inlineStr">
+        <is>
+          <t>Uluslararası Hukukta Silahsızlanma ve Kimyasal Silahların Yasaklanması Örgütü (OPCW)</t>
+        </is>
+      </c>
+      <c r="C382" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="383" spans="1:3">
+      <c r="A383" s="1" t="inlineStr">
+        <is>
+          <t>9786054847778</t>
+        </is>
+      </c>
+      <c r="B383" s="1" t="inlineStr">
+        <is>
+          <t>Ortaklıktan Çıkarma - Sermaye Piyasası Hukuku Açısından Bir İnceleme</t>
+        </is>
+      </c>
+      <c r="C383" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="384" spans="1:3">
+      <c r="A384" s="1" t="inlineStr">
+        <is>
+          <t>9786053151678</t>
+        </is>
+      </c>
+      <c r="B384" s="1" t="inlineStr">
+        <is>
+          <t>Yapılandırılmış Ticaret ve Emtia Finansmanı</t>
+        </is>
+      </c>
+      <c r="C384" s="1">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="385" spans="1:3">
+      <c r="A385" s="1" t="inlineStr">
+        <is>
+          <t>9786053151647</t>
+        </is>
+      </c>
+      <c r="B385" s="1" t="inlineStr">
+        <is>
+          <t>Para Politikası ve Faiz Kararları Arasındaki İlişki: Teorik Uygulamalı Yaklaşım</t>
+        </is>
+      </c>
+      <c r="C385" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="386" spans="1:3">
+      <c r="A386" s="1" t="inlineStr">
+        <is>
+          <t>9786053151630</t>
+        </is>
+      </c>
+      <c r="B386" s="1" t="inlineStr">
+        <is>
+          <t>Sınai Mülkiyet Kanunu ve İlgili Mevzuat</t>
+        </is>
+      </c>
+      <c r="C386" s="1">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="387" spans="1:3">
+      <c r="A387" s="1" t="inlineStr">
+        <is>
+          <t>9786053151845</t>
+        </is>
+      </c>
+      <c r="B387" s="1" t="inlineStr">
+        <is>
+          <t>Para, Banka Kredisi ve Ekonomik Çevirmenler</t>
+        </is>
+      </c>
+      <c r="C387" s="1">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="388" spans="1:3">
+      <c r="A388" s="1" t="inlineStr">
+        <is>
+          <t>9786053151685</t>
+        </is>
+      </c>
+      <c r="B388" s="1" t="inlineStr">
+        <is>
+          <t>Bir Yargıcın Anıları</t>
+        </is>
+      </c>
+      <c r="C388" s="1">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="389" spans="1:3">
+      <c r="A389" s="1" t="inlineStr">
+        <is>
+          <t>9786053151913</t>
+        </is>
+      </c>
+      <c r="B389" s="1" t="inlineStr">
+        <is>
+          <t>Manevi Tazminat</t>
+        </is>
+      </c>
+      <c r="C389" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="390" spans="1:3">
+      <c r="A390" s="1" t="inlineStr">
+        <is>
+          <t>9786053151920</t>
+        </is>
+      </c>
+      <c r="B390" s="1" t="inlineStr">
+        <is>
+          <t>Sosyal Güvenlik Hukuku Davaları</t>
+        </is>
+      </c>
+      <c r="C390" s="1">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="391" spans="1:3">
+      <c r="A391" s="1" t="inlineStr">
+        <is>
+          <t>9786053151975</t>
+        </is>
+      </c>
+      <c r="B391" s="1" t="inlineStr">
+        <is>
+          <t>İmza</t>
+        </is>
+      </c>
+      <c r="C391" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="392" spans="1:3">
+      <c r="A392" s="1" t="inlineStr">
+        <is>
+          <t>9786053152002</t>
+        </is>
+      </c>
+      <c r="B392" s="1" t="inlineStr">
+        <is>
+          <t>İhracat Terimleri El Kitabı</t>
+        </is>
+      </c>
+      <c r="C392" s="1">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="393" spans="1:3">
+      <c r="A393" s="1" t="inlineStr">
+        <is>
+          <t>9786053151623</t>
+        </is>
+      </c>
+      <c r="B393" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye'de Sosyal Politikanın Çınarları</t>
+        </is>
+      </c>
+      <c r="C393" s="1">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="394" spans="1:3">
+      <c r="A394" s="1" t="inlineStr">
+        <is>
+          <t>9786053151654</t>
+        </is>
+      </c>
+      <c r="B394" s="1" t="inlineStr">
+        <is>
+          <t>Özel Hukuk Sözleşmelerinin Vergi Hukukunda Geçerliliği</t>
+        </is>
+      </c>
+      <c r="C394" s="1">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="395" spans="1:3">
+      <c r="A395" s="1" t="inlineStr">
+        <is>
+          <t>9786053151661</t>
+        </is>
+      </c>
+      <c r="B395" s="1" t="inlineStr">
+        <is>
+          <t>Les Clauses Compromissoires Dans Les Contrats De Concession En Droit Français Et Turc</t>
+        </is>
+      </c>
+      <c r="C395" s="1">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="396" spans="1:3">
+      <c r="A396" s="1" t="inlineStr">
+        <is>
+          <t>9786053158523</t>
+        </is>
+      </c>
+      <c r="B396" s="1" t="inlineStr">
+        <is>
+          <t>Malpraktis Davalarında Bilirkişi Raporları Nasıl Olmalı?</t>
+        </is>
+      </c>
+      <c r="C396" s="1">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="397" spans="1:3">
+      <c r="A397" s="1" t="inlineStr">
+        <is>
+          <t>9786053158318</t>
+        </is>
+      </c>
+      <c r="B397" s="1" t="inlineStr">
+        <is>
+          <t>Fransız Anayasa Hukuku</t>
+        </is>
+      </c>
+      <c r="C397" s="1">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="398" spans="1:3">
+      <c r="A398" s="1" t="inlineStr">
+        <is>
+          <t>9786053158196</t>
+        </is>
+      </c>
+      <c r="B398" s="1" t="inlineStr">
+        <is>
+          <t>Türk İdari Yapısı ve Türk İktisat Politikası</t>
+        </is>
+      </c>
+      <c r="C398" s="1">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="399" spans="1:3">
+      <c r="A399" s="1" t="inlineStr">
+        <is>
+          <t>9786053157847</t>
+        </is>
+      </c>
+      <c r="B399" s="1" t="inlineStr">
+        <is>
+          <t>Japonya Anayasası - Ülke Anayasaları Çevirileri Seri 3</t>
+        </is>
+      </c>
+      <c r="C399" s="1">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="400" spans="1:3">
+      <c r="A400" s="1" t="inlineStr">
+        <is>
+          <t>9786053157922</t>
+        </is>
+      </c>
+      <c r="B400" s="1" t="inlineStr">
+        <is>
+          <t>Roma Hukuku Cilt 1</t>
+        </is>
+      </c>
+      <c r="C400" s="1">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="401" spans="1:3">
+      <c r="A401" s="1" t="inlineStr">
+        <is>
+          <t>9786053158127</t>
+        </is>
+      </c>
+      <c r="B401" s="1" t="inlineStr">
+        <is>
+          <t>Velayet Hakkı ve Anayasal Sınırları</t>
+        </is>
+      </c>
+      <c r="C401" s="1">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="402" spans="1:3">
+      <c r="A402" s="1" t="inlineStr">
+        <is>
+          <t>9786053150817</t>
+        </is>
+      </c>
+      <c r="B402" s="1" t="inlineStr">
+        <is>
+          <t>Anonim Şirketlerde Özel Denetim İsteme Hakkı</t>
+        </is>
+      </c>
+      <c r="C402" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="403" spans="1:3">
+      <c r="A403" s="1" t="inlineStr">
+        <is>
+          <t>9786053150695</t>
+        </is>
+      </c>
+      <c r="B403" s="1" t="inlineStr">
+        <is>
+          <t>Serbest Muhasebeci Mali Müşavir ve Yeminli Mali Müşavirlerin E-Beyan Uygulamalarındaki Mesleki Sorumlulukları</t>
+        </is>
+      </c>
+      <c r="C403" s="1">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="404" spans="1:3">
+      <c r="A404" s="1" t="inlineStr">
+        <is>
+          <t>9786054847679</t>
+        </is>
+      </c>
+      <c r="B404" s="1" t="inlineStr">
+        <is>
+          <t>Viktimoloji (Mağdurbilim)</t>
+        </is>
+      </c>
+      <c r="C404" s="1">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="405" spans="1:3">
+      <c r="A405" s="1" t="inlineStr">
+        <is>
+          <t>9786053151050</t>
+        </is>
+      </c>
+      <c r="B405" s="1" t="inlineStr">
+        <is>
+          <t>Türk İş Hukuku’nda Alternatif Uyuşmazlık Çözüm Yolları</t>
+        </is>
+      </c>
+      <c r="C405" s="1">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="406" spans="1:3">
+      <c r="A406" s="1" t="inlineStr">
+        <is>
+          <t>9786053150596</t>
+        </is>
+      </c>
+      <c r="B406" s="1" t="inlineStr">
+        <is>
+          <t>Engelli Hukukuna Giriş Sempozyumu (24.10.2014)</t>
+        </is>
+      </c>
+      <c r="C406" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="407" spans="1:3">
+      <c r="A407" s="1" t="inlineStr">
+        <is>
+          <t>9786053151388</t>
+        </is>
+      </c>
+      <c r="B407" s="1" t="inlineStr">
+        <is>
+          <t>Bilişim Alanında Suçlar</t>
+        </is>
+      </c>
+      <c r="C407" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="408" spans="1:3">
+      <c r="A408" s="1" t="inlineStr">
+        <is>
+          <t>9786053157366</t>
+        </is>
+      </c>
+      <c r="B408" s="1" t="inlineStr">
+        <is>
+          <t>İran İslam Cumhuriyeti Anayasası</t>
+        </is>
+      </c>
+      <c r="C408" s="1">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="409" spans="1:3">
+      <c r="A409" s="1" t="inlineStr">
+        <is>
+          <t>9786053157298</t>
+        </is>
+      </c>
+      <c r="B409" s="1" t="inlineStr">
+        <is>
+          <t>Sorunsuz Alacaklarınız Sorunluya Dönüşmesin</t>
+        </is>
+      </c>
+      <c r="C409" s="1">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="410" spans="1:3">
+      <c r="A410" s="1" t="inlineStr">
+        <is>
+          <t>9786053158349</t>
+        </is>
+      </c>
+      <c r="B410" s="1" t="inlineStr">
+        <is>
+          <t>Türk Hukukunda Konişmentonun Rolü ve İşlevi</t>
+        </is>
+      </c>
+      <c r="C410" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="411" spans="1:3">
+      <c r="A411" s="1" t="inlineStr">
+        <is>
+          <t>9786053158387</t>
+        </is>
+      </c>
+      <c r="B411" s="1" t="inlineStr">
+        <is>
+          <t>Türk İşsizlik Sigortası Hukuku Uygulaması</t>
+        </is>
+      </c>
+      <c r="C411" s="1">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="412" spans="1:3">
+      <c r="A412" s="1" t="inlineStr">
+        <is>
+          <t>9786053157243</t>
+        </is>
+      </c>
+      <c r="B412" s="1" t="inlineStr">
+        <is>
+          <t>Brexit Sonrası Yeni Avrupa Birliği Düzeni ve Türkiye'ye Etkisi</t>
+        </is>
+      </c>
+      <c r="C412" s="1">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="413" spans="1:3">
+      <c r="A413" s="1" t="inlineStr">
+        <is>
+          <t>9786053151593</t>
+        </is>
+      </c>
+      <c r="B413" s="1" t="inlineStr">
+        <is>
+          <t>Patent Hukukunda İstem Yazım Teknikleri</t>
+        </is>
+      </c>
+      <c r="C413" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="414" spans="1:3">
+      <c r="A414" s="1" t="inlineStr">
+        <is>
+          <t>9786053151395</t>
+        </is>
+      </c>
+      <c r="B414" s="1" t="inlineStr">
+        <is>
+          <t>Basın Özgürlüğü Bağlamında Türkiye’de Özdenetim Uygulamaları: Hukuki Eksiklikler ve Çözüm Önerileri</t>
+        </is>
+      </c>
+      <c r="C414" s="1">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="415" spans="1:3">
+      <c r="A415" s="1" t="inlineStr">
+        <is>
+          <t>3990000051634</t>
+        </is>
+      </c>
+      <c r="B415" s="1" t="inlineStr">
+        <is>
+          <t>Modern Uluslararası Hukukun Temel Esasları Cilt: 2</t>
+        </is>
+      </c>
+      <c r="C415" s="1">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="416" spans="1:3">
+      <c r="A416" s="1" t="inlineStr">
+        <is>
+          <t>9786053157861</t>
+        </is>
+      </c>
+      <c r="B416" s="1" t="inlineStr">
+        <is>
+          <t>Avrupa İnsan Hakları Sözleşmesi'nin 5. Maddesi Kişi Özgürlük ve Güvenliği Bağlamında Ceza Muhakemesinde Yakalama ve Gözaltına Alma</t>
+        </is>
+      </c>
+      <c r="C416" s="1">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="417" spans="1:3">
+      <c r="A417" s="1" t="inlineStr">
+        <is>
+          <t>9786053153054</t>
+        </is>
+      </c>
+      <c r="B417" s="1" t="inlineStr">
+        <is>
+          <t>Mülteci Hukuku Ders Kitabı</t>
+        </is>
+      </c>
+      <c r="C417" s="1">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="418" spans="1:3">
+      <c r="A418" s="1" t="inlineStr">
+        <is>
+          <t>9786053151616</t>
+        </is>
+      </c>
+      <c r="B418" s="1" t="inlineStr">
+        <is>
+          <t>Borçlar Hukuku Genel Hükümler Cilt 3 (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C418" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="419" spans="1:3">
+      <c r="A419" s="1" t="inlineStr">
+        <is>
+          <t>9786053151951</t>
+        </is>
+      </c>
+      <c r="B419" s="1" t="inlineStr">
+        <is>
+          <t>Eşya Hukuku Cilt 2</t>
+        </is>
+      </c>
+      <c r="C419" s="1">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="420" spans="1:3">
+      <c r="A420" s="1" t="inlineStr">
+        <is>
+          <t>9786053151944</t>
+        </is>
+      </c>
+      <c r="B420" s="1" t="inlineStr">
+        <is>
+          <t>Eşya Hukuku Cilt 1</t>
+        </is>
+      </c>
+      <c r="C420" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="421" spans="1:3">
+      <c r="A421" s="1" t="inlineStr">
+        <is>
+          <t>9786053152767</t>
+        </is>
+      </c>
+      <c r="B421" s="1" t="inlineStr">
+        <is>
+          <t>İş Hukuku</t>
+        </is>
+      </c>
+      <c r="C421" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="422" spans="1:3">
+      <c r="A422" s="1" t="inlineStr">
+        <is>
+          <t>9786053156949</t>
+        </is>
+      </c>
+      <c r="B422" s="1" t="inlineStr">
+        <is>
+          <t>Fikri ve Sinai Haklar Hukuku'nda Dava Şartı Olarak Arabuluculuk</t>
+        </is>
+      </c>
+      <c r="C422" s="1">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="423" spans="1:3">
+      <c r="A423" s="1" t="inlineStr">
+        <is>
+          <t>9786053157205</t>
+        </is>
+      </c>
+      <c r="B423" s="1" t="inlineStr">
+        <is>
+          <t>Ticari Faaliyetler Bağlamında Çifte Vergilendirme</t>
+        </is>
+      </c>
+      <c r="C423" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="424" spans="1:3">
+      <c r="A424" s="1" t="inlineStr">
+        <is>
+          <t>9786053159001</t>
+        </is>
+      </c>
+      <c r="B424" s="1" t="inlineStr">
+        <is>
+          <t>Sermaye Piyasası Araçları</t>
+        </is>
+      </c>
+      <c r="C424" s="1">
+        <v>1300</v>
+      </c>
+    </row>
+    <row r="425" spans="1:3">
+      <c r="A425" s="1" t="inlineStr">
+        <is>
+          <t>9786256580510</t>
+        </is>
+      </c>
+      <c r="B425" s="1" t="inlineStr">
+        <is>
+          <t>Türk ve Amerikan Hukukunda Karşılaştırmalı Olarak Serbest Fonlar</t>
+        </is>
+      </c>
+      <c r="C425" s="1">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="426" spans="1:3">
+      <c r="A426" s="1" t="inlineStr">
+        <is>
+          <t>9786255802040</t>
+        </is>
+      </c>
+      <c r="B426" s="1" t="inlineStr">
+        <is>
+          <t>Medeni Hukuk</t>
+        </is>
+      </c>
+      <c r="C426" s="1">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="427" spans="1:3">
+      <c r="A427" s="1" t="inlineStr">
+        <is>
+          <t>9786255802033</t>
+        </is>
+      </c>
+      <c r="B427" s="1" t="inlineStr">
+        <is>
+          <t>Anayasa Hukuku Dersleri (Genel Esaslar)</t>
+        </is>
+      </c>
+      <c r="C427" s="1">
+        <v>950</v>
+      </c>
+    </row>
+    <row r="428" spans="1:3">
+      <c r="A428" s="1" t="inlineStr">
+        <is>
+          <t>9786256580473</t>
+        </is>
+      </c>
+      <c r="B428" s="1" t="inlineStr">
+        <is>
+          <t>Medeni Hukuk Pratik Çalışmaları (Yargıtay Kararları ile Çözümlü)</t>
+        </is>
+      </c>
+      <c r="C428" s="1">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="429" spans="1:3">
+      <c r="A429" s="1" t="inlineStr">
+        <is>
+          <t>9786258200003</t>
+        </is>
+      </c>
+      <c r="B429" s="1" t="inlineStr">
+        <is>
+          <t>Bilgisayarlarda, Bilgisayar Programlarında ve Kütüklerinde Arama, Kopyalama ve Elkoyma Koruma Tedbiri</t>
+        </is>
+      </c>
+      <c r="C429" s="1">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="430" spans="1:3">
+      <c r="A430" s="1" t="inlineStr">
+        <is>
+          <t>9786256580442</t>
+        </is>
+      </c>
+      <c r="B430" s="1" t="inlineStr">
+        <is>
+          <t>Anayasa Hukuku Dersleri (Genel Esaslar)</t>
+        </is>
+      </c>
+      <c r="C430" s="1">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="431" spans="1:3">
+      <c r="A431" s="1" t="inlineStr">
+        <is>
+          <t>9786256580220</t>
+        </is>
+      </c>
+      <c r="B431" s="1" t="inlineStr">
+        <is>
+          <t>Yapay Zeka Yöntemleriyle Uyuşmazlık Mahkemesi Kararlarının Tahmini</t>
+        </is>
+      </c>
+      <c r="C431" s="1">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="432" spans="1:3">
+      <c r="A432" s="1" t="inlineStr">
+        <is>
+          <t>9786256580343</t>
+        </is>
+      </c>
+      <c r="B432" s="1" t="inlineStr">
+        <is>
+          <t>Yapay Zeka Temelli Akıllı Yargı Sistemi</t>
+        </is>
+      </c>
+      <c r="C432" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="433" spans="1:3">
+      <c r="A433" s="1" t="inlineStr">
+        <is>
+          <t>9786256580046</t>
+        </is>
+      </c>
+      <c r="B433" s="1" t="inlineStr">
+        <is>
+          <t>Uluslararası Tahkimde Hakkın Kötüye Kullanılması</t>
+        </is>
+      </c>
+      <c r="C433" s="1">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="434" spans="1:3">
+      <c r="A434" s="1" t="inlineStr">
+        <is>
+          <t>9786053151876</t>
+        </is>
+      </c>
+      <c r="B434" s="1" t="inlineStr">
+        <is>
+          <t>Uluslararası Ticaret ve Yatırım Uyuşmazlıklarının Dostane Çözümüne İlişkin Temel Metinler</t>
+        </is>
+      </c>
+      <c r="C434" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="435" spans="1:3">
+      <c r="A435" s="1" t="inlineStr">
+        <is>
+          <t>9789944941761</t>
+        </is>
+      </c>
+      <c r="B435" s="1" t="inlineStr">
+        <is>
+          <t>Türk İş Hukukunda İşe İade Davası</t>
+        </is>
+      </c>
+      <c r="C435" s="1">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="436" spans="1:3">
+      <c r="A436" s="1" t="inlineStr">
+        <is>
+          <t>9786054354337</t>
+        </is>
+      </c>
+      <c r="B436" s="1" t="inlineStr">
+        <is>
+          <t>Çin Halk Cumhuriyeti Hukuk Derlemeleri</t>
+        </is>
+      </c>
+      <c r="C436" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="437" spans="1:3">
+      <c r="A437" s="1" t="inlineStr">
+        <is>
+          <t>9786053158486</t>
+        </is>
+      </c>
+      <c r="B437" s="1" t="inlineStr">
+        <is>
+          <t>Çin Halk Cumhuriyeti Yabancı Yatırım Kanunu</t>
+        </is>
+      </c>
+      <c r="C437" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="438" spans="1:3">
+      <c r="A438" s="1" t="inlineStr">
+        <is>
+          <t>9786053150589</t>
+        </is>
+      </c>
+      <c r="B438" s="1" t="inlineStr">
+        <is>
+          <t>Boşanma Sürecinde Müşterek (Ortak) Velayet ve Toplumsal Bakış Açısı</t>
+        </is>
+      </c>
+      <c r="C438" s="1">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="439" spans="1:3">
+      <c r="A439" s="1" t="inlineStr">
+        <is>
+          <t>9786053151357</t>
+        </is>
+      </c>
+      <c r="B439" s="1" t="inlineStr">
+        <is>
+          <t>Yargıtay 12. Ceza Dairesi (2014 - 2016) Kararlarında Hekimin Sorumluluğu</t>
+        </is>
+      </c>
+      <c r="C439" s="1">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="440" spans="1:3">
+      <c r="A440" s="1" t="inlineStr">
+        <is>
+          <t>9786053151241</t>
+        </is>
+      </c>
+      <c r="B440" s="1" t="inlineStr">
+        <is>
+          <t>Bireysel Başvuruda 3 Yıl: Bir İnsan Hakları Karnesi</t>
+        </is>
+      </c>
+      <c r="C440" s="1">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="441" spans="1:3">
+      <c r="A441" s="1" t="inlineStr">
+        <is>
+          <t>9786053158615</t>
+        </is>
+      </c>
+      <c r="B441" s="1" t="inlineStr">
+        <is>
+          <t>Kurumsal Yönetim Üzerine Düşünceler</t>
+        </is>
+      </c>
+      <c r="C441" s="1">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="442" spans="1:3">
+      <c r="A442" s="1" t="inlineStr">
+        <is>
+          <t>9786053150800</t>
+        </is>
+      </c>
+      <c r="B442" s="1" t="inlineStr">
+        <is>
+          <t>Çalışma Ekonomisi ve İş Hukuku Açısından Kısa Çalışma</t>
+        </is>
+      </c>
+      <c r="C442" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="443" spans="1:3">
+      <c r="A443" s="1" t="inlineStr">
+        <is>
+          <t>9786053151784</t>
+        </is>
+      </c>
+      <c r="B443" s="1" t="inlineStr">
+        <is>
+          <t>Prim Ödeme Yükümlülüğüne Aykırılığın Hukuki Sonuçları</t>
+        </is>
+      </c>
+      <c r="C443" s="1">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="444" spans="1:3">
+      <c r="A444" s="1" t="inlineStr">
+        <is>
+          <t>9786059172615</t>
+        </is>
+      </c>
+      <c r="B444" s="1" t="inlineStr">
+        <is>
+          <t>Bankacılık Kurumları Hukuku Cilt 1</t>
+        </is>
+      </c>
+      <c r="C444" s="1">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="445" spans="1:3">
+      <c r="A445" s="1" t="inlineStr">
+        <is>
+          <t>9786053151906</t>
+        </is>
+      </c>
+      <c r="B445" s="1" t="inlineStr">
+        <is>
+          <t>Muvazaa</t>
+        </is>
+      </c>
+      <c r="C445" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="446" spans="1:3">
+      <c r="A446" s="1" t="inlineStr">
+        <is>
+          <t>9786053151968</t>
+        </is>
+      </c>
+      <c r="B446" s="1" t="inlineStr">
+        <is>
+          <t>Karşılaştırmalı Hukuk Işığında Türk Sermaye Piyasası Hukukunda Önemli Nitelikte İşlemler</t>
+        </is>
+      </c>
+      <c r="C446" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="447" spans="1:3">
+      <c r="A447" s="1" t="inlineStr">
+        <is>
+          <t>9786053152156</t>
+        </is>
+      </c>
+      <c r="B447" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye'de Vergi Cezası, Denetimi ve Uzlaşma Oranları Üzerine Optimal Vergi Stratejisi</t>
+        </is>
+      </c>
+      <c r="C447" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="448" spans="1:3">
+      <c r="A448" s="1" t="inlineStr">
+        <is>
+          <t>9786053152293</t>
+        </is>
+      </c>
+      <c r="B448" s="1" t="inlineStr">
+        <is>
+          <t>Kuzey Kıbrıs Türk Cumhuriyeti Ceza Hukukuna İlişkin Temel Yasalar</t>
+        </is>
+      </c>
+      <c r="C448" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="449" spans="1:3">
+      <c r="A449" s="1" t="inlineStr">
+        <is>
+          <t>9786053152231</t>
+        </is>
+      </c>
+      <c r="B449" s="1" t="inlineStr">
+        <is>
+          <t>Avrupa Konseyi Siber Suçlar Sözleşmesi'nde Yer Alan Koruma Tedbirleri ve Bu Tedbirlerin Türk Hukukundaki Yeri</t>
+        </is>
+      </c>
+      <c r="C449" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="450" spans="1:3">
+      <c r="A450" s="1" t="inlineStr">
+        <is>
+          <t>9786053152453</t>
+        </is>
+      </c>
+      <c r="B450" s="1" t="inlineStr">
+        <is>
+          <t>The Agreement on Trade-Related Aspects of Intellectual Property Rights (Trips) Effect on Clean Energy Technology Transfer</t>
+        </is>
+      </c>
+      <c r="C450" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="451" spans="1:3">
+      <c r="A451" s="1" t="inlineStr">
+        <is>
+          <t>9786053152460</t>
+        </is>
+      </c>
+      <c r="B451" s="1" t="inlineStr">
+        <is>
+          <t>Noterin Sorumluluğu</t>
+        </is>
+      </c>
+      <c r="C451" s="1">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="452" spans="1:3">
+      <c r="A452" s="1" t="inlineStr">
+        <is>
+          <t>9786054847631</t>
+        </is>
+      </c>
+      <c r="B452" s="1" t="inlineStr">
+        <is>
+          <t>İşte Aile Hakları</t>
+        </is>
+      </c>
+      <c r="C452" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="453" spans="1:3">
+      <c r="A453" s="1" t="inlineStr">
+        <is>
+          <t>9786054847150</t>
+        </is>
+      </c>
+      <c r="B453" s="1" t="inlineStr">
+        <is>
+          <t>Askeri Mahkemeler Kuruluşu ve Yargılama Usulü Kanunu</t>
+        </is>
+      </c>
+      <c r="C453" s="1">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="454" spans="1:3">
+      <c r="A454" s="1" t="inlineStr">
+        <is>
+          <t>9786053152613</t>
+        </is>
+      </c>
+      <c r="B454" s="1" t="inlineStr">
+        <is>
+          <t>Avrupa Birliği ve Türk Rekabet Hukukunda Hakim Durumun Fiyat Uygulamaları ile Kötüye Kullanılması</t>
+        </is>
+      </c>
+      <c r="C454" s="1">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="455" spans="1:3">
+      <c r="A455" s="1" t="inlineStr">
+        <is>
+          <t>9786054847563</t>
+        </is>
+      </c>
+      <c r="B455" s="1" t="inlineStr">
+        <is>
+          <t>Uluslararası Kuruluşların Türkiyede Sosyal Güvenlik Mevzuatının Oluşumuna Etkileri</t>
+        </is>
+      </c>
+      <c r="C455" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="456" spans="1:3">
+      <c r="A456" s="1" t="inlineStr">
+        <is>
+          <t>9786054847549</t>
+        </is>
+      </c>
+      <c r="B456" s="1" t="inlineStr">
+        <is>
+          <t>Toplu Yapıların Denetimi</t>
+        </is>
+      </c>
+      <c r="C456" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="457" spans="1:3">
+      <c r="A457" s="1" t="inlineStr">
+        <is>
+          <t>9786058654902</t>
+        </is>
+      </c>
+      <c r="B457" s="1" t="inlineStr">
+        <is>
+          <t>İstanbul Üniversitesi Hukuk Fakültesi Mecmuası Prof. Dr. Vecdi Aral'a Armağan</t>
+        </is>
+      </c>
+      <c r="C457" s="1">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="458" spans="1:3">
+      <c r="A458" s="1" t="inlineStr">
+        <is>
+          <t>9786058654901</t>
+        </is>
+      </c>
+      <c r="B458" s="1" t="inlineStr">
+        <is>
+          <t>İstanbul Üniversitesi Hukuk Fakültesi Mecmuası Prof. Dr. Berin Ergin'e Armağan</t>
+        </is>
+      </c>
+      <c r="C458" s="1">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="459" spans="1:3">
+      <c r="A459" s="1" t="inlineStr">
+        <is>
+          <t>9786053150565</t>
+        </is>
+      </c>
+      <c r="B459" s="1" t="inlineStr">
+        <is>
+          <t>Açıklamalı - İçtihatlı Asliye Hukuk Davaları ve Tatbikatı Özel Yasalarla İlgili Davalar Kamulaştırma</t>
+        </is>
+      </c>
+      <c r="C459" s="1">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="460" spans="1:3">
+      <c r="A460" s="1" t="inlineStr">
+        <is>
+          <t>9786054847242</t>
+        </is>
+      </c>
+      <c r="B460" s="1" t="inlineStr">
+        <is>
+          <t>Üremeye Yardımcı Tedavi Yöntemlerinden Doğan Hukuki Sorumluluk</t>
+        </is>
+      </c>
+      <c r="C460" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="461" spans="1:3">
+      <c r="A461" s="1" t="inlineStr">
+        <is>
+          <t>9786053152682</t>
+        </is>
+      </c>
+      <c r="B461" s="1" t="inlineStr">
+        <is>
+          <t>Türk Hukukunda ve Karşılaştırmalı Hukukta Evde Çalışma</t>
+        </is>
+      </c>
+      <c r="C461" s="1">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="462" spans="1:3">
+      <c r="A462" s="1" t="inlineStr">
+        <is>
+          <t>9786053153269</t>
+        </is>
+      </c>
+      <c r="B462" s="1" t="inlineStr">
+        <is>
+          <t>İcra İnkar Tazminatı</t>
+        </is>
+      </c>
+      <c r="C462" s="1">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="463" spans="1:3">
+      <c r="A463" s="1" t="inlineStr">
+        <is>
+          <t>9786053153467</t>
+        </is>
+      </c>
+      <c r="B463" s="1" t="inlineStr">
+        <is>
+          <t>İş ve Çalışma Hürriyetinin İhlali Suçu</t>
+        </is>
+      </c>
+      <c r="C463" s="1">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="464" spans="1:3">
+      <c r="A464" s="1" t="inlineStr">
+        <is>
+          <t>9786053157373</t>
+        </is>
+      </c>
+      <c r="B464" s="1" t="inlineStr">
+        <is>
+          <t>Türk Ceza Hukukunda Seçim Suçları ve Cezaları</t>
+        </is>
+      </c>
+      <c r="C464" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="465" spans="1:3">
+      <c r="A465" s="1" t="inlineStr">
+        <is>
+          <t>9786053154563</t>
+        </is>
+      </c>
+      <c r="B465" s="1" t="inlineStr">
+        <is>
+          <t>Türkisches Zivilgesetzbuch</t>
+        </is>
+      </c>
+      <c r="C465" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="466" spans="1:3">
+      <c r="A466" s="1" t="inlineStr">
+        <is>
+          <t>9786053151982</t>
+        </is>
+      </c>
+      <c r="B466" s="1" t="inlineStr">
+        <is>
+          <t>Vergi Ombudsmanı</t>
+        </is>
+      </c>
+      <c r="C466" s="1">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="467" spans="1:3">
+      <c r="A467" s="1" t="inlineStr">
+        <is>
+          <t>9786053157731</t>
+        </is>
+      </c>
+      <c r="B467" s="1" t="inlineStr">
+        <is>
+          <t>Kuzey Kıbrıs Türk Cumhuriyeti Sosyal Güvenlik Hukukuna İlişkin Temel Yasalar</t>
+        </is>
+      </c>
+      <c r="C467" s="1">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="468" spans="1:3">
+      <c r="A468" s="1" t="inlineStr">
+        <is>
+          <t>9786053157724</t>
+        </is>
+      </c>
+      <c r="B468" s="1" t="inlineStr">
+        <is>
+          <t>Kuzey Kıbrıs Türk Cumhuriyeti Borçlar Hukukuna İlişkin Temel Yasalar</t>
+        </is>
+      </c>
+      <c r="C468" s="1">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="469" spans="1:3">
+      <c r="A469" s="1" t="inlineStr">
+        <is>
+          <t>9786053157816</t>
+        </is>
+      </c>
+      <c r="B469" s="1" t="inlineStr">
+        <is>
+          <t>Anayasa Hukukundaki Çağdaş Eğilimler Işığında Parlamenter Dokunulmazlıklar</t>
+        </is>
+      </c>
+      <c r="C469" s="1">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="470" spans="1:3">
+      <c r="A470" s="1" t="inlineStr">
+        <is>
+          <t>9786053157687</t>
+        </is>
+      </c>
+      <c r="B470" s="1" t="inlineStr">
+        <is>
+          <t>Yargı Kararlarında Arabuluculuk</t>
+        </is>
+      </c>
+      <c r="C470" s="1">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="471" spans="1:3">
+      <c r="A471" s="1" t="inlineStr">
+        <is>
+          <t>9786053157823</t>
+        </is>
+      </c>
+      <c r="B471" s="1" t="inlineStr">
+        <is>
+          <t>Tıp ve Sağlık Hukuku Temel Mevzuatı</t>
+        </is>
+      </c>
+      <c r="C471" s="1">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="472" spans="1:3">
+      <c r="A472" s="1" t="inlineStr">
+        <is>
+          <t>9786053157571</t>
+        </is>
+      </c>
+      <c r="B472" s="1" t="inlineStr">
+        <is>
+          <t>Sosyal Güvenlik Hukukunda Denetim Usulleri ve Uygulama Sorunları</t>
+        </is>
+      </c>
+      <c r="C472" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="473" spans="1:3">
+      <c r="A473" s="1" t="inlineStr">
+        <is>
+          <t>9786053158448</t>
+        </is>
+      </c>
+      <c r="B473" s="1" t="inlineStr">
+        <is>
+          <t>Türk Hukukunda İşverenin İş Kazasından Doğan Sorumluluğu</t>
+        </is>
+      </c>
+      <c r="C473" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="474" spans="1:3">
+      <c r="A474" s="1" t="inlineStr">
+        <is>
+          <t>9786053158479</t>
+        </is>
+      </c>
+      <c r="B474" s="1" t="inlineStr">
+        <is>
+          <t>Vietnam Sosyalist Cumhuriyeti Anayasası</t>
+        </is>
+      </c>
+      <c r="C474" s="1">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="475" spans="1:3">
+      <c r="A475" s="1" t="inlineStr">
+        <is>
+          <t>9786053158240</t>
+        </is>
+      </c>
+      <c r="B475" s="1" t="inlineStr">
+        <is>
+          <t>Mali Hukuk Açısından Mücbir Sebep</t>
+        </is>
+      </c>
+      <c r="C475" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="476" spans="1:3">
+      <c r="A476" s="1" t="inlineStr">
+        <is>
+          <t>9786053157915</t>
+        </is>
+      </c>
+      <c r="B476" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye'de Kayıt Dışı İstihdam</t>
+        </is>
+      </c>
+      <c r="C476" s="1">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="477" spans="1:3">
+      <c r="A477" s="1" t="inlineStr">
+        <is>
+          <t>9786053158004</t>
+        </is>
+      </c>
+      <c r="B477" s="1" t="inlineStr">
+        <is>
+          <t>The Structural Barriers in Political Party Laws and Electoral Systems Against Minor Party Representation</t>
+        </is>
+      </c>
+      <c r="C477" s="1">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="478" spans="1:3">
+      <c r="A478" s="1" t="inlineStr">
+        <is>
+          <t>9786053158400</t>
+        </is>
+      </c>
+      <c r="B478" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye'de Mali Politika Uygulamaları: 1920'den 2020'ye 100 Yıllık Süreç</t>
+        </is>
+      </c>
+      <c r="C478" s="1">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="479" spans="1:3">
+      <c r="A479" s="1" t="inlineStr">
+        <is>
+          <t>9786053158424</t>
+        </is>
+      </c>
+      <c r="B479" s="1" t="inlineStr">
+        <is>
+          <t>İcra Hukuku Uygulamasında Bono</t>
+        </is>
+      </c>
+      <c r="C479" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="480" spans="1:3">
+      <c r="A480" s="1" t="inlineStr">
+        <is>
+          <t>9786053158509</t>
+        </is>
+      </c>
+      <c r="B480" s="1" t="inlineStr">
+        <is>
+          <t>Tahkim Mevzuatı</t>
+        </is>
+      </c>
+      <c r="C480" s="1">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="481" spans="1:3">
+      <c r="A481" s="1" t="inlineStr">
+        <is>
+          <t>9786053157229</t>
+        </is>
+      </c>
+      <c r="B481" s="1" t="inlineStr">
+        <is>
+          <t>Bankacılar İçin Kambiyo Senetleri Hukuku</t>
+        </is>
+      </c>
+      <c r="C481" s="1">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="482" spans="1:3">
+      <c r="A482" s="1" t="inlineStr">
+        <is>
+          <t>9786053152842</t>
+        </is>
+      </c>
+      <c r="B482" s="1" t="inlineStr">
+        <is>
+          <t>Hizmet Tesbiti Davaları</t>
+        </is>
+      </c>
+      <c r="C482" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="483" spans="1:3">
+      <c r="A483" s="1" t="inlineStr">
+        <is>
+          <t>9786053157281</t>
+        </is>
+      </c>
+      <c r="B483" s="1" t="inlineStr">
+        <is>
+          <t>Medeni Hukukun Hakim Tarafından Uygulanması</t>
+        </is>
+      </c>
+      <c r="C483" s="1">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="484" spans="1:3">
+      <c r="A484" s="1" t="inlineStr">
+        <is>
+          <t>9786053152101</t>
+        </is>
+      </c>
+      <c r="B484" s="1" t="inlineStr">
+        <is>
+          <t>Yargılamada Etik Kurallar</t>
+        </is>
+      </c>
+      <c r="C484" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="485" spans="1:3">
+      <c r="A485" s="1" t="inlineStr">
+        <is>
           <t>9786054420216</t>
         </is>
       </c>
-      <c r="B63" s="1" t="inlineStr">
+      <c r="B485" s="1" t="inlineStr">
         <is>
           <t>Türk Borçlar Kanunu Hükümleri Çerçevesinde Taksitle Satım Sözleşmesi</t>
         </is>
       </c>
-      <c r="C63" s="1">
+      <c r="C485" s="1">
         <v>235</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>