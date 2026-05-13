--- v0 (2026-03-29)
+++ v1 (2026-05-13)
@@ -85,1630 +85,1645 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786256674790</t>
+          <t>9786256674806</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Taş, Kağıt, Bıçak - Modern Türkiye'de Hapishaneler, Mahpuslar ve Ceza Siyaseti (1923-1950)</t>
+          <t>Katin Ormanı Katliamı</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>299</v>
+        <v>347</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786256674783</t>
+          <t>9786256674790</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Titrek Hamsi Örgütü</t>
+          <t>Taş, Kağıt, Bıçak - Modern Türkiye'de Hapishaneler, Mahpuslar ve Ceza Siyaseti (1923-1950)</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>200</v>
+        <v>299</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786256674776</t>
+          <t>9786256674783</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Ölümden Kaçarken Devlete Tutulmak</t>
+          <t>Titrek Hamsi Örgütü</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>420</v>
+        <v>200</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786256674769</t>
+          <t>9786256674776</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Bauman</t>
+          <t>Ölümden Kaçarken Devlete Tutulmak</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>550</v>
+        <v>420</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786256674615</t>
+          <t>9786256674769</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>1876’dan Günümüze Geceye Evrilen Demokrasi Şafakları</t>
+          <t>Bauman</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>270</v>
+        <v>550</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786256674608</t>
+          <t>9786256674615</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Cesaretiyle Yaşamak: Gün Zileli ile Nehir Söyleşi</t>
+          <t>1876’dan Günümüze Geceye Evrilen Demokrasi Şafakları</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>200</v>
+        <v>270</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786256674592</t>
+          <t>9786256674608</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Hannah Arendt Kimdi?</t>
+          <t>Çocuk Cesaretiyle Yaşamak: Gün Zileli ile Nehir Söyleşi</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786256674585</t>
+          <t>9786256674592</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Demokrasi Kültürü</t>
+          <t>Hannah Arendt Kimdi?</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>260</v>
+        <v>240</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786256674578</t>
+          <t>9786256674585</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Filistin’de Çiğnenen İnsanlık</t>
+          <t>Demokrasi Kültürü</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>325</v>
+        <v>260</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786256674554</t>
+          <t>9786256674578</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Sel Ağzında Yuva Yapmak</t>
+          <t>Filistin’de Çiğnenen İnsanlık</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>160</v>
+        <v>325</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786256674561</t>
+          <t>9786256674554</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Emma Goldman &amp; Yaşamı ve Tiyatro Eleştirileri</t>
+          <t>Sel Ağzında Yuva Yapmak</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>199</v>
+        <v>160</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786256674547</t>
+          <t>9786256674561</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Zahid Sanma Bizi Dünden Bugünden &amp; Âşık Noksani ve Alevilik Üzerine Bir İnceleme</t>
+          <t>Emma Goldman &amp; Yaşamı ve Tiyatro Eleştirileri</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>168</v>
+        <v>199</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786256674523</t>
+          <t>9786256674547</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>İspanya '36 &amp; Halk Cephesi-Dış Darbe-Devrim-İç Darbe</t>
+          <t>Zahid Sanma Bizi Dünden Bugünden &amp; Âşık Noksani ve Alevilik Üzerine Bir İnceleme</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>250</v>
+        <v>168</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786256674530</t>
+          <t>9786256674523</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Hikâyemin Sonu /Anılar / İkinci Kitap</t>
+          <t>İspanya '36 &amp; Halk Cephesi-Dış Darbe-Devrim-İç Darbe</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>550</v>
+        <v>250</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786256674516</t>
+          <t>9786256674530</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Demokrasinin Hasta Kökleri</t>
+          <t>Hikâyemin Sonu /Anılar / İkinci Kitap</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>250</v>
+        <v>550</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786256674509</t>
+          <t>9786256674516</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>İdeoloji ve Kültürel Kimlik &amp; Modernite ve Üçüncü Dünyanın Varlığı</t>
+          <t>Türkiye’de Demokrasinin Hasta Kökleri</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>299</v>
+        <v>250</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786256674493</t>
+          <t>9786256674509</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>İletişim ve İnsan Hakları &amp; İletişimsel Adalete Doğru</t>
+          <t>İdeoloji ve Kültürel Kimlik &amp; Modernite ve Üçüncü Dünyanın Varlığı</t>
         </is>
       </c>
       <c r="C18" s="1">
         <v>299</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786256674486</t>
+          <t>9786256674493</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Turgut Özal ve Özal'lı Yıllar</t>
+          <t>İletişim ve İnsan Hakları &amp; İletişimsel Adalete Doğru</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>325</v>
+        <v>299</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786256674431</t>
+          <t>9786256674486</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Bir Hikâyem Var</t>
+          <t>Turgut Özal ve Özal'lı Yıllar</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>550</v>
+        <v>325</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786256674424</t>
+          <t>9786256674431</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Evliyâ Çelebi'nin İlk Seyahati</t>
+          <t>Bir Hikâyem Var</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>400</v>
+        <v>550</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786256674080</t>
+          <t>9786256674424</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Dünya'nın Tarihi</t>
+          <t>Evliyâ Çelebi'nin İlk Seyahati</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786256674417</t>
+          <t>9786256674080</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Linç Çağı &amp; Sosyal Medyada Süper Ego</t>
+          <t>Dünya'nın Tarihi</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>199</v>
+        <v>350</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786256674073</t>
+          <t>9786256674417</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Havariler [1972-1980]</t>
+          <t>Linç Çağı &amp; Sosyal Medyada Süper Ego</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>550</v>
+        <v>199</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786256674066</t>
+          <t>9786256674073</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Sultan Abdülaziz Devrinde Galata Bankerleri</t>
+          <t>Havariler [1972-1980]</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>199</v>
+        <v>550</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786256674011</t>
+          <t>9786256674066</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>İnsan ve Hayat Üzerine Düşünceler</t>
+          <t>Sultan Abdülaziz Devrinde Galata Bankerleri</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>140</v>
+        <v>199</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786256674059</t>
+          <t>9786256674011</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Spinoza</t>
+          <t>İnsan ve Hayat Üzerine Düşünceler</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>270</v>
+        <v>140</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786256674042</t>
+          <t>9786256674059</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Ne Akilem Ne Divane - Anadolu Bilgeliği Üzerine Felsefi Düşünümler</t>
+          <t>Spinoza</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>300</v>
+        <v>270</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786256674028</t>
+          <t>9786256674042</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Endişe Karnavalı</t>
+          <t>Ne Akilem Ne Divane - Anadolu Bilgeliği Üzerine Felsefi Düşünümler</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>430</v>
+        <v>300</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786256674035</t>
+          <t>9786256674028</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>İslam Öncesi Ortadoğu’da Eko-Politik Akıl</t>
+          <t>Endişe Karnavalı</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>300</v>
+        <v>430</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786256674004</t>
+          <t>9786256674035</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Selçukluların Yükselişi</t>
+          <t>İslam Öncesi Ortadoğu’da Eko-Politik Akıl</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>230</v>
+        <v>300</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786258452990</t>
+          <t>9786256674004</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Yarılma</t>
+          <t>Selçukluların Yükselişi</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>550</v>
+        <v>230</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786258452983</t>
+          <t>9786258452990</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>İncitme Sev</t>
+          <t>Yarılma</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>180</v>
+        <v>550</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786258452976</t>
+          <t>9786258452983</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Modern Türkiye'de Masonluk - Osmanlı Modernleşmesi ve Cumhuriyetin Kuruluş Sürecindeki Rolleri</t>
+          <t>İncitme Sev</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>250</v>
+        <v>180</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786258452952</t>
+          <t>9786258452976</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Tabibu'l-Kulubi'l-Asfiya ve Seyru Süluki’l-Evliya</t>
+          <t>Modern Türkiye'de Masonluk - Osmanlı Modernleşmesi ve Cumhuriyetin Kuruluş Sürecindeki Rolleri</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786258452945</t>
+          <t>9786258452952</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Melaye Ciziri</t>
+          <t>Tabibu'l-Kulubi'l-Asfiya ve Seyru Süluki’l-Evliya</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>140</v>
+        <v>350</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786258452969</t>
+          <t>9786258452945</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Çanlar</t>
+          <t>Melaye Ciziri</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>280</v>
+        <v>140</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786258452921</t>
+          <t>9786258452969</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Şah Hatayi</t>
+          <t>Çanlar</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>140</v>
+        <v>280</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786258452938</t>
+          <t>9786258452921</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Mevsimler</t>
+          <t>Şah Hatayi</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>400</v>
+        <v>140</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786258452884</t>
+          <t>9786258452938</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Müslüman Aklın Uyanışı - Akla, Hürriyete ve Hoşgörüye Davet</t>
+          <t>Mevsimler</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786258452891</t>
+          <t>9786258452884</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Vakıflı</t>
+          <t>Müslüman Aklın Uyanışı - Akla, Hürriyete ve Hoşgörüye Davet</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>230</v>
+        <v>350</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786258452907</t>
+          <t>9786258452891</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Seyyid Nesimi</t>
+          <t>Vakıflı</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>120</v>
+        <v>230</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786258452914</t>
+          <t>9786258452907</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Stalin'in Suçlarının Gizli Tarihi</t>
+          <t>Seyyid Nesimi</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>420</v>
+        <v>120</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786258452860</t>
+          <t>9786258452914</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Ehmede Xani</t>
+          <t>Stalin'in Suçlarının Gizli Tarihi</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>175</v>
+        <v>420</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786258452853</t>
+          <t>9786258452860</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Limen: İnsan ve Eşik</t>
+          <t>Ehmede Xani</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>140</v>
+        <v>175</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786258452877</t>
+          <t>9786258452853</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>ABD Hegemonyasına Meydan Okuma</t>
+          <t>Limen: İnsan ve Eşik</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>350</v>
+        <v>140</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786258452846</t>
+          <t>9786258452877</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Ansızın Bir Ses İşitti Kulağım - Bir Kurucu Metin Olarak Mevlid’in Hikayesi</t>
+          <t>ABD Hegemonyasına Meydan Okuma</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>190</v>
+        <v>350</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786258452839</t>
+          <t>9786258452846</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Çokkültürlülük - Günümüzde Çeşitliliğin Siyasi Teorisi</t>
+          <t>Ansızın Bir Ses İşitti Kulağım - Bir Kurucu Metin Olarak Mevlid’in Hikayesi</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>320</v>
+        <v>190</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786258452822</t>
+          <t>9786258452839</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Edib Harabi</t>
+          <t>Çokkültürlülük - Günümüzde Çeşitliliğin Siyasi Teorisi</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>120</v>
+        <v>320</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786258452808</t>
+          <t>9786258452822</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Modernlik Kehanetleri</t>
+          <t>Edib Harabi</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>350</v>
+        <v>120</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786258452815</t>
+          <t>9786258452808</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Ahmaklık Teorisi: Direniş ve Teslimiyet - Hapishaneden Mektuplar ve Belgeler</t>
+          <t>Modernlik Kehanetleri</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>260</v>
+        <v>350</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786258452785</t>
+          <t>9786258452815</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Karşılaştırmalı Siyaset Teorisine Giriş</t>
+          <t>Ahmaklık Teorisi: Direniş ve Teslimiyet - Hapishaneden Mektuplar ve Belgeler</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>250</v>
+        <v>260</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786258452778</t>
+          <t>9786258452785</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Veysel</t>
+          <t>Karşılaştırmalı Siyaset Teorisine Giriş</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>120</v>
+        <v>250</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786258452761</t>
+          <t>9786258452778</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Yoksulluk: Her Zaman ve Her Yerde</t>
+          <t>Veysel</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>420</v>
+        <v>120</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786258452754</t>
+          <t>9786258452761</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Öteki Padişah Cem</t>
+          <t>Yoksulluk: Her Zaman ve Her Yerde</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>225</v>
+        <v>420</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786258452747</t>
+          <t>9786258452754</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Nasıl Okumalıyız? - Okumaya Dair Tespitler ve Öneriler</t>
+          <t>Öteki Padişah Cem</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>150</v>
+        <v>225</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786258452730</t>
+          <t>9786258452747</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Kültür ve Küreselleşme</t>
+          <t>Nasıl Okumalıyız? - Okumaya Dair Tespitler ve Öneriler</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786258452464</t>
+          <t>9786258452730</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Açıklamalı Divan Şiiri</t>
+          <t>Kültür ve Küreselleşme</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>210</v>
+        <v>250</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786258452648</t>
+          <t>9786258452464</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Gelenek ile Yenilik Arasında Osmanlı Uleması</t>
+          <t>Açıklamalı Divan Şiiri</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>400</v>
+        <v>210</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786258452402</t>
+          <t>9786258452648</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Yasak Elmanın Cazibesi</t>
+          <t>Gelenek ile Yenilik Arasında Osmanlı Uleması</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>130</v>
+        <v>400</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786258452471</t>
+          <t>9786258452402</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Vecihi Hürkuş</t>
+          <t>Yasak Elmanın Cazibesi</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>250</v>
+        <v>130</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786258452631</t>
+          <t>9786258452471</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Transmedya Kültürü</t>
+          <t>Vecihi Hürkuş</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>120</v>
+        <v>250</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786258452396</t>
+          <t>9786258452631</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Sakızlı Ohannes Efendi ve İktisadi Serbestiyet</t>
+          <t>Transmedya Kültürü</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>140</v>
+        <v>120</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786258452419</t>
+          <t>9786258452396</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Jung: Arketipler, Rüyalar ve Din</t>
+          <t>Sakızlı Ohannes Efendi ve İktisadi Serbestiyet</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>240</v>
+        <v>140</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786258452440</t>
+          <t>9786258452419</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>İslamcı Kadının Dönüşümü</t>
+          <t>Jung: Arketipler, Rüyalar ve Din</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786258452433</t>
+          <t>9786258452440</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Göçmen Bavulu</t>
+          <t>İslamcı Kadının Dönüşümü</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>130</v>
+        <v>200</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786258452426</t>
+          <t>9786258452433</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Galata Bankerlerinin Osmanlı Ekonomisinin Çöküşüne Etkileri</t>
+          <t>Göçmen Bavulu</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>118</v>
+        <v>130</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786258452501</t>
+          <t>9786258452426</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Avrupa'da Göç, Güvenlik ve Aşırı Sağ</t>
+          <t>Galata Bankerlerinin Osmanlı Ekonomisinin Çöküşüne Etkileri</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>360</v>
+        <v>118</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786258452495</t>
+          <t>9786258452501</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Ahmet Muhip Dıranas</t>
+          <t>Avrupa'da Göç, Güvenlik ve Aşırı Sağ</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>350</v>
+        <v>360</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786258452457</t>
+          <t>9786258452495</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Türk İktisat Zihniyeti</t>
+          <t>Ahmet Muhip Dıranas</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>140</v>
+        <v>350</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786258452334</t>
+          <t>9786258452457</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Ölüm Neden Trajedidir?</t>
+          <t>Türk İktisat Zihniyeti</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>210</v>
+        <v>140</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786258452327</t>
+          <t>9786258452334</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Üçüncü Hat: Hatt-ı Sevvum</t>
+          <t>Ölüm Neden Trajedidir?</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>175</v>
+        <v>210</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786258452310</t>
+          <t>9786258452327</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Kuyudaki Gölge</t>
+          <t>Üçüncü Hat: Hatt-ı Sevvum</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>140</v>
+        <v>175</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786258452280</t>
+          <t>9786258452310</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Nabi - Urfa'dan İstanbul'a Bir Melikü'ş-Şuara</t>
+          <t>Kuyudaki Gölge</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>160</v>
+        <v>140</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786258452297</t>
+          <t>9786258452280</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Keje</t>
+          <t>Nabi - Urfa'dan İstanbul'a Bir Melikü'ş-Şuara</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>120</v>
+        <v>160</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786258452303</t>
+          <t>9786258452297</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Özgür İrade Yanılsaması</t>
+          <t>Keje</t>
         </is>
       </c>
       <c r="C76" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786258452266</t>
+          <t>9786258452303</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>İnsanın Ölümsüzlük Arayışı</t>
+          <t>Özgür İrade Yanılsaması</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>350</v>
+        <v>120</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786258452273</t>
+          <t>9786258452266</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Tanrıyla Monologlar</t>
+          <t>İnsanın Ölümsüzlük Arayışı</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>98</v>
+        <v>350</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786057437488</t>
+          <t>9786258452273</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Basra'nın Şiileşmesi (19. Yüzyıl)</t>
+          <t>Tanrıyla Monologlar</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>230</v>
+        <v>98</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786057437426</t>
+          <t>9786057437488</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Korona Günlüğü</t>
+          <t>Basra'nın Şiileşmesi (19. Yüzyıl)</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>450</v>
+        <v>230</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786254430527</t>
+          <t>9786057437426</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Dış Politikada Hesaplaşmak</t>
+          <t>Korona Günlüğü</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>220</v>
+        <v>450</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786057437433</t>
+          <t>9786254430527</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>İstanbul'daki Suriyeliler</t>
+          <t>Dış Politikada Hesaplaşmak</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>160</v>
+        <v>220</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786254430541</t>
+          <t>9786057437433</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>21. Koğuş Neyzen'le Akif</t>
+          <t>İstanbul'daki Suriyeliler</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>250</v>
+        <v>160</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786254430534</t>
+          <t>9786254430541</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Sivil İtaatsizlik</t>
+          <t>21. Koğuş Neyzen'le Akif</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786057437471</t>
+          <t>9786254430534</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Anadolu Tasavvufu</t>
+          <t>Sivil İtaatsizlik</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786254430572</t>
+          <t>9786057437471</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Hapishanesiz Toplum Arayışı</t>
+          <t>Anadolu Tasavvufu</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786254430558</t>
+          <t>9786254430572</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Köşe Taşları Said Nursi'nin Düşünce Evreni</t>
+          <t>Hapishanesiz Toplum Arayışı</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786254430565</t>
+          <t>9786254430558</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Kemal Tahir</t>
+          <t>Köşe Taşları Said Nursi'nin Düşünce Evreni</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>120</v>
+        <v>350</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786254430503</t>
+          <t>9786254430565</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Komploculuğun Tarihi</t>
+          <t>Kemal Tahir</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>350</v>
+        <v>120</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786057437419</t>
+          <t>9786254430503</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Geleceğin Eğitimi</t>
+          <t>Komploculuğun Tarihi</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>215</v>
+        <v>350</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786057437464</t>
+          <t>9786057437419</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Batı Anadolu’da Ermeniler - 19. Yüzyıl Seyyahlarının Gözünden</t>
+          <t>Geleceğin Eğitimi</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>225</v>
+        <v>215</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786057437457</t>
+          <t>9786057437464</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Dert Dökme Defteri</t>
+          <t>Batı Anadolu’da Ermeniler - 19. Yüzyıl Seyyahlarının Gözünden</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>240</v>
+        <v>225</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786057437440</t>
+          <t>9786057437457</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>İnsanın Ölümsüzlük Arayışı</t>
+          <t>Dert Dökme Defteri</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>350</v>
+        <v>240</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786057437402</t>
+          <t>9786057437440</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Ölüm Düşüncesi</t>
+          <t>İnsanın Ölümsüzlük Arayışı</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>175</v>
+        <v>350</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786057034670</t>
+          <t>9786057437402</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Siyasallaşan İslamofobi</t>
+          <t>Ölüm Düşüncesi</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>199</v>
+        <v>175</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786057034687</t>
+          <t>9786057034670</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Gönül Verip Sevdiğim</t>
+          <t>Siyasallaşan İslamofobi</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>196</v>
+        <v>199</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786057034625</t>
+          <t>9786057034687</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Uçurum Kırlangıçları</t>
+          <t>Gönül Verip Sevdiğim</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>180</v>
+        <v>196</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786057034618</t>
+          <t>9786057034625</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Yunus Emre Aslında Ne Dedi?</t>
+          <t>Uçurum Kırlangıçları</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>150</v>
+        <v>180</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786057034632</t>
+          <t>9786057034618</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Mevlana ve Mesnevisi</t>
+          <t>Yunus Emre Aslında Ne Dedi?</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786057034694</t>
+          <t>9786057034632</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Divan Şiirinde Aşkın Renkleri</t>
+          <t>Mevlana ve Mesnevisi</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>280</v>
+        <v>120</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786254430510</t>
+          <t>9786057034694</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'ye Son İkaz (Sadeleştirilmiş Metin)</t>
+          <t>Divan Şiirinde Aşkın Renkleri</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>150</v>
+        <v>280</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786254430589</t>
+          <t>9786254430510</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Nuri Pakdil</t>
+          <t>Türkiye'ye Son İkaz (Sadeleştirilmiş Metin)</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>600</v>
+        <v>150</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786254430596</t>
+          <t>9786254430589</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Fuzuli</t>
+          <t>Nuri Pakdil</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>130</v>
+        <v>600</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786057034601</t>
+          <t>9786254430596</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Baki</t>
+          <t>Fuzuli</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>250</v>
+        <v>130</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786057034649</t>
+          <t>9786057034601</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Tanzimat'tan Milli Mücadele'ye Türkiye'de Siyasal Hayat</t>
+          <t>Baki</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>320</v>
+        <v>250</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786057034656</t>
+          <t>9786057034649</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Ahmet Yesevi Bir Kutup Yıldızı</t>
+          <t>Tanzimat'tan Milli Mücadele'ye Türkiye'de Siyasal Hayat</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>120</v>
+        <v>320</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
+          <t>9786057034656</t>
+        </is>
+      </c>
+      <c r="B107" s="1" t="inlineStr">
+        <is>
+          <t>Ahmet Yesevi Bir Kutup Yıldızı</t>
+        </is>
+      </c>
+      <c r="C107" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="108" spans="1:3">
+      <c r="A108" s="1" t="inlineStr">
+        <is>
           <t>9786057034663</t>
         </is>
       </c>
-      <c r="B107" s="1" t="inlineStr">
+      <c r="B108" s="1" t="inlineStr">
         <is>
           <t>İyi Söz Akarsu Gibidir</t>
         </is>
       </c>
-      <c r="C107" s="1">
+      <c r="C108" s="1">
         <v>190</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>