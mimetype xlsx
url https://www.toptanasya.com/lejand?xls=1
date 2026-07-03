--- v1 (2026-05-13)
+++ v2 (2026-07-03)
@@ -85,1645 +85,1660 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786256674806</t>
+          <t>9786256674813</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Katin Ormanı Katliamı</t>
+          <t>İnsan Nedir?</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>347</v>
+        <v>248</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786256674790</t>
+          <t>9786256674806</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Taş, Kağıt, Bıçak - Modern Türkiye'de Hapishaneler, Mahpuslar ve Ceza Siyaseti (1923-1950)</t>
+          <t>Katin Ormanı Katliamı</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>299</v>
+        <v>347</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786256674783</t>
+          <t>9786256674790</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Titrek Hamsi Örgütü</t>
+          <t>Taş, Kağıt, Bıçak - Modern Türkiye'de Hapishaneler, Mahpuslar ve Ceza Siyaseti (1923-1950)</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>200</v>
+        <v>299</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786256674776</t>
+          <t>9786256674783</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Ölümden Kaçarken Devlete Tutulmak</t>
+          <t>Titrek Hamsi Örgütü</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>420</v>
+        <v>200</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786256674769</t>
+          <t>9786256674776</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Bauman</t>
+          <t>Ölümden Kaçarken Devlete Tutulmak</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>550</v>
+        <v>420</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786256674615</t>
+          <t>9786256674769</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>1876’dan Günümüze Geceye Evrilen Demokrasi Şafakları</t>
+          <t>Bauman</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>270</v>
+        <v>550</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786256674608</t>
+          <t>9786256674615</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Cesaretiyle Yaşamak: Gün Zileli ile Nehir Söyleşi</t>
+          <t>1876’dan Günümüze Geceye Evrilen Demokrasi Şafakları</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>200</v>
+        <v>270</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786256674592</t>
+          <t>9786256674608</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Hannah Arendt Kimdi?</t>
+          <t>Çocuk Cesaretiyle Yaşamak: Gün Zileli ile Nehir Söyleşi</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786256674585</t>
+          <t>9786256674592</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Demokrasi Kültürü</t>
+          <t>Hannah Arendt Kimdi?</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>260</v>
+        <v>240</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786256674578</t>
+          <t>9786256674585</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Filistin’de Çiğnenen İnsanlık</t>
+          <t>Demokrasi Kültürü</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>325</v>
+        <v>260</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786256674554</t>
+          <t>9786256674578</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Sel Ağzında Yuva Yapmak</t>
+          <t>Filistin’de Çiğnenen İnsanlık</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>160</v>
+        <v>325</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786256674561</t>
+          <t>9786256674554</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Emma Goldman &amp; Yaşamı ve Tiyatro Eleştirileri</t>
+          <t>Sel Ağzında Yuva Yapmak</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>199</v>
+        <v>160</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786256674547</t>
+          <t>9786256674561</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Zahid Sanma Bizi Dünden Bugünden &amp; Âşık Noksani ve Alevilik Üzerine Bir İnceleme</t>
+          <t>Emma Goldman &amp; Yaşamı ve Tiyatro Eleştirileri</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>168</v>
+        <v>199</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786256674523</t>
+          <t>9786256674547</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>İspanya '36 &amp; Halk Cephesi-Dış Darbe-Devrim-İç Darbe</t>
+          <t>Zahid Sanma Bizi Dünden Bugünden &amp; Âşık Noksani ve Alevilik Üzerine Bir İnceleme</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>250</v>
+        <v>168</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786256674530</t>
+          <t>9786256674523</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Hikâyemin Sonu /Anılar / İkinci Kitap</t>
+          <t>İspanya '36 &amp; Halk Cephesi-Dış Darbe-Devrim-İç Darbe</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>550</v>
+        <v>250</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786256674516</t>
+          <t>9786256674530</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Demokrasinin Hasta Kökleri</t>
+          <t>Hikâyemin Sonu /Anılar / İkinci Kitap</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>250</v>
+        <v>550</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786256674509</t>
+          <t>9786256674516</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>İdeoloji ve Kültürel Kimlik &amp; Modernite ve Üçüncü Dünyanın Varlığı</t>
+          <t>Türkiye’de Demokrasinin Hasta Kökleri</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>299</v>
+        <v>250</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786256674493</t>
+          <t>9786256674509</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>İletişim ve İnsan Hakları &amp; İletişimsel Adalete Doğru</t>
+          <t>İdeoloji ve Kültürel Kimlik &amp; Modernite ve Üçüncü Dünyanın Varlığı</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>299</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786256674486</t>
+          <t>9786256674493</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Turgut Özal ve Özal'lı Yıllar</t>
+          <t>İletişim ve İnsan Hakları &amp; İletişimsel Adalete Doğru</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>325</v>
+        <v>299</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786256674431</t>
+          <t>9786256674486</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Bir Hikâyem Var</t>
+          <t>Turgut Özal ve Özal'lı Yıllar</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>550</v>
+        <v>325</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786256674424</t>
+          <t>9786256674431</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Evliyâ Çelebi'nin İlk Seyahati</t>
+          <t>Bir Hikâyem Var</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>400</v>
+        <v>550</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786256674080</t>
+          <t>9786256674424</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Dünya'nın Tarihi</t>
+          <t>Evliyâ Çelebi'nin İlk Seyahati</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786256674417</t>
+          <t>9786256674080</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Linç Çağı &amp; Sosyal Medyada Süper Ego</t>
+          <t>Dünya'nın Tarihi</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>199</v>
+        <v>350</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786256674073</t>
+          <t>9786256674417</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Havariler [1972-1980]</t>
+          <t>Linç Çağı &amp; Sosyal Medyada Süper Ego</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>550</v>
+        <v>199</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786256674066</t>
+          <t>9786256674073</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Sultan Abdülaziz Devrinde Galata Bankerleri</t>
+          <t>Havariler [1972-1980]</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>199</v>
+        <v>550</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786256674011</t>
+          <t>9786256674066</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>İnsan ve Hayat Üzerine Düşünceler</t>
+          <t>Sultan Abdülaziz Devrinde Galata Bankerleri</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>140</v>
+        <v>199</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786256674059</t>
+          <t>9786256674011</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Spinoza</t>
+          <t>İnsan ve Hayat Üzerine Düşünceler</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>270</v>
+        <v>140</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786256674042</t>
+          <t>9786256674059</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Ne Akilem Ne Divane - Anadolu Bilgeliği Üzerine Felsefi Düşünümler</t>
+          <t>Spinoza</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>300</v>
+        <v>270</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786256674028</t>
+          <t>9786256674042</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Endişe Karnavalı</t>
+          <t>Ne Akilem Ne Divane - Anadolu Bilgeliği Üzerine Felsefi Düşünümler</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>430</v>
+        <v>300</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786256674035</t>
+          <t>9786256674028</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>İslam Öncesi Ortadoğu’da Eko-Politik Akıl</t>
+          <t>Endişe Karnavalı</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>300</v>
+        <v>430</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786256674004</t>
+          <t>9786256674035</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Selçukluların Yükselişi</t>
+          <t>İslam Öncesi Ortadoğu’da Eko-Politik Akıl</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>230</v>
+        <v>300</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786258452990</t>
+          <t>9786256674004</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Yarılma</t>
+          <t>Selçukluların Yükselişi</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>550</v>
+        <v>230</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786258452983</t>
+          <t>9786258452990</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>İncitme Sev</t>
+          <t>Yarılma</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>180</v>
+        <v>550</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786258452976</t>
+          <t>9786258452983</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Modern Türkiye'de Masonluk - Osmanlı Modernleşmesi ve Cumhuriyetin Kuruluş Sürecindeki Rolleri</t>
+          <t>İncitme Sev</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>250</v>
+        <v>180</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786258452952</t>
+          <t>9786258452976</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Tabibu'l-Kulubi'l-Asfiya ve Seyru Süluki’l-Evliya</t>
+          <t>Modern Türkiye'de Masonluk - Osmanlı Modernleşmesi ve Cumhuriyetin Kuruluş Sürecindeki Rolleri</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786258452945</t>
+          <t>9786258452952</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Melaye Ciziri</t>
+          <t>Tabibu'l-Kulubi'l-Asfiya ve Seyru Süluki’l-Evliya</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>140</v>
+        <v>350</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786258452969</t>
+          <t>9786258452945</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Çanlar</t>
+          <t>Melaye Ciziri</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>280</v>
+        <v>140</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786258452921</t>
+          <t>9786258452969</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Şah Hatayi</t>
+          <t>Çanlar</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>140</v>
+        <v>280</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786258452938</t>
+          <t>9786258452921</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Mevsimler</t>
+          <t>Şah Hatayi</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>400</v>
+        <v>140</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786258452884</t>
+          <t>9786258452938</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Müslüman Aklın Uyanışı - Akla, Hürriyete ve Hoşgörüye Davet</t>
+          <t>Mevsimler</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786258452891</t>
+          <t>9786258452884</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Vakıflı</t>
+          <t>Müslüman Aklın Uyanışı - Akla, Hürriyete ve Hoşgörüye Davet</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>230</v>
+        <v>350</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786258452907</t>
+          <t>9786258452891</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Seyyid Nesimi</t>
+          <t>Vakıflı</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>120</v>
+        <v>230</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786258452914</t>
+          <t>9786258452907</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Stalin'in Suçlarının Gizli Tarihi</t>
+          <t>Seyyid Nesimi</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>420</v>
+        <v>120</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786258452860</t>
+          <t>9786258452914</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Ehmede Xani</t>
+          <t>Stalin'in Suçlarının Gizli Tarihi</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>175</v>
+        <v>420</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786258452853</t>
+          <t>9786258452860</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Limen: İnsan ve Eşik</t>
+          <t>Ehmede Xani</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>140</v>
+        <v>175</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786258452877</t>
+          <t>9786258452853</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>ABD Hegemonyasına Meydan Okuma</t>
+          <t>Limen: İnsan ve Eşik</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>350</v>
+        <v>140</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786258452846</t>
+          <t>9786258452877</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Ansızın Bir Ses İşitti Kulağım - Bir Kurucu Metin Olarak Mevlid’in Hikayesi</t>
+          <t>ABD Hegemonyasına Meydan Okuma</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>190</v>
+        <v>350</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786258452839</t>
+          <t>9786258452846</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Çokkültürlülük - Günümüzde Çeşitliliğin Siyasi Teorisi</t>
+          <t>Ansızın Bir Ses İşitti Kulağım - Bir Kurucu Metin Olarak Mevlid’in Hikayesi</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>320</v>
+        <v>190</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786258452822</t>
+          <t>9786258452839</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Edib Harabi</t>
+          <t>Çokkültürlülük - Günümüzde Çeşitliliğin Siyasi Teorisi</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>120</v>
+        <v>320</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786258452808</t>
+          <t>9786258452822</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Modernlik Kehanetleri</t>
+          <t>Edib Harabi</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>350</v>
+        <v>120</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786258452815</t>
+          <t>9786258452808</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Ahmaklık Teorisi: Direniş ve Teslimiyet - Hapishaneden Mektuplar ve Belgeler</t>
+          <t>Modernlik Kehanetleri</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>260</v>
+        <v>350</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786258452785</t>
+          <t>9786258452815</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Karşılaştırmalı Siyaset Teorisine Giriş</t>
+          <t>Ahmaklık Teorisi: Direniş ve Teslimiyet - Hapishaneden Mektuplar ve Belgeler</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>250</v>
+        <v>260</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786258452778</t>
+          <t>9786258452785</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Veysel</t>
+          <t>Karşılaştırmalı Siyaset Teorisine Giriş</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>120</v>
+        <v>250</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786258452761</t>
+          <t>9786258452778</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Yoksulluk: Her Zaman ve Her Yerde</t>
+          <t>Veysel</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>420</v>
+        <v>120</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786258452754</t>
+          <t>9786258452761</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Öteki Padişah Cem</t>
+          <t>Yoksulluk: Her Zaman ve Her Yerde</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>225</v>
+        <v>420</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786258452747</t>
+          <t>9786258452754</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Nasıl Okumalıyız? - Okumaya Dair Tespitler ve Öneriler</t>
+          <t>Öteki Padişah Cem</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>200</v>
+        <v>225</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786258452730</t>
+          <t>9786258452747</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Kültür ve Küreselleşme</t>
+          <t>Nasıl Okumalıyız? - Okumaya Dair Tespitler ve Öneriler</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786258452464</t>
+          <t>9786258452730</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Açıklamalı Divan Şiiri</t>
+          <t>Kültür ve Küreselleşme</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>210</v>
+        <v>250</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786258452648</t>
+          <t>9786258452464</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Gelenek ile Yenilik Arasında Osmanlı Uleması</t>
+          <t>Açıklamalı Divan Şiiri</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>400</v>
+        <v>210</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786258452402</t>
+          <t>9786258452648</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Yasak Elmanın Cazibesi</t>
+          <t>Gelenek ile Yenilik Arasında Osmanlı Uleması</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>130</v>
+        <v>400</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786258452471</t>
+          <t>9786258452402</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Vecihi Hürkuş</t>
+          <t>Yasak Elmanın Cazibesi</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>250</v>
+        <v>130</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786258452631</t>
+          <t>9786258452471</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Transmedya Kültürü</t>
+          <t>Vecihi Hürkuş</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>120</v>
+        <v>250</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786258452396</t>
+          <t>9786258452631</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Sakızlı Ohannes Efendi ve İktisadi Serbestiyet</t>
+          <t>Transmedya Kültürü</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>140</v>
+        <v>120</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786258452419</t>
+          <t>9786258452396</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Jung: Arketipler, Rüyalar ve Din</t>
+          <t>Sakızlı Ohannes Efendi ve İktisadi Serbestiyet</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>240</v>
+        <v>140</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786258452440</t>
+          <t>9786258452419</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>İslamcı Kadının Dönüşümü</t>
+          <t>Jung: Arketipler, Rüyalar ve Din</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786258452433</t>
+          <t>9786258452440</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Göçmen Bavulu</t>
+          <t>İslamcı Kadının Dönüşümü</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>130</v>
+        <v>200</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786258452426</t>
+          <t>9786258452433</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Galata Bankerlerinin Osmanlı Ekonomisinin Çöküşüne Etkileri</t>
+          <t>Göçmen Bavulu</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>118</v>
+        <v>130</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786258452501</t>
+          <t>9786258452426</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Avrupa'da Göç, Güvenlik ve Aşırı Sağ</t>
+          <t>Galata Bankerlerinin Osmanlı Ekonomisinin Çöküşüne Etkileri</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>360</v>
+        <v>118</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786258452495</t>
+          <t>9786258452501</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Ahmet Muhip Dıranas</t>
+          <t>Avrupa'da Göç, Güvenlik ve Aşırı Sağ</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>350</v>
+        <v>360</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786258452457</t>
+          <t>9786258452495</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Türk İktisat Zihniyeti</t>
+          <t>Ahmet Muhip Dıranas</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>140</v>
+        <v>350</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786258452334</t>
+          <t>9786258452457</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Ölüm Neden Trajedidir?</t>
+          <t>Türk İktisat Zihniyeti</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>210</v>
+        <v>140</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786258452327</t>
+          <t>9786258452334</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Üçüncü Hat: Hatt-ı Sevvum</t>
+          <t>Ölüm Neden Trajedidir?</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>175</v>
+        <v>210</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786258452310</t>
+          <t>9786258452327</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Kuyudaki Gölge</t>
+          <t>Üçüncü Hat: Hatt-ı Sevvum</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>140</v>
+        <v>175</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786258452280</t>
+          <t>9786258452310</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Nabi - Urfa'dan İstanbul'a Bir Melikü'ş-Şuara</t>
+          <t>Kuyudaki Gölge</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>160</v>
+        <v>140</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786258452297</t>
+          <t>9786258452280</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Keje</t>
+          <t>Nabi - Urfa'dan İstanbul'a Bir Melikü'ş-Şuara</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>120</v>
+        <v>160</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786258452303</t>
+          <t>9786258452297</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Özgür İrade Yanılsaması</t>
+          <t>Keje</t>
         </is>
       </c>
       <c r="C77" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786258452266</t>
+          <t>9786258452303</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>İnsanın Ölümsüzlük Arayışı</t>
+          <t>Özgür İrade Yanılsaması</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>350</v>
+        <v>120</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786258452273</t>
+          <t>9786258452266</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Tanrıyla Monologlar</t>
+          <t>İnsanın Ölümsüzlük Arayışı</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>98</v>
+        <v>350</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786057437488</t>
+          <t>9786258452273</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Basra'nın Şiileşmesi (19. Yüzyıl)</t>
+          <t>Tanrıyla Monologlar</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>230</v>
+        <v>98</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786057437426</t>
+          <t>9786057437488</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Korona Günlüğü</t>
+          <t>Basra'nın Şiileşmesi (19. Yüzyıl)</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>450</v>
+        <v>230</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786254430527</t>
+          <t>9786057437426</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Dış Politikada Hesaplaşmak</t>
+          <t>Korona Günlüğü</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>220</v>
+        <v>450</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786057437433</t>
+          <t>9786254430527</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>İstanbul'daki Suriyeliler</t>
+          <t>Dış Politikada Hesaplaşmak</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>160</v>
+        <v>220</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786254430541</t>
+          <t>9786057437433</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>21. Koğuş Neyzen'le Akif</t>
+          <t>İstanbul'daki Suriyeliler</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>250</v>
+        <v>160</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786254430534</t>
+          <t>9786254430541</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Sivil İtaatsizlik</t>
+          <t>21. Koğuş Neyzen'le Akif</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786057437471</t>
+          <t>9786254430534</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Anadolu Tasavvufu</t>
+          <t>Sivil İtaatsizlik</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786254430572</t>
+          <t>9786057437471</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Hapishanesiz Toplum Arayışı</t>
+          <t>Anadolu Tasavvufu</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786254430558</t>
+          <t>9786254430572</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Köşe Taşları Said Nursi'nin Düşünce Evreni</t>
+          <t>Hapishanesiz Toplum Arayışı</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786254430565</t>
+          <t>9786254430558</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Kemal Tahir</t>
+          <t>Köşe Taşları Said Nursi'nin Düşünce Evreni</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>120</v>
+        <v>350</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786254430503</t>
+          <t>9786254430565</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Komploculuğun Tarihi</t>
+          <t>Kemal Tahir</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>350</v>
+        <v>120</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786057437419</t>
+          <t>9786254430503</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Geleceğin Eğitimi</t>
+          <t>Komploculuğun Tarihi</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>215</v>
+        <v>350</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786057437464</t>
+          <t>9786057437419</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Batı Anadolu’da Ermeniler - 19. Yüzyıl Seyyahlarının Gözünden</t>
+          <t>Geleceğin Eğitimi</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>225</v>
+        <v>215</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786057437457</t>
+          <t>9786057437464</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Dert Dökme Defteri</t>
+          <t>Batı Anadolu’da Ermeniler - 19. Yüzyıl Seyyahlarının Gözünden</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>240</v>
+        <v>225</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786057437440</t>
+          <t>9786057437457</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>İnsanın Ölümsüzlük Arayışı</t>
+          <t>Dert Dökme Defteri</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>350</v>
+        <v>240</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786057437402</t>
+          <t>9786057437440</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Ölüm Düşüncesi</t>
+          <t>İnsanın Ölümsüzlük Arayışı</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>175</v>
+        <v>350</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786057034670</t>
+          <t>9786057437402</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Siyasallaşan İslamofobi</t>
+          <t>Ölüm Düşüncesi</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>199</v>
+        <v>175</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786057034687</t>
+          <t>9786057034670</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Gönül Verip Sevdiğim</t>
+          <t>Siyasallaşan İslamofobi</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>196</v>
+        <v>199</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786057034625</t>
+          <t>9786057034687</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Uçurum Kırlangıçları</t>
+          <t>Gönül Verip Sevdiğim</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>180</v>
+        <v>196</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786057034618</t>
+          <t>9786057034625</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Yunus Emre Aslında Ne Dedi?</t>
+          <t>Uçurum Kırlangıçları</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>150</v>
+        <v>180</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786057034632</t>
+          <t>9786057034618</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Mevlana ve Mesnevisi</t>
+          <t>Yunus Emre Aslında Ne Dedi?</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786057034694</t>
+          <t>9786057034632</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Divan Şiirinde Aşkın Renkleri</t>
+          <t>Mevlana ve Mesnevisi</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>280</v>
+        <v>120</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786254430510</t>
+          <t>9786057034694</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'ye Son İkaz (Sadeleştirilmiş Metin)</t>
+          <t>Divan Şiirinde Aşkın Renkleri</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>150</v>
+        <v>280</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786254430589</t>
+          <t>9786254430510</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Nuri Pakdil</t>
+          <t>Türkiye'ye Son İkaz (Sadeleştirilmiş Metin)</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>600</v>
+        <v>150</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786254430596</t>
+          <t>9786254430589</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Fuzuli</t>
+          <t>Nuri Pakdil</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>130</v>
+        <v>600</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786057034601</t>
+          <t>9786254430596</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Baki</t>
+          <t>Fuzuli</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>250</v>
+        <v>130</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786057034649</t>
+          <t>9786057034601</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Tanzimat'tan Milli Mücadele'ye Türkiye'de Siyasal Hayat</t>
+          <t>Baki</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>320</v>
+        <v>250</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786057034656</t>
+          <t>9786057034649</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Ahmet Yesevi Bir Kutup Yıldızı</t>
+          <t>Tanzimat'tan Milli Mücadele'ye Türkiye'de Siyasal Hayat</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>120</v>
+        <v>320</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
+          <t>9786057034656</t>
+        </is>
+      </c>
+      <c r="B108" s="1" t="inlineStr">
+        <is>
+          <t>Ahmet Yesevi Bir Kutup Yıldızı</t>
+        </is>
+      </c>
+      <c r="C108" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="109" spans="1:3">
+      <c r="A109" s="1" t="inlineStr">
+        <is>
           <t>9786057034663</t>
         </is>
       </c>
-      <c r="B108" s="1" t="inlineStr">
+      <c r="B109" s="1" t="inlineStr">
         <is>
           <t>İyi Söz Akarsu Gibidir</t>
         </is>
       </c>
-      <c r="C108" s="1">
+      <c r="C109" s="1">
         <v>190</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>