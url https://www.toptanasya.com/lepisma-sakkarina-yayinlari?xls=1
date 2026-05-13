--- v0 (2026-03-29)
+++ v1 (2026-05-13)
@@ -124,51 +124,51 @@
         <is>
           <t>9786058036932</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Yunusça - Güldeste</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786057362209</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Edebiyatımızda Onlar</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>60</v>
+        <v>160</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786058036994</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Hayvan Çiftliği</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>85</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786056121913</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
@@ -184,126 +184,126 @@
         <is>
           <t>9786059269025</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Sözüm Sadece Söz Değil</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786056121944</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Eşrefoğlu Rumi Hazretleri</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>80</v>
+        <v>160</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786055262310</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Dede Korkut Hikayeleri</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786058036970</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Kardeşimin Annesi</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>160</v>
+        <v>180</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786058036963</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Ana Dolu Hikayeler</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>30</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786058033955</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Atasözü Ağacı</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786258036930</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Yunusça Güldeste (Yunus Emre Üzerine Denemeler)</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9786058036925</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Tahtsız Sultan Kaşgarlı Mahmut</t>
         </is>
       </c>
       <c r="C14" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9786058036918</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>