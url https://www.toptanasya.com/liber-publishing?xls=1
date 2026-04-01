--- v0 (2025-10-28)
+++ v1 (2026-04-01)
@@ -85,985 +85,1150 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786256594951</t>
+          <t>9786256594524</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Die Leiden Des Jungen Werthers</t>
+          <t>White Nights</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>120</v>
+        <v>80</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786256480940</t>
+          <t>9786256594623</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Dracula</t>
+          <t>The Cutious Case of Benjamin Button</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>320</v>
+        <v>70</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786256739055</t>
+          <t>9786256594791</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Black Beauty</t>
+          <t>From the Earth to the Moon; and, Round the Moon</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>150</v>
+        <v>320</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786256739031</t>
+          <t>9786256480278</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Apology</t>
+          <t>Frankenstein</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>70</v>
+        <v>220</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786256480254</t>
+          <t>9786256594692</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Animal Farm</t>
+          <t>Emma</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>90</v>
+        <v>320</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786256594197</t>
+          <t>9786256594319</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>A General Introduction To Psychoanalysis</t>
+          <t>Dubliners</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>290</v>
+        <v>180</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786256480247</t>
+          <t>9786256480957</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Палата № 6 (6.Koğuş)</t>
+          <t>Dream Psychology</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786256594593</t>
+          <t>9786256594968</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>The Son of the Wolf</t>
+          <t>Die Verwandlung</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>140</v>
+        <v>80</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786256594746</t>
+          <t>9786256739512</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>The King of Pirates</t>
+          <t>David Copperfield -II</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>90</v>
+        <v>350</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786256594753</t>
+          <t>9786256594944</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>The Island of Doctor Moreau</t>
+          <t>Candide</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>140</v>
+        <v>100</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786256739086</t>
+          <t>9786256739024</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>The Uncommercial Traveller</t>
+          <t>Brennendes Geheimnis</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>300</v>
+        <v>90</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786256594722</t>
+          <t>9786256594951</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>We</t>
+          <t>Die Leiden Des Jungen Werthers</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>160</v>
+        <v>120</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786256594760</t>
+          <t>9786256480940</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>The İnvisible Man</t>
+          <t>Dracula</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>150</v>
+        <v>320</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786256594609</t>
+          <t>9786256739055</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>The Road</t>
+          <t>Black Beauty</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>140</v>
+        <v>150</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786256739017</t>
+          <t>9786256739031</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>The Sorrows of Young Werther</t>
+          <t>Apology</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>120</v>
+        <v>70</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786256594586</t>
+          <t>9786256480254</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>The Time Machine</t>
+          <t>Animal Farm</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786256594531</t>
+          <t>9786256594197</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Totem and Taboo</t>
+          <t>A General Introduction To Psychoanalysis</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>150</v>
+        <v>290</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786256594579</t>
+          <t>9786256480247</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>The War of the Worlds</t>
+          <t>Палата № 6 (6.Koğuş)</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>140</v>
+        <v>100</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786256594388</t>
+          <t>9786256594593</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>The Great Gatsby</t>
+          <t>The Son of the Wolf</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786256594937</t>
+          <t>9786256594746</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>What Man Live By</t>
+          <t>The King of Pirates</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>80</v>
+        <v>90</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786256594371</t>
+          <t>9786256594753</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>The Interpretation Of Dreams</t>
+          <t>The Island of Doctor Moreau</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>380</v>
+        <v>140</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786256739079</t>
+          <t>9786256739086</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>White Fang</t>
+          <t>The Uncommercial Traveller</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>160</v>
+        <v>300</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786256594364</t>
+          <t>9786256594722</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>The Lily Of The Valley</t>
+          <t>We</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786256594920</t>
+          <t>9786256594760</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>What is Man</t>
+          <t>The İnvisible Man</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786256594982</t>
+          <t>9786256594609</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>The Trial</t>
+          <t>The Road</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>160</v>
+        <v>140</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786256594616</t>
+          <t>9786256739017</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>The Picture Of Dorian Gray</t>
+          <t>The Sorrows of Young Werther</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786256594357</t>
+          <t>9786256594586</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>The Night-Born</t>
+          <t>The Time Machine</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>140</v>
+        <v>90</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786256739000</t>
+          <t>9786256594531</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Utopia</t>
+          <t>Totem and Taboo</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786256480308</t>
+          <t>9786256594579</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Les Miserables Volume IV-V</t>
+          <t>The War of the Worlds</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>500</v>
+        <v>140</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786256480292</t>
+          <t>9786256594388</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Les Miserables Volume I-II-III</t>
+          <t>The Great Gatsby</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>600</v>
+        <v>140</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786256594906</t>
+          <t>9786256594937</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Pride and Prejudice</t>
+          <t>What Man Live By</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>350</v>
+        <v>80</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786256594654</t>
+          <t>9786256594371</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>The Burning Secret</t>
+          <t>The Interpretation Of Dreams</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>90</v>
+        <v>380</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786256594777</t>
+          <t>9786256739079</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>The Door in the Wall And Other Stories</t>
+          <t>White Fang</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>120</v>
+        <v>160</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786256594784</t>
+          <t>9786256594364</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>The Daughter Of The Commandant</t>
+          <t>The Lily Of The Valley</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786256594821</t>
+          <t>9786256594920</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Sense and Sensibility</t>
+          <t>What is Man</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>240</v>
+        <v>100</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786256594432</t>
+          <t>9786256594982</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Psychopathology of Everyday Life</t>
+          <t>The Trial</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>180</v>
+        <v>160</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786256594814</t>
+          <t>9786256594616</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Russia In The Shadows</t>
+          <t>The Picture Of Dorian Gray</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>80</v>
+        <v>200</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786256594425</t>
+          <t>9786256594357</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Taras Bulba And Other Tales</t>
+          <t>The Night-Born</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>220</v>
+        <v>140</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786256594401</t>
+          <t>9786256739000</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>The Call of the Wild</t>
+          <t>Utopia</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>90</v>
+        <v>120</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786256594517</t>
+          <t>9786256480308</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Leonardo Da Vinci A Psychosexual Study Of An Infantile Reminiscence</t>
+          <t>Les Miserables Volume IV-V</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>80</v>
+        <v>500</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786256594463</t>
+          <t>9786256480292</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Notes from the Underground</t>
+          <t>Les Miserables Volume I-II-III</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>120</v>
+        <v>600</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786256594494</t>
+          <t>9786256594906</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Martin Eden</t>
+          <t>Pride and Prejudice</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786256739062</t>
+          <t>9786256594654</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Fathers And Sons</t>
+          <t>The Burning Secret</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>240</v>
+        <v>90</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786256594685</t>
+          <t>9786256594777</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Father Goriot</t>
+          <t>The Door in the Wall And Other Stories</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>300</v>
+        <v>120</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786257527224</t>
+          <t>9786256594784</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Jenseits von Gut und Böse</t>
+          <t>The Daughter Of The Commandant</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>180</v>
+        <v>120</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786256480988</t>
+          <t>9786256594821</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Jane Eyre An Autobiography</t>
+          <t>Sense and Sensibility</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>380</v>
+        <v>240</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786256594876</t>
+          <t>9786256594432</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Jacob’s Room</t>
+          <t>Psychopathology of Everyday Life</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>160</v>
+        <v>180</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786256480971</t>
+          <t>9786256594814</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Heart of Darkness</t>
+          <t>Russia In The Shadows</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>100</v>
+        <v>80</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786256594678</t>
+          <t>9786256594425</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Hamlet</t>
+          <t>Taras Bulba And Other Tales</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>150</v>
+        <v>220</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786256480964</t>
+          <t>9786256594401</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Group Psychology And The Analysis Of The Ego</t>
+          <t>The Call of the Wild</t>
         </is>
       </c>
       <c r="C51" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786256480285</t>
+          <t>9786256594517</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Записки Юного Врача -Морфий (Genç Bir Doktorun Notları-Morfin)</t>
+          <t>Leonardo Da Vinci A Psychosexual Study Of An Infantile Reminiscence</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>200</v>
+        <v>80</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786256594296</t>
+          <t>9786256594463</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>David Copperfield -I</t>
+          <t>Notes from the Underground</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>320</v>
+        <v>120</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786256594647</t>
+          <t>9786256594494</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Chess Story</t>
+          <t>Martin Eden</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>70</v>
+        <v>300</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786256480933</t>
+          <t>9786256739062</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Before Adam</t>
+          <t>Fathers And Sons</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>100</v>
+        <v>240</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786256480926</t>
+          <t>9786256594685</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Around the World in Eighty Days</t>
+          <t>Father Goriot</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>180</v>
+        <v>300</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786256594869</t>
+          <t>9786257527224</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Another Man’s Wife</t>
+          <t>Jenseits von Gut und Böse</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>70</v>
+        <v>180</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786256739048</t>
+          <t>9786256480988</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Amok</t>
+          <t>Jane Eyre An Autobiography</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>180</v>
+        <v>380</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786256480919</t>
+          <t>9786256594876</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Alice’s Adventures in Wonderland</t>
+          <t>Jacob’s Room</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>90</v>
+        <v>160</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786257527279</t>
+          <t>9786256480971</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>A Young Girl’s Diary</t>
+          <t>Heart of Darkness</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>180</v>
+        <v>100</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786256480896</t>
+          <t>9786256594678</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>A Tale Of Two Cities A Story Of The French Revolution</t>
+          <t>Hamlet</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>290</v>
+        <v>150</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786256480872</t>
+          <t>9786256480964</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>A Journey To The Centre Of The Earth</t>
+          <t>Group Psychology And The Analysis Of The Ego</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>200</v>
+        <v>90</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786256594852</t>
+          <t>9786256480285</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>A Christmas Carol</t>
+          <t>Записки Юного Врача -Морфий (Genç Bir Doktorun Notları-Morfin)</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>90</v>
+        <v>200</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
+          <t>9786256594296</t>
+        </is>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>David Copperfield -I</t>
+        </is>
+      </c>
+      <c r="C64" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3">
+      <c r="A65" s="1" t="inlineStr">
+        <is>
+          <t>9786256594647</t>
+        </is>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>Chess Story</t>
+        </is>
+      </c>
+      <c r="C65" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3">
+      <c r="A66" s="1" t="inlineStr">
+        <is>
+          <t>9786256480933</t>
+        </is>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>Before Adam</t>
+        </is>
+      </c>
+      <c r="C66" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3">
+      <c r="A67" s="1" t="inlineStr">
+        <is>
+          <t>9786256480926</t>
+        </is>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>Around the World in Eighty Days</t>
+        </is>
+      </c>
+      <c r="C67" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3">
+      <c r="A68" s="1" t="inlineStr">
+        <is>
+          <t>9786256594869</t>
+        </is>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>Another Man’s Wife</t>
+        </is>
+      </c>
+      <c r="C68" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3">
+      <c r="A69" s="1" t="inlineStr">
+        <is>
+          <t>9786256739048</t>
+        </is>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>Amok</t>
+        </is>
+      </c>
+      <c r="C69" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3">
+      <c r="A70" s="1" t="inlineStr">
+        <is>
+          <t>9786256480919</t>
+        </is>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>Alice’s Adventures in Wonderland</t>
+        </is>
+      </c>
+      <c r="C70" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3">
+      <c r="A71" s="1" t="inlineStr">
+        <is>
+          <t>9786257527279</t>
+        </is>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>A Young Girl’s Diary</t>
+        </is>
+      </c>
+      <c r="C71" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3">
+      <c r="A72" s="1" t="inlineStr">
+        <is>
+          <t>9786256480896</t>
+        </is>
+      </c>
+      <c r="B72" s="1" t="inlineStr">
+        <is>
+          <t>A Tale Of Two Cities A Story Of The French Revolution</t>
+        </is>
+      </c>
+      <c r="C72" s="1">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="73" spans="1:3">
+      <c r="A73" s="1" t="inlineStr">
+        <is>
+          <t>9786256480872</t>
+        </is>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>A Journey To The Centre Of The Earth</t>
+        </is>
+      </c>
+      <c r="C73" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="74" spans="1:3">
+      <c r="A74" s="1" t="inlineStr">
+        <is>
+          <t>9786256594852</t>
+        </is>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>A Christmas Carol</t>
+        </is>
+      </c>
+      <c r="C74" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3">
+      <c r="A75" s="1" t="inlineStr">
+        <is>
           <t>9786256480193</t>
         </is>
       </c>
-      <c r="B64" s="1" t="inlineStr">
+      <c r="B75" s="1" t="inlineStr">
         <is>
           <t>1984</t>
         </is>
       </c>
-      <c r="C64" s="1">
+      <c r="C75" s="1">
         <v>220</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>