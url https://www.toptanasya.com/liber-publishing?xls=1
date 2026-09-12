--- v1 (2026-04-01)
+++ v2 (2026-09-12)
@@ -94,96 +94,96 @@
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>9786256594524</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>White Nights</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>80</v>
+        <v>120</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786256594623</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>The Cutious Case of Benjamin Button</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>70</v>
+        <v>100</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786256594791</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>From the Earth to the Moon; and, Round the Moon</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>320</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786256480278</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Frankenstein</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>220</v>
+        <v>280</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786256594692</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Emma</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>320</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786256594319</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
@@ -229,1006 +229,1006 @@
         <is>
           <t>9786256739512</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>David Copperfield -II</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786256594944</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Candide</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>100</v>
+        <v>190</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786256739024</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Brennendes Geheimnis</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>90</v>
+        <v>200</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786256594951</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Die Leiden Des Jungen Werthers</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9786256480940</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Dracula</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>320</v>
+        <v>520</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9786256739055</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Black Beauty</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>150</v>
+        <v>225</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9786256739031</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Apology</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>70</v>
+        <v>160</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9786256480254</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Animal Farm</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>90</v>
+        <v>150</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9786256594197</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>A General Introduction To Psychoanalysis</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>290</v>
+        <v>520</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>9786256480247</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Палата № 6 (6.Koğuş)</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>9786256594593</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>The Son of the Wolf</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>140</v>
+        <v>200</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>9786256594746</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>The King of Pirates</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>90</v>
+        <v>130</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>9786256594753</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>The Island of Doctor Moreau</t>
         </is>
       </c>
       <c r="C22" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>9786256739086</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>The Uncommercial Traveller</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>9786256594722</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>We</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>160</v>
+        <v>270</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>9786256594760</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>The İnvisible Man</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>150</v>
+        <v>210</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>9786256594609</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>The Road</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>140</v>
+        <v>200</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>9786256739017</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>The Sorrows of Young Werther</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>120</v>
+        <v>180</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>9786256594586</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>The Time Machine</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>90</v>
+        <v>160</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>9786256594531</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Totem and Taboo</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>150</v>
+        <v>240</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>9786256594579</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>The War of the Worlds</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>140</v>
+        <v>250</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>9786256594388</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>The Great Gatsby</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>140</v>
+        <v>220</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>9786256594937</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>What Man Live By</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>80</v>
+        <v>120</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>9786256594371</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>The Interpretation Of Dreams</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>380</v>
+        <v>640</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>9786256739079</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>White Fang</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>160</v>
+        <v>300</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>9786256594364</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>The Lily Of The Valley</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>200</v>
+        <v>340</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>9786256594920</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>What is Man</t>
         </is>
       </c>
       <c r="C36" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>9786256594982</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>The Trial</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>160</v>
+        <v>280</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>9786256594616</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>The Picture Of Dorian Gray</t>
         </is>
       </c>
       <c r="C38" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>9786256594357</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>The Night-Born</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>140</v>
+        <v>220</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>9786256739000</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>Utopia</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>120</v>
+        <v>170</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>9786256480308</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Les Miserables Volume IV-V</t>
         </is>
       </c>
       <c r="C41" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>9786256480292</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Les Miserables Volume I-II-III</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>600</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>9786256594906</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Pride and Prejudice</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>350</v>
+        <v>440</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>9786256594654</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>The Burning Secret</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>90</v>
+        <v>140</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>9786256594777</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>The Door in the Wall And Other Stories</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>120</v>
+        <v>190</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>9786256594784</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>The Daughter Of The Commandant</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>120</v>
+        <v>190</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>9786256594821</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>Sense and Sensibility</t>
         </is>
       </c>
       <c r="C47" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>9786256594432</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>Psychopathology of Everyday Life</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>180</v>
+        <v>280</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>9786256594814</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>Russia In The Shadows</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>80</v>
+        <v>120</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>9786256594425</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>Taras Bulba And Other Tales</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>220</v>
+        <v>390</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>9786256594401</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>The Call of the Wild</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>90</v>
+        <v>150</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>9786256594517</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>Leonardo Da Vinci A Psychosexual Study Of An Infantile Reminiscence</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>80</v>
+        <v>130</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>9786256594463</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>Notes from the Underground</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>120</v>
+        <v>180</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>9786256594494</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>Martin Eden</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>9786256739062</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>Fathers And Sons</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>240</v>
+        <v>300</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>9786256594685</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>Father Goriot</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>9786257527224</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>Jenseits von Gut und Böse</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>180</v>
+        <v>300</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>9786256480988</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>Jane Eyre An Autobiography</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>380</v>
+        <v>475</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>9786256594876</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>Jacob’s Room</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>160</v>
+        <v>240</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>9786256480971</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>Heart of Darkness</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>100</v>
+        <v>160</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>9786256594678</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>Hamlet</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>150</v>
+        <v>240</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>9786256480964</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>Group Psychology And The Analysis Of The Ego</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>90</v>
+        <v>140</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>9786256480285</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>Записки Юного Врача -Морфий (Genç Bir Doktorun Notları-Morfin)</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>9786256594296</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>David Copperfield -I</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>320</v>
+        <v>600</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>9786256594647</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>Chess Story</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>70</v>
+        <v>110</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>9786256480933</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>Before Adam</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>100</v>
+        <v>180</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>9786256480926</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>Around the World in Eighty Days</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>180</v>
+        <v>280</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>9786256594869</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>Another Man’s Wife</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>70</v>
+        <v>150</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>9786256739048</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>Amok</t>
         </is>
       </c>
       <c r="C69" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
           <t>9786256480919</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>Alice’s Adventures in Wonderland</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>90</v>
+        <v>150</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>9786257527279</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>A Young Girl’s Diary</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>180</v>
+        <v>280</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
           <t>9786256480896</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>A Tale Of Two Cities A Story Of The French Revolution</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>290</v>
+        <v>500</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>9786256480872</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>A Journey To The Centre Of The Earth</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
           <t>9786256594852</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>A Christmas Carol</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>90</v>
+        <v>150</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>9786256480193</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>1984</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>220</v>
+        <v>450</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>