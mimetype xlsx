--- v0 (2025-10-28)
+++ v1 (2026-04-01)
@@ -85,2305 +85,2605 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786256267237</t>
+          <t>9786256267404</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Basit Türkiye Tarihi</t>
+          <t>Amerikan İç Savaşı Tarihi</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>280</v>
+        <v>480</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786256267213</t>
+          <t>9786256267435</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Birleşik Krallık</t>
+          <t>Ortaçağ’da Kadın</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786256267206</t>
+          <t>9786256267411</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Estetik, Psikoloji ve Dini İnanç Üzerine &amp; Konferanslar ve Söyleşiler</t>
+          <t>Hafızayı Dönüştürmek: Bir Nörobilimcinin Geçmişi Değiştirme Yolculuğu</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>130</v>
+        <v>400</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786256267190</t>
+          <t>9786256267428</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Fransa</t>
+          <t>Milei Çağı: Arjantin’in Yeni Yolu</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786256267176</t>
+          <t>9786256267398</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Modern Doğa Anlayışı ve Kuantum Teorisi’ne Giriş</t>
+          <t>Kısa Simya ve Simyacılar Tarihi</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786256267169</t>
+          <t>9786256267381</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Japonya</t>
+          <t>İsis ve Osiris</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786256267152</t>
+          <t>9786256267336</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Monologlar (2. Cilt)</t>
+          <t>Roma İmparatorluğu’nun Gerileyiş ve Çöküş Tarihi (Ciltli)</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>280</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786256267145</t>
+          <t>9786256267329</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Monologlar (1. Cilt)</t>
+          <t>Kısa Cadılık Tarihi</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>280</v>
+        <v>180</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786256267138</t>
+          <t>9786256267312</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Rusya</t>
+          <t>Kısa Birinci Dünya Savaşı Tarihi</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786256267114</t>
+          <t>9786256267305</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Sermaye Dini</t>
+          <t>Avrupa Kitabı: Aydınlık Ortaçağ</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>100</v>
+        <v>300</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786256267121</t>
+          <t>9786256267275</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Özgürlüğün Etiği</t>
+          <t>Felsefe Tarihi</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>440</v>
+        <v>320</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786256267107</t>
+          <t>9786255658210</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>İsrail</t>
+          <t>Zihin Kudreti</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786256267091</t>
+          <t>9786256982055</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Tıpta Kanıta Dayalı Karar Verme</t>
+          <t>Bir Tilkiyi Nasıl Evcilleştirirsin?</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>440</v>
+        <v>300</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786256267053</t>
+          <t>9786057151544</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Bozuk Para (Ciltli)</t>
+          <t>Roma İmparatorluğu’nun Gerileyiş ve Çöküş Tarihi</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>640</v>
+        <v>960</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786256982963</t>
+          <t>9786056951343</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Bozuk Para</t>
+          <t>Hayatım ve İşlerim</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>500</v>
+        <v>320</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786256267084</t>
+          <t>9786056951398</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Ekonomi Bilimi ve Avusturyacı Metot</t>
+          <t>Bireye Karşı Devlet</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>120</v>
+        <v>260</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786057299932</t>
+          <t>8682139720992</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Çocukluğun Tarihi</t>
+          <t>Nişanyan Sözlük Seti (3 Kitap) (Ciltli)</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>300</v>
+        <v>1660</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786057440389</t>
+          <t>9786254432729</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Antik Roma’da Kadınlar ve Politika</t>
+          <t>Özgürlük Üzerine</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>340</v>
+        <v>180</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786256982888</t>
+          <t>9786254432705</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Nevsal-i Baytari</t>
+          <t>Türkiye'de Aydının Kısa Tarihi</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>500</v>
+        <v>98</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786256982871</t>
+          <t>9786050699944</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Nevsal-i Baytari (Ciltli)</t>
+          <t>Bitcoin Standardı</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>600</v>
+        <v>480</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786256982857</t>
+          <t>9786256267237</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Para Yaratmanın Etiği</t>
+          <t>Basit Türkiye Tarihi</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>300</v>
+        <v>280</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786256982505</t>
+          <t>9786256267213</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Çin</t>
+          <t>Birleşik Krallık</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>190</v>
+        <v>200</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786057131300</t>
+          <t>9786256267206</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Kapitalizmin Ahlakı</t>
+          <t>Estetik, Psikoloji ve Dini İnanç Üzerine &amp; Konferanslar ve Söyleşiler</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>140</v>
+        <v>130</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786057151568</t>
+          <t>9786256267190</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Roma İmparatorluğu’nun Gerileyiş ve Çöküş Tarihi (Cilt 2)</t>
+          <t>Fransa</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>600</v>
+        <v>220</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786057151582</t>
+          <t>9786256267176</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Roma İmparatorluğu’nun Gerileyiş ve Çöküş Tarihi (Cilt 4)</t>
+          <t>Modern Doğa Anlayışı ve Kuantum Teorisi’ne Giriş</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>600</v>
+        <v>320</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786057151551</t>
+          <t>9786256267169</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Roma İmparatorluğu'nun Gerileyiş ve Çöküş Tarihi (Cilt 1)</t>
+          <t>Japonya</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>600</v>
+        <v>220</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786057299925</t>
+          <t>9786256267152</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Kısa Almanya Tarihi: Aryanlardan İmparatorluğa</t>
+          <t>Monologlar (2. Cilt)</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786057131362</t>
+          <t>9786256267145</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Eski Atina'da Bir Gün</t>
+          <t>Monologlar (1. Cilt)</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>240</v>
+        <v>300</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786056951381</t>
+          <t>9786256267138</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Yanlış Cumhuriyet</t>
+          <t>Rusya</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>590</v>
+        <v>220</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786056920950</t>
+          <t>9786256267114</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Eşitlikçilik</t>
+          <t>Sermaye Dini</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>340</v>
+        <v>120</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786058379169</t>
+          <t>9786256267121</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Liberalizmin Kurucu Babaları</t>
+          <t>Özgürlüğün Etiği</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>170</v>
+        <v>480</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786254432712</t>
+          <t>9786256267107</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Yasal Kalpazan</t>
+          <t>İsrail</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>130</v>
+        <v>200</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786254432774</t>
+          <t>9786256267091</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Harabeler veya İmparatorluk Devrimleri Üzerine Düşünceler</t>
+          <t>Tıpta Kanıta Dayalı Karar Verme</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>200</v>
+        <v>440</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786254432736</t>
+          <t>9786256267053</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Din Savaşları - Toplu Makalaler 2</t>
+          <t>Bozuk Para (Ciltli)</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>480</v>
+        <v>800</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786050699975</t>
+          <t>9786256982963</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Aslanlı Yol</t>
+          <t>Bozuk Para</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>340</v>
+        <v>700</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786254432767</t>
+          <t>9786256267084</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Kişi Adları Sözlüğü (Ciltli)</t>
+          <t>Ekonomi Bilimi ve Avusturyacı Metot</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>900</v>
+        <v>160</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786254432798</t>
+          <t>9786057299932</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Özgür Toplumun Temelleri</t>
+          <t>Çocukluğun Tarihi</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>200</v>
+        <v>360</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786056920981</t>
+          <t>9786057440389</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Cezaevi Yazıları</t>
+          <t>Antik Roma’da Kadınlar ve Politika</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>380</v>
+        <v>400</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786056920929</t>
+          <t>9786256982888</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Halim ile Selim</t>
+          <t>Nevsal-i Baytari</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>260</v>
+        <v>600</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786256267077</t>
+          <t>9786256982871</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Arabizmin Yerine Ne Koymalı? &amp; Pazar Sohbetleri – 10</t>
+          <t>Nevsal-i Baytari (Ciltli)</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>240</v>
+        <v>700</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786256267060</t>
+          <t>9786256982857</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Put Kırmadan Peygamber Olunur mu? &amp; Pazar Sohbetleri - 9</t>
+          <t>Para Yaratmanın Etiği</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>220</v>
+        <v>320</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786256267046</t>
+          <t>9786256982505</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Hareketlerde Yapay Zeka</t>
+          <t>Çin</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786256267039</t>
+          <t>9786057131300</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Tipografi Üstüne Bir Deneme</t>
+          <t>Kapitalizmin Ahlakı</t>
         </is>
       </c>
       <c r="C44" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786256267022</t>
+          <t>9786057151568</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Harem Nasıl Kurulur? &amp; Pazar Sohbetleri - 8</t>
+          <t>Roma İmparatorluğu’nun Gerileyiş ve Çöküş Tarihi (Cilt 2)</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>280</v>
+        <v>800</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786256267015</t>
+          <t>9786057151582</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Dünyayı Yahudiler mi Yönetiyor?</t>
+          <t>Roma İmparatorluğu’nun Gerileyiş ve Çöküş Tarihi (Cilt 4)</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>280</v>
+        <v>800</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786256982338</t>
+          <t>9786057151551</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Yeni Başlayanlar İçin Rothbard</t>
+          <t>Roma İmparatorluğu'nun Gerileyiş ve Çöküş Tarihi (Cilt 1)</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>150</v>
+        <v>800</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786256982666</t>
+          <t>9786057299925</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Yeni Başlayanlar İçin Mises</t>
+          <t>Kısa Almanya Tarihi: Aryanlardan İmparatorluğa</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>140</v>
+        <v>200</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786256267008</t>
+          <t>9786057131362</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Atatürkçü Akraba Nasıl İkna Edilir? Pazar Sohbetleri - 6</t>
+          <t>Eski Atina'da Bir Gün</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>280</v>
+        <v>300</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786256982475</t>
+          <t>9786056951381</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Zengin Olma Bilimi</t>
+          <t>Yanlış Cumhuriyet</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>140</v>
+        <v>700</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786057151575</t>
+          <t>9786056920950</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Roma İmparatorluğu’nun Gerileyiş ve Çöküş Tarihi (Cilt 3)</t>
+          <t>Eşitlikçilik</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>600</v>
+        <v>400</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786256982970</t>
+          <t>9786058379169</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Seküler Milliyetçilik 2 - 21. Yüzyılda Türk Milliyetçiliğinin Pratiği (Ciltli)</t>
+          <t>Liberalizmin Kurucu Babaları</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>380</v>
+        <v>200</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786256982994</t>
+          <t>9786254432712</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Seküler Milliyetçilik: Teori ve Pratik (2 Cilt Takım) (Ciltli)</t>
+          <t>Yasal Kalpazan</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>800</v>
+        <v>160</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786256982987</t>
+          <t>9786254432774</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Seküler Milliyetçilik 1 - 21. Yüzyılda Türk Milliyetçiliğinin Teorisi (Ciltli)</t>
+          <t>Harabeler veya İmparatorluk Devrimleri Üzerine Düşünceler</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>420</v>
+        <v>240</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786256982949</t>
+          <t>9786254432736</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Suriye</t>
+          <t>Din Savaşları - Toplu Makalaler 2</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>180</v>
+        <v>500</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786256982932</t>
+          <t>9786050699975</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Napoleon - Gerileyiş ve Çöküşü - Son Seferlerindeki Askerî Hataları</t>
+          <t>Aslanlı Yol</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>140</v>
+        <v>400</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786256982918</t>
+          <t>9786254432767</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Büyümek - Çocukluğun Evrimi</t>
+          <t>Türkiye Kişi Adları Sözlüğü (Ciltli)</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>340</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786256982925</t>
+          <t>9786254432798</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Devletin Zor Gücü - Doğrusu ve Yanlışı</t>
+          <t>Özgür Toplumun Temelleri</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>140</v>
+        <v>220</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786256982901</t>
+          <t>9786056920981</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’nin Ermeni Coğrafyası (Ciltli)</t>
+          <t>Cezaevi Yazıları</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>900</v>
+        <v>500</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786050699913</t>
+          <t>9786056920929</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Milletlerin Zenginliği</t>
+          <t>Halim ile Selim</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>640</v>
+        <v>300</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786050699951</t>
+          <t>9786256267077</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Milletlerin Zenginliği (Ciltli)</t>
+          <t>Arabizmin Yerine Ne Koymalı? &amp; Pazar Sohbetleri – 10</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>760</v>
+        <v>320</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786256982895</t>
+          <t>9786256267060</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Para Yaratmanın Etiği (Ciltli)</t>
+          <t>Put Kırmadan Peygamber Olunur mu? &amp; Pazar Sohbetleri - 9</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>420</v>
+        <v>300</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786256982826</t>
+          <t>9786256267046</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Kıyamet Kopmayınca Ne Olur? Pazar Sohbetleri - 5</t>
+          <t>Toplumsal Hareketlerde Yapay Zeka</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>280</v>
+        <v>240</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786256982840</t>
+          <t>9786256267039</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Şirince Meydan Muharebelerinin Mufassal Tarihçesi</t>
+          <t>Tipografi Üstüne Bir Deneme</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>300</v>
+        <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786256982819</t>
+          <t>9786256267022</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın En Kötü Oteli Nerede - Pazar Sohbetleri 4</t>
+          <t>Harem Nasıl Kurulur? &amp; Pazar Sohbetleri - 8</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>280</v>
+        <v>300</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786256982833</t>
+          <t>9786256267015</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>İşe Alım Süreçlerinde Yapay Zeka Teknolojilerinin Kullanımı</t>
+          <t>Dünyayı Yahudiler mi Yönetiyor?</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>120</v>
+        <v>300</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786256982802</t>
+          <t>9786256982338</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>İnsanlar Nasıl Koyunlaştı? Pazar Sohbetleri - 3</t>
+          <t>Yeni Başlayanlar İçin Rothbard</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>280</v>
+        <v>180</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786256982796</t>
+          <t>9786256982666</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Evrende Kaç Yozgat Var?</t>
+          <t>Yeni Başlayanlar İçin Mises</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>280</v>
+        <v>160</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786256982789</t>
+          <t>9786256267008</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Gemici Henri Türkiye’yi Nasıl Batırdı?</t>
+          <t>Atatürkçü Akraba Nasıl İkna Edilir? Pazar Sohbetleri - 6</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>280</v>
+        <v>300</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786256982451</t>
+          <t>9786256982475</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Kısa Galler Tarihi</t>
+          <t>Zengin Olma Bilimi</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>120</v>
+        <v>140</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786256982437</t>
+          <t>9786057151575</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Siyaset Bilimlerinin Restorasyonu</t>
+          <t>Roma İmparatorluğu’nun Gerileyiş ve Çöküş Tarihi (Cilt 3)</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>340</v>
+        <v>800</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786256982482</t>
+          <t>9786256982970</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Muhteşem Olma Bilimi</t>
+          <t>Seküler Milliyetçilik 2 - 21. Yüzyılda Türk Milliyetçiliğinin Pratiği (Ciltli)</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>140</v>
+        <v>420</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786256982468</t>
+          <t>9786256982994</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>İyi Olma Bilimi</t>
+          <t>Seküler Milliyetçilik: Teori ve Pratik (2 Cilt Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>140</v>
+        <v>900</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786256982444</t>
+          <t>9786256982987</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Kısa Normanların İngiltere Fethi Tarihi</t>
+          <t>Seküler Milliyetçilik 1 - 21. Yüzyılda Türk Milliyetçiliğinin Teorisi (Ciltli)</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>160</v>
+        <v>480</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786256982345</t>
+          <t>9786256982949</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Endoktrinasyon</t>
+          <t>Suriye</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>270</v>
+        <v>220</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786256982246</t>
+          <t>9786256982932</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Doğal Hukuk ve Doğal Haklar - İnsan Haklarının Felsefi Temelleri</t>
+          <t>Napoleon - Gerileyiş ve Çöküşü - Son Seferlerindeki Askerî Hataları</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>340</v>
+        <v>180</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786256982314</t>
+          <t>9786256982918</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Yabani Elmalar</t>
+          <t>Büyümek - Çocukluğun Evrimi</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>100</v>
+        <v>400</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786256982321</t>
+          <t>9786256982925</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Sosyalizm</t>
+          <t>Devletin Zor Gücü - Doğrusu ve Yanlışı</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786256982178</t>
+          <t>9786256982901</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Bilgi, Gerçeklik ve Değer &amp; Çoğunlukla Sağduyulu Bir Felsefe Kılavuzu</t>
+          <t>Türkiye’nin Ermeni Coğrafyası (Ciltli)</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>440</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786256982154</t>
+          <t>9786050699913</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Muhafazakarlık</t>
+          <t>Milletlerin Zenginliği</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>220</v>
+        <v>700</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786256982147</t>
+          <t>9786050699951</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Anarşizm</t>
+          <t>Milletlerin Zenginliği (Ciltli)</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>220</v>
+        <v>900</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786057131317</t>
+          <t>9786256982895</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Diktatöre Karşı</t>
+          <t>Para Yaratmanın Etiği (Ciltli)</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>120</v>
+        <v>440</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786057131331</t>
+          <t>9786256982826</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Yeni Başlayanlar İçin Hayek</t>
+          <t>Kıyamet Kopmayınca Ne Olur? Pazar Sohbetleri - 5</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>140</v>
+        <v>300</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786256982130</t>
+          <t>9786256982840</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Hitler ve Stalin İkinci Dünya Savaşı ve Tiranlar</t>
+          <t>Şirince Meydan Muharebelerinin Mufassal Tarihçesi</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>540</v>
+        <v>360</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786057295316</t>
+          <t>9786256982819</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Kısa Büyü ve Gizem Tarihi</t>
+          <t>Dünyanın En Kötü Oteli Nerede - Pazar Sohbetleri 4</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786256982123</t>
+          <t>9786256982833</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Kısa Rusya Tarihi - Rurik’ten Son Çar II. Nikolay’a</t>
+          <t>İşe Alım Süreçlerinde Yapay Zeka Teknolojilerinin Kullanımı</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>180</v>
+        <v>160</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786256982116</t>
+          <t>9786256982802</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Kısa İspanya Tarihi - Antik İberya’dan 20. Yüzyıla</t>
+          <t>İnsanlar Nasıl Koyunlaştı? Pazar Sohbetleri - 3</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>140</v>
+        <v>300</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786256982109</t>
+          <t>9786256982796</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Arzunun Evrimi &amp; İnsanların Cinsel Seçim Stratejileri</t>
+          <t>Evrende Kaç Yozgat Var?</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>420</v>
+        <v>300</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786256982093</t>
+          <t>9786256982789</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Kısa Astronomi Tarihi - Antik Dönemden 20. Yüzyıla</t>
+          <t>Gemici Henri Türkiye’yi Nasıl Batırdı?</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786256982062</t>
+          <t>9786256982451</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Ekonomik Safsatalar</t>
+          <t>Kısa Galler Tarihi</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>300</v>
+        <v>160</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786256982079</t>
+          <t>9786256982437</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Barışın İdeolojisi - Liberal Perspektiften Uluslararası İlişkiler</t>
+          <t>Siyaset Bilimlerinin Restorasyonu</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>340</v>
+        <v>400</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786057295392</t>
+          <t>9786256982482</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Yarının Fiyatı: Daha Verimli Bir Geleceğin Anahtarı Neden Deflasyondur? (Ciltli)</t>
+          <t>Muhteşem Olma Bilimi</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>320</v>
+        <v>140</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786256982024</t>
+          <t>9786256982468</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Yarının Fiyatı</t>
+          <t>İyi Olma Bilimi</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>200</v>
+        <v>140</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786256982000</t>
+          <t>9786256982444</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Bitcoin: Temel Kavramlar (Ciltli)</t>
+          <t>Kısa Normanların İngiltere Fethi Tarihi</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786256982017</t>
+          <t>9786256982345</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Paranın Katmanları: Altın ve Dolardan Bitcoin ve Merkez Bankası Dijital Para Birimlerine</t>
+          <t>Endoktrinasyon</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>180</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786256982031</t>
+          <t>9786256982246</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Bitcoin: Temel Kavramlar</t>
+          <t>Doğal Hukuk ve Doğal Haklar - İnsan Haklarının Felsefi Temelleri</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786057295361</t>
+          <t>9786256982314</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Bitköy’ün Hikayesi: Haksızlığa İzin Vermeyen Paranın Keşfi (Ciltli)</t>
+          <t>Yabani Elmalar</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>200</v>
+        <v>140</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786057295378</t>
+          <t>9786256982321</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Paranın Katmanları (Ciltli)</t>
+          <t>Sosyalizm</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>300</v>
+        <v>220</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786057295330</t>
+          <t>9786256982178</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Bitcoin Standardı (Ciltli)</t>
+          <t>Bilgi, Gerçeklik ve Değer &amp; Çoğunlukla Sağduyulu Bir Felsefe Kılavuzu</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>480</v>
+        <v>500</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786057295347</t>
+          <t>9786256982154</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Bitcoin İçin Boğa Senaryosu (Ciltli)</t>
+          <t>Muhafazakarlık</t>
         </is>
       </c>
       <c r="C100" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786057295354</t>
+          <t>9786256982147</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>21 Ders (Ciltli)</t>
+          <t>Anarşizm</t>
         </is>
       </c>
       <c r="C101" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786057295385</t>
+          <t>9786057131317</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Küçük Bitcoin Kitabı (Ciltli)</t>
+          <t>Diktatöre Karşı</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>240</v>
+        <v>140</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786256982048</t>
+          <t>9786057131331</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Büyünün Genel Teorisi</t>
+          <t>Yeni Başlayanlar İçin Hayek</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>180</v>
+        <v>160</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786057151599</t>
+          <t>9786256982130</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Otelcilikte Yatırım ve İşletme</t>
+          <t>Hitler ve Stalin İkinci Dünya Savaşı ve Tiranlar</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>180</v>
+        <v>600</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786057295323</t>
+          <t>9786057295316</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Roma İmparatorluğu’nun Gerileyiş ve Çöküş Tarihi- Modern Bir Özet</t>
+          <t>Kısa Büyü ve Gizem Tarihi</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>360</v>
+        <v>200</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786057440334</t>
+          <t>9786256982123</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Politik Ekonomi İlmihali</t>
+          <t>Kısa Rusya Tarihi - Rurik’ten Son Çar II. Nikolay’a</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>140</v>
+        <v>200</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786057131355</t>
+          <t>9786256982116</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Neden İnsanları Dış Görünüşlerine Göre Yargılarız?</t>
+          <t>Kısa İspanya Tarihi - Antik İberya’dan 20. Yüzyıla</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>90</v>
+        <v>180</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786057299901</t>
+          <t>9786256982109</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Yoksulluğun Tarihi</t>
+          <t>Arzunun Evrimi &amp; İnsanların Cinsel Seçim Stratejileri</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>200</v>
+        <v>460</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786057299949</t>
+          <t>9786256982093</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Takvimlerin Tarihi: Antikiteden Günümüze Gelişimi</t>
+          <t>Kısa Astronomi Tarihi - Antik Dönemden 20. Yüzyıla</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>130</v>
+        <v>200</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786057299918</t>
+          <t>9786256982062</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Viking Tarihi</t>
+          <t>Ekonomik Safsatalar</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>130</v>
+        <v>360</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786057299963</t>
+          <t>9786256982079</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Kısa Haçlı Seferleri Tarihi</t>
+          <t>Barışın İdeolojisi - Liberal Perspektiften Uluslararası İlişkiler</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>240</v>
+        <v>360</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786057299970</t>
+          <t>9786057295392</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Kısa Fransız İhtilali Tarihi</t>
+          <t>Yarının Fiyatı: Daha Verimli Bir Geleceğin Anahtarı Neden Deflasyondur? (Ciltli)</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>200</v>
+        <v>340</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786057299987</t>
+          <t>9786256982024</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Kısa Antik Yunan Felsefesi Tarihi</t>
+          <t>Yarının Fiyatı</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>190</v>
+        <v>240</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786057299994</t>
+          <t>9786256982000</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Kısa Fransa Tarihi: Kabileden Üçüncü Cumhuriyet'e</t>
+          <t>Bitcoin: Temel Kavramlar (Ciltli)</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>200</v>
+        <v>360</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786057299956</t>
+          <t>9786256982017</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Kısa İngiltere Tarihi</t>
+          <t>Paranın Katmanları: Altın ve Dolardan Bitcoin ve Merkez Bankası Dijital Para Birimlerine</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>130</v>
+        <v>200</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786057131379</t>
+          <t>9786256982031</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Erdem Sinyalleme - Darwinist Politika ve İfade Özgürlüğü Üzerine Denemeler</t>
+          <t>Bitcoin: Temel Kavramlar</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>150</v>
+        <v>240</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786057151520</t>
+          <t>9786057295361</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Liberalizm</t>
+          <t>Bitköy’ün Hikayesi: Haksızlığa İzin Vermeyen Paranın Keşfi (Ciltli)</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>140</v>
+        <v>300</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786050699937</t>
+          <t>9786057295378</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Nişanyan Sözlük (Ciltli)</t>
+          <t>Paranın Katmanları (Ciltli)</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>1400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786057131348</t>
+          <t>9786057295330</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Sosyalizm ve Kapitalizm</t>
+          <t>Bitcoin Standardı (Ciltli)</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>300</v>
+        <v>600</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786057440372</t>
+          <t>9786057295347</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Popülizm</t>
+          <t>Bitcoin İçin Boğa Senaryosu (Ciltli)</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>190</v>
+        <v>300</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786057151513</t>
+          <t>9786057295354</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Faşizm</t>
+          <t>21 Ders (Ciltli)</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786057151506</t>
+          <t>9786057295385</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Küçük Bitcoin Kitabı</t>
+          <t>Küçük Bitcoin Kitabı (Ciltli)</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>140</v>
+        <v>300</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786057131393</t>
+          <t>9786256982048</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Vatanseverlik</t>
+          <t>Büyünün Genel Teorisi</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786057131386</t>
+          <t>9786057151599</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>21 Ders - Bitcoin'in Tavşan Deliğine Düştüğümde Ne Öğrendim?</t>
+          <t>Otelcilikte Yatırım ve İşletme</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>140</v>
+        <v>200</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786056951350</t>
+          <t>9786057295323</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Ahlaki Duygular Kuramı</t>
+          <t>Roma İmparatorluğu’nun Gerileyiş ve Çöküş Tarihi- Modern Bir Özet</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>480</v>
+        <v>400</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786057440365</t>
+          <t>9786057440334</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Totalitarizm</t>
+          <t>Politik Ekonomi İlmihali</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786057440358</t>
+          <t>9786057131355</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Bitcoin İçin Boğa Senaryosu</t>
+          <t>Neden İnsanları Dış Görünüşlerine Göre Yargılarız?</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>140</v>
+        <v>90</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786257321204</t>
+          <t>9786057299901</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Kısa Japonya Tarihi</t>
+          <t>Yoksulluğun Tarihi</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>160</v>
+        <v>240</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786057440341</t>
+          <t>9786057299949</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Girişimciliğe Giriş</t>
+          <t>Takvimlerin Tarihi: Antikiteden Günümüze Gelişimi</t>
         </is>
       </c>
       <c r="C129" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786254432781</t>
+          <t>9786057299918</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Devlet</t>
+          <t>Viking Tarihi</t>
         </is>
       </c>
       <c r="C130" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786057440327</t>
+          <t>9786057299963</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Neo Faşizmden Popülizme</t>
+          <t>Kısa Haçlı Seferleri Tarihi</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>300</v>
+        <v>260</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786057440310</t>
+          <t>9786057299970</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Liberalizm</t>
+          <t>Kısa Fransız İhtilali Tarihi</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>290</v>
+        <v>200</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786057440303</t>
+          <t>9786057299987</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Kısaltılmış Milletlerin Zenginliği</t>
+          <t>Kısa Antik Yunan Felsefesi Tarihi</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>130</v>
+        <v>200</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786254432743</t>
+          <t>9786057299994</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Liberteryenizmin Felsefi Temelleri</t>
+          <t>Kısa Fransa Tarihi: Kabileden Üçüncü Cumhuriyet'e</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>320</v>
+        <v>200</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786056951374</t>
+          <t>9786057299956</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Hukuk</t>
+          <t>Kısa İngiltere Tarihi</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>130</v>
+        <v>160</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786254432750</t>
+          <t>9786057131379</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>İstihdam, Faiz ve Paranın Genel Teorisi</t>
+          <t>Erdem Sinyalleme - Darwinist Politika ve İfade Özgürlüğü Üzerine Denemeler</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786050699999</t>
+          <t>9786057151520</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Yer Adları Sözlüğü (Ciltli)</t>
+          <t>Liberalizm</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>1000</v>
+        <v>160</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786050699982</t>
+          <t>9786050699937</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Bitköy’ün Hikayesi</t>
+          <t>Nişanyan Sözlük (Ciltli)</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>140</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786050699968</t>
+          <t>9786057131348</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Kaos Teorisi</t>
+          <t>Sosyalizm ve Kapitalizm</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>130</v>
+        <v>360</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786050699920</t>
+          <t>9786057440372</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Özgürlüğün İdeolojisi: Liberalizm</t>
+          <t>Popülizm</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>400</v>
+        <v>220</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786050699906</t>
+          <t>9786057151513</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>İskandinav Sıradanlığı</t>
+          <t>Faşizm</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>140</v>
+        <v>240</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786056951367</t>
+          <t>9786057151506</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Ekonomi</t>
+          <t>Küçük Bitcoin Kitabı</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>140</v>
+        <v>180</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786056951336</t>
+          <t>9786057131393</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Sürgün Yazıları - Toplu Makaleler - 4 (2017-2019)</t>
+          <t>Vatanseverlik</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>560</v>
+        <v>200</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786056951329</t>
+          <t>9786057131386</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Öjenikler ve Diğer Kötülükler</t>
+          <t>21 Ders - Bitcoin'in Tavşan Deliğine Düştüğümde Ne Öğrendim?</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>160</v>
+        <v>180</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786056951312</t>
+          <t>9786056951350</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Swami Dayananda Saraswati’nin Kuran Eleştirisi</t>
+          <t>Ahlaki Duygular Kuramı</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>160</v>
+        <v>480</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786056951305</t>
+          <t>9786057440365</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Kendiliğinden</t>
+          <t>Totalitarizm</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786056920998</t>
+          <t>9786057440358</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>İki Devrim Üzerine</t>
+          <t>Bitcoin İçin Boğa Senaryosu</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>140</v>
+        <v>180</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786056920943</t>
+          <t>9786257321204</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Marjinal Memleket</t>
+          <t>Kısa Japonya Tarihi</t>
         </is>
       </c>
       <c r="C148" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786056920974</t>
+          <t>9786057440341</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Kelimebaz - Nişanyan Kitaplığı 6</t>
+          <t>Girişimciliğe Giriş</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>640</v>
+        <v>180</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786056920912</t>
+          <t>9786254432781</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Elifin Öküzü ya da Sürprizler Kitabı</t>
+          <t>Devlet</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>340</v>
+        <v>200</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786056920905</t>
+          <t>9786057440327</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Liberalizm</t>
+          <t>Neo Faşizmden Popülizme</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>160</v>
+        <v>360</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
+          <t>9786057440310</t>
+        </is>
+      </c>
+      <c r="B152" s="1" t="inlineStr">
+        <is>
+          <t>Liberalizm</t>
+        </is>
+      </c>
+      <c r="C152" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="153" spans="1:3">
+      <c r="A153" s="1" t="inlineStr">
+        <is>
+          <t>9786057440303</t>
+        </is>
+      </c>
+      <c r="B153" s="1" t="inlineStr">
+        <is>
+          <t>Kısaltılmış Milletlerin Zenginliği</t>
+        </is>
+      </c>
+      <c r="C153" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="154" spans="1:3">
+      <c r="A154" s="1" t="inlineStr">
+        <is>
+          <t>9786254432743</t>
+        </is>
+      </c>
+      <c r="B154" s="1" t="inlineStr">
+        <is>
+          <t>Liberteryenizmin Felsefi Temelleri</t>
+        </is>
+      </c>
+      <c r="C154" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="155" spans="1:3">
+      <c r="A155" s="1" t="inlineStr">
+        <is>
+          <t>9786056951374</t>
+        </is>
+      </c>
+      <c r="B155" s="1" t="inlineStr">
+        <is>
+          <t>Hukuk</t>
+        </is>
+      </c>
+      <c r="C155" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="156" spans="1:3">
+      <c r="A156" s="1" t="inlineStr">
+        <is>
+          <t>9786254432750</t>
+        </is>
+      </c>
+      <c r="B156" s="1" t="inlineStr">
+        <is>
+          <t>İstihdam, Faiz ve Paranın Genel Teorisi</t>
+        </is>
+      </c>
+      <c r="C156" s="1">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="157" spans="1:3">
+      <c r="A157" s="1" t="inlineStr">
+        <is>
+          <t>9786050699999</t>
+        </is>
+      </c>
+      <c r="B157" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye Yer Adları Sözlüğü (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C157" s="1">
+        <v>1400</v>
+      </c>
+    </row>
+    <row r="158" spans="1:3">
+      <c r="A158" s="1" t="inlineStr">
+        <is>
+          <t>9786050699982</t>
+        </is>
+      </c>
+      <c r="B158" s="1" t="inlineStr">
+        <is>
+          <t>Bitköy’ün Hikayesi</t>
+        </is>
+      </c>
+      <c r="C158" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="159" spans="1:3">
+      <c r="A159" s="1" t="inlineStr">
+        <is>
+          <t>9786050699968</t>
+        </is>
+      </c>
+      <c r="B159" s="1" t="inlineStr">
+        <is>
+          <t>Kaos Teorisi</t>
+        </is>
+      </c>
+      <c r="C159" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="160" spans="1:3">
+      <c r="A160" s="1" t="inlineStr">
+        <is>
+          <t>9786050699920</t>
+        </is>
+      </c>
+      <c r="B160" s="1" t="inlineStr">
+        <is>
+          <t>Özgürlüğün İdeolojisi: Liberalizm</t>
+        </is>
+      </c>
+      <c r="C160" s="1">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="161" spans="1:3">
+      <c r="A161" s="1" t="inlineStr">
+        <is>
+          <t>9786050699906</t>
+        </is>
+      </c>
+      <c r="B161" s="1" t="inlineStr">
+        <is>
+          <t>İskandinav Sıradanlığı</t>
+        </is>
+      </c>
+      <c r="C161" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="162" spans="1:3">
+      <c r="A162" s="1" t="inlineStr">
+        <is>
+          <t>9786056951367</t>
+        </is>
+      </c>
+      <c r="B162" s="1" t="inlineStr">
+        <is>
+          <t>Ekonomi</t>
+        </is>
+      </c>
+      <c r="C162" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="163" spans="1:3">
+      <c r="A163" s="1" t="inlineStr">
+        <is>
+          <t>9786056951336</t>
+        </is>
+      </c>
+      <c r="B163" s="1" t="inlineStr">
+        <is>
+          <t>Sürgün Yazıları - Toplu Makaleler - 4 (2017-2019)</t>
+        </is>
+      </c>
+      <c r="C163" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="164" spans="1:3">
+      <c r="A164" s="1" t="inlineStr">
+        <is>
+          <t>9786056951329</t>
+        </is>
+      </c>
+      <c r="B164" s="1" t="inlineStr">
+        <is>
+          <t>Öjenikler ve Diğer Kötülükler</t>
+        </is>
+      </c>
+      <c r="C164" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="165" spans="1:3">
+      <c r="A165" s="1" t="inlineStr">
+        <is>
+          <t>9786056951312</t>
+        </is>
+      </c>
+      <c r="B165" s="1" t="inlineStr">
+        <is>
+          <t>Swami Dayananda Saraswati’nin Kuran Eleştirisi</t>
+        </is>
+      </c>
+      <c r="C165" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="166" spans="1:3">
+      <c r="A166" s="1" t="inlineStr">
+        <is>
+          <t>9786056951305</t>
+        </is>
+      </c>
+      <c r="B166" s="1" t="inlineStr">
+        <is>
+          <t>Kendiliğinden</t>
+        </is>
+      </c>
+      <c r="C166" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="167" spans="1:3">
+      <c r="A167" s="1" t="inlineStr">
+        <is>
+          <t>9786056920998</t>
+        </is>
+      </c>
+      <c r="B167" s="1" t="inlineStr">
+        <is>
+          <t>İki Devrim Üzerine</t>
+        </is>
+      </c>
+      <c r="C167" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="168" spans="1:3">
+      <c r="A168" s="1" t="inlineStr">
+        <is>
+          <t>9786056920943</t>
+        </is>
+      </c>
+      <c r="B168" s="1" t="inlineStr">
+        <is>
+          <t>Marjinal Memleket</t>
+        </is>
+      </c>
+      <c r="C168" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="169" spans="1:3">
+      <c r="A169" s="1" t="inlineStr">
+        <is>
+          <t>9786056920974</t>
+        </is>
+      </c>
+      <c r="B169" s="1" t="inlineStr">
+        <is>
+          <t>Kelimebaz - Nişanyan Kitaplığı 6</t>
+        </is>
+      </c>
+      <c r="C169" s="1">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="170" spans="1:3">
+      <c r="A170" s="1" t="inlineStr">
+        <is>
+          <t>9786056920912</t>
+        </is>
+      </c>
+      <c r="B170" s="1" t="inlineStr">
+        <is>
+          <t>Elifin Öküzü ya da Sürprizler Kitabı</t>
+        </is>
+      </c>
+      <c r="C170" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="171" spans="1:3">
+      <c r="A171" s="1" t="inlineStr">
+        <is>
+          <t>9786056920905</t>
+        </is>
+      </c>
+      <c r="B171" s="1" t="inlineStr">
+        <is>
+          <t>Liberalizm</t>
+        </is>
+      </c>
+      <c r="C171" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="172" spans="1:3">
+      <c r="A172" s="1" t="inlineStr">
+        <is>
           <t>9786056920967</t>
         </is>
       </c>
-      <c r="B152" s="1" t="inlineStr">
+      <c r="B172" s="1" t="inlineStr">
         <is>
           <t>Kırılganlık</t>
         </is>
       </c>
-      <c r="C152" s="1">
+      <c r="C172" s="1">
         <v>200</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>