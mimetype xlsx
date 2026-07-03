--- v1 (2026-04-01)
+++ v2 (2026-07-03)
@@ -85,2605 +85,2680 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786256267404</t>
+          <t>9786256267480</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Amerikan İç Savaşı Tarihi</t>
+          <t>Avusturya Okulu’nun Büyük Ekonomistleri</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>480</v>
+        <v>400</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786256267435</t>
+          <t>9786256267473</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Ortaçağ’da Kadın</t>
+          <t>Anadolu’nun Kayıp Kahveleri</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>240</v>
+        <v>500</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786256267411</t>
+          <t>9786256267459</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Hafızayı Dönüştürmek: Bir Nörobilimcinin Geçmişi Değiştirme Yolculuğu</t>
+          <t>Evdeki Kaplan &amp; Kedilerin Kültürel Tarihi</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786256267428</t>
+          <t>9786256267466</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Milei Çağı: Arjantin’in Yeni Yolu</t>
+          <t>Kutsala Dair</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786256267398</t>
+          <t>9786256267442</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Kısa Simya ve Simyacılar Tarihi</t>
+          <t>Kısa Ortadoğu Tarihi</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786256267381</t>
+          <t>9786256267404</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>İsis ve Osiris</t>
+          <t>Amerikan İç Savaşı Tarihi</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>200</v>
+        <v>480</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786256267336</t>
+          <t>9786256267435</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Roma İmparatorluğu’nun Gerileyiş ve Çöküş Tarihi (Ciltli)</t>
+          <t>Ortaçağ’da Kadın</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>4000</v>
+        <v>240</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786256267329</t>
+          <t>9786256267411</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Kısa Cadılık Tarihi</t>
+          <t>Hafızayı Dönüştürmek: Bir Nörobilimcinin Geçmişi Değiştirme Yolculuğu</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>180</v>
+        <v>400</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786256267312</t>
+          <t>9786256267428</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Kısa Birinci Dünya Savaşı Tarihi</t>
+          <t>Milei Çağı: Arjantin’in Yeni Yolu</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786256267305</t>
+          <t>9786256267398</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Avrupa Kitabı: Aydınlık Ortaçağ</t>
+          <t>Kısa Simya ve Simyacılar Tarihi</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786256267275</t>
+          <t>9786256267381</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Felsefe Tarihi</t>
+          <t>İsis ve Osiris</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>320</v>
+        <v>200</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786255658210</t>
+          <t>9786256267336</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Zihin Kudreti</t>
+          <t>Roma İmparatorluğu’nun Gerileyiş ve Çöküş Tarihi (Ciltli)</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>200</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786256982055</t>
+          <t>9786256267329</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Bir Tilkiyi Nasıl Evcilleştirirsin?</t>
+          <t>Kısa Cadılık Tarihi</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>300</v>
+        <v>180</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786057151544</t>
+          <t>9786256267312</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Roma İmparatorluğu’nun Gerileyiş ve Çöküş Tarihi</t>
+          <t>Kısa Birinci Dünya Savaşı Tarihi</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>960</v>
+        <v>200</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786056951343</t>
+          <t>9786256267305</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Hayatım ve İşlerim</t>
+          <t>Avrupa Kitabı: Aydınlık Ortaçağ</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>320</v>
+        <v>300</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786056951398</t>
+          <t>9786256267275</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Bireye Karşı Devlet</t>
+          <t>Felsefe Tarihi</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>260</v>
+        <v>320</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>8682139720992</t>
+          <t>9786255658210</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Nişanyan Sözlük Seti (3 Kitap) (Ciltli)</t>
+          <t>Zihin Kudreti</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>1660</v>
+        <v>200</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786254432729</t>
+          <t>9786256982055</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Özgürlük Üzerine</t>
+          <t>Bir Tilkiyi Nasıl Evcilleştirirsin?</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>180</v>
+        <v>300</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786254432705</t>
+          <t>9786057151544</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Aydının Kısa Tarihi</t>
+          <t>Roma İmparatorluğu’nun Gerileyiş ve Çöküş Tarihi</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>98</v>
+        <v>960</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786050699944</t>
+          <t>9786056951343</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Bitcoin Standardı</t>
+          <t>Hayatım ve İşlerim</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>480</v>
+        <v>320</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786256267237</t>
+          <t>9786056951398</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Basit Türkiye Tarihi</t>
+          <t>Bireye Karşı Devlet</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>280</v>
+        <v>260</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786256267213</t>
+          <t>8682139720992</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Birleşik Krallık</t>
+          <t>Nişanyan Sözlük Seti (3 Kitap) (Ciltli)</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>200</v>
+        <v>1660</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786256267206</t>
+          <t>9786254432729</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Estetik, Psikoloji ve Dini İnanç Üzerine &amp; Konferanslar ve Söyleşiler</t>
+          <t>Özgürlük Üzerine</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>130</v>
+        <v>180</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786256267190</t>
+          <t>9786254432705</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Fransa</t>
+          <t>Türkiye'de Aydının Kısa Tarihi</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>220</v>
+        <v>98</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786256267176</t>
+          <t>9786050699944</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Modern Doğa Anlayışı ve Kuantum Teorisi’ne Giriş</t>
+          <t>Bitcoin Standardı</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>320</v>
+        <v>480</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786256267169</t>
+          <t>9786256267237</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Japonya</t>
+          <t>Basit Türkiye Tarihi</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786256267152</t>
+          <t>9786256267213</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Monologlar (2. Cilt)</t>
+          <t>Birleşik Krallık</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786256267145</t>
+          <t>9786256267206</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Monologlar (1. Cilt)</t>
+          <t>Estetik, Psikoloji ve Dini İnanç Üzerine &amp; Konferanslar ve Söyleşiler</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>300</v>
+        <v>130</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786256267138</t>
+          <t>9786256267190</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Rusya</t>
+          <t>Fransa</t>
         </is>
       </c>
       <c r="C30" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786256267114</t>
+          <t>9786256267176</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Sermaye Dini</t>
+          <t>Modern Doğa Anlayışı ve Kuantum Teorisi’ne Giriş</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>120</v>
+        <v>320</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786256267121</t>
+          <t>9786256267169</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Özgürlüğün Etiği</t>
+          <t>Japonya</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>480</v>
+        <v>220</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786256267107</t>
+          <t>9786256267152</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>İsrail</t>
+          <t>Monologlar (2. Cilt)</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786256267091</t>
+          <t>9786256267145</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Tıpta Kanıta Dayalı Karar Verme</t>
+          <t>Monologlar (1. Cilt)</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>440</v>
+        <v>300</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786256267053</t>
+          <t>9786256267138</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Bozuk Para (Ciltli)</t>
+          <t>Rusya</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>800</v>
+        <v>220</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786256982963</t>
+          <t>9786256267114</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Bozuk Para</t>
+          <t>Sermaye Dini</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>700</v>
+        <v>120</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786256267084</t>
+          <t>9786256267121</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Ekonomi Bilimi ve Avusturyacı Metot</t>
+          <t>Özgürlüğün Etiği</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>160</v>
+        <v>480</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786057299932</t>
+          <t>9786256267107</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Çocukluğun Tarihi</t>
+          <t>İsrail</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>360</v>
+        <v>200</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786057440389</t>
+          <t>9786256267091</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Antik Roma’da Kadınlar ve Politika</t>
+          <t>Tıpta Kanıta Dayalı Karar Verme</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>400</v>
+        <v>440</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786256982888</t>
+          <t>9786256267053</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Nevsal-i Baytari</t>
+          <t>Bozuk Para (Ciltli)</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>600</v>
+        <v>800</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786256982871</t>
+          <t>9786256982963</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Nevsal-i Baytari (Ciltli)</t>
+          <t>Bozuk Para</t>
         </is>
       </c>
       <c r="C41" s="1">
         <v>700</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786256982857</t>
+          <t>9786256267084</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Para Yaratmanın Etiği</t>
+          <t>Ekonomi Bilimi ve Avusturyacı Metot</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>320</v>
+        <v>160</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786256982505</t>
+          <t>9786057299932</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Çin</t>
+          <t>Çocukluğun Tarihi</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>220</v>
+        <v>360</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786057131300</t>
+          <t>9786057440389</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Kapitalizmin Ahlakı</t>
+          <t>Antik Roma’da Kadınlar ve Politika</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>160</v>
+        <v>400</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786057151568</t>
+          <t>9786256982888</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Roma İmparatorluğu’nun Gerileyiş ve Çöküş Tarihi (Cilt 2)</t>
+          <t>Nevsal-i Baytari</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>800</v>
+        <v>600</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786057151582</t>
+          <t>9786256982871</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Roma İmparatorluğu’nun Gerileyiş ve Çöküş Tarihi (Cilt 4)</t>
+          <t>Nevsal-i Baytari (Ciltli)</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>800</v>
+        <v>700</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786057151551</t>
+          <t>9786256982857</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Roma İmparatorluğu'nun Gerileyiş ve Çöküş Tarihi (Cilt 1)</t>
+          <t>Para Yaratmanın Etiği</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>800</v>
+        <v>320</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786057299925</t>
+          <t>9786256982505</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Kısa Almanya Tarihi: Aryanlardan İmparatorluğa</t>
+          <t>Çin</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786057131362</t>
+          <t>9786057131300</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Eski Atina'da Bir Gün</t>
+          <t>Kapitalizmin Ahlakı</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>300</v>
+        <v>160</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786056951381</t>
+          <t>9786057151568</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Yanlış Cumhuriyet</t>
+          <t>Roma İmparatorluğu’nun Gerileyiş ve Çöküş Tarihi (Cilt 2)</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>700</v>
+        <v>800</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786056920950</t>
+          <t>9786057151582</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Eşitlikçilik</t>
+          <t>Roma İmparatorluğu’nun Gerileyiş ve Çöküş Tarihi (Cilt 4)</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>400</v>
+        <v>800</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786058379169</t>
+          <t>9786057151551</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Liberalizmin Kurucu Babaları</t>
+          <t>Roma İmparatorluğu'nun Gerileyiş ve Çöküş Tarihi (Cilt 1)</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>200</v>
+        <v>800</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786254432712</t>
+          <t>9786057299925</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Yasal Kalpazan</t>
+          <t>Kısa Almanya Tarihi: Aryanlardan İmparatorluğa</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786254432774</t>
+          <t>9786057131362</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Harabeler veya İmparatorluk Devrimleri Üzerine Düşünceler</t>
+          <t>Eski Atina'da Bir Gün</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>240</v>
+        <v>300</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786254432736</t>
+          <t>9786056951381</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Din Savaşları - Toplu Makalaler 2</t>
+          <t>Yanlış Cumhuriyet</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>500</v>
+        <v>700</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786050699975</t>
+          <t>9786056920950</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Aslanlı Yol</t>
+          <t>Eşitlikçilik</t>
         </is>
       </c>
       <c r="C56" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786254432767</t>
+          <t>9786058379169</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Kişi Adları Sözlüğü (Ciltli)</t>
+          <t>Liberalizmin Kurucu Babaları</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>1200</v>
+        <v>200</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786254432798</t>
+          <t>9786254432712</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Özgür Toplumun Temelleri</t>
+          <t>Yasal Kalpazan</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>220</v>
+        <v>160</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786056920981</t>
+          <t>9786254432774</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Cezaevi Yazıları</t>
+          <t>Harabeler veya İmparatorluk Devrimleri Üzerine Düşünceler</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>500</v>
+        <v>240</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786056920929</t>
+          <t>9786254432736</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Halim ile Selim</t>
+          <t>Din Savaşları - Toplu Makalaler 2</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786256267077</t>
+          <t>9786050699975</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Arabizmin Yerine Ne Koymalı? &amp; Pazar Sohbetleri – 10</t>
+          <t>Aslanlı Yol</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>320</v>
+        <v>400</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786256267060</t>
+          <t>9786254432767</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Put Kırmadan Peygamber Olunur mu? &amp; Pazar Sohbetleri - 9</t>
+          <t>Türkiye Kişi Adları Sözlüğü (Ciltli)</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>300</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786256267046</t>
+          <t>9786254432798</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Hareketlerde Yapay Zeka</t>
+          <t>Özgür Toplumun Temelleri</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>240</v>
+        <v>220</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786256267039</t>
+          <t>9786056920981</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Tipografi Üstüne Bir Deneme</t>
+          <t>Cezaevi Yazıları</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>180</v>
+        <v>500</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786256267022</t>
+          <t>9786056920929</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Harem Nasıl Kurulur? &amp; Pazar Sohbetleri - 8</t>
+          <t>Halim ile Selim</t>
         </is>
       </c>
       <c r="C65" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786256267015</t>
+          <t>9786256267077</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Dünyayı Yahudiler mi Yönetiyor?</t>
+          <t>Arabizmin Yerine Ne Koymalı? &amp; Pazar Sohbetleri – 10</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>300</v>
+        <v>320</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786256982338</t>
+          <t>9786256267060</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Yeni Başlayanlar İçin Rothbard</t>
+          <t>Put Kırmadan Peygamber Olunur mu? &amp; Pazar Sohbetleri - 9</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>180</v>
+        <v>300</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786256982666</t>
+          <t>9786256267046</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Yeni Başlayanlar İçin Mises</t>
+          <t>Toplumsal Hareketlerde Yapay Zeka</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>160</v>
+        <v>240</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786256267008</t>
+          <t>9786256267039</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Atatürkçü Akraba Nasıl İkna Edilir? Pazar Sohbetleri - 6</t>
+          <t>Tipografi Üstüne Bir Deneme</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>300</v>
+        <v>180</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786256982475</t>
+          <t>9786256267022</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Zengin Olma Bilimi</t>
+          <t>Harem Nasıl Kurulur? &amp; Pazar Sohbetleri - 8</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>140</v>
+        <v>300</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786057151575</t>
+          <t>9786256267015</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Roma İmparatorluğu’nun Gerileyiş ve Çöküş Tarihi (Cilt 3)</t>
+          <t>Dünyayı Yahudiler mi Yönetiyor?</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>800</v>
+        <v>300</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786256982970</t>
+          <t>9786256982338</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Seküler Milliyetçilik 2 - 21. Yüzyılda Türk Milliyetçiliğinin Pratiği (Ciltli)</t>
+          <t>Yeni Başlayanlar İçin Rothbard</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>420</v>
+        <v>180</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786256982994</t>
+          <t>9786256982666</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Seküler Milliyetçilik: Teori ve Pratik (2 Cilt Takım) (Ciltli)</t>
+          <t>Yeni Başlayanlar İçin Mises</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>900</v>
+        <v>160</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786256982987</t>
+          <t>9786256267008</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Seküler Milliyetçilik 1 - 21. Yüzyılda Türk Milliyetçiliğinin Teorisi (Ciltli)</t>
+          <t>Atatürkçü Akraba Nasıl İkna Edilir? Pazar Sohbetleri - 6</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>480</v>
+        <v>300</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786256982949</t>
+          <t>9786256982475</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Suriye</t>
+          <t>Zengin Olma Bilimi</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>220</v>
+        <v>140</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786256982932</t>
+          <t>9786057151575</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Napoleon - Gerileyiş ve Çöküşü - Son Seferlerindeki Askerî Hataları</t>
+          <t>Roma İmparatorluğu’nun Gerileyiş ve Çöküş Tarihi (Cilt 3)</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>180</v>
+        <v>800</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786256982918</t>
+          <t>9786256982970</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Büyümek - Çocukluğun Evrimi</t>
+          <t>Seküler Milliyetçilik 2 - 21. Yüzyılda Türk Milliyetçiliğinin Pratiği (Ciltli)</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>400</v>
+        <v>420</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786256982925</t>
+          <t>9786256982994</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Devletin Zor Gücü - Doğrusu ve Yanlışı</t>
+          <t>Seküler Milliyetçilik: Teori ve Pratik (2 Cilt Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>160</v>
+        <v>900</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786256982901</t>
+          <t>9786256982987</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’nin Ermeni Coğrafyası (Ciltli)</t>
+          <t>Seküler Milliyetçilik 1 - 21. Yüzyılda Türk Milliyetçiliğinin Teorisi (Ciltli)</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>1200</v>
+        <v>480</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786050699913</t>
+          <t>9786256982949</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Milletlerin Zenginliği</t>
+          <t>Suriye</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>700</v>
+        <v>220</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786050699951</t>
+          <t>9786256982932</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Milletlerin Zenginliği (Ciltli)</t>
+          <t>Napoleon - Gerileyiş ve Çöküşü - Son Seferlerindeki Askerî Hataları</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>900</v>
+        <v>180</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786256982895</t>
+          <t>9786256982918</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Para Yaratmanın Etiği (Ciltli)</t>
+          <t>Büyümek - Çocukluğun Evrimi</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>440</v>
+        <v>400</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786256982826</t>
+          <t>9786256982925</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Kıyamet Kopmayınca Ne Olur? Pazar Sohbetleri - 5</t>
+          <t>Devletin Zor Gücü - Doğrusu ve Yanlışı</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>300</v>
+        <v>160</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786256982840</t>
+          <t>9786256982901</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Şirince Meydan Muharebelerinin Mufassal Tarihçesi</t>
+          <t>Türkiye’nin Ermeni Coğrafyası (Ciltli)</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>360</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786256982819</t>
+          <t>9786050699913</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın En Kötü Oteli Nerede - Pazar Sohbetleri 4</t>
+          <t>Milletlerin Zenginliği</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>300</v>
+        <v>700</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786256982833</t>
+          <t>9786050699951</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>İşe Alım Süreçlerinde Yapay Zeka Teknolojilerinin Kullanımı</t>
+          <t>Milletlerin Zenginliği (Ciltli)</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>160</v>
+        <v>900</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786256982802</t>
+          <t>9786256982895</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>İnsanlar Nasıl Koyunlaştı? Pazar Sohbetleri - 3</t>
+          <t>Para Yaratmanın Etiği (Ciltli)</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>300</v>
+        <v>440</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786256982796</t>
+          <t>9786256982826</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Evrende Kaç Yozgat Var?</t>
+          <t>Kıyamet Kopmayınca Ne Olur? Pazar Sohbetleri - 5</t>
         </is>
       </c>
       <c r="C88" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786256982789</t>
+          <t>9786256982840</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Gemici Henri Türkiye’yi Nasıl Batırdı?</t>
+          <t>Şirince Meydan Muharebelerinin Mufassal Tarihçesi</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>300</v>
+        <v>360</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786256982451</t>
+          <t>9786256982819</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Kısa Galler Tarihi</t>
+          <t>Dünyanın En Kötü Oteli Nerede - Pazar Sohbetleri 4</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>160</v>
+        <v>300</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786256982437</t>
+          <t>9786256982833</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Siyaset Bilimlerinin Restorasyonu</t>
+          <t>İşe Alım Süreçlerinde Yapay Zeka Teknolojilerinin Kullanımı</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>400</v>
+        <v>160</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786256982482</t>
+          <t>9786256982802</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Muhteşem Olma Bilimi</t>
+          <t>İnsanlar Nasıl Koyunlaştı? Pazar Sohbetleri - 3</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>140</v>
+        <v>300</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786256982468</t>
+          <t>9786256982796</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>İyi Olma Bilimi</t>
+          <t>Evrende Kaç Yozgat Var?</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>140</v>
+        <v>300</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786256982444</t>
+          <t>9786256982789</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Kısa Normanların İngiltere Fethi Tarihi</t>
+          <t>Gemici Henri Türkiye’yi Nasıl Batırdı?</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786256982345</t>
+          <t>9786256982451</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Endoktrinasyon</t>
+          <t>Kısa Galler Tarihi</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>300</v>
+        <v>160</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786256982246</t>
+          <t>9786256982437</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Doğal Hukuk ve Doğal Haklar - İnsan Haklarının Felsefi Temelleri</t>
+          <t>Siyaset Bilimlerinin Restorasyonu</t>
         </is>
       </c>
       <c r="C96" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786256982314</t>
+          <t>9786256982482</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Yabani Elmalar</t>
+          <t>Muhteşem Olma Bilimi</t>
         </is>
       </c>
       <c r="C97" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786256982321</t>
+          <t>9786256982468</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Sosyalizm</t>
+          <t>İyi Olma Bilimi</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>220</v>
+        <v>140</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786256982178</t>
+          <t>9786256982444</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Bilgi, Gerçeklik ve Değer &amp; Çoğunlukla Sağduyulu Bir Felsefe Kılavuzu</t>
+          <t>Kısa Normanların İngiltere Fethi Tarihi</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>500</v>
+        <v>200</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786256982154</t>
+          <t>9786256982345</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Muhafazakarlık</t>
+          <t>Endoktrinasyon</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>240</v>
+        <v>300</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786256982147</t>
+          <t>9786256982246</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Anarşizm</t>
+          <t>Doğal Hukuk ve Doğal Haklar - İnsan Haklarının Felsefi Temelleri</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>240</v>
+        <v>400</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786057131317</t>
+          <t>9786256982314</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Diktatöre Karşı</t>
+          <t>Yabani Elmalar</t>
         </is>
       </c>
       <c r="C102" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786057131331</t>
+          <t>9786256982321</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Yeni Başlayanlar İçin Hayek</t>
+          <t>Sosyalizm</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>160</v>
+        <v>220</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786256982130</t>
+          <t>9786256982178</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Hitler ve Stalin İkinci Dünya Savaşı ve Tiranlar</t>
+          <t>Bilgi, Gerçeklik ve Değer &amp; Çoğunlukla Sağduyulu Bir Felsefe Kılavuzu</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>600</v>
+        <v>500</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786057295316</t>
+          <t>9786256982154</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Kısa Büyü ve Gizem Tarihi</t>
+          <t>Muhafazakarlık</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786256982123</t>
+          <t>9786256982147</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Kısa Rusya Tarihi - Rurik’ten Son Çar II. Nikolay’a</t>
+          <t>Anarşizm</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786256982116</t>
+          <t>9786057131317</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Kısa İspanya Tarihi - Antik İberya’dan 20. Yüzyıla</t>
+          <t>Diktatöre Karşı</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>180</v>
+        <v>140</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786256982109</t>
+          <t>9786057131331</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Arzunun Evrimi &amp; İnsanların Cinsel Seçim Stratejileri</t>
+          <t>Yeni Başlayanlar İçin Hayek</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>460</v>
+        <v>160</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786256982093</t>
+          <t>9786256982130</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Kısa Astronomi Tarihi - Antik Dönemden 20. Yüzyıla</t>
+          <t>Hitler ve Stalin İkinci Dünya Savaşı ve Tiranlar</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>200</v>
+        <v>600</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786256982062</t>
+          <t>9786057295316</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Ekonomik Safsatalar</t>
+          <t>Kısa Büyü ve Gizem Tarihi</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>360</v>
+        <v>200</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786256982079</t>
+          <t>9786256982123</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Barışın İdeolojisi - Liberal Perspektiften Uluslararası İlişkiler</t>
+          <t>Kısa Rusya Tarihi - Rurik’ten Son Çar II. Nikolay’a</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>360</v>
+        <v>200</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786057295392</t>
+          <t>9786256982116</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Yarının Fiyatı: Daha Verimli Bir Geleceğin Anahtarı Neden Deflasyondur? (Ciltli)</t>
+          <t>Kısa İspanya Tarihi - Antik İberya’dan 20. Yüzyıla</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>340</v>
+        <v>180</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786256982024</t>
+          <t>9786256982109</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Yarının Fiyatı</t>
+          <t>Arzunun Evrimi &amp; İnsanların Cinsel Seçim Stratejileri</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>240</v>
+        <v>500</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786256982000</t>
+          <t>9786256982093</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Bitcoin: Temel Kavramlar (Ciltli)</t>
+          <t>Kısa Astronomi Tarihi - Antik Dönemden 20. Yüzyıla</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>360</v>
+        <v>200</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786256982017</t>
+          <t>9786256982062</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Paranın Katmanları: Altın ve Dolardan Bitcoin ve Merkez Bankası Dijital Para Birimlerine</t>
+          <t>Ekonomik Safsatalar</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>200</v>
+        <v>360</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786256982031</t>
+          <t>9786256982079</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Bitcoin: Temel Kavramlar</t>
+          <t>Barışın İdeolojisi - Liberal Perspektiften Uluslararası İlişkiler</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>240</v>
+        <v>360</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786057295361</t>
+          <t>9786057295392</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Bitköy’ün Hikayesi: Haksızlığa İzin Vermeyen Paranın Keşfi (Ciltli)</t>
+          <t>Yarının Fiyatı: Daha Verimli Bir Geleceğin Anahtarı Neden Deflasyondur? (Ciltli)</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>300</v>
+        <v>340</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786057295378</t>
+          <t>9786256982024</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Paranın Katmanları (Ciltli)</t>
+          <t>Yarının Fiyatı</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>300</v>
+        <v>240</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786057295330</t>
+          <t>9786256982000</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Bitcoin Standardı (Ciltli)</t>
+          <t>Bitcoin: Temel Kavramlar (Ciltli)</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>600</v>
+        <v>360</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786057295347</t>
+          <t>9786256982017</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Bitcoin İçin Boğa Senaryosu (Ciltli)</t>
+          <t>Paranın Katmanları: Altın ve Dolardan Bitcoin ve Merkez Bankası Dijital Para Birimlerine</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786057295354</t>
+          <t>9786256982031</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>21 Ders (Ciltli)</t>
+          <t>Bitcoin: Temel Kavramlar</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>300</v>
+        <v>240</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786057295385</t>
+          <t>9786057295361</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Küçük Bitcoin Kitabı (Ciltli)</t>
+          <t>Bitköy’ün Hikayesi: Haksızlığa İzin Vermeyen Paranın Keşfi (Ciltli)</t>
         </is>
       </c>
       <c r="C122" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786256982048</t>
+          <t>9786057295378</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Büyünün Genel Teorisi</t>
+          <t>Paranın Katmanları (Ciltli)</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786057151599</t>
+          <t>9786057295330</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Otelcilikte Yatırım ve İşletme</t>
+          <t>Bitcoin Standardı (Ciltli)</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>200</v>
+        <v>600</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786057295323</t>
+          <t>9786057295347</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Roma İmparatorluğu’nun Gerileyiş ve Çöküş Tarihi- Modern Bir Özet</t>
+          <t>Bitcoin İçin Boğa Senaryosu (Ciltli)</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786057440334</t>
+          <t>9786057295354</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Politik Ekonomi İlmihali</t>
+          <t>21 Ders (Ciltli)</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>160</v>
+        <v>300</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786057131355</t>
+          <t>9786057295385</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Neden İnsanları Dış Görünüşlerine Göre Yargılarız?</t>
+          <t>Küçük Bitcoin Kitabı (Ciltli)</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>90</v>
+        <v>300</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786057299901</t>
+          <t>9786256982048</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Yoksulluğun Tarihi</t>
+          <t>Büyünün Genel Teorisi</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786057299949</t>
+          <t>9786057151599</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Takvimlerin Tarihi: Antikiteden Günümüze Gelişimi</t>
+          <t>Otelcilikte Yatırım ve İşletme</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>140</v>
+        <v>200</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786057299918</t>
+          <t>9786057295323</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Viking Tarihi</t>
+          <t>Roma İmparatorluğu’nun Gerileyiş ve Çöküş Tarihi- Modern Bir Özet</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>160</v>
+        <v>400</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786057299963</t>
+          <t>9786057440334</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Kısa Haçlı Seferleri Tarihi</t>
+          <t>Politik Ekonomi İlmihali</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>260</v>
+        <v>160</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786057299970</t>
+          <t>9786057131355</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Kısa Fransız İhtilali Tarihi</t>
+          <t>Neden İnsanları Dış Görünüşlerine Göre Yargılarız?</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>200</v>
+        <v>90</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786057299987</t>
+          <t>9786057299901</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Kısa Antik Yunan Felsefesi Tarihi</t>
+          <t>Yoksulluğun Tarihi</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786057299994</t>
+          <t>9786057299949</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Kısa Fransa Tarihi: Kabileden Üçüncü Cumhuriyet'e</t>
+          <t>Takvimlerin Tarihi: Antikiteden Günümüze Gelişimi</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>200</v>
+        <v>140</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786057299956</t>
+          <t>9786057299918</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Kısa İngiltere Tarihi</t>
+          <t>Viking Tarihi</t>
         </is>
       </c>
       <c r="C135" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786057131379</t>
+          <t>9786057299963</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Erdem Sinyalleme - Darwinist Politika ve İfade Özgürlüğü Üzerine Denemeler</t>
+          <t>Kısa Haçlı Seferleri Tarihi</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>200</v>
+        <v>260</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786057151520</t>
+          <t>9786057299970</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Liberalizm</t>
+          <t>Kısa Fransız İhtilali Tarihi</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786050699937</t>
+          <t>9786057299987</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Nişanyan Sözlük (Ciltli)</t>
+          <t>Kısa Antik Yunan Felsefesi Tarihi</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>1600</v>
+        <v>200</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786057131348</t>
+          <t>9786057299994</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Sosyalizm ve Kapitalizm</t>
+          <t>Kısa Fransa Tarihi: Kabileden Üçüncü Cumhuriyet'e</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>360</v>
+        <v>200</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786057440372</t>
+          <t>9786057299956</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Popülizm</t>
+          <t>Kısa İngiltere Tarihi</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>220</v>
+        <v>160</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786057151513</t>
+          <t>9786057131379</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Faşizm</t>
+          <t>Erdem Sinyalleme - Darwinist Politika ve İfade Özgürlüğü Üzerine Denemeler</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786057151506</t>
+          <t>9786057151520</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Küçük Bitcoin Kitabı</t>
+          <t>Liberalizm</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>180</v>
+        <v>160</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786057131393</t>
+          <t>9786050699937</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Vatanseverlik</t>
+          <t>Nişanyan Sözlük (Ciltli)</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>200</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786057131386</t>
+          <t>9786057131348</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>21 Ders - Bitcoin'in Tavşan Deliğine Düştüğümde Ne Öğrendim?</t>
+          <t>Sosyalizm ve Kapitalizm</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>180</v>
+        <v>360</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786056951350</t>
+          <t>9786057440372</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Ahlaki Duygular Kuramı</t>
+          <t>Popülizm</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>480</v>
+        <v>220</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786057440365</t>
+          <t>9786057151513</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Totalitarizm</t>
+          <t>Faşizm</t>
         </is>
       </c>
       <c r="C146" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786057440358</t>
+          <t>9786057151506</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Bitcoin İçin Boğa Senaryosu</t>
+          <t>Küçük Bitcoin Kitabı</t>
         </is>
       </c>
       <c r="C147" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786257321204</t>
+          <t>9786057131393</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Kısa Japonya Tarihi</t>
+          <t>Vatanseverlik</t>
         </is>
       </c>
       <c r="C148" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786057440341</t>
+          <t>9786057131386</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Girişimciliğe Giriş</t>
+          <t>21 Ders - Bitcoin'in Tavşan Deliğine Düştüğümde Ne Öğrendim?</t>
         </is>
       </c>
       <c r="C149" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786254432781</t>
+          <t>9786056951350</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Devlet</t>
+          <t>Ahlaki Duygular Kuramı</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>200</v>
+        <v>480</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786057440327</t>
+          <t>9786057440365</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Neo Faşizmden Popülizme</t>
+          <t>Totalitarizm</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>360</v>
+        <v>240</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786057440310</t>
+          <t>9786057440358</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Liberalizm</t>
+          <t>Bitcoin İçin Boğa Senaryosu</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>320</v>
+        <v>180</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786057440303</t>
+          <t>9786257321204</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Kısaltılmış Milletlerin Zenginliği</t>
+          <t>Kısa Japonya Tarihi</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786254432743</t>
+          <t>9786057440341</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Liberteryenizmin Felsefi Temelleri</t>
+          <t>Girişimciliğe Giriş</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>400</v>
+        <v>180</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786056951374</t>
+          <t>9786254432781</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Hukuk</t>
+          <t>Devlet</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>140</v>
+        <v>200</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786254432750</t>
+          <t>9786057440327</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>İstihdam, Faiz ve Paranın Genel Teorisi</t>
+          <t>Neo Faşizmden Popülizme</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>480</v>
+        <v>360</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786050699999</t>
+          <t>9786057440310</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Yer Adları Sözlüğü (Ciltli)</t>
+          <t>Liberalizm</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>1400</v>
+        <v>320</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786050699982</t>
+          <t>9786057440303</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Bitköy’ün Hikayesi</t>
+          <t>Kısaltılmış Milletlerin Zenginliği</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786050699968</t>
+          <t>9786254432743</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Kaos Teorisi</t>
+          <t>Liberteryenizmin Felsefi Temelleri</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>130</v>
+        <v>400</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786050699920</t>
+          <t>9786056951374</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Özgürlüğün İdeolojisi: Liberalizm</t>
+          <t>Hukuk</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>440</v>
+        <v>140</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786050699906</t>
+          <t>9786254432750</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>İskandinav Sıradanlığı</t>
+          <t>İstihdam, Faiz ve Paranın Genel Teorisi</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>180</v>
+        <v>480</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786056951367</t>
+          <t>9786050699999</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Ekonomi</t>
+          <t>Türkiye Yer Adları Sözlüğü (Ciltli)</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>140</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786056951336</t>
+          <t>9786050699982</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Sürgün Yazıları - Toplu Makaleler - 4 (2017-2019)</t>
+          <t>Bitköy’ün Hikayesi</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>600</v>
+        <v>200</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786056951329</t>
+          <t>9786050699968</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Öjenikler ve Diğer Kötülükler</t>
+          <t>Kaos Teorisi</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>200</v>
+        <v>130</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786056951312</t>
+          <t>9786050699920</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Swami Dayananda Saraswati’nin Kuran Eleştirisi</t>
+          <t>Özgürlüğün İdeolojisi: Liberalizm</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>200</v>
+        <v>440</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786056951305</t>
+          <t>9786050699906</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Kendiliğinden</t>
+          <t>İskandinav Sıradanlığı</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786056920998</t>
+          <t>9786056951367</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>İki Devrim Üzerine</t>
+          <t>Ekonomi</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>160</v>
+        <v>140</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786056920943</t>
+          <t>9786056951336</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Marjinal Memleket</t>
+          <t>Sürgün Yazıları - Toplu Makaleler - 4 (2017-2019)</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>200</v>
+        <v>600</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786056920974</t>
+          <t>9786056951329</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Kelimebaz - Nişanyan Kitaplığı 6</t>
+          <t>Öjenikler ve Diğer Kötülükler</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>700</v>
+        <v>200</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786056920912</t>
+          <t>9786056951312</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Elifin Öküzü ya da Sürprizler Kitabı</t>
+          <t>Swami Dayananda Saraswati’nin Kuran Eleştirisi</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786056920905</t>
+          <t>9786056951305</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Liberalizm</t>
+          <t>Kendiliğinden</t>
         </is>
       </c>
       <c r="C171" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
+          <t>9786056920998</t>
+        </is>
+      </c>
+      <c r="B172" s="1" t="inlineStr">
+        <is>
+          <t>İki Devrim Üzerine</t>
+        </is>
+      </c>
+      <c r="C172" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="173" spans="1:3">
+      <c r="A173" s="1" t="inlineStr">
+        <is>
+          <t>9786056920943</t>
+        </is>
+      </c>
+      <c r="B173" s="1" t="inlineStr">
+        <is>
+          <t>Marjinal Memleket</t>
+        </is>
+      </c>
+      <c r="C173" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="174" spans="1:3">
+      <c r="A174" s="1" t="inlineStr">
+        <is>
+          <t>9786056920974</t>
+        </is>
+      </c>
+      <c r="B174" s="1" t="inlineStr">
+        <is>
+          <t>Kelimebaz - Nişanyan Kitaplığı 6</t>
+        </is>
+      </c>
+      <c r="C174" s="1">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="175" spans="1:3">
+      <c r="A175" s="1" t="inlineStr">
+        <is>
+          <t>9786056920912</t>
+        </is>
+      </c>
+      <c r="B175" s="1" t="inlineStr">
+        <is>
+          <t>Elifin Öküzü ya da Sürprizler Kitabı</t>
+        </is>
+      </c>
+      <c r="C175" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="176" spans="1:3">
+      <c r="A176" s="1" t="inlineStr">
+        <is>
+          <t>9786056920905</t>
+        </is>
+      </c>
+      <c r="B176" s="1" t="inlineStr">
+        <is>
+          <t>Liberalizm</t>
+        </is>
+      </c>
+      <c r="C176" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="177" spans="1:3">
+      <c r="A177" s="1" t="inlineStr">
+        <is>
           <t>9786056920967</t>
         </is>
       </c>
-      <c r="B172" s="1" t="inlineStr">
+      <c r="B177" s="1" t="inlineStr">
         <is>
           <t>Kırılganlık</t>
         </is>
       </c>
-      <c r="C172" s="1">
+      <c r="C177" s="1">
         <v>200</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>